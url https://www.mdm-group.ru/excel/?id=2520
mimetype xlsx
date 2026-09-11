--- v6 (2026-07-27)
+++ v7 (2026-09-11)
@@ -15,69 +15,69 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="286">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="284">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">21.07.2026</t>
+      <t xml:space="preserve">02.09.2026</t>
     </r>
   </si>
   <si>
     <t>Металлические стеллажи Русь (Россия), сплошные и перфорированные</t>
   </si>
   <si>
     <t>Возможна покраска изделий в различные цвета RAL. Подробности уточняйте у Вашего менеджера.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK003P \Стеллаж пристенный с полками</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK202</t>
     </r>
@@ -13163,912 +13163,904 @@
       <t xml:space="preserve">129.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 293 \ Крючок одинарный на перфорацию</t>
-[...19 lines deleted...]
-Шаг перфорации, мм: 25</t>
+      <t xml:space="preserve">S 289-S \ Крючок одинарный на перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.256.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 4.8</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Рекомендуется использовать с заглушкой для крючка арт. TH.4.BL  TH-4 \ Заглушка для крючка диаметром 4мм</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 24 руб.</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">18.00</t>
+      <t xml:space="preserve">23.46</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 289-S \ Крючок одинарный на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.256.CH</t>
+      <t xml:space="preserve">S 290-S \ Крючок одинарный на перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.403.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 50</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 4.8</t>
+Глубина, мм: 100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 4,8</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">23.46</t>
+      <t xml:space="preserve">26.52</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 290-S \ Крючок одинарный на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.403.CH</t>
+      <t xml:space="preserve">S 291-S \ Крючок одинарный на перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.404.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 100</t>
+Глубина, мм: 150</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4,8</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">26.52</t>
+      <t xml:space="preserve">29.58</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 291-S \ Крючок одинарный на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.404.CH</t>
+      <t xml:space="preserve">S 292-S \ Крючок одинарный на перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.400.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 150</t>
+Глубина, мм: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4,8</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">29.58</t>
+      <t xml:space="preserve">31.62</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 292-S \ Крючок одинарный на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.400.CH</t>
+      <t xml:space="preserve">S 293-S \ Крючок одинарный на перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.405.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 200</t>
+Глубина, мм: 250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4,8</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">31.62</t>
+      <t xml:space="preserve">34.68</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 293-S \ Крючок одинарный на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.405.CH</t>
+      <t xml:space="preserve">S 289-T \ Крючок одинарный на перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.249.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 250</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 4,8</t>
+Глубина, мм: 50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 6</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">34.68</t>
+      <t xml:space="preserve">24.48</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 289-T \ Крючок одинарный на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.249.CH</t>
+      <t xml:space="preserve">S 290-T \ Крючок одинарный на перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.250.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 50</t>
+Глубина, мм: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 6</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">24.48</t>
+      <t xml:space="preserve">28.56</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 290-T \ Крючок одинарный на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.250.CH</t>
+      <t xml:space="preserve">S 291-T \ Крючок одинарный на перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.252.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 100</t>
+Глубина, мм: 150</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 6</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">28.56</t>
+      <t xml:space="preserve">33.66</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 291-T \ Крючок одинарный на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.252.CH</t>
+      <t xml:space="preserve">S 292-T \ Крючок одинарный на перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.253.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 150</t>
+Глубина, мм: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 6</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">33.66</t>
+      <t xml:space="preserve">35.70</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 292-T \ Крючок одинарный на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.253.CH</t>
+      <t xml:space="preserve">S 293-T \ Крючок одинарный на перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.254.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 200</t>
+Глубина, мм: 250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 6</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">35.70</t>
+      <t xml:space="preserve">36.72</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 293-T \ Крючок одинарный на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.254.CH</t>
+      <t xml:space="preserve">S 300 \ Крючок двойной на перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.423.DBN.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 250</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 6</t>
+Глубина, мм: 100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Китай</t>
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 41,30 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">36.72</t>
+      <t xml:space="preserve">29.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 300 \ Крючок двойной на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.423.DBN.CH</t>
+      <t xml:space="preserve">S 294-T \ Крючок одинарный на перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.255.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 100</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 4</t>
+Глубина, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 6</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Россия</t>
-[...3 lines deleted...]
-Собственное производство: Да</t>
+Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 41,30 руб.</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">29.00</t>
+      <t xml:space="preserve">44.88</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 294-T \ Крючок одинарный на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.255.CH</t>
+      <t xml:space="preserve">S 301 \ Крючок двойной на перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.424.DBN.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 300</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 6</t>
+Глубина, мм: 150</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Китай</t>
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 41.5 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">44.88</t>
+      <t xml:space="preserve">31.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 301 \ Крючок двойной на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.424.DBN.CH</t>
+      <t xml:space="preserve">SU 294-T \ Крючок одинарный на перфорацию усиленный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.349.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 150</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 4</t>
+Глубина, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 8</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Россия</t>
-[...3 lines deleted...]
-Собственное производство: Да</t>
+Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 41.5 руб.</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">31.00</t>
+      <t xml:space="preserve">76.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">S 301 \ Крючок двойной на перфорацию</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SEV.424.DBN.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк</t>
@@ -14077,1663 +14069,1513 @@
       <t xml:space="preserve">
 Глубина, мм: 150</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 38,90 руб.</t>
+Старая цена: 38.90 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">29.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">SU 294-T \ Крючок одинарный на перфорацию усиленный</t>
-[...3 lines deleted...]
-Артикул: SEV.349.CH</t>
+      <t xml:space="preserve">S 304 \ Крючок двойной на перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.018.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
-Диаметр прутка, мм: 8</t>
+Диаметр прутка, мм: 4,8</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 100*</t>
+Кол-во в упаковке, шт.: 50*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">76.50</t>
+      <t xml:space="preserve">48.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 304 \ Крючок двойной на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.018.CH</t>
+      <t xml:space="preserve">S 342-T \ Крючок одинарный с ценникодерж. на перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEVK.348.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 300</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 4,8</t>
+Глубина, мм: 200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 4 | 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50*</t>
+Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR DRA339-TR-0070</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Нет</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100*</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 65.9 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">48.00</t>
+      <t xml:space="preserve">57.12</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 342-T \ Крючок одинарный с ценникодерж. на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEVK.348.CH</t>
+      <t xml:space="preserve">S 343-T \ Крючок с ценникодержателем на перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.407.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 200</t>
+Глубина, мм: 250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4 | 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR DRA339-TR-0070</t>
-[...3 lines deleted...]
-Собственное производство: Нет</t>
+Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 65.9 руб.</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">57.12</t>
+      <t xml:space="preserve">64.26</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 343-T \ Крючок с ценникодержателем на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.407.CH</t>
+      <t xml:space="preserve">S 341-T \ Крючок с ценникодержателем на перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.406.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 250</t>
+Глубина, мм: 150</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4 | 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">64.26</t>
+      <t xml:space="preserve">54.06</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 341-T \ Крючок с ценникодержателем на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.406.CH</t>
+      <t xml:space="preserve">S 346-T6 \ Крючок с ценникодержателем на перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.346.6.DBN.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 150</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 4 | 5</t>
+Глубина, мм: 400</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 4 | 6</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Китай</t>
+Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 94,30  руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">54.06</t>
+      <t xml:space="preserve">79.80</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 346-T6 \ Крючок с ценникодержателем на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.346.6.DBN.CH</t>
+      <t xml:space="preserve">S 344-T \ Крючок с ценникодержателем на перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.347.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 400</t>
+Глубина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4 | 6</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Россия</t>
+Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 94,30  руб.</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">79.80</t>
+      <t xml:space="preserve">75.48</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 344-T \ Крючок с ценникодержателем на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.347.CH</t>
+      <t xml:space="preserve">S 346-T \ Крючок с ценникодержателем на перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.401.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 300</t>
+Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4 | 6</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">75.48</t>
+      <t xml:space="preserve">96.90</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 346-T \ Крючок с ценникодержателем на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.401.CH</t>
+      <t xml:space="preserve">S-346-TU \ Крючок с ценникодержателем на перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.402.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
-Диаметр прутка, мм: 4 | 6</t>
+Диаметр прутка, мм: 4 | 8</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">96.90</t>
+      <t xml:space="preserve">131.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S-346-TU \ Крючок с ценникодержателем на перфорацию</t>
-[...15 lines deleted...]
-Диаметр прутка, мм: 4 | 8</t>
+      <t xml:space="preserve">S 442-T \ Крючок с ценникодержателем на перфорацию двойной</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.442T.DBN.ZN</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: цинк</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Китай</t>
+Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 100*</t>
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">131.00</t>
+      <t xml:space="preserve">47.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">S 442-T \ Крючок с ценникодержателем на перфорацию двойной</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: SEV.442T.DBN.ZN</t>
-[...3 lines deleted...]
-Цвет: цинк</t>
+Артикул: SEV.345.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Россия</t>
+Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
     </r>
     <r>
       <t xml:space="preserve">
-Собственное производство: Да</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">47.00</t>
+      <t xml:space="preserve">85.68</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 443-T \ Крючок с ценникодержателем на перфорацию двойной</t>
-[...3 lines deleted...]
-Артикул: SEV.419.CH</t>
+      <t xml:space="preserve">S 441-T \ Крючок с ценникодержателем на перфорацию двойной</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.408.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 250</t>
+Глубина, мм: 150</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">95.88</t>
+      <t xml:space="preserve">81.60</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 442-T \ Крючок с ценникодержателем на перфорацию двойной</t>
-[...3 lines deleted...]
-Артикул: SEV.345.CH</t>
+      <t xml:space="preserve">S 443-T \ Крючок с ценникодержателем на перфорацию двойной</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.419.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 200</t>
+Глубина, мм: 250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">85.68</t>
+      <t xml:space="preserve">95.88</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 441-T \ Крючок с ценникодержателем на перфорацию двойной</t>
-[...3 lines deleted...]
-Артикул: SEV.408.CH</t>
+      <t xml:space="preserve">S 442-T \ Крючок с ценникодержателем на перфорацию двойной</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.345.DBN.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 150</t>
+Глубина, мм: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Китай</t>
+Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
     </r>
     <r>
       <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">81.60</t>
+      <t xml:space="preserve">59.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 442-T \ Крючок с ценникодержателем на перфорацию двойной</t>
-[...3 lines deleted...]
-Артикул: SEV.345.DBN.CH</t>
+      <t xml:space="preserve">S 444-T \ Крючок с ценникодержателем на перфорацию двойной</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.346.DBN.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 200</t>
+Глубина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">59.00</t>
+      <t xml:space="preserve">79.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 443-T \ Крючок двойной с ценникодерж. на перфорацию (L-250, d-4/4мм, шаг 50мм)</t>
-[...11 lines deleted...]
-Глубина, мм: 250</t>
+      <t xml:space="preserve">S 444-T \ Крючок двойной с ценникодержателем</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.346.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Россия</t>
-[...27 lines deleted...]
-Собственное производство: Да</t>
+Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">55.00</t>
+      <t xml:space="preserve">106.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 444-T \ Крючок с ценникодержателем на перфорацию двойной</t>
-[...15 lines deleted...]
-Диаметр прутка, мм: 4</t>
+      <t xml:space="preserve">F 161 \ Держатель на экономпанель и перфорацию для чаши d-200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.110.ZN</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: цинк</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 50*</t>
+Примечание: используется с чашей 161 (чаша в комплект не входит)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: используется с чашей 161 (чаша в комплект не входит)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">79.00</t>
+      <t xml:space="preserve">129.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 444-T \ Крючок двойной с ценникодержателем</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 50*</t>
+      <t xml:space="preserve">S161 \ Держатель-струбцина для чаши</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SKR.364.9016.80-95</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: используется с чашей 161 (чаша в комплект не входит)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Максимальная толщина полки, мм: 45</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">106.00</t>
+      <t xml:space="preserve">282.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 161 \ Держатель на экономпанель и перфорацию для чаши d-200</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 10</t>
+      <t xml:space="preserve">S162 \ Держатель-струбцина для чаши</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SKR.365.9016.80-95</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: используется с чашей 162 (чаша в комплект не входит)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Максимальная толщина полки, мм: 45</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">116.00</t>
+      <t xml:space="preserve">305.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S161 \ Держатель-струбцина для чаши</t>
-[...23 lines deleted...]
-Максимальная толщина полки, мм: 45</t>
+      <t xml:space="preserve">162 \ Полусфера пластиковая – чаша накопителя  (d-300 мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SKR.365.TR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: прозрачный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: ударопрочный полистирол</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Толщина, мм: 2,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: отлично держит форму, не деформируется</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 355 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">282.00</t>
+      <t xml:space="preserve">284.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S162 \ Держатель-струбцина для чаши</t>
-[...23 lines deleted...]
-Максимальная толщина полки, мм: 45</t>
+      <t xml:space="preserve">F 196 \ Корзина на экономпанели и перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: VIT.018.ZN</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: цинк</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 345</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 460</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 130</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Шаг перфорации, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">305.00</t>
+      <t xml:space="preserve">640.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">162 \ Полусфера пластиковая – чаша накопителя  (d-300 мм)</t>
-[...27 lines deleted...]
-Старая цена: 355 руб.</t>
+      <t xml:space="preserve">F 194 \ Корзина на экономпанели и перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.170.ZN</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: цинк</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 390</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 520</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Шаг перфорации, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">284.00</t>
+      <t xml:space="preserve">799.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 196 \ Корзина на экономпанели и перфорацию</t>
-[...3 lines deleted...]
-Артикул: VIT.018.ZN</t>
+      <t xml:space="preserve">F 197 \ Корзина на экономпанели и перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.076.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 345</t>
-[...7 lines deleted...]
-Высота, мм: 130</t>
+Глубина, мм: 390</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 520</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">570.00</t>
-[...145 lines deleted...]
-      <t xml:space="preserve">670.00</t>
+      <t xml:space="preserve">750.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Корзина навесная для стеллажа</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: KO-Ц-984</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 407</t>
@@ -16538,51 +16380,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de54988_fc62_11e8_8add_0025902b3cc1_8A943426_761E_4032_9EA9_F85564F0A5CE2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bff5d3_3038_11e9_aacc_0025902b3cc1_SK051P3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0f812_fc61_11e8_8add_0025902b3cc1_8B37AFC9_27FD_49B3_8FED_49D5749EEB944.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d78031_fc61_11e8_8add_0025902b3cc1_AA80EAD4_AC9D_43E9_B5E2_2AC86D8B67F85.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05126513_fc61_11e8_8add_0025902b3cc1_6F97F4EC_732C_450B_A5AA_F046B07D0C166.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c658aa0_fc60_11e8_8add_0025902b3cc1_2C92EF1C_B72A_4201_BD76_ABF37A003C377.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816853d5_c7de_11e4_afdc_0025902b3cc1_2E342F74_7A1B_4DA2_B58A_0040EC29E9F88.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b5173_cbb8_11e4_afdc_0025902b3cc1_14FCA56C_F805_4BBF_AE71_2CDA79A0CF049.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bca1cd_cbb8_11e4_afdc_0025902b3cc1_8A943426_761E_4032_9EA9_F85564F0A5CE10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3c77a_cbb8_11e4_afdc_0025902b3cc1_09DA32D3_27E2_41AA_8C76_096A1270FAB611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a580b_cbb9_11e4_afdc_0025902b3cc1_056D7B35_0547_486E_B7BA_F674248A991E12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b649c_cbb9_11e4_afdc_0025902b3cc1_47C96BBA_6D55_4B97_9EF4_D763FC123E4D13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780a979_cbb9_11e4_afdc_0025902b3cc1_F4B14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952208e_cbb9_11e4_afdc_0025902b3cc1_DCDB67B5_75B5_4B51_9B0D_E40053DF8BEE15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cdf86_cbb9_11e4_afdc_0025902b3cc1_2E7ED0D5_29C3_4CC5_817B_25A8D047CAC516.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f0d33_cbb9_11e4_afdc_0025902b3cc1_0A770748_01F5_430D_881B_C8AF9A43AAF317.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4744b37_cbb9_11e4_afdc_0025902b3cc1_7E5E2726_864B_4B58_9D43_E93B6B6A1F9518.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4620d_cbb9_11e4_afdc_0025902b3cc1_4172A435_1A86_43B1_8201_2189FC8F822D19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cbfa4_cbb9_11e4_afdc_0025902b3cc1_77D0E3F5_83C2_4782_A378_1284E438E51720.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac1b54_cbb9_11e4_afdc_0025902b3cc1_B51A2C3C_243B_4F20_BC47_BCCE507A2CBD21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff6a15_cbba_11e4_afdc_0025902b3cc1_76E48ACB_FD93_4976_BFCD_1E30372E6AEC22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9bc47_cbba_11e4_afdc_0025902b3cc1_3634961523.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea1cd4_cbbe_11e4_afdc_0025902b3cc1_72E66A23_54AF_4F8A_A702_F0F3DFAF040624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf02a89_cbbe_11e4_afdc_0025902b3cc1_F9BD17FB_DACF_44A5_B11E_AA3EAB91A13325.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539bc3d_cbbe_11e4_afdc_0025902b3cc1_E3A86D02_A33A_4DF3_88CF_5538B58A339D26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e271b00_cbbf_11e4_afdc_0025902b3cc1_94B6555E_416D_4C4B_817A_2BC2F42C1EEF27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f0c1f_cbc5_11e4_afdc_0025902b3cc1_9F3C951E_D6AA_4155_A622_4BC9AB43461228.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104311a_cbc6_11e4_afdc_0025902b3cc1_9E05BDCD_26E0_4EB8_839C_4B21405E032E29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee92249_cbc6_11e4_afdc_0025902b3cc1_B822D3E5_1790_4D74_B1AF_2824AFC0130C30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b554b1_cbc7_11e4_afdc_0025902b3cc1_E4ED0A00_D9B4_4116_8F60_D2EA63318F0A31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69270f_cbc7_11e4_afdc_0025902b3cc1_1AD415D6_402E_47DF_B15A_54764929BA1D32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde3830_cbc7_11e4_afdc_0025902b3cc1_716E59B2_987A_4650_9819_2507C7C4A53F33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f370f_cbc8_11e4_afdc_0025902b3cc1_8B37AFC9_27FD_49B3_8FED_49D5749EEB9434.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16857c4d_cbc8_11e4_afdc_0025902b3cc1_16A0915C_5FA7_4ABF_AB29_233F175E59E835.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b950f86_cbc8_11e4_afdc_0025902b3cc1_D4669953_E549_4550_A8EE_DB12749E0B1736.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f680b5a_cbc8_11e4_afdc_0025902b3cc1_02CD717B_5A54_40BC_A62E_5BA43EF4D48C37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bec4a9_cbc8_11e4_afdc_0025902b3cc1_5A35286D_7EC1_4DC8_AA1B_07BD7137FAC238.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899326e9_cbc8_11e4_afdc_0025902b3cc1_DAA2EE51_6113_4F2F_AC10_EE05023F773F39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a0369_cbc8_11e4_afdc_0025902b3cc1_7629A8F5_5696_44B8_8670_906FAD88511E40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33de919_cbc8_11e4_afdc_0025902b3cc1_89F9DBE7_0C89_4C39_8656_5451DFDAC69D41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6038d09_cbc8_11e4_afdc_0025902b3cc1_67BDCA11_3697_4AE4_B777_AE6C5734D48342.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92a4f9_cbc8_11e4_afdc_0025902b3cc1_79191BC7_414A_49A7_8056_C249DF1E044543.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36edc9_cbc8_11e4_afdc_0025902b3cc1_AA80EAD4_AC9D_43E9_B5E2_2AC86D8B67F844.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829d859_cbc9_11e4_afdc_0025902b3cc1_22D502C4_5577_4D39_88E6_B9AC253B086745.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff21600_cbc9_11e4_afdc_0025902b3cc1_78DAF042_F95D_4F79_9AC7_042BCDFA2BC546.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbc321_cbc9_11e4_afdc_0025902b3cc1_760928F7_FC8A_4E18_A1A5_4F52ED1F1C3A47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96336b31_cbc9_11e4_afdc_0025902b3cc1_CB4F980A_4B1B_448C_AA5A_66A8692EB1A348.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d60e9d_cbc9_11e4_afdc_0025902b3cc1_991B9C5A_6545_4D2E_A169_425FBA90CFE449.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0404b5_cbc9_11e4_afdc_0025902b3cc1_8D42C533_17CB_4205_B6E1_153BD742370050.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4e6e9_cbc9_11e4_afdc_0025902b3cc1_41FEB2DF_936D_4BD3_8F40_8F5DC6BAEE5F51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a9b31_cbc9_11e4_afdc_0025902b3cc1_BAC76537_9FBD_48D5_B68F_F500F135924E52.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff236aed_cbc9_11e4_afdc_0025902b3cc1_88E2E4BD_17DE_4015_88CE_1B14E12A852653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290a681_cbca_11e4_afdc_0025902b3cc1_0F75D7E6_BEC8_4D26_82E6_E8E4BDC898E754.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943e195_cbca_11e4_afdc_0025902b3cc1_94BA1EEF_5586_4174_B609_02D2175A7EF455.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6727d_cbca_11e4_afdc_0025902b3cc1_5DA9AF58_13E3_45AF_8FF5_25DEECD5E3CC56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53267276_cbca_11e4_afdc_0025902b3cc1_BBA8C829_5596_4F72_8E5B_3DB49829DE1E57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a24dcd_cbca_11e4_afdc_0025902b3cc1_DFB57998_D4BF_4F38_A93F_8C57EF82D0F558.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee143b_cbca_11e4_afdc_0025902b3cc1_6D54FBCF_1507_4EF0_B8D6_98AF0C5B683459.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a512d9f_cbca_11e4_afdc_0025902b3cc1_7552C51E_3065_43E2_8AC4_6DD70FF344DA60.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77deff_cbca_11e4_afdc_0025902b3cc1_A3D792A6_0835_4876_8B1D_AF9CA687084F61.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86c259_cbca_11e4_afdc_0025902b3cc1_7F4799FA_07AC_4857_8D2F_B9D061C8806162.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113d006_cbca_11e4_afdc_0025902b3cc1_56C2B567_E902_4843_A5CD_8A66EB5FA4A163.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f0806_cbca_11e4_afdc_0025902b3cc1_43EFA718_50F1_423A_9403_9CBD13FC7A3664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7101099_cbca_11e4_afdc_0025902b3cc1_337E4FA0_2CE4_493A_9C5B_3DC0673DBFF165.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d3c5d_cbcb_11e4_afdc_0025902b3cc1_1BFEEB84_85AD_431F_A25A_C3581C65193566.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9a9e8_cbcb_11e4_afdc_0025902b3cc1_19DFE917_6D41_4174_B0AC_2610804BDF3667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb38e46_cbcb_11e4_afdc_0025902b3cc1_46C8C257_61BD_4BD0_A98B_761252B8BF1368.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261da9e_cbcb_11e4_afdc_0025902b3cc1_93274E64_61DB_4FBC_A444_3258C944910469.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548613ba_cbcb_11e4_afdc_0025902b3cc1_52A60A93_8A6B_40C7_AE63_C607831F06F370.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678089fe_cbcb_11e4_afdc_0025902b3cc1_78073F8E_AB57_4FDA_8AF0_F1FC17E9561171.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d073d4a_cbcb_11e4_afdc_0025902b3cc1_D0B799CD_6A7D_436B_B1EF_57F11364372C72.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ad4ee_cbcb_11e4_afdc_0025902b3cc1_1A7F7DE6_9618_4E58_9E9F_502C1117928E73.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4424856_cbcb_11e4_afdc_0025902b3cc1_74F7BE83_ABEB_4308_95C7_4F93C7E2071374.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80bd796_cbcb_11e4_afdc_0025902b3cc1_E71A3DA4_A30E_4371_B500_C169307CDEE475.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86a3ee_cbcb_11e4_afdc_0025902b3cc1_83B8F227_14E9_43A9_ABED_D4D54DB1FEC876.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0fb8e_cbcb_11e4_afdc_0025902b3cc1_CB55EEB6_6CDB_4FFB_8ACD_D52B91F266A077.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b224d6a_cbcd_11e4_afdc_0025902b3cc1_0DB99064_B360_4FE9_8BED_1802F5A7BDC678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e001b37_cbcd_11e4_afdc_0025902b3cc1_0217D397_06A0_414A_A79A_C17FEDA86CA979.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d46380_cbcd_11e4_afdc_0025902b3cc1_CD58DB9D_46F5_465A_803A_102873984D6E80.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f23eff_cbcd_11e4_afdc_0025902b3cc1_9207B7EB_1B6A_4646_A0D5_DF306ACAA8CD81.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cec057_cbcd_11e4_afdc_0025902b3cc1_965417A4_C900_4961_8756_BBC96ABB944E82.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed878d00_cbcd_11e4_afdc_0025902b3cc1_07B5E8C6_5B3E_4E07_A2DC_A0DB705A64E383.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243cff6_cbce_11e4_afdc_0025902b3cc1_344E814C_9A4A_4C93_87DB_42CC2192505684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18867510_cbce_11e4_afdc_0025902b3cc1_873220F0_25A7_43FA_94AE_75E5AE17A02785.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0b06b_cbce_11e4_afdc_0025902b3cc1_578D186.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12e1e5_cbce_11e4_afdc_0025902b3cc1_B30F5F57_E836_44FB_81C6_83F57092C8D787.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e552a_cbce_11e4_afdc_0025902b3cc1_FBA93F0C_3961_4258_86B6_CB04493931DE88.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e613c0_cbce_11e4_afdc_0025902b3cc1_3A1949DF_815E_48C3_BB3C_EFD06D77625489.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98501b5f_cbce_11e4_afdc_0025902b3cc1_7D0FC8DE_CECC_436F_8975_8A592BCB766590.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054a516_cbce_11e4_afdc_0025902b3cc1_67EABD35_0116_46A9_8448_7705928D843491.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c030b3_cbce_11e4_afdc_0025902b3cc1_CD0A2418_A6BF_4A60_87EB_17C44A7D4AFB92.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e248c_cbce_11e4_afdc_0025902b3cc1_27119B7A_71BA_44A4_B2D9_37938D5A870F93.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7ff46_cbce_11e4_afdc_0025902b3cc1_2C92EF1C_B72A_4201_BD76_ABF37A003C3794.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7cdfb7_cbce_11e4_afdc_0025902b3cc1_E67F942F_E7D5_43E7_A263_5612787E89A095.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12218c6c_cbcf_11e4_afdc_0025902b3cc1_27C9059D_F2C4_433B_BE78_2834BF240D3896.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403080f_cbcf_11e4_afdc_0025902b3cc1_398191FF_11B2_4F78_868E_024008D9AC5397.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f635d_cbcf_11e4_afdc_0025902b3cc1_94B71F52_D438_4BB5_BDAB_EFE8CE5AFB3598.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48b3a3_cbcf_11e4_afdc_0025902b3cc1_4245293C_EB32_4C30_BDB1_5D4C02747C9A99.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97aeb4_cbcf_11e4_afdc_0025902b3cc1_C7D23833_E448_4527_BBAA_C71A5C4BE4E8100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cd460_cbcf_11e4_afdc_0025902b3cc1_90C86E60_04FE_4F84_A603_518899C0C5B2101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a777f4_cbcf_11e4_afdc_0025902b3cc1_43CFECD8_59C2_4287_B4E5_87EF8C922CBF102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae027b7_cbcf_11e4_afdc_0025902b3cc1_6F97F4EC_732C_450B_A5AA_F046B07D0C16103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08d52f_cbcf_11e4_afdc_0025902b3cc1_5AB05E1C_948F_4209_B664_1EA07AF3F62E104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c434ba_cbd0_11e4_afdc_0025902b3cc1_1F998791_FBA7_4348_B26E_0256C6691EC9105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaad925_cbd0_11e4_afdc_0025902b3cc1_BA87A291_FC8D_4E3F_9287_A5B8510A841F106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7054a87_cbd0_11e4_afdc_0025902b3cc1_41FF3534_E536_4D63_A0E3_E24E04CBC8DD107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c5fa6_cbd2_11e4_afdc_0025902b3cc1_3D9D6FFB_FF2C_429F_9C43_9C2546C14D01108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e1cb7_cbd2_11e4_afdc_0025902b3cc1_E7BC0FFE_D5BA_4257_BD6B_BE5E4D3FE23E109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661872b5_cbd2_11e4_afdc_0025902b3cc1_6F4388FA_32C6_4804_B58A_B8DC230D6695110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf10eae_cbd2_11e4_afdc_0025902b3cc1_5F0CCEFA_2248_49A0_973B_1A88A0CAEC8F111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f106e2b_cbd2_11e4_afdc_0025902b3cc1_EBEECE55_522E_4EE3_96D0_9BFA1A8C31E9112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0c363_cbd2_11e4_afdc_0025902b3cc1_53E65B55_E5C8_4BEE_8472_F1DA3A10CC9F113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc7be3_cbd2_11e4_afdc_0025902b3cc1_D99AD391_C0EA_487F_A2B3_95E9EE336EAD114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9969501_cbd2_11e4_afdc_0025902b3cc1_A7263F01_A006_4EA8_BEDD_660CAC5A43F0115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47429c3_cbd2_11e4_afdc_0025902b3cc1_E2BA5F5A_EFC8_4FEC_BCF7_54F4942DB1FA116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d0c81_cbd3_11e4_afdc_0025902b3cc1_F602E3B8_0C1C_4BC1_BED6_061CEF5600A1117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee68f3_cbd3_11e4_afdc_0025902b3cc1_B950E4C4_CED2_492E_AE95_266B8C7AC1A2118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3754cd_cbd3_11e4_afdc_0025902b3cc1_C77EA755_CD4E_4E66_B79E_AF5E65D03ADF119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eaf065_cbd3_11e4_afdc_0025902b3cc1_8740E706_0331_4193_A696_4C5A6199FB3A120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5181b8_cbd3_11e4_afdc_0025902b3cc1_CCBD956A_DB79_42D2_9C61_8A2077D53D55121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043a708_cbd3_11e4_afdc_0025902b3cc1_ABFE7E3F_1E70_4F1B_AFAC_072D08E8FF0A122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4dd0db_cbd3_11e4_afdc_0025902b3cc1_DC7F75BD_10DE_4AAB_AF5C_2D03AC27D257123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96bcb5_cbd3_11e4_afdc_0025902b3cc1_D3BB0EDF_7F65_4D10_B6E9_4A191F7614BF124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03591bc_cbd3_11e4_afdc_0025902b3cc1_C9425F43_0C8A_45FC_80BE_B15AF340ED87125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2502e77_cbd3_11e4_afdc_0025902b3cc1_5C1F1BB5_14AE_4FE1_9577_172645C2F0E9126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be1b75_cbd3_11e4_afdc_0025902b3cc1_DAD2E3F8_E381_4D51_B8EA_956E56AAB5CB127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f548bc_cbd3_11e4_afdc_0025902b3cc1_724CE3EF_B817_4E21_AEA3_3B839C2A04A9128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d499c6_cbd4_11e4_afdc_0025902b3cc1_1013CD45_2795_432C_9194_9191B6A93E83129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a53439_cbd4_11e4_afdc_0025902b3cc1_70F5D67C_E9E7_4115_8B99_B01C18755B6A130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40763cfd_cbd4_11e4_afdc_0025902b3cc1_2AD0EA11_E89E_4AC0_84A6_F4D23E1AF08D131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edaf7f_cbd4_11e4_afdc_0025902b3cc1_BC8E8243_0192_4EC8_85F0_44C680ED597A132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1935c_cbd4_11e4_afdc_0025902b3cc1_701FE47B_B91B_4D6B_A051_FE9F8098FD98133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ba485_cbe0_11e4_afdc_0025902b3cc1_42392A12_72DF_4F10_BCCD_B47EB27423A8134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8be471_cbe0_11e4_afdc_0025902b3cc1_21385E13_5DA7_47D1_A368_B20F526415D3135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c6820_cbe1_11e4_afdc_0025902b3cc1_2F1A41F9_A91C_433A_9F0B_07E05F449C12136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1bd10_cbe1_11e4_afdc_0025902b3cc1_E3B4A421_7933_415F_BE41_B87C6F79A410137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430ebdd_cbe1_11e4_afdc_0025902b3cc1_996B07B1_4353_4361_A785_1DC88BCA6239138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf51d2_cbe1_11e4_afdc_0025902b3cc1_4B48860E_DE21_4BFC_9716_7A22D27652E6139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8cbf2_cbe2_11e4_afdc_0025902b3cc1_BA051E35_A364_4D58_84F2_8127E224CB16140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4191c3_cbe2_11e4_afdc_0025902b3cc1_4AD0C4FC_6788_4DF8_99B9_8C979103BC2B141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aea099_cbe2_11e4_afdc_0025902b3cc1_7C156B23_F78C_4AE5_9457_4948D744CA88142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c92ee_cbe2_11e4_afdc_0025902b3cc1_DABDA2BE_AAF1_45B4_9CD9_BA094C0F3407143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7f4c1_cbe2_11e4_afdc_0025902b3cc1_E0EF33AE_2936_4C57_8746_BCFD09742E92144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121ba24_cbe2_11e4_afdc_0025902b3cc1_E475C6F4_FE84_47A3_98DD_6573EE04749B145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc43c40_cbe2_11e4_afdc_0025902b3cc1_F41BE922_9676_4E8D_8010_CDCA2FBF8E24146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab5808_cbe2_11e4_afdc_0025902b3cc1_B73BD7B8_46BB_4995_9145_1FE03B0B7661147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669fc5f_cbe2_11e4_afdc_0025902b3cc1_18EF59BF_771C_4B13_9A31_A944BF2CA42B148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83f27f_cbe2_11e4_afdc_0025902b3cc1_BC943651_3279_4246_A20F_C3F70E62045F149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f5eeb_cbe3_11e4_afdc_0025902b3cc1_8D523DD7_3276_4565_B4BE_9C352F49D20A150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163cf52f_cbe3_11e4_afdc_0025902b3cc1_E3D03460_B3BE_4D5E_A034_BF40E00B4D50151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae587a_cbe3_11e4_afdc_0025902b3cc1_B284B4A9_2B01_4300_AF66_1DFA635367F9152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb1f0d_cbe3_11e4_afdc_0025902b3cc1_AEAE357D_B440_4D68_844A_51E4FED61DE4153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cffb2a9_cbe3_11e4_afdc_0025902b3cc1_6A0274F5_C43B_4909_B67A_1B0F3C52BE79154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71070cd3_cbe3_11e4_afdc_0025902b3cc1_2EC3EB83_F611_4C27_83C5_F0B2AF90EEA6155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1cf98_cbe3_11e4_afdc_0025902b3cc1_174DE2E8_FF61_4EBE_9645_CCEFE43A9794156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a801c_cbe3_11e4_afdc_0025902b3cc1_2F29C805_76EB_417D_89E3_80E85C0796D1157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38eb6e6_cbe3_11e4_afdc_0025902b3cc1_5E1ADEF9_1225_4790_AA61_27B783B5148A158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95cb86f_cbe3_11e4_afdc_0025902b3cc1_A29EA2CC_FC5D_4E30_85CE_809FA0A86E1D159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29a50c_cbe3_11e4_afdc_0025902b3cc1_2FF5DCE7_7C4C_431F_B532_5198DDB97C23160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01968f5_cbe3_11e4_afdc_0025902b3cc1_2C676C7C_AAF4_4ED8_9330_DFC533E0F2CE161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386097e_cbe4_11e4_afdc_0025902b3cc1_F28D1815_99A3_4627_B4F7_F0525546C8B5162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137e689_cbe4_11e4_afdc_0025902b3cc1_EAB4A28E_6C7B_42CD_8D87_A0E661344B6E163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de920bf_cbe4_11e4_afdc_0025902b3cc1_9F0912F9_1010_40BB_A4E1_34A60BE359FE164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f959d1_cbe4_11e4_afdc_0025902b3cc1_708D0915_603F_45EE_848F_EBE23AF1CC61165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b85f4_cbe4_11e4_afdc_0025902b3cc1_5EA171E6_9D2C_400D_8A9F_5EF0B435E394166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90270012_cbe4_11e4_afdc_0025902b3cc1_4B24CD0A_9A0A_4F9D_BE58_9843B7DDDFFB167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5324b_cbe4_11e4_afdc_0025902b3cc1_B5514BE6_0A82_4047_AFB8_3366DAB931FC168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fd5df_cbe4_11e4_afdc_0025902b3cc1_5A62C682_C9C2_4907_94E5_D9AA12474A34169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd654a_cbe4_11e4_afdc_0025902b3cc1_A69FE668_C0F9_48D9_9AC1_CAAA34F31C15170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85fa6a_cbe4_11e4_afdc_0025902b3cc1_3171.JPG"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4958da3_cbe4_11e4_afdc_0025902b3cc1_3172.JPG"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6742a_cbe5_11e4_afdc_0025902b3cc1_3173.JPG"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21056b6e_cbe5_11e4_afdc_0025902b3cc1_3174.JPG"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e18e6_cbe5_11e4_afdc_0025902b3cc1_3175.JPG"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3da87_cbe5_11e4_afdc_0025902b3cc1_3176.JPG"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4ba35_cbe5_11e4_afdc_0025902b3cc1_3177.JPG"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103e229_cbe5_11e4_afdc_0025902b3cc1_3178.JPG"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939aebb1_cbe5_11e4_afdc_0025902b3cc1_3179.JPG"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d2657_cbe6_11e4_afdc_0025902b3cc1_3180.JPG"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c4e4b_cbe6_11e4_afdc_0025902b3cc1_3181.JPG"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897d9f0_cbe6_11e4_afdc_0025902b3cc1_3182.JPG"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a89b4_cbe6_11e4_afdc_0025902b3cc1_3183.JPG"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348347b_cbe6_11e4_afdc_0025902b3cc1_3184.JPG"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c20868_cbe6_11e4_afdc_0025902b3cc1_3185.JPG"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e0555_cbe6_11e4_afdc_0025902b3cc1_3186.JPG"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdb02c_cbe6_11e4_afdc_0025902b3cc1_6187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b7dfb_cbe6_11e4_afdc_0025902b3cc1_6188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f8111_cbe6_11e4_afdc_0025902b3cc1_6189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2671c9f_cbe6_11e4_afdc_0025902b3cc1_6190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc2dc8_cbe6_11e4_afdc_0025902b3cc1_4191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e984f_cbe7_11e4_afdc_0025902b3cc1_4192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b3bd2_cbe7_11e4_afdc_0025902b3cc1_4193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33702dc2_cbe7_11e4_afdc_0025902b3cc1_4194.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46069231_cbe7_11e4_afdc_0025902b3cc1_10195.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a496ed4_cbe7_11e4_afdc_0025902b3cc1_10196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe7ff5_cbe7_11e4_afdc_0025902b3cc1_10197.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aeb235_cbe7_11e4_afdc_0025902b3cc1_10198.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bf58c_cbe7_11e4_afdc_0025902b3cc1_10199.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ea179_cbe7_11e4_afdc_0025902b3cc1_10200.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f68619_cbe7_11e4_afdc_0025902b3cc1_10201.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad18373_cbe7_11e4_afdc_0025902b3cc1_10202.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1cd0ae_cbe7_11e4_afdc_0025902b3cc1_7203.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e29928_cbe8_11e4_afdc_0025902b3cc1_7204.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc1651_cbe8_11e4_afdc_0025902b3cc1_7205.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357323a6_cbe8_11e4_afdc_0025902b3cc1_7206.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0bb1ed_cbe8_11e4_afdc_0025902b3cc1_5207.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00010f_cbe8_11e4_afdc_0025902b3cc1_9208.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f181e_ba67_11e3_a2c8_0025902b3cc1_55D46226_BDCF_4B33_834C_A9AE17135FF3209.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f5043_ff92_11e0_833e_003048f27c5f_401B9D5C_D191_406C_83A3_8743B28173B3210.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036ecb9_a7eb_11e6_9f4a_0025902b3cc0_7EEB9D61_6E76_4F19_863F_87BFB92895D9211.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0cd15_ad90_11e6_9f4a_0025902b3cc0_123212.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b0d9f_9569_11ed_b629_ac1f6b40b531_CK100230000002698MGV13213.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a76f89_a2c5_11e0_afc8_003048f27c5f_4FBE0604_38A9_4172_AE65_A8E38DECEEB5214.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7801bf_aeb0_11e0_a476_003048f27c5f_8BB8A500_5B18_4CD2_95EA_17204B511A20215.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2a3fd_5f30_11e0_afc8_003048f27c5f_882A19FA_827B_4E52_99B4_7DC28A92BEDD216.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a76f84_a2c5_11e0_afc8_003048f27c5f_AB12FF12_737D_45A3_83F5_8281C111C349217.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7c8b8_f9fe_11e0_833e_003048f27c5f_B5219297_1298_4136_B905_E47D8A5902B6218.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a05b92_a845_11e0_a476_003048f27c5f_592F4402_D451_43E7_9271_7EA0A66740DA219.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063abc7_828d_11e0_afc8_003048f27c5f_AD7F374D_9281_4701_9A8C_10B804CC9267220.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2a3db_5f30_11e0_afc8_003048f27c5f_9D724596_745C_4B79_B432_FBD09E41C955221.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7bf213_828d_11e0_afc8_003048f27c5f_945D9E32_E2F2_4DD7_B017_66253C3F2B8C222.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc97a6f_ff98_11e0_833e_003048f27c5f_EF3649CE_D7A1_481D_89A7_5705F015FD5F223.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc97a9e_ff98_11e0_833e_003048f27c5f_AAB75AAC_9B64_497F_AD9C_03EC3C0727F2224.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38535ac_ff98_11e0_833e_003048f27c5f_1201AB18_A01C_46A9_A582_E7BC3226F606225.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38535c5_ff98_11e0_833e_003048f27c5f_544F6C0B_803C_4F51_AFB0_83E7FDE30994226.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21966216_e010_11e0_a476_003048f27c5f_440D1E2C_DD2B_405A_A637_0344E36F82B9227.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d3b4b_e010_11e0_a476_003048f27c5f_38F85F03_FB65_48E1_8803_18D1EA9C2626228.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503725d_c233_11e0_a476_003048f27c5f_57DE8140_FA60_4647_BBB3_2CF37F931AF1229.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cdef3_ff16_11e0_833e_003048f27c5f_0EC3A414_03B7_4DBD_81A3_B7C3F7A577DD230.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d3ca1_ff1a_11e0_833e_003048f27c5f_B298974C_2D9D_4776_93C8_0618D1D152E3231.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399bdae_0100_11e0_b16f_003048d0c7fe_377EC64E_061F_40AF_8403_732AA06A1868232.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff469a52_e723_11e7_b78c_0025902b3cc1_289-S233.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d9934_2beb_11e3_baa0_0025902b3cc1_S-290-S234.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdb7b2_2beb_11e3_baa0_0025902b3cc1_S-291-S235.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10614c0_dcc2_11e2_b453_0025902b3cc1_S-292-S236.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618d4c8_8c94_11e3_baa0_0025902b3cc1_S-293-S237.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3a3bf_01cb_11e0_b16f_003048d0c7fe_9C90A452_3752_4433_9FCD_41F00DA60AE9238.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3a3c2_01cb_11e0_b16f_003048d0c7fe_7F91EE0B_615B_4750_B334_88972BE81A88239.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf116c8_0100_11e0_b16f_003048d0c7fe_E467E4DC_4346_46C9_8BC5_803E8495BA5C240.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399bdb1_0100_11e0_b16f_003048d0c7fe_AB3650F0_29F5_4CD0_810C_AF8B7D62A987241.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399bdb4_0100_11e0_b16f_003048d0c7fe_7E2A19F3_499E_41C7_A336_5B2AF0BB01B4242.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467c5de_1e3a_11e9_aacc_0025902b3cc1_S300243.JPG"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a1f7_fdef_11df_b16f_003048d0c7fe_7495BB9B_07BD_410A_B634_DC6AD5F83E7E244.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3c521_1e3a_11e9_aacc_0025902b3cc1_S301245.JPG"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907def4_6a1b_11e8_ade2_0025902b3cc1_S_301246.JPG"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6af9bc_1d4d_11e0_99a4_003048f27c5f_48FC6500_004B_4A41_ADEB_52C4117E9815247.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f76d49_5c4f_11e5_a10e_0025902b3cc1_B210C785_1EA8_4343_8C4F_7B43D20C2440248.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357c866_ff19_11e0_833e_003048f27c5f_342_T249.JPG"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf469ab_1d43_11ec_80bc_0025902b3cc1_342250.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a137862_1d43_11ec_80bc_0025902b3cc1_342251.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f95c1_9d02_11eb_80bc_0025902b3cc1_343252.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399bdbc_0100_11e0_b16f_003048d0c7fe_343253.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662cdf50_2b62_11e3_baa0_0025902b3cc1_343254.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786ac3e_2b62_11e3_baa0_0025902b3cc1_343255.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad61e80_ac02_11ea_80b7_0025902b3cc1_41BC8412_30CA_4FAC_96FD_97C276BFCFCA256.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0d68b_1d43_11ec_80bc_0025902b3cc1_419.resize2257.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3a3b1_01cb_11e0_b16f_003048d0c7fe_41BC8412_30CA_4FAC_96FD_97C276BFCFCA258.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058b0a6_1d43_11ec_80bc_0025902b3cc1_408.resize2259.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221128f_abea_11e6_9f4a_0025902b3cc0_41BC8412_30CA_4FAC_96FD_97C276BFCFCA260.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32747ef1_5f75_11ea_80b7_0025902b3cc1_41BC8412_30CA_4FAC_96FD_97C276BFCFCA261.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef01f1_2690_11e7_9cf4_0025902b3cc1_442262.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399bdb9_0100_11e0_b16f_003048d0c7fe_442263.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919252d8_f9fe_11e0_833e_003048f27c5f_CFB1090D_FBB6_462F_A2F4_636B927B4083264.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdac9e_68dc_11e5_a10e_0025902b3cc1_944AA5E1_B003_43E0_AD15_74E003ED895C265.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333eb6f_d9f2_11e4_afdc_0025902b3cc1_F9ECA8CD_31C5_4AE1_AD5B_37532C7291E5266.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae517e28_2c3d_11e4_9ca4_0025902b3cc1_D0046A5E_6BDE_4A22_99CF_37DBCFA1F556267.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f3fe5_6c8c_11e0_afc8_003048f27c5f_31DA5BA0_7702_442E_AAD9_EFEF6A046C55268.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3583363_2dcb_11e0_99a4_003048f27c5f_D74400F3_D2E2_4734_B8BE_4032DFF0D14C269.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04179_fdef_11df_b16f_003048d0c7fe_DD4F1CFA_51C2_43E6_9D85_7F0FADD94D4A270.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6daf2_477a_11e3_baa0_0025902b3cc1_1271.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965befd9_2b48_11e7_9cf4_0025902b3cc1_C6682B91_1DE8_4605_8128_9529DEEA1814272.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214b781_2b49_11e7_9cf4_0025902b3cc1_1DFAA495_C058_455C_ABA4_B317808C317E273.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ed855_2b49_11e7_9cf4_0025902b3cc1_AF9790A3_AC52_47AF_9D2F_FE1A7F336D80274.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a70445_ff92_11e0_833e_003048f27c5f_DCA389F7_768A_445C_B631_3B9D10A39EC9275.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2a3d9_5f30_11e0_afc8_003048f27c5f_BAAF3B71_F36C_465D_84AF_4DD03C8C3678276.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a70440_ff92_11e0_833e_003048f27c5f_BA42D90A_FD1E_4D01_8CA9_9539A8D2AB89277.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a327f_ff92_11e0_833e_003048f27c5f_AF1BC430_A90D_478F_BEA0_2A4EEEB3AAB5278.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569feb5_b0ee_11e8_a710_0025902b3cc1_MRT_544_WH279.JPG"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b7d4f_af42_11e8_a710_0025902b3cc1_MRT_544_WH280.JPG"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f8266_0104_11e0_b16f_003048d0c7fe_ADF2CAA2_FCB7_452B_A7DD_5245A266FCD7281.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75adf0e5_6a31_11e0_afc8_003048f27c5f_12334282.JPG"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ab243_b38e_11e0_a476_003048f27c5f_49334838_895A_48D5_B3D4_DF9225A7D5BF283.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de54988_fc62_11e8_8add_0025902b3cc1_8A943426_761E_4032_9EA9_F85564F0A5CE2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bff5d3_3038_11e9_aacc_0025902b3cc1_SK051P3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0f812_fc61_11e8_8add_0025902b3cc1_8B37AFC9_27FD_49B3_8FED_49D5749EEB944.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d78031_fc61_11e8_8add_0025902b3cc1_AA80EAD4_AC9D_43E9_B5E2_2AC86D8B67F85.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05126513_fc61_11e8_8add_0025902b3cc1_6F97F4EC_732C_450B_A5AA_F046B07D0C166.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c658aa0_fc60_11e8_8add_0025902b3cc1_2C92EF1C_B72A_4201_BD76_ABF37A003C377.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816853d5_c7de_11e4_afdc_0025902b3cc1_2E342F74_7A1B_4DA2_B58A_0040EC29E9F88.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b5173_cbb8_11e4_afdc_0025902b3cc1_14FCA56C_F805_4BBF_AE71_2CDA79A0CF049.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bca1cd_cbb8_11e4_afdc_0025902b3cc1_8A943426_761E_4032_9EA9_F85564F0A5CE10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3c77a_cbb8_11e4_afdc_0025902b3cc1_09DA32D3_27E2_41AA_8C76_096A1270FAB611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a580b_cbb9_11e4_afdc_0025902b3cc1_056D7B35_0547_486E_B7BA_F674248A991E12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b649c_cbb9_11e4_afdc_0025902b3cc1_47C96BBA_6D55_4B97_9EF4_D763FC123E4D13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780a979_cbb9_11e4_afdc_0025902b3cc1_F4B14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952208e_cbb9_11e4_afdc_0025902b3cc1_DCDB67B5_75B5_4B51_9B0D_E40053DF8BEE15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cdf86_cbb9_11e4_afdc_0025902b3cc1_2E7ED0D5_29C3_4CC5_817B_25A8D047CAC516.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f0d33_cbb9_11e4_afdc_0025902b3cc1_0A770748_01F5_430D_881B_C8AF9A43AAF317.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4744b37_cbb9_11e4_afdc_0025902b3cc1_7E5E2726_864B_4B58_9D43_E93B6B6A1F9518.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4620d_cbb9_11e4_afdc_0025902b3cc1_4172A435_1A86_43B1_8201_2189FC8F822D19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cbfa4_cbb9_11e4_afdc_0025902b3cc1_77D0E3F5_83C2_4782_A378_1284E438E51720.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac1b54_cbb9_11e4_afdc_0025902b3cc1_B51A2C3C_243B_4F20_BC47_BCCE507A2CBD21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff6a15_cbba_11e4_afdc_0025902b3cc1_76E48ACB_FD93_4976_BFCD_1E30372E6AEC22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9bc47_cbba_11e4_afdc_0025902b3cc1_3634961523.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea1cd4_cbbe_11e4_afdc_0025902b3cc1_72E66A23_54AF_4F8A_A702_F0F3DFAF040624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf02a89_cbbe_11e4_afdc_0025902b3cc1_F9BD17FB_DACF_44A5_B11E_AA3EAB91A13325.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539bc3d_cbbe_11e4_afdc_0025902b3cc1_E3A86D02_A33A_4DF3_88CF_5538B58A339D26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e271b00_cbbf_11e4_afdc_0025902b3cc1_94B6555E_416D_4C4B_817A_2BC2F42C1EEF27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f0c1f_cbc5_11e4_afdc_0025902b3cc1_9F3C951E_D6AA_4155_A622_4BC9AB43461228.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104311a_cbc6_11e4_afdc_0025902b3cc1_9E05BDCD_26E0_4EB8_839C_4B21405E032E29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee92249_cbc6_11e4_afdc_0025902b3cc1_B822D3E5_1790_4D74_B1AF_2824AFC0130C30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b554b1_cbc7_11e4_afdc_0025902b3cc1_E4ED0A00_D9B4_4116_8F60_D2EA63318F0A31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69270f_cbc7_11e4_afdc_0025902b3cc1_1AD415D6_402E_47DF_B15A_54764929BA1D32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde3830_cbc7_11e4_afdc_0025902b3cc1_716E59B2_987A_4650_9819_2507C7C4A53F33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f370f_cbc8_11e4_afdc_0025902b3cc1_8B37AFC9_27FD_49B3_8FED_49D5749EEB9434.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16857c4d_cbc8_11e4_afdc_0025902b3cc1_16A0915C_5FA7_4ABF_AB29_233F175E59E835.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b950f86_cbc8_11e4_afdc_0025902b3cc1_D4669953_E549_4550_A8EE_DB12749E0B1736.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f680b5a_cbc8_11e4_afdc_0025902b3cc1_02CD717B_5A54_40BC_A62E_5BA43EF4D48C37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bec4a9_cbc8_11e4_afdc_0025902b3cc1_5A35286D_7EC1_4DC8_AA1B_07BD7137FAC238.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899326e9_cbc8_11e4_afdc_0025902b3cc1_DAA2EE51_6113_4F2F_AC10_EE05023F773F39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a0369_cbc8_11e4_afdc_0025902b3cc1_7629A8F5_5696_44B8_8670_906FAD88511E40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33de919_cbc8_11e4_afdc_0025902b3cc1_89F9DBE7_0C89_4C39_8656_5451DFDAC69D41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6038d09_cbc8_11e4_afdc_0025902b3cc1_67BDCA11_3697_4AE4_B777_AE6C5734D48342.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92a4f9_cbc8_11e4_afdc_0025902b3cc1_79191BC7_414A_49A7_8056_C249DF1E044543.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36edc9_cbc8_11e4_afdc_0025902b3cc1_AA80EAD4_AC9D_43E9_B5E2_2AC86D8B67F844.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829d859_cbc9_11e4_afdc_0025902b3cc1_22D502C4_5577_4D39_88E6_B9AC253B086745.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff21600_cbc9_11e4_afdc_0025902b3cc1_78DAF042_F95D_4F79_9AC7_042BCDFA2BC546.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbc321_cbc9_11e4_afdc_0025902b3cc1_760928F7_FC8A_4E18_A1A5_4F52ED1F1C3A47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96336b31_cbc9_11e4_afdc_0025902b3cc1_CB4F980A_4B1B_448C_AA5A_66A8692EB1A348.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d60e9d_cbc9_11e4_afdc_0025902b3cc1_991B9C5A_6545_4D2E_A169_425FBA90CFE449.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0404b5_cbc9_11e4_afdc_0025902b3cc1_8D42C533_17CB_4205_B6E1_153BD742370050.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4e6e9_cbc9_11e4_afdc_0025902b3cc1_41FEB2DF_936D_4BD3_8F40_8F5DC6BAEE5F51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a9b31_cbc9_11e4_afdc_0025902b3cc1_BAC76537_9FBD_48D5_B68F_F500F135924E52.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff236aed_cbc9_11e4_afdc_0025902b3cc1_88E2E4BD_17DE_4015_88CE_1B14E12A852653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290a681_cbca_11e4_afdc_0025902b3cc1_0F75D7E6_BEC8_4D26_82E6_E8E4BDC898E754.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943e195_cbca_11e4_afdc_0025902b3cc1_94BA1EEF_5586_4174_B609_02D2175A7EF455.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6727d_cbca_11e4_afdc_0025902b3cc1_5DA9AF58_13E3_45AF_8FF5_25DEECD5E3CC56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53267276_cbca_11e4_afdc_0025902b3cc1_BBA8C829_5596_4F72_8E5B_3DB49829DE1E57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a24dcd_cbca_11e4_afdc_0025902b3cc1_DFB57998_D4BF_4F38_A93F_8C57EF82D0F558.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee143b_cbca_11e4_afdc_0025902b3cc1_6D54FBCF_1507_4EF0_B8D6_98AF0C5B683459.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a512d9f_cbca_11e4_afdc_0025902b3cc1_7552C51E_3065_43E2_8AC4_6DD70FF344DA60.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77deff_cbca_11e4_afdc_0025902b3cc1_A3D792A6_0835_4876_8B1D_AF9CA687084F61.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86c259_cbca_11e4_afdc_0025902b3cc1_7F4799FA_07AC_4857_8D2F_B9D061C8806162.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113d006_cbca_11e4_afdc_0025902b3cc1_56C2B567_E902_4843_A5CD_8A66EB5FA4A163.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f0806_cbca_11e4_afdc_0025902b3cc1_43EFA718_50F1_423A_9403_9CBD13FC7A3664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7101099_cbca_11e4_afdc_0025902b3cc1_337E4FA0_2CE4_493A_9C5B_3DC0673DBFF165.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d3c5d_cbcb_11e4_afdc_0025902b3cc1_1BFEEB84_85AD_431F_A25A_C3581C65193566.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9a9e8_cbcb_11e4_afdc_0025902b3cc1_19DFE917_6D41_4174_B0AC_2610804BDF3667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb38e46_cbcb_11e4_afdc_0025902b3cc1_46C8C257_61BD_4BD0_A98B_761252B8BF1368.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261da9e_cbcb_11e4_afdc_0025902b3cc1_93274E64_61DB_4FBC_A444_3258C944910469.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548613ba_cbcb_11e4_afdc_0025902b3cc1_52A60A93_8A6B_40C7_AE63_C607831F06F370.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678089fe_cbcb_11e4_afdc_0025902b3cc1_78073F8E_AB57_4FDA_8AF0_F1FC17E9561171.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d073d4a_cbcb_11e4_afdc_0025902b3cc1_D0B799CD_6A7D_436B_B1EF_57F11364372C72.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ad4ee_cbcb_11e4_afdc_0025902b3cc1_1A7F7DE6_9618_4E58_9E9F_502C1117928E73.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4424856_cbcb_11e4_afdc_0025902b3cc1_74F7BE83_ABEB_4308_95C7_4F93C7E2071374.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80bd796_cbcb_11e4_afdc_0025902b3cc1_E71A3DA4_A30E_4371_B500_C169307CDEE475.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86a3ee_cbcb_11e4_afdc_0025902b3cc1_83B8F227_14E9_43A9_ABED_D4D54DB1FEC876.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0fb8e_cbcb_11e4_afdc_0025902b3cc1_CB55EEB6_6CDB_4FFB_8ACD_D52B91F266A077.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b224d6a_cbcd_11e4_afdc_0025902b3cc1_0DB99064_B360_4FE9_8BED_1802F5A7BDC678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e001b37_cbcd_11e4_afdc_0025902b3cc1_0217D397_06A0_414A_A79A_C17FEDA86CA979.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d46380_cbcd_11e4_afdc_0025902b3cc1_CD58DB9D_46F5_465A_803A_102873984D6E80.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f23eff_cbcd_11e4_afdc_0025902b3cc1_9207B7EB_1B6A_4646_A0D5_DF306ACAA8CD81.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cec057_cbcd_11e4_afdc_0025902b3cc1_965417A4_C900_4961_8756_BBC96ABB944E82.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed878d00_cbcd_11e4_afdc_0025902b3cc1_07B5E8C6_5B3E_4E07_A2DC_A0DB705A64E383.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243cff6_cbce_11e4_afdc_0025902b3cc1_344E814C_9A4A_4C93_87DB_42CC2192505684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18867510_cbce_11e4_afdc_0025902b3cc1_873220F0_25A7_43FA_94AE_75E5AE17A02785.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0b06b_cbce_11e4_afdc_0025902b3cc1_578D186.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12e1e5_cbce_11e4_afdc_0025902b3cc1_B30F5F57_E836_44FB_81C6_83F57092C8D787.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e552a_cbce_11e4_afdc_0025902b3cc1_FBA93F0C_3961_4258_86B6_CB04493931DE88.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e613c0_cbce_11e4_afdc_0025902b3cc1_3A1949DF_815E_48C3_BB3C_EFD06D77625489.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98501b5f_cbce_11e4_afdc_0025902b3cc1_7D0FC8DE_CECC_436F_8975_8A592BCB766590.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054a516_cbce_11e4_afdc_0025902b3cc1_67EABD35_0116_46A9_8448_7705928D843491.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c030b3_cbce_11e4_afdc_0025902b3cc1_CD0A2418_A6BF_4A60_87EB_17C44A7D4AFB92.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e248c_cbce_11e4_afdc_0025902b3cc1_27119B7A_71BA_44A4_B2D9_37938D5A870F93.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7ff46_cbce_11e4_afdc_0025902b3cc1_2C92EF1C_B72A_4201_BD76_ABF37A003C3794.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7cdfb7_cbce_11e4_afdc_0025902b3cc1_E67F942F_E7D5_43E7_A263_5612787E89A095.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12218c6c_cbcf_11e4_afdc_0025902b3cc1_27C9059D_F2C4_433B_BE78_2834BF240D3896.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403080f_cbcf_11e4_afdc_0025902b3cc1_398191FF_11B2_4F78_868E_024008D9AC5397.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f635d_cbcf_11e4_afdc_0025902b3cc1_94B71F52_D438_4BB5_BDAB_EFE8CE5AFB3598.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48b3a3_cbcf_11e4_afdc_0025902b3cc1_4245293C_EB32_4C30_BDB1_5D4C02747C9A99.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97aeb4_cbcf_11e4_afdc_0025902b3cc1_C7D23833_E448_4527_BBAA_C71A5C4BE4E8100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cd460_cbcf_11e4_afdc_0025902b3cc1_90C86E60_04FE_4F84_A603_518899C0C5B2101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a777f4_cbcf_11e4_afdc_0025902b3cc1_43CFECD8_59C2_4287_B4E5_87EF8C922CBF102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae027b7_cbcf_11e4_afdc_0025902b3cc1_6F97F4EC_732C_450B_A5AA_F046B07D0C16103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08d52f_cbcf_11e4_afdc_0025902b3cc1_5AB05E1C_948F_4209_B664_1EA07AF3F62E104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c434ba_cbd0_11e4_afdc_0025902b3cc1_1F998791_FBA7_4348_B26E_0256C6691EC9105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaad925_cbd0_11e4_afdc_0025902b3cc1_BA87A291_FC8D_4E3F_9287_A5B8510A841F106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7054a87_cbd0_11e4_afdc_0025902b3cc1_41FF3534_E536_4D63_A0E3_E24E04CBC8DD107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c5fa6_cbd2_11e4_afdc_0025902b3cc1_3D9D6FFB_FF2C_429F_9C43_9C2546C14D01108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e1cb7_cbd2_11e4_afdc_0025902b3cc1_E7BC0FFE_D5BA_4257_BD6B_BE5E4D3FE23E109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661872b5_cbd2_11e4_afdc_0025902b3cc1_6F4388FA_32C6_4804_B58A_B8DC230D6695110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf10eae_cbd2_11e4_afdc_0025902b3cc1_5F0CCEFA_2248_49A0_973B_1A88A0CAEC8F111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f106e2b_cbd2_11e4_afdc_0025902b3cc1_EBEECE55_522E_4EE3_96D0_9BFA1A8C31E9112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0c363_cbd2_11e4_afdc_0025902b3cc1_53E65B55_E5C8_4BEE_8472_F1DA3A10CC9F113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc7be3_cbd2_11e4_afdc_0025902b3cc1_D99AD391_C0EA_487F_A2B3_95E9EE336EAD114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9969501_cbd2_11e4_afdc_0025902b3cc1_A7263F01_A006_4EA8_BEDD_660CAC5A43F0115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47429c3_cbd2_11e4_afdc_0025902b3cc1_E2BA5F5A_EFC8_4FEC_BCF7_54F4942DB1FA116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d0c81_cbd3_11e4_afdc_0025902b3cc1_F602E3B8_0C1C_4BC1_BED6_061CEF5600A1117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee68f3_cbd3_11e4_afdc_0025902b3cc1_B950E4C4_CED2_492E_AE95_266B8C7AC1A2118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3754cd_cbd3_11e4_afdc_0025902b3cc1_C77EA755_CD4E_4E66_B79E_AF5E65D03ADF119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eaf065_cbd3_11e4_afdc_0025902b3cc1_8740E706_0331_4193_A696_4C5A6199FB3A120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5181b8_cbd3_11e4_afdc_0025902b3cc1_CCBD956A_DB79_42D2_9C61_8A2077D53D55121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043a708_cbd3_11e4_afdc_0025902b3cc1_ABFE7E3F_1E70_4F1B_AFAC_072D08E8FF0A122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4dd0db_cbd3_11e4_afdc_0025902b3cc1_DC7F75BD_10DE_4AAB_AF5C_2D03AC27D257123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96bcb5_cbd3_11e4_afdc_0025902b3cc1_D3BB0EDF_7F65_4D10_B6E9_4A191F7614BF124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03591bc_cbd3_11e4_afdc_0025902b3cc1_C9425F43_0C8A_45FC_80BE_B15AF340ED87125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2502e77_cbd3_11e4_afdc_0025902b3cc1_5C1F1BB5_14AE_4FE1_9577_172645C2F0E9126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be1b75_cbd3_11e4_afdc_0025902b3cc1_DAD2E3F8_E381_4D51_B8EA_956E56AAB5CB127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f548bc_cbd3_11e4_afdc_0025902b3cc1_724CE3EF_B817_4E21_AEA3_3B839C2A04A9128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d499c6_cbd4_11e4_afdc_0025902b3cc1_1013CD45_2795_432C_9194_9191B6A93E83129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a53439_cbd4_11e4_afdc_0025902b3cc1_70F5D67C_E9E7_4115_8B99_B01C18755B6A130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40763cfd_cbd4_11e4_afdc_0025902b3cc1_2AD0EA11_E89E_4AC0_84A6_F4D23E1AF08D131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edaf7f_cbd4_11e4_afdc_0025902b3cc1_BC8E8243_0192_4EC8_85F0_44C680ED597A132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1935c_cbd4_11e4_afdc_0025902b3cc1_701FE47B_B91B_4D6B_A051_FE9F8098FD98133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ba485_cbe0_11e4_afdc_0025902b3cc1_42392A12_72DF_4F10_BCCD_B47EB27423A8134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8be471_cbe0_11e4_afdc_0025902b3cc1_21385E13_5DA7_47D1_A368_B20F526415D3135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c6820_cbe1_11e4_afdc_0025902b3cc1_2F1A41F9_A91C_433A_9F0B_07E05F449C12136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1bd10_cbe1_11e4_afdc_0025902b3cc1_E3B4A421_7933_415F_BE41_B87C6F79A410137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430ebdd_cbe1_11e4_afdc_0025902b3cc1_996B07B1_4353_4361_A785_1DC88BCA6239138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf51d2_cbe1_11e4_afdc_0025902b3cc1_4B48860E_DE21_4BFC_9716_7A22D27652E6139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8cbf2_cbe2_11e4_afdc_0025902b3cc1_BA051E35_A364_4D58_84F2_8127E224CB16140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4191c3_cbe2_11e4_afdc_0025902b3cc1_4AD0C4FC_6788_4DF8_99B9_8C979103BC2B141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aea099_cbe2_11e4_afdc_0025902b3cc1_7C156B23_F78C_4AE5_9457_4948D744CA88142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c92ee_cbe2_11e4_afdc_0025902b3cc1_DABDA2BE_AAF1_45B4_9CD9_BA094C0F3407143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7f4c1_cbe2_11e4_afdc_0025902b3cc1_E0EF33AE_2936_4C57_8746_BCFD09742E92144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121ba24_cbe2_11e4_afdc_0025902b3cc1_E475C6F4_FE84_47A3_98DD_6573EE04749B145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc43c40_cbe2_11e4_afdc_0025902b3cc1_F41BE922_9676_4E8D_8010_CDCA2FBF8E24146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab5808_cbe2_11e4_afdc_0025902b3cc1_B73BD7B8_46BB_4995_9145_1FE03B0B7661147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669fc5f_cbe2_11e4_afdc_0025902b3cc1_18EF59BF_771C_4B13_9A31_A944BF2CA42B148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83f27f_cbe2_11e4_afdc_0025902b3cc1_BC943651_3279_4246_A20F_C3F70E62045F149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f5eeb_cbe3_11e4_afdc_0025902b3cc1_8D523DD7_3276_4565_B4BE_9C352F49D20A150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163cf52f_cbe3_11e4_afdc_0025902b3cc1_E3D03460_B3BE_4D5E_A034_BF40E00B4D50151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae587a_cbe3_11e4_afdc_0025902b3cc1_B284B4A9_2B01_4300_AF66_1DFA635367F9152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb1f0d_cbe3_11e4_afdc_0025902b3cc1_AEAE357D_B440_4D68_844A_51E4FED61DE4153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cffb2a9_cbe3_11e4_afdc_0025902b3cc1_6A0274F5_C43B_4909_B67A_1B0F3C52BE79154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71070cd3_cbe3_11e4_afdc_0025902b3cc1_2EC3EB83_F611_4C27_83C5_F0B2AF90EEA6155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1cf98_cbe3_11e4_afdc_0025902b3cc1_174DE2E8_FF61_4EBE_9645_CCEFE43A9794156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a801c_cbe3_11e4_afdc_0025902b3cc1_2F29C805_76EB_417D_89E3_80E85C0796D1157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38eb6e6_cbe3_11e4_afdc_0025902b3cc1_5E1ADEF9_1225_4790_AA61_27B783B5148A158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95cb86f_cbe3_11e4_afdc_0025902b3cc1_A29EA2CC_FC5D_4E30_85CE_809FA0A86E1D159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29a50c_cbe3_11e4_afdc_0025902b3cc1_2FF5DCE7_7C4C_431F_B532_5198DDB97C23160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01968f5_cbe3_11e4_afdc_0025902b3cc1_2C676C7C_AAF4_4ED8_9330_DFC533E0F2CE161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386097e_cbe4_11e4_afdc_0025902b3cc1_F28D1815_99A3_4627_B4F7_F0525546C8B5162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137e689_cbe4_11e4_afdc_0025902b3cc1_EAB4A28E_6C7B_42CD_8D87_A0E661344B6E163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de920bf_cbe4_11e4_afdc_0025902b3cc1_9F0912F9_1010_40BB_A4E1_34A60BE359FE164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f959d1_cbe4_11e4_afdc_0025902b3cc1_708D0915_603F_45EE_848F_EBE23AF1CC61165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b85f4_cbe4_11e4_afdc_0025902b3cc1_5EA171E6_9D2C_400D_8A9F_5EF0B435E394166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90270012_cbe4_11e4_afdc_0025902b3cc1_4B24CD0A_9A0A_4F9D_BE58_9843B7DDDFFB167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5324b_cbe4_11e4_afdc_0025902b3cc1_B5514BE6_0A82_4047_AFB8_3366DAB931FC168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fd5df_cbe4_11e4_afdc_0025902b3cc1_5A62C682_C9C2_4907_94E5_D9AA12474A34169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd654a_cbe4_11e4_afdc_0025902b3cc1_A69FE668_C0F9_48D9_9AC1_CAAA34F31C15170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85fa6a_cbe4_11e4_afdc_0025902b3cc1_3171.JPG"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4958da3_cbe4_11e4_afdc_0025902b3cc1_3172.JPG"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6742a_cbe5_11e4_afdc_0025902b3cc1_3173.JPG"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21056b6e_cbe5_11e4_afdc_0025902b3cc1_3174.JPG"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e18e6_cbe5_11e4_afdc_0025902b3cc1_3175.JPG"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3da87_cbe5_11e4_afdc_0025902b3cc1_3176.JPG"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4ba35_cbe5_11e4_afdc_0025902b3cc1_3177.JPG"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103e229_cbe5_11e4_afdc_0025902b3cc1_3178.JPG"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939aebb1_cbe5_11e4_afdc_0025902b3cc1_3179.JPG"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d2657_cbe6_11e4_afdc_0025902b3cc1_3180.JPG"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c4e4b_cbe6_11e4_afdc_0025902b3cc1_3181.JPG"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897d9f0_cbe6_11e4_afdc_0025902b3cc1_3182.JPG"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a89b4_cbe6_11e4_afdc_0025902b3cc1_3183.JPG"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348347b_cbe6_11e4_afdc_0025902b3cc1_3184.JPG"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c20868_cbe6_11e4_afdc_0025902b3cc1_3185.JPG"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e0555_cbe6_11e4_afdc_0025902b3cc1_3186.JPG"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdb02c_cbe6_11e4_afdc_0025902b3cc1_6187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b7dfb_cbe6_11e4_afdc_0025902b3cc1_6188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f8111_cbe6_11e4_afdc_0025902b3cc1_6189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2671c9f_cbe6_11e4_afdc_0025902b3cc1_6190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc2dc8_cbe6_11e4_afdc_0025902b3cc1_4191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e984f_cbe7_11e4_afdc_0025902b3cc1_4192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b3bd2_cbe7_11e4_afdc_0025902b3cc1_4193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33702dc2_cbe7_11e4_afdc_0025902b3cc1_4194.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46069231_cbe7_11e4_afdc_0025902b3cc1_10195.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a496ed4_cbe7_11e4_afdc_0025902b3cc1_10196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe7ff5_cbe7_11e4_afdc_0025902b3cc1_10197.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aeb235_cbe7_11e4_afdc_0025902b3cc1_10198.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bf58c_cbe7_11e4_afdc_0025902b3cc1_10199.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ea179_cbe7_11e4_afdc_0025902b3cc1_10200.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f68619_cbe7_11e4_afdc_0025902b3cc1_10201.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad18373_cbe7_11e4_afdc_0025902b3cc1_10202.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1cd0ae_cbe7_11e4_afdc_0025902b3cc1_7203.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e29928_cbe8_11e4_afdc_0025902b3cc1_7204.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc1651_cbe8_11e4_afdc_0025902b3cc1_7205.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357323a6_cbe8_11e4_afdc_0025902b3cc1_7206.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0bb1ed_cbe8_11e4_afdc_0025902b3cc1_5207.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00010f_cbe8_11e4_afdc_0025902b3cc1_9208.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f181e_ba67_11e3_a2c8_0025902b3cc1_55D46226_BDCF_4B33_834C_A9AE17135FF3209.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f5043_ff92_11e0_833e_003048f27c5f_401B9D5C_D191_406C_83A3_8743B28173B3210.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036ecb9_a7eb_11e6_9f4a_0025902b3cc0_7EEB9D61_6E76_4F19_863F_87BFB92895D9211.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0cd15_ad90_11e6_9f4a_0025902b3cc0_123212.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b0d9f_9569_11ed_b629_ac1f6b40b531_CK100230000002698MGV13213.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a76f89_a2c5_11e0_afc8_003048f27c5f_4FBE0604_38A9_4172_AE65_A8E38DECEEB5214.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7801bf_aeb0_11e0_a476_003048f27c5f_8BB8A500_5B18_4CD2_95EA_17204B511A20215.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2a3fd_5f30_11e0_afc8_003048f27c5f_882A19FA_827B_4E52_99B4_7DC28A92BEDD216.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a76f84_a2c5_11e0_afc8_003048f27c5f_AB12FF12_737D_45A3_83F5_8281C111C349217.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7c8b8_f9fe_11e0_833e_003048f27c5f_B5219297_1298_4136_B905_E47D8A5902B6218.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a05b92_a845_11e0_a476_003048f27c5f_592F4402_D451_43E7_9271_7EA0A66740DA219.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063abc7_828d_11e0_afc8_003048f27c5f_AD7F374D_9281_4701_9A8C_10B804CC9267220.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2a3db_5f30_11e0_afc8_003048f27c5f_9D724596_745C_4B79_B432_FBD09E41C955221.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7bf213_828d_11e0_afc8_003048f27c5f_945D9E32_E2F2_4DD7_B017_66253C3F2B8C222.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc97a6f_ff98_11e0_833e_003048f27c5f_EF3649CE_D7A1_481D_89A7_5705F015FD5F223.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc97a9e_ff98_11e0_833e_003048f27c5f_AAB75AAC_9B64_497F_AD9C_03EC3C0727F2224.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38535ac_ff98_11e0_833e_003048f27c5f_1201AB18_A01C_46A9_A582_E7BC3226F606225.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38535c5_ff98_11e0_833e_003048f27c5f_544F6C0B_803C_4F51_AFB0_83E7FDE30994226.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21966216_e010_11e0_a476_003048f27c5f_440D1E2C_DD2B_405A_A637_0344E36F82B9227.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d3b4b_e010_11e0_a476_003048f27c5f_38F85F03_FB65_48E1_8803_18D1EA9C2626228.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503725d_c233_11e0_a476_003048f27c5f_57DE8140_FA60_4647_BBB3_2CF37F931AF1229.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cdef3_ff16_11e0_833e_003048f27c5f_0EC3A414_03B7_4DBD_81A3_B7C3F7A577DD230.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d3ca1_ff1a_11e0_833e_003048f27c5f_B298974C_2D9D_4776_93C8_0618D1D152E3231.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff469a52_e723_11e7_b78c_0025902b3cc1_289-S232.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d9934_2beb_11e3_baa0_0025902b3cc1_S-290-S233.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdb7b2_2beb_11e3_baa0_0025902b3cc1_S-291-S234.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10614c0_dcc2_11e2_b453_0025902b3cc1_S-292-S235.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618d4c8_8c94_11e3_baa0_0025902b3cc1_S-293-S236.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3a3bf_01cb_11e0_b16f_003048d0c7fe_9C90A452_3752_4433_9FCD_41F00DA60AE9237.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3a3c2_01cb_11e0_b16f_003048d0c7fe_7F91EE0B_615B_4750_B334_88972BE81A88238.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf116c8_0100_11e0_b16f_003048d0c7fe_E467E4DC_4346_46C9_8BC5_803E8495BA5C239.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399bdb1_0100_11e0_b16f_003048d0c7fe_AB3650F0_29F5_4CD0_810C_AF8B7D62A987240.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399bdb4_0100_11e0_b16f_003048d0c7fe_7E2A19F3_499E_41C7_A336_5B2AF0BB01B4241.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467c5de_1e3a_11e9_aacc_0025902b3cc1_S300242.JPG"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a1f7_fdef_11df_b16f_003048d0c7fe_7495BB9B_07BD_410A_B634_DC6AD5F83E7E243.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3c521_1e3a_11e9_aacc_0025902b3cc1_S301244.JPG"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6af9bc_1d4d_11e0_99a4_003048f27c5f_48FC6500_004B_4A41_ADEB_52C4117E9815245.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907def4_6a1b_11e8_ade2_0025902b3cc1_S_301246.JPG"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f76d49_5c4f_11e5_a10e_0025902b3cc1_B210C785_1EA8_4343_8C4F_7B43D20C2440247.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357c866_ff19_11e0_833e_003048f27c5f_342_T248.JPG"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf469ab_1d43_11ec_80bc_0025902b3cc1_342249.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a137862_1d43_11ec_80bc_0025902b3cc1_342250.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f95c1_9d02_11eb_80bc_0025902b3cc1_343251.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399bdbc_0100_11e0_b16f_003048d0c7fe_343252.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662cdf50_2b62_11e3_baa0_0025902b3cc1_343253.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786ac3e_2b62_11e3_baa0_0025902b3cc1_343254.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad61e80_ac02_11ea_80b7_0025902b3cc1_41BC8412_30CA_4FAC_96FD_97C276BFCFCA255.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3a3b1_01cb_11e0_b16f_003048d0c7fe_41BC8412_30CA_4FAC_96FD_97C276BFCFCA256.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058b0a6_1d43_11ec_80bc_0025902b3cc1_408.resize2257.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0d68b_1d43_11ec_80bc_0025902b3cc1_419.resize2258.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221128f_abea_11e6_9f4a_0025902b3cc0_41BC8412_30CA_4FAC_96FD_97C276BFCFCA259.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef01f1_2690_11e7_9cf4_0025902b3cc1_442260.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399bdb9_0100_11e0_b16f_003048d0c7fe_442261.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919252d8_f9fe_11e0_833e_003048f27c5f_CFB1090D_FBB6_462F_A2F4_636B927B4083262.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdac9e_68dc_11e5_a10e_0025902b3cc1_944AA5E1_B003_43E0_AD15_74E003ED895C263.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333eb6f_d9f2_11e4_afdc_0025902b3cc1_F9ECA8CD_31C5_4AE1_AD5B_37532C7291E5264.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae517e28_2c3d_11e4_9ca4_0025902b3cc1_D0046A5E_6BDE_4A22_99CF_37DBCFA1F556265.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f3fe5_6c8c_11e0_afc8_003048f27c5f_31DA5BA0_7702_442E_AAD9_EFEF6A046C55266.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3583363_2dcb_11e0_99a4_003048f27c5f_D74400F3_D2E2_4734_B8BE_4032DFF0D14C267.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04179_fdef_11df_b16f_003048d0c7fe_DD4F1CFA_51C2_43E6_9D85_7F0FADD94D4A268.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6daf2_477a_11e3_baa0_0025902b3cc1_1269.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965befd9_2b48_11e7_9cf4_0025902b3cc1_C6682B91_1DE8_4605_8128_9529DEEA1814270.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214b781_2b49_11e7_9cf4_0025902b3cc1_1DFAA495_C058_455C_ABA4_B317808C317E271.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ed855_2b49_11e7_9cf4_0025902b3cc1_AF9790A3_AC52_47AF_9D2F_FE1A7F336D80272.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a70445_ff92_11e0_833e_003048f27c5f_DCA389F7_768A_445C_B631_3B9D10A39EC9273.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2a3d9_5f30_11e0_afc8_003048f27c5f_BAAF3B71_F36C_465D_84AF_4DD03C8C3678274.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a70440_ff92_11e0_833e_003048f27c5f_BA42D90A_FD1E_4D01_8CA9_9539A8D2AB89275.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a327f_ff92_11e0_833e_003048f27c5f_AF1BC430_A90D_478F_BEA0_2A4EEEB3AAB5276.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569feb5_b0ee_11e8_a710_0025902b3cc1_MRT_544_WH277.JPG"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b7d4f_af42_11e8_a710_0025902b3cc1_MRT_544_WH278.JPG"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f8266_0104_11e0_b16f_003048d0c7fe_ADF2CAA2_FCB7_452B_A7DD_5245A266FCD7279.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75adf0e5_6a31_11e0_afc8_003048f27c5f_12334280.JPG"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ab243_b38e_11e0_a476_003048f27c5f_49334838_895A_48D5_B3D4_DF9225A7D5BF281.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24710,201 +24552,201 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="857250" cy="628650"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="273" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="857250" cy="628650"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="274" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="628650"/>
+    <xdr:ext cx="857250" cy="581025"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="628650"/>
+    <xdr:ext cx="857250" cy="781050"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="276" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="581025"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="781050"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="278" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -24960,110 +24802,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="281" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25330,93 +25112,93 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z147"/>
+  <dimension ref="A1:Z146"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D147" sqref="D147"/>
+      <selection activeCell="D146" sqref="D146"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">21.07.2026</t>
+            <t xml:space="preserve">02.09.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -39442,963 +39224,955 @@
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" s="4"/>
       <c r="B122" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 293 \ Крючок одинарный на перфорацию</t>
-[...19 lines deleted...]
-Шаг перфорации, мм: 25</t>
+            <t xml:space="preserve">S 289-S \ Крючок одинарный на перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.256.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 4.8</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Рекомендуется использовать с заглушкой для крючка арт. TH.4.BL  TH-4 \ Заглушка для крючка диаметром 4мм</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 24 руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">18.00</t>
+            <t xml:space="preserve">23.46</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C122" s="4"/>
       <c r="D122" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 289-S \ Крючок одинарный на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.256.CH</t>
+            <t xml:space="preserve">S 290-S \ Крючок одинарный на перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.403.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 50</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 4.8</t>
+Глубина, мм: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 4,8</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">23.46</t>
+            <t xml:space="preserve">26.52</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" s="4"/>
       <c r="B123" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 290-S \ Крючок одинарный на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.403.CH</t>
+            <t xml:space="preserve">S 291-S \ Крючок одинарный на перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.404.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 100</t>
+Глубина, мм: 150</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4,8</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">26.52</t>
+            <t xml:space="preserve">29.58</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C123" s="4"/>
       <c r="D123" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 291-S \ Крючок одинарный на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.404.CH</t>
+            <t xml:space="preserve">S 292-S \ Крючок одинарный на перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.400.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 150</t>
+Глубина, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4,8</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">29.58</t>
+            <t xml:space="preserve">31.62</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" s="4"/>
       <c r="B124" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 292-S \ Крючок одинарный на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.400.CH</t>
+            <t xml:space="preserve">S 293-S \ Крючок одинарный на перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.405.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 200</t>
+Глубина, мм: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4,8</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">31.62</t>
+            <t xml:space="preserve">34.68</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C124" s="4"/>
       <c r="D124" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 293-S \ Крючок одинарный на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.405.CH</t>
+            <t xml:space="preserve">S 289-T \ Крючок одинарный на перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.249.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 250</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 4,8</t>
+Глубина, мм: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 6</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">34.68</t>
+            <t xml:space="preserve">24.48</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" s="4"/>
       <c r="B125" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 289-T \ Крючок одинарный на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.249.CH</t>
+            <t xml:space="preserve">S 290-T \ Крючок одинарный на перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.250.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 50</t>
+Глубина, мм: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 6</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">24.48</t>
+            <t xml:space="preserve">28.56</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C125" s="4"/>
       <c r="D125" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 290-T \ Крючок одинарный на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.250.CH</t>
+            <t xml:space="preserve">S 291-T \ Крючок одинарный на перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.252.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 100</t>
+Глубина, мм: 150</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 6</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">28.56</t>
+            <t xml:space="preserve">33.66</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" s="4"/>
       <c r="B126" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 291-T \ Крючок одинарный на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.252.CH</t>
+            <t xml:space="preserve">S 292-T \ Крючок одинарный на перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.253.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 150</t>
+Глубина, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 6</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">33.66</t>
+            <t xml:space="preserve">35.70</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C126" s="4"/>
       <c r="D126" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 292-T \ Крючок одинарный на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.253.CH</t>
+            <t xml:space="preserve">S 293-T \ Крючок одинарный на перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.254.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 200</t>
+Глубина, мм: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 6</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">35.70</t>
+            <t xml:space="preserve">36.72</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" s="4"/>
       <c r="B127" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 293-T \ Крючок одинарный на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.254.CH</t>
+            <t xml:space="preserve">S 300 \ Крючок двойной на перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.423.DBN.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 250</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 6</t>
+Глубина, мм: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Китай</t>
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 41,30 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">36.72</t>
+            <t xml:space="preserve">29.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C127" s="4"/>
       <c r="D127" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 300 \ Крючок двойной на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.423.DBN.CH</t>
+            <t xml:space="preserve">S 294-T \ Крючок одинарный на перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.255.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 100</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 4</t>
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 6</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Россия</t>
-[...3 lines deleted...]
-Собственное производство: Да</t>
+Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 41,30 руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">29.00</t>
+            <t xml:space="preserve">44.88</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" s="4"/>
       <c r="B128" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 294-T \ Крючок одинарный на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.255.CH</t>
+            <t xml:space="preserve">S 301 \ Крючок двойной на перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.424.DBN.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 300</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 6</t>
+Глубина, мм: 150</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Китай</t>
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 41.5 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">44.88</t>
+            <t xml:space="preserve">31.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C128" s="4"/>
       <c r="D128" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 301 \ Крючок двойной на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.424.DBN.CH</t>
+            <t xml:space="preserve">SU 294-T \ Крючок одинарный на перфорацию усиленный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.349.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 150</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 4</t>
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 8</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Россия</t>
-[...3 lines deleted...]
-Собственное производство: Да</t>
+Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 41.5 руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">31.00</t>
+            <t xml:space="preserve">76.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" s="4"/>
       <c r="B129" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">S 301 \ Крючок двойной на перфорацию</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -40412,2499 +40186,2341 @@
             <t xml:space="preserve">
 Глубина, мм: 150</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 38,90 руб.</t>
+Старая цена: 38.90 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">29.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C129" s="4"/>
       <c r="D129" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">SU 294-T \ Крючок одинарный на перфорацию усиленный</t>
-[...3 lines deleted...]
-Артикул: SEV.349.CH</t>
+            <t xml:space="preserve">S 304 \ Крючок двойной на перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.018.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр прутка, мм: 8</t>
+Диаметр прутка, мм: 4,8</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 100*</t>
+Кол-во в упаковке, шт.: 50*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">76.50</t>
+            <t xml:space="preserve">48.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" s="4"/>
       <c r="B130" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 304 \ Крючок двойной на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.018.CH</t>
+            <t xml:space="preserve">S 342-T \ Крючок одинарный с ценникодерж. на перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEVK.348.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 300</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 4,8</t>
+Глубина, мм: 200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 4 | 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50*</t>
+Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR DRA339-TR-0070</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Нет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100*</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 65.9 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">48.00</t>
+            <t xml:space="preserve">57.12</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C130" s="4"/>
       <c r="D130" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 342-T \ Крючок одинарный с ценникодерж. на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEVK.348.CH</t>
+            <t xml:space="preserve">S 343-T \ Крючок с ценникодержателем на перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.407.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 200</t>
+Глубина, мм: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4 | 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR DRA339-TR-0070</t>
-[...3 lines deleted...]
-Собственное производство: Нет</t>
+Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 65.9 руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">57.12</t>
+            <t xml:space="preserve">64.26</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" s="4"/>
       <c r="B131" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 343-T \ Крючок с ценникодержателем на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.407.CH</t>
+            <t xml:space="preserve">S 341-T \ Крючок с ценникодержателем на перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.406.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 250</t>
+Глубина, мм: 150</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4 | 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">64.26</t>
+            <t xml:space="preserve">54.06</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C131" s="4"/>
       <c r="D131" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 341-T \ Крючок с ценникодержателем на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.406.CH</t>
+            <t xml:space="preserve">S 346-T6 \ Крючок с ценникодержателем на перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.346.6.DBN.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 150</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 4 | 5</t>
+Глубина, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 4 | 6</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Китай</t>
+Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 94,30  руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">54.06</t>
+            <t xml:space="preserve">79.80</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" s="4"/>
       <c r="B132" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 346-T6 \ Крючок с ценникодержателем на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.346.6.DBN.CH</t>
+            <t xml:space="preserve">S 344-T \ Крючок с ценникодержателем на перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.347.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 400</t>
+Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4 | 6</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Россия</t>
+Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 94,30  руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">79.80</t>
+            <t xml:space="preserve">75.48</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C132" s="4"/>
       <c r="D132" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 344-T \ Крючок с ценникодержателем на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.347.CH</t>
+            <t xml:space="preserve">S 346-T \ Крючок с ценникодержателем на перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.401.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 300</t>
+Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4 | 6</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">75.48</t>
+            <t xml:space="preserve">96.90</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" s="4"/>
       <c r="B133" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 346-T \ Крючок с ценникодержателем на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.401.CH</t>
+            <t xml:space="preserve">S-346-TU \ Крючок с ценникодержателем на перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.402.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр прутка, мм: 4 | 6</t>
+Диаметр прутка, мм: 4 | 8</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">96.90</t>
+            <t xml:space="preserve">131.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C133" s="4"/>
       <c r="D133" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S-346-TU \ Крючок с ценникодержателем на перфорацию</t>
-[...15 lines deleted...]
-Диаметр прутка, мм: 4 | 8</t>
+            <t xml:space="preserve">S 442-T \ Крючок с ценникодержателем на перфорацию двойной</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.442T.DBN.ZN</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: цинк</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Китай</t>
+Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 100*</t>
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">131.00</t>
+            <t xml:space="preserve">47.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" s="4"/>
       <c r="B134" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">S 442-T \ Крючок с ценникодержателем на перфорацию двойной</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: SEV.442T.DBN.ZN</t>
-[...3 lines deleted...]
-Цвет: цинк</t>
+Артикул: SEV.345.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Россия</t>
+Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
           </r>
           <r>
             <t xml:space="preserve">
-Собственное производство: Да</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">47.00</t>
+            <t xml:space="preserve">85.68</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C134" s="4"/>
       <c r="D134" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 443-T \ Крючок с ценникодержателем на перфорацию двойной</t>
-[...3 lines deleted...]
-Артикул: SEV.419.CH</t>
+            <t xml:space="preserve">S 441-T \ Крючок с ценникодержателем на перфорацию двойной</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.408.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 250</t>
+Глубина, мм: 150</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">95.88</t>
+            <t xml:space="preserve">81.60</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" s="4"/>
       <c r="B135" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 442-T \ Крючок с ценникодержателем на перфорацию двойной</t>
-[...3 lines deleted...]
-Артикул: SEV.345.CH</t>
+            <t xml:space="preserve">S 443-T \ Крючок с ценникодержателем на перфорацию двойной</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.419.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 200</t>
+Глубина, мм: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">85.68</t>
+            <t xml:space="preserve">95.88</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C135" s="4"/>
       <c r="D135" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 441-T \ Крючок с ценникодержателем на перфорацию двойной</t>
-[...3 lines deleted...]
-Артикул: SEV.408.CH</t>
+            <t xml:space="preserve">S 442-T \ Крючок с ценникодержателем на перфорацию двойной</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.345.DBN.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 150</t>
+Глубина, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Китай</t>
+Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
           </r>
           <r>
             <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">81.60</t>
+            <t xml:space="preserve">59.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" s="4"/>
       <c r="B136" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 442-T \ Крючок с ценникодержателем на перфорацию двойной</t>
-[...3 lines deleted...]
-Артикул: SEV.345.DBN.CH</t>
+            <t xml:space="preserve">S 444-T \ Крючок с ценникодержателем на перфорацию двойной</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.346.DBN.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 200</t>
+Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">59.00</t>
+            <t xml:space="preserve">79.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C136" s="4"/>
       <c r="D136" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 443-T \ Крючок двойной с ценникодерж. на перфорацию (L-250, d-4/4мм, шаг 50мм)</t>
-[...11 lines deleted...]
-Глубина, мм: 250</t>
+            <t xml:space="preserve">S 444-T \ Крючок двойной с ценникодержателем</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.346.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Россия</t>
-[...27 lines deleted...]
-Собственное производство: Да</t>
+Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">55.00</t>
+            <t xml:space="preserve">106.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" s="4"/>
       <c r="B137" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 444-T \ Крючок с ценникодержателем на перфорацию двойной</t>
-[...15 lines deleted...]
-Диаметр прутка, мм: 4</t>
+            <t xml:space="preserve">F 161 \ Держатель на экономпанель и перфорацию для чаши d-200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.110.ZN</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: цинк</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 50*</t>
+Примечание: используется с чашей 161 (чаша в комплект не входит)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: используется с чашей 161 (чаша в комплект не входит)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">79.00</t>
+            <t xml:space="preserve">129.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C137" s="4"/>
       <c r="D137" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 444-T \ Крючок двойной с ценникодержателем</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 50*</t>
+            <t xml:space="preserve">S161 \ Держатель-струбцина для чаши</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.364.9016.80-95</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: используется с чашей 161 (чаша в комплект не входит)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Максимальная толщина полки, мм: 45</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">106.00</t>
+            <t xml:space="preserve">282.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" s="4"/>
       <c r="B138" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 161 \ Держатель на экономпанель и перфорацию для чаши d-200</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 10</t>
+            <t xml:space="preserve">S162 \ Держатель-струбцина для чаши</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.365.9016.80-95</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: используется с чашей 162 (чаша в комплект не входит)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Максимальная толщина полки, мм: 45</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">116.00</t>
+            <t xml:space="preserve">305.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C138" s="4"/>
       <c r="D138" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S161 \ Держатель-струбцина для чаши</t>
-[...23 lines deleted...]
-Максимальная толщина полки, мм: 45</t>
+            <t xml:space="preserve">162 \ Полусфера пластиковая – чаша накопителя  (d-300 мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.365.TR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: ударопрочный полистирол</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина, мм: 2,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: отлично держит форму, не деформируется</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 355 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">282.00</t>
+            <t xml:space="preserve">284.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" s="4"/>
       <c r="B139" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S162 \ Держатель-струбцина для чаши</t>
-[...23 lines deleted...]
-Максимальная толщина полки, мм: 45</t>
+            <t xml:space="preserve">F 196 \ Корзина на экономпанели и перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: VIT.018.ZN</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: цинк</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 345</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 460</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 130</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Шаг перфорации, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">305.00</t>
+            <t xml:space="preserve">640.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C139" s="4"/>
       <c r="D139" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">162 \ Полусфера пластиковая – чаша накопителя  (d-300 мм)</t>
-[...27 lines deleted...]
-Старая цена: 355 руб.</t>
+            <t xml:space="preserve">F 194 \ Корзина на экономпанели и перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.170.ZN</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: цинк</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 390</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 520</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Шаг перфорации, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">284.00</t>
+            <t xml:space="preserve">799.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" s="4"/>
       <c r="B140" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 196 \ Корзина на экономпанели и перфорацию</t>
-[...3 lines deleted...]
-Артикул: VIT.018.ZN</t>
+            <t xml:space="preserve">F 197 \ Корзина на экономпанели и перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.076.ZN</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: цинк</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 345</t>
-[...7 lines deleted...]
-Высота, мм: 130</t>
+Глубина, мм: 390</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 520</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">570.00</t>
+            <t xml:space="preserve">750.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C140" s="4"/>
       <c r="D140" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 194 \ Корзина на экономпанели и перфорацию</t>
-[...39 lines deleted...]
-Кол-во в упаковке, шт.: 5</t>
+            <t xml:space="preserve">Корзина навесная для стеллажа</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: KO-Ц-984</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 407</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 994</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 211</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Поставляются под заказ от 30 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">710.00</t>
+            <t xml:space="preserve">1619.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" s="4"/>
       <c r="B141" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 197 \ Корзина на экономпанели и перфорацию</t>
-[...19 lines deleted...]
-Высота, мм: 100</t>
+            <t xml:space="preserve">Карман для буклетниц Бриг и Парус</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SDP.002.DBM.9006</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: серебряный металлик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: А4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Россия</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 5</t>
+Примечание: Подходят под шаг перфорации 25, 50 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">670.00</t>
+            <t xml:space="preserve">214.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C141" s="4"/>
       <c r="D141" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Корзина навесная для стеллажа</t>
-[...19 lines deleted...]
-Примечание: Поставляются под заказ от 30 шт.</t>
+            <t xml:space="preserve">Карман для буклетниц Бриг и Парус</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SDP.003.DBM.9006</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: серебряный металлик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: А5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Шаг перфорации, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Подходят под шаг перфорации 25 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1619.00</t>
+            <t xml:space="preserve">186.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" s="4"/>
       <c r="B142" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Карман для буклетниц Бриг и Парус</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: SDP.002.DBM.9006</t>
+Артикул: SDP.004.DBM.9006</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: серебряный металлик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размер: А4</t>
+Размер: А6</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Подходят под шаг перфорации 25, 50 мм</t>
+Примечание: Подходят под шаг перфорации 25 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">214.00</t>
+            <t xml:space="preserve">174.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C142" s="4"/>
       <c r="D142" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Карман для буклетниц Бриг и Парус</t>
-[...19 lines deleted...]
-Примечание: Подходят под шаг перфорации 25 мм</t>
+            <t xml:space="preserve">СК100.11.01.000.СБ \ Полка хлебная</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: СК100.11.01.000.СБ</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 437</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 1000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 128</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: в комплекте хлебные кронштейны СК100.11.02.КП</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">186.00</t>
+            <t xml:space="preserve">2825.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" s="4"/>
       <c r="B143" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Карман для буклетниц Бриг и Парус</t>
-[...19 lines deleted...]
-Примечание: Подходят под шаг перфорации 25 мм</t>
+            <t xml:space="preserve">СК100.11.02.000.СБ \ Полка хлебная</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: СК100.11.02.000.СБ</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 485</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 1000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 250</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: в комплекте хлебные кронштейны СК100.11.02.КП</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">174.00</t>
+            <t xml:space="preserve">3833.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C143" s="4"/>
       <c r="D143" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">СК100.11.01.000.СБ \ Полка хлебная</t>
-[...19 lines deleted...]
-Примечание: в комплекте хлебные кронштейны СК100.11.02.КП</t>
+            <t xml:space="preserve">СК100.11.02.КП \ Комплект хлебных кронштейнов</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: СК100.11.02.КП</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 320</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2825.00</t>
+            <t xml:space="preserve">609.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" s="4"/>
       <c r="B144" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">СК100.11.02.000.СБ \ Полка хлебная</t>
-[...7 lines deleted...]
-Глубина, мм: 485</t>
+            <t xml:space="preserve">СК100.11.05.000.СБ \ Короб хлебный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CK100.11.05.000.CБ</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 580</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 250</t>
-[...3 lines deleted...]
-Примечание: в комплекте хлебные кронштейны СК100.11.02.КП</t>
+Высота, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3833.00</t>
+            <t xml:space="preserve">5765.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C144" s="4"/>
       <c r="D144" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">СК100.11.02.КП \ Комплект хлебных кронштейнов</t>
-[...3 lines deleted...]
-Артикул: СК100.11.02.КП</t>
+            <t xml:space="preserve">LST 39-990 \ Ценникодержатель для стеллажей Русь</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MRT.544.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 320</t>
+Длина полки, мм: 1000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота инф.поля, мм: 39</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: ПВХ</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">609.00</t>
+            <t xml:space="preserve">98.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" s="4"/>
       <c r="B145" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">СК100.11.05.000.СБ \ Короб хлебный</t>
-[...15 lines deleted...]
-Высота, мм: 500</t>
+            <t xml:space="preserve">LSТ 39-1238 \ Ценникодержатель для стеллажей Русь</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MRT.510.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина полки, мм: 1250</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота инф.поля, мм: 39</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: ПВХ</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: поставляются под заказ кратно упаковке (50 шт.)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5765.00</t>
+            <t xml:space="preserve">105.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C145" s="4"/>
       <c r="D145" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">LST 39-990 \ Ценникодержатель для стеллажей Русь</t>
-[...3 lines deleted...]
-Артикул: MRT.544.WH</t>
+            <t xml:space="preserve">DBR 339-WH-1000 \ Ценникодержатель универсальный самоклеящийся</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MRT.139.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина полки, мм: 1000</t>
+Длина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота инф.поля, мм: 39</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: ПВХ</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: Поставляются со склада</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">98.00</t>
+            <t xml:space="preserve">64.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" s="4"/>
       <c r="B146" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">LSТ 39-1238 \ Ценникодержатель для стеллажей Русь</t>
-[...3 lines deleted...]
-Артикул: MRT.510.WH</t>
+            <t xml:space="preserve">KE 339-W-1000 \ Ценникодержатель для сетчатых корзин</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MRT.124.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина полки, мм: 1250</t>
+Длина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота инф.поля, мм: 39</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: ПВХ</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: поставляются под заказ кратно упаковке (50 шт.)</t>
+Примечание: Поставляются со склада</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">105.00</t>
+            <t xml:space="preserve">103.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C146" s="4"/>
       <c r="D146" s="5" t="inlineStr">
-        <is>
-[...120 lines deleted...]
-      <c r="D147" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">161 \ Полусфера пластиковая – чаша накопителя (d-200 мм)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SKR.096.TR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: ударопрочный полистирол</t>
           </r>