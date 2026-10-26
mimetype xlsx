--- v7 (2026-09-11)
+++ v8 (2026-10-26)
@@ -33,51 +33,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="284">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">02.09.2026</t>
+      <t xml:space="preserve">26.09.2026</t>
     </r>
   </si>
   <si>
     <t>Металлические стеллажи Русь (Россия), сплошные и перфорированные</t>
   </si>
   <si>
     <t>Возможна покраска изделий в различные цвета RAL. Подробности уточняйте у Вашего менеджера.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK003P \Стеллаж пристенный с полками</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK202</t>
     </r>
@@ -12043,70 +12043,70 @@
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">СК100.23.00.000СБ \ Ограждение фронтальное</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: CK100.23.00.000.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 990</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 85</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 122 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">259.00</t>
+      <t xml:space="preserve">49.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">СК100.23.00.000СБ  Ограждение фронтальное L-990</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: CK100.23.00.000.02698.MGV13</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -13842,294 +13842,294 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">29.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 294-T \ Крючок одинарный на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.255.CH</t>
+      <t xml:space="preserve">S 301 \ Крючок двойной на перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.424.DBN.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 300</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 6</t>
+Глубина, мм: 150</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Китай</t>
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 41.5 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">44.88</t>
+      <t xml:space="preserve">31.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 301 \ Крючок двойной на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.424.DBN.CH</t>
+      <t xml:space="preserve">S 294-T \ Крючок одинарный на перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.255.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 150</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 4</t>
+Глубина, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 6</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Россия</t>
-[...3 lines deleted...]
-Собственное производство: Да</t>
+Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 41.5 руб.</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">31.00</t>
+      <t xml:space="preserve">44.88</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">SU 294-T \ Крючок одинарный на перфорацию усиленный</t>
-[...15 lines deleted...]
-Диаметр прутка, мм: 8</t>
+      <t xml:space="preserve">S 301 \ Крючок двойной на перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.424.DBN.ZN</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: цинк</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 150</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Китай</t>
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 38.90 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">76.50</t>
+      <t xml:space="preserve">29.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 301 \ Крючок двойной на перфорацию</t>
-[...15 lines deleted...]
-Диаметр прутка, мм: 4</t>
+      <t xml:space="preserve">SU 294-T \ Крючок одинарный на перфорацию усиленный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.349.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 8</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Россия</t>
-[...3 lines deleted...]
-Собственное производство: Да</t>
+Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 38.90 руб.</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">29.00</t>
+      <t xml:space="preserve">76.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">S 304 \ Крючок двойной на перфорацию</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SEV.018.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -14699,229 +14699,229 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">47.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 442-T \ Крючок с ценникодержателем на перфорацию двойной</t>
-[...3 lines deleted...]
-Артикул: SEV.345.CH</t>
+      <t xml:space="preserve">S 443-T \ Крючок с ценникодержателем на перфорацию двойной</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.419.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 200</t>
+Глубина, мм: 250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">85.68</t>
+      <t xml:space="preserve">95.88</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 441-T \ Крючок с ценникодержателем на перфорацию двойной</t>
-[...3 lines deleted...]
-Артикул: SEV.408.CH</t>
+      <t xml:space="preserve">S 442-T \ Крючок с ценникодержателем на перфорацию двойной</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.345.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 150</t>
+Глубина, мм: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">81.60</t>
+      <t xml:space="preserve">85.68</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 443-T \ Крючок с ценникодержателем на перфорацию двойной</t>
-[...3 lines deleted...]
-Артикул: SEV.419.CH</t>
+      <t xml:space="preserve">S 441-T \ Крючок с ценникодержателем на перфорацию двойной</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.408.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 250</t>
+Глубина, мм: 150</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">95.88</t>
+      <t xml:space="preserve">81.60</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">S 442-T \ Крючок с ценникодержателем на перфорацию двойной</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SEV.345.DBN.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -14963,164 +14963,164 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">59.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 444-T \ Крючок с ценникодержателем на перфорацию двойной</t>
-[...3 lines deleted...]
-Артикул: SEV.346.DBN.CH</t>
+      <t xml:space="preserve">S 444-T \ Крючок двойной с ценникодержателем</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.346.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Россия</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
     </r>
     <r>
       <t xml:space="preserve">
-Собственное производство: Да</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">79.00</t>
+      <t xml:space="preserve">106.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 444-T \ Крючок двойной с ценникодержателем</t>
-[...3 lines deleted...]
-Артикул: SEV.346.CH</t>
+      <t xml:space="preserve">S 444-T \ Крючок с ценникодержателем на перфорацию двойной</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.346.DBN.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
     </r>
     <r>
       <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">106.00</t>
+      <t xml:space="preserve">79.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">F 161 \ Держатель на экономпанель и перфорацию для чаши d-200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPN.110.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк</t>
@@ -16276,51 +16276,51 @@
       <t xml:space="preserve">
 Толщина, мм: 2</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: отлично держит форму, не деформируется</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">211.00</t>
+      <t xml:space="preserve">229.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
@@ -16380,51 +16380,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de54988_fc62_11e8_8add_0025902b3cc1_8A943426_761E_4032_9EA9_F85564F0A5CE2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bff5d3_3038_11e9_aacc_0025902b3cc1_SK051P3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0f812_fc61_11e8_8add_0025902b3cc1_8B37AFC9_27FD_49B3_8FED_49D5749EEB944.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d78031_fc61_11e8_8add_0025902b3cc1_AA80EAD4_AC9D_43E9_B5E2_2AC86D8B67F85.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05126513_fc61_11e8_8add_0025902b3cc1_6F97F4EC_732C_450B_A5AA_F046B07D0C166.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c658aa0_fc60_11e8_8add_0025902b3cc1_2C92EF1C_B72A_4201_BD76_ABF37A003C377.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816853d5_c7de_11e4_afdc_0025902b3cc1_2E342F74_7A1B_4DA2_B58A_0040EC29E9F88.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b5173_cbb8_11e4_afdc_0025902b3cc1_14FCA56C_F805_4BBF_AE71_2CDA79A0CF049.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bca1cd_cbb8_11e4_afdc_0025902b3cc1_8A943426_761E_4032_9EA9_F85564F0A5CE10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3c77a_cbb8_11e4_afdc_0025902b3cc1_09DA32D3_27E2_41AA_8C76_096A1270FAB611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a580b_cbb9_11e4_afdc_0025902b3cc1_056D7B35_0547_486E_B7BA_F674248A991E12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b649c_cbb9_11e4_afdc_0025902b3cc1_47C96BBA_6D55_4B97_9EF4_D763FC123E4D13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780a979_cbb9_11e4_afdc_0025902b3cc1_F4B14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952208e_cbb9_11e4_afdc_0025902b3cc1_DCDB67B5_75B5_4B51_9B0D_E40053DF8BEE15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cdf86_cbb9_11e4_afdc_0025902b3cc1_2E7ED0D5_29C3_4CC5_817B_25A8D047CAC516.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f0d33_cbb9_11e4_afdc_0025902b3cc1_0A770748_01F5_430D_881B_C8AF9A43AAF317.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4744b37_cbb9_11e4_afdc_0025902b3cc1_7E5E2726_864B_4B58_9D43_E93B6B6A1F9518.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4620d_cbb9_11e4_afdc_0025902b3cc1_4172A435_1A86_43B1_8201_2189FC8F822D19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cbfa4_cbb9_11e4_afdc_0025902b3cc1_77D0E3F5_83C2_4782_A378_1284E438E51720.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac1b54_cbb9_11e4_afdc_0025902b3cc1_B51A2C3C_243B_4F20_BC47_BCCE507A2CBD21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff6a15_cbba_11e4_afdc_0025902b3cc1_76E48ACB_FD93_4976_BFCD_1E30372E6AEC22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9bc47_cbba_11e4_afdc_0025902b3cc1_3634961523.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea1cd4_cbbe_11e4_afdc_0025902b3cc1_72E66A23_54AF_4F8A_A702_F0F3DFAF040624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf02a89_cbbe_11e4_afdc_0025902b3cc1_F9BD17FB_DACF_44A5_B11E_AA3EAB91A13325.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539bc3d_cbbe_11e4_afdc_0025902b3cc1_E3A86D02_A33A_4DF3_88CF_5538B58A339D26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e271b00_cbbf_11e4_afdc_0025902b3cc1_94B6555E_416D_4C4B_817A_2BC2F42C1EEF27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f0c1f_cbc5_11e4_afdc_0025902b3cc1_9F3C951E_D6AA_4155_A622_4BC9AB43461228.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104311a_cbc6_11e4_afdc_0025902b3cc1_9E05BDCD_26E0_4EB8_839C_4B21405E032E29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee92249_cbc6_11e4_afdc_0025902b3cc1_B822D3E5_1790_4D74_B1AF_2824AFC0130C30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b554b1_cbc7_11e4_afdc_0025902b3cc1_E4ED0A00_D9B4_4116_8F60_D2EA63318F0A31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69270f_cbc7_11e4_afdc_0025902b3cc1_1AD415D6_402E_47DF_B15A_54764929BA1D32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde3830_cbc7_11e4_afdc_0025902b3cc1_716E59B2_987A_4650_9819_2507C7C4A53F33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f370f_cbc8_11e4_afdc_0025902b3cc1_8B37AFC9_27FD_49B3_8FED_49D5749EEB9434.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16857c4d_cbc8_11e4_afdc_0025902b3cc1_16A0915C_5FA7_4ABF_AB29_233F175E59E835.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b950f86_cbc8_11e4_afdc_0025902b3cc1_D4669953_E549_4550_A8EE_DB12749E0B1736.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f680b5a_cbc8_11e4_afdc_0025902b3cc1_02CD717B_5A54_40BC_A62E_5BA43EF4D48C37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bec4a9_cbc8_11e4_afdc_0025902b3cc1_5A35286D_7EC1_4DC8_AA1B_07BD7137FAC238.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899326e9_cbc8_11e4_afdc_0025902b3cc1_DAA2EE51_6113_4F2F_AC10_EE05023F773F39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a0369_cbc8_11e4_afdc_0025902b3cc1_7629A8F5_5696_44B8_8670_906FAD88511E40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33de919_cbc8_11e4_afdc_0025902b3cc1_89F9DBE7_0C89_4C39_8656_5451DFDAC69D41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6038d09_cbc8_11e4_afdc_0025902b3cc1_67BDCA11_3697_4AE4_B777_AE6C5734D48342.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92a4f9_cbc8_11e4_afdc_0025902b3cc1_79191BC7_414A_49A7_8056_C249DF1E044543.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36edc9_cbc8_11e4_afdc_0025902b3cc1_AA80EAD4_AC9D_43E9_B5E2_2AC86D8B67F844.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829d859_cbc9_11e4_afdc_0025902b3cc1_22D502C4_5577_4D39_88E6_B9AC253B086745.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff21600_cbc9_11e4_afdc_0025902b3cc1_78DAF042_F95D_4F79_9AC7_042BCDFA2BC546.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbc321_cbc9_11e4_afdc_0025902b3cc1_760928F7_FC8A_4E18_A1A5_4F52ED1F1C3A47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96336b31_cbc9_11e4_afdc_0025902b3cc1_CB4F980A_4B1B_448C_AA5A_66A8692EB1A348.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d60e9d_cbc9_11e4_afdc_0025902b3cc1_991B9C5A_6545_4D2E_A169_425FBA90CFE449.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0404b5_cbc9_11e4_afdc_0025902b3cc1_8D42C533_17CB_4205_B6E1_153BD742370050.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4e6e9_cbc9_11e4_afdc_0025902b3cc1_41FEB2DF_936D_4BD3_8F40_8F5DC6BAEE5F51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a9b31_cbc9_11e4_afdc_0025902b3cc1_BAC76537_9FBD_48D5_B68F_F500F135924E52.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff236aed_cbc9_11e4_afdc_0025902b3cc1_88E2E4BD_17DE_4015_88CE_1B14E12A852653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290a681_cbca_11e4_afdc_0025902b3cc1_0F75D7E6_BEC8_4D26_82E6_E8E4BDC898E754.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943e195_cbca_11e4_afdc_0025902b3cc1_94BA1EEF_5586_4174_B609_02D2175A7EF455.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6727d_cbca_11e4_afdc_0025902b3cc1_5DA9AF58_13E3_45AF_8FF5_25DEECD5E3CC56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53267276_cbca_11e4_afdc_0025902b3cc1_BBA8C829_5596_4F72_8E5B_3DB49829DE1E57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a24dcd_cbca_11e4_afdc_0025902b3cc1_DFB57998_D4BF_4F38_A93F_8C57EF82D0F558.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee143b_cbca_11e4_afdc_0025902b3cc1_6D54FBCF_1507_4EF0_B8D6_98AF0C5B683459.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a512d9f_cbca_11e4_afdc_0025902b3cc1_7552C51E_3065_43E2_8AC4_6DD70FF344DA60.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77deff_cbca_11e4_afdc_0025902b3cc1_A3D792A6_0835_4876_8B1D_AF9CA687084F61.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86c259_cbca_11e4_afdc_0025902b3cc1_7F4799FA_07AC_4857_8D2F_B9D061C8806162.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113d006_cbca_11e4_afdc_0025902b3cc1_56C2B567_E902_4843_A5CD_8A66EB5FA4A163.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f0806_cbca_11e4_afdc_0025902b3cc1_43EFA718_50F1_423A_9403_9CBD13FC7A3664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7101099_cbca_11e4_afdc_0025902b3cc1_337E4FA0_2CE4_493A_9C5B_3DC0673DBFF165.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d3c5d_cbcb_11e4_afdc_0025902b3cc1_1BFEEB84_85AD_431F_A25A_C3581C65193566.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9a9e8_cbcb_11e4_afdc_0025902b3cc1_19DFE917_6D41_4174_B0AC_2610804BDF3667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb38e46_cbcb_11e4_afdc_0025902b3cc1_46C8C257_61BD_4BD0_A98B_761252B8BF1368.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261da9e_cbcb_11e4_afdc_0025902b3cc1_93274E64_61DB_4FBC_A444_3258C944910469.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548613ba_cbcb_11e4_afdc_0025902b3cc1_52A60A93_8A6B_40C7_AE63_C607831F06F370.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678089fe_cbcb_11e4_afdc_0025902b3cc1_78073F8E_AB57_4FDA_8AF0_F1FC17E9561171.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d073d4a_cbcb_11e4_afdc_0025902b3cc1_D0B799CD_6A7D_436B_B1EF_57F11364372C72.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ad4ee_cbcb_11e4_afdc_0025902b3cc1_1A7F7DE6_9618_4E58_9E9F_502C1117928E73.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4424856_cbcb_11e4_afdc_0025902b3cc1_74F7BE83_ABEB_4308_95C7_4F93C7E2071374.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80bd796_cbcb_11e4_afdc_0025902b3cc1_E71A3DA4_A30E_4371_B500_C169307CDEE475.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86a3ee_cbcb_11e4_afdc_0025902b3cc1_83B8F227_14E9_43A9_ABED_D4D54DB1FEC876.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0fb8e_cbcb_11e4_afdc_0025902b3cc1_CB55EEB6_6CDB_4FFB_8ACD_D52B91F266A077.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b224d6a_cbcd_11e4_afdc_0025902b3cc1_0DB99064_B360_4FE9_8BED_1802F5A7BDC678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e001b37_cbcd_11e4_afdc_0025902b3cc1_0217D397_06A0_414A_A79A_C17FEDA86CA979.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d46380_cbcd_11e4_afdc_0025902b3cc1_CD58DB9D_46F5_465A_803A_102873984D6E80.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f23eff_cbcd_11e4_afdc_0025902b3cc1_9207B7EB_1B6A_4646_A0D5_DF306ACAA8CD81.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cec057_cbcd_11e4_afdc_0025902b3cc1_965417A4_C900_4961_8756_BBC96ABB944E82.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed878d00_cbcd_11e4_afdc_0025902b3cc1_07B5E8C6_5B3E_4E07_A2DC_A0DB705A64E383.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243cff6_cbce_11e4_afdc_0025902b3cc1_344E814C_9A4A_4C93_87DB_42CC2192505684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18867510_cbce_11e4_afdc_0025902b3cc1_873220F0_25A7_43FA_94AE_75E5AE17A02785.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0b06b_cbce_11e4_afdc_0025902b3cc1_578D186.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12e1e5_cbce_11e4_afdc_0025902b3cc1_B30F5F57_E836_44FB_81C6_83F57092C8D787.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e552a_cbce_11e4_afdc_0025902b3cc1_FBA93F0C_3961_4258_86B6_CB04493931DE88.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e613c0_cbce_11e4_afdc_0025902b3cc1_3A1949DF_815E_48C3_BB3C_EFD06D77625489.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98501b5f_cbce_11e4_afdc_0025902b3cc1_7D0FC8DE_CECC_436F_8975_8A592BCB766590.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054a516_cbce_11e4_afdc_0025902b3cc1_67EABD35_0116_46A9_8448_7705928D843491.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c030b3_cbce_11e4_afdc_0025902b3cc1_CD0A2418_A6BF_4A60_87EB_17C44A7D4AFB92.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e248c_cbce_11e4_afdc_0025902b3cc1_27119B7A_71BA_44A4_B2D9_37938D5A870F93.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7ff46_cbce_11e4_afdc_0025902b3cc1_2C92EF1C_B72A_4201_BD76_ABF37A003C3794.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7cdfb7_cbce_11e4_afdc_0025902b3cc1_E67F942F_E7D5_43E7_A263_5612787E89A095.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12218c6c_cbcf_11e4_afdc_0025902b3cc1_27C9059D_F2C4_433B_BE78_2834BF240D3896.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403080f_cbcf_11e4_afdc_0025902b3cc1_398191FF_11B2_4F78_868E_024008D9AC5397.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f635d_cbcf_11e4_afdc_0025902b3cc1_94B71F52_D438_4BB5_BDAB_EFE8CE5AFB3598.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48b3a3_cbcf_11e4_afdc_0025902b3cc1_4245293C_EB32_4C30_BDB1_5D4C02747C9A99.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97aeb4_cbcf_11e4_afdc_0025902b3cc1_C7D23833_E448_4527_BBAA_C71A5C4BE4E8100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cd460_cbcf_11e4_afdc_0025902b3cc1_90C86E60_04FE_4F84_A603_518899C0C5B2101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a777f4_cbcf_11e4_afdc_0025902b3cc1_43CFECD8_59C2_4287_B4E5_87EF8C922CBF102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae027b7_cbcf_11e4_afdc_0025902b3cc1_6F97F4EC_732C_450B_A5AA_F046B07D0C16103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08d52f_cbcf_11e4_afdc_0025902b3cc1_5AB05E1C_948F_4209_B664_1EA07AF3F62E104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c434ba_cbd0_11e4_afdc_0025902b3cc1_1F998791_FBA7_4348_B26E_0256C6691EC9105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaad925_cbd0_11e4_afdc_0025902b3cc1_BA87A291_FC8D_4E3F_9287_A5B8510A841F106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7054a87_cbd0_11e4_afdc_0025902b3cc1_41FF3534_E536_4D63_A0E3_E24E04CBC8DD107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c5fa6_cbd2_11e4_afdc_0025902b3cc1_3D9D6FFB_FF2C_429F_9C43_9C2546C14D01108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e1cb7_cbd2_11e4_afdc_0025902b3cc1_E7BC0FFE_D5BA_4257_BD6B_BE5E4D3FE23E109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661872b5_cbd2_11e4_afdc_0025902b3cc1_6F4388FA_32C6_4804_B58A_B8DC230D6695110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf10eae_cbd2_11e4_afdc_0025902b3cc1_5F0CCEFA_2248_49A0_973B_1A88A0CAEC8F111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f106e2b_cbd2_11e4_afdc_0025902b3cc1_EBEECE55_522E_4EE3_96D0_9BFA1A8C31E9112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0c363_cbd2_11e4_afdc_0025902b3cc1_53E65B55_E5C8_4BEE_8472_F1DA3A10CC9F113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc7be3_cbd2_11e4_afdc_0025902b3cc1_D99AD391_C0EA_487F_A2B3_95E9EE336EAD114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9969501_cbd2_11e4_afdc_0025902b3cc1_A7263F01_A006_4EA8_BEDD_660CAC5A43F0115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47429c3_cbd2_11e4_afdc_0025902b3cc1_E2BA5F5A_EFC8_4FEC_BCF7_54F4942DB1FA116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d0c81_cbd3_11e4_afdc_0025902b3cc1_F602E3B8_0C1C_4BC1_BED6_061CEF5600A1117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee68f3_cbd3_11e4_afdc_0025902b3cc1_B950E4C4_CED2_492E_AE95_266B8C7AC1A2118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3754cd_cbd3_11e4_afdc_0025902b3cc1_C77EA755_CD4E_4E66_B79E_AF5E65D03ADF119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eaf065_cbd3_11e4_afdc_0025902b3cc1_8740E706_0331_4193_A696_4C5A6199FB3A120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5181b8_cbd3_11e4_afdc_0025902b3cc1_CCBD956A_DB79_42D2_9C61_8A2077D53D55121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043a708_cbd3_11e4_afdc_0025902b3cc1_ABFE7E3F_1E70_4F1B_AFAC_072D08E8FF0A122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4dd0db_cbd3_11e4_afdc_0025902b3cc1_DC7F75BD_10DE_4AAB_AF5C_2D03AC27D257123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96bcb5_cbd3_11e4_afdc_0025902b3cc1_D3BB0EDF_7F65_4D10_B6E9_4A191F7614BF124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03591bc_cbd3_11e4_afdc_0025902b3cc1_C9425F43_0C8A_45FC_80BE_B15AF340ED87125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2502e77_cbd3_11e4_afdc_0025902b3cc1_5C1F1BB5_14AE_4FE1_9577_172645C2F0E9126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be1b75_cbd3_11e4_afdc_0025902b3cc1_DAD2E3F8_E381_4D51_B8EA_956E56AAB5CB127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f548bc_cbd3_11e4_afdc_0025902b3cc1_724CE3EF_B817_4E21_AEA3_3B839C2A04A9128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d499c6_cbd4_11e4_afdc_0025902b3cc1_1013CD45_2795_432C_9194_9191B6A93E83129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a53439_cbd4_11e4_afdc_0025902b3cc1_70F5D67C_E9E7_4115_8B99_B01C18755B6A130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40763cfd_cbd4_11e4_afdc_0025902b3cc1_2AD0EA11_E89E_4AC0_84A6_F4D23E1AF08D131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edaf7f_cbd4_11e4_afdc_0025902b3cc1_BC8E8243_0192_4EC8_85F0_44C680ED597A132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1935c_cbd4_11e4_afdc_0025902b3cc1_701FE47B_B91B_4D6B_A051_FE9F8098FD98133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ba485_cbe0_11e4_afdc_0025902b3cc1_42392A12_72DF_4F10_BCCD_B47EB27423A8134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8be471_cbe0_11e4_afdc_0025902b3cc1_21385E13_5DA7_47D1_A368_B20F526415D3135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c6820_cbe1_11e4_afdc_0025902b3cc1_2F1A41F9_A91C_433A_9F0B_07E05F449C12136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1bd10_cbe1_11e4_afdc_0025902b3cc1_E3B4A421_7933_415F_BE41_B87C6F79A410137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430ebdd_cbe1_11e4_afdc_0025902b3cc1_996B07B1_4353_4361_A785_1DC88BCA6239138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf51d2_cbe1_11e4_afdc_0025902b3cc1_4B48860E_DE21_4BFC_9716_7A22D27652E6139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8cbf2_cbe2_11e4_afdc_0025902b3cc1_BA051E35_A364_4D58_84F2_8127E224CB16140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4191c3_cbe2_11e4_afdc_0025902b3cc1_4AD0C4FC_6788_4DF8_99B9_8C979103BC2B141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aea099_cbe2_11e4_afdc_0025902b3cc1_7C156B23_F78C_4AE5_9457_4948D744CA88142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c92ee_cbe2_11e4_afdc_0025902b3cc1_DABDA2BE_AAF1_45B4_9CD9_BA094C0F3407143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7f4c1_cbe2_11e4_afdc_0025902b3cc1_E0EF33AE_2936_4C57_8746_BCFD09742E92144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121ba24_cbe2_11e4_afdc_0025902b3cc1_E475C6F4_FE84_47A3_98DD_6573EE04749B145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc43c40_cbe2_11e4_afdc_0025902b3cc1_F41BE922_9676_4E8D_8010_CDCA2FBF8E24146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab5808_cbe2_11e4_afdc_0025902b3cc1_B73BD7B8_46BB_4995_9145_1FE03B0B7661147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669fc5f_cbe2_11e4_afdc_0025902b3cc1_18EF59BF_771C_4B13_9A31_A944BF2CA42B148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83f27f_cbe2_11e4_afdc_0025902b3cc1_BC943651_3279_4246_A20F_C3F70E62045F149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f5eeb_cbe3_11e4_afdc_0025902b3cc1_8D523DD7_3276_4565_B4BE_9C352F49D20A150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163cf52f_cbe3_11e4_afdc_0025902b3cc1_E3D03460_B3BE_4D5E_A034_BF40E00B4D50151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae587a_cbe3_11e4_afdc_0025902b3cc1_B284B4A9_2B01_4300_AF66_1DFA635367F9152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb1f0d_cbe3_11e4_afdc_0025902b3cc1_AEAE357D_B440_4D68_844A_51E4FED61DE4153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cffb2a9_cbe3_11e4_afdc_0025902b3cc1_6A0274F5_C43B_4909_B67A_1B0F3C52BE79154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71070cd3_cbe3_11e4_afdc_0025902b3cc1_2EC3EB83_F611_4C27_83C5_F0B2AF90EEA6155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1cf98_cbe3_11e4_afdc_0025902b3cc1_174DE2E8_FF61_4EBE_9645_CCEFE43A9794156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a801c_cbe3_11e4_afdc_0025902b3cc1_2F29C805_76EB_417D_89E3_80E85C0796D1157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38eb6e6_cbe3_11e4_afdc_0025902b3cc1_5E1ADEF9_1225_4790_AA61_27B783B5148A158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95cb86f_cbe3_11e4_afdc_0025902b3cc1_A29EA2CC_FC5D_4E30_85CE_809FA0A86E1D159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29a50c_cbe3_11e4_afdc_0025902b3cc1_2FF5DCE7_7C4C_431F_B532_5198DDB97C23160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01968f5_cbe3_11e4_afdc_0025902b3cc1_2C676C7C_AAF4_4ED8_9330_DFC533E0F2CE161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386097e_cbe4_11e4_afdc_0025902b3cc1_F28D1815_99A3_4627_B4F7_F0525546C8B5162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137e689_cbe4_11e4_afdc_0025902b3cc1_EAB4A28E_6C7B_42CD_8D87_A0E661344B6E163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de920bf_cbe4_11e4_afdc_0025902b3cc1_9F0912F9_1010_40BB_A4E1_34A60BE359FE164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f959d1_cbe4_11e4_afdc_0025902b3cc1_708D0915_603F_45EE_848F_EBE23AF1CC61165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b85f4_cbe4_11e4_afdc_0025902b3cc1_5EA171E6_9D2C_400D_8A9F_5EF0B435E394166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90270012_cbe4_11e4_afdc_0025902b3cc1_4B24CD0A_9A0A_4F9D_BE58_9843B7DDDFFB167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5324b_cbe4_11e4_afdc_0025902b3cc1_B5514BE6_0A82_4047_AFB8_3366DAB931FC168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fd5df_cbe4_11e4_afdc_0025902b3cc1_5A62C682_C9C2_4907_94E5_D9AA12474A34169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd654a_cbe4_11e4_afdc_0025902b3cc1_A69FE668_C0F9_48D9_9AC1_CAAA34F31C15170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85fa6a_cbe4_11e4_afdc_0025902b3cc1_3171.JPG"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4958da3_cbe4_11e4_afdc_0025902b3cc1_3172.JPG"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6742a_cbe5_11e4_afdc_0025902b3cc1_3173.JPG"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21056b6e_cbe5_11e4_afdc_0025902b3cc1_3174.JPG"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e18e6_cbe5_11e4_afdc_0025902b3cc1_3175.JPG"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3da87_cbe5_11e4_afdc_0025902b3cc1_3176.JPG"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4ba35_cbe5_11e4_afdc_0025902b3cc1_3177.JPG"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103e229_cbe5_11e4_afdc_0025902b3cc1_3178.JPG"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939aebb1_cbe5_11e4_afdc_0025902b3cc1_3179.JPG"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d2657_cbe6_11e4_afdc_0025902b3cc1_3180.JPG"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c4e4b_cbe6_11e4_afdc_0025902b3cc1_3181.JPG"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897d9f0_cbe6_11e4_afdc_0025902b3cc1_3182.JPG"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a89b4_cbe6_11e4_afdc_0025902b3cc1_3183.JPG"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348347b_cbe6_11e4_afdc_0025902b3cc1_3184.JPG"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c20868_cbe6_11e4_afdc_0025902b3cc1_3185.JPG"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e0555_cbe6_11e4_afdc_0025902b3cc1_3186.JPG"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdb02c_cbe6_11e4_afdc_0025902b3cc1_6187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b7dfb_cbe6_11e4_afdc_0025902b3cc1_6188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f8111_cbe6_11e4_afdc_0025902b3cc1_6189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2671c9f_cbe6_11e4_afdc_0025902b3cc1_6190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc2dc8_cbe6_11e4_afdc_0025902b3cc1_4191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e984f_cbe7_11e4_afdc_0025902b3cc1_4192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b3bd2_cbe7_11e4_afdc_0025902b3cc1_4193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33702dc2_cbe7_11e4_afdc_0025902b3cc1_4194.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46069231_cbe7_11e4_afdc_0025902b3cc1_10195.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a496ed4_cbe7_11e4_afdc_0025902b3cc1_10196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe7ff5_cbe7_11e4_afdc_0025902b3cc1_10197.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aeb235_cbe7_11e4_afdc_0025902b3cc1_10198.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bf58c_cbe7_11e4_afdc_0025902b3cc1_10199.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ea179_cbe7_11e4_afdc_0025902b3cc1_10200.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f68619_cbe7_11e4_afdc_0025902b3cc1_10201.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad18373_cbe7_11e4_afdc_0025902b3cc1_10202.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1cd0ae_cbe7_11e4_afdc_0025902b3cc1_7203.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e29928_cbe8_11e4_afdc_0025902b3cc1_7204.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc1651_cbe8_11e4_afdc_0025902b3cc1_7205.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357323a6_cbe8_11e4_afdc_0025902b3cc1_7206.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0bb1ed_cbe8_11e4_afdc_0025902b3cc1_5207.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00010f_cbe8_11e4_afdc_0025902b3cc1_9208.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f181e_ba67_11e3_a2c8_0025902b3cc1_55D46226_BDCF_4B33_834C_A9AE17135FF3209.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f5043_ff92_11e0_833e_003048f27c5f_401B9D5C_D191_406C_83A3_8743B28173B3210.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036ecb9_a7eb_11e6_9f4a_0025902b3cc0_7EEB9D61_6E76_4F19_863F_87BFB92895D9211.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0cd15_ad90_11e6_9f4a_0025902b3cc0_123212.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b0d9f_9569_11ed_b629_ac1f6b40b531_CK100230000002698MGV13213.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a76f89_a2c5_11e0_afc8_003048f27c5f_4FBE0604_38A9_4172_AE65_A8E38DECEEB5214.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7801bf_aeb0_11e0_a476_003048f27c5f_8BB8A500_5B18_4CD2_95EA_17204B511A20215.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2a3fd_5f30_11e0_afc8_003048f27c5f_882A19FA_827B_4E52_99B4_7DC28A92BEDD216.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a76f84_a2c5_11e0_afc8_003048f27c5f_AB12FF12_737D_45A3_83F5_8281C111C349217.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7c8b8_f9fe_11e0_833e_003048f27c5f_B5219297_1298_4136_B905_E47D8A5902B6218.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a05b92_a845_11e0_a476_003048f27c5f_592F4402_D451_43E7_9271_7EA0A66740DA219.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063abc7_828d_11e0_afc8_003048f27c5f_AD7F374D_9281_4701_9A8C_10B804CC9267220.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2a3db_5f30_11e0_afc8_003048f27c5f_9D724596_745C_4B79_B432_FBD09E41C955221.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7bf213_828d_11e0_afc8_003048f27c5f_945D9E32_E2F2_4DD7_B017_66253C3F2B8C222.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc97a6f_ff98_11e0_833e_003048f27c5f_EF3649CE_D7A1_481D_89A7_5705F015FD5F223.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc97a9e_ff98_11e0_833e_003048f27c5f_AAB75AAC_9B64_497F_AD9C_03EC3C0727F2224.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38535ac_ff98_11e0_833e_003048f27c5f_1201AB18_A01C_46A9_A582_E7BC3226F606225.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38535c5_ff98_11e0_833e_003048f27c5f_544F6C0B_803C_4F51_AFB0_83E7FDE30994226.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21966216_e010_11e0_a476_003048f27c5f_440D1E2C_DD2B_405A_A637_0344E36F82B9227.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d3b4b_e010_11e0_a476_003048f27c5f_38F85F03_FB65_48E1_8803_18D1EA9C2626228.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503725d_c233_11e0_a476_003048f27c5f_57DE8140_FA60_4647_BBB3_2CF37F931AF1229.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cdef3_ff16_11e0_833e_003048f27c5f_0EC3A414_03B7_4DBD_81A3_B7C3F7A577DD230.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d3ca1_ff1a_11e0_833e_003048f27c5f_B298974C_2D9D_4776_93C8_0618D1D152E3231.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff469a52_e723_11e7_b78c_0025902b3cc1_289-S232.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d9934_2beb_11e3_baa0_0025902b3cc1_S-290-S233.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdb7b2_2beb_11e3_baa0_0025902b3cc1_S-291-S234.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10614c0_dcc2_11e2_b453_0025902b3cc1_S-292-S235.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618d4c8_8c94_11e3_baa0_0025902b3cc1_S-293-S236.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3a3bf_01cb_11e0_b16f_003048d0c7fe_9C90A452_3752_4433_9FCD_41F00DA60AE9237.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3a3c2_01cb_11e0_b16f_003048d0c7fe_7F91EE0B_615B_4750_B334_88972BE81A88238.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf116c8_0100_11e0_b16f_003048d0c7fe_E467E4DC_4346_46C9_8BC5_803E8495BA5C239.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399bdb1_0100_11e0_b16f_003048d0c7fe_AB3650F0_29F5_4CD0_810C_AF8B7D62A987240.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399bdb4_0100_11e0_b16f_003048d0c7fe_7E2A19F3_499E_41C7_A336_5B2AF0BB01B4241.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467c5de_1e3a_11e9_aacc_0025902b3cc1_S300242.JPG"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a1f7_fdef_11df_b16f_003048d0c7fe_7495BB9B_07BD_410A_B634_DC6AD5F83E7E243.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3c521_1e3a_11e9_aacc_0025902b3cc1_S301244.JPG"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6af9bc_1d4d_11e0_99a4_003048f27c5f_48FC6500_004B_4A41_ADEB_52C4117E9815245.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907def4_6a1b_11e8_ade2_0025902b3cc1_S_301246.JPG"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f76d49_5c4f_11e5_a10e_0025902b3cc1_B210C785_1EA8_4343_8C4F_7B43D20C2440247.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357c866_ff19_11e0_833e_003048f27c5f_342_T248.JPG"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf469ab_1d43_11ec_80bc_0025902b3cc1_342249.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a137862_1d43_11ec_80bc_0025902b3cc1_342250.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f95c1_9d02_11eb_80bc_0025902b3cc1_343251.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399bdbc_0100_11e0_b16f_003048d0c7fe_343252.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662cdf50_2b62_11e3_baa0_0025902b3cc1_343253.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786ac3e_2b62_11e3_baa0_0025902b3cc1_343254.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad61e80_ac02_11ea_80b7_0025902b3cc1_41BC8412_30CA_4FAC_96FD_97C276BFCFCA255.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3a3b1_01cb_11e0_b16f_003048d0c7fe_41BC8412_30CA_4FAC_96FD_97C276BFCFCA256.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058b0a6_1d43_11ec_80bc_0025902b3cc1_408.resize2257.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0d68b_1d43_11ec_80bc_0025902b3cc1_419.resize2258.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221128f_abea_11e6_9f4a_0025902b3cc0_41BC8412_30CA_4FAC_96FD_97C276BFCFCA259.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef01f1_2690_11e7_9cf4_0025902b3cc1_442260.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399bdb9_0100_11e0_b16f_003048d0c7fe_442261.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919252d8_f9fe_11e0_833e_003048f27c5f_CFB1090D_FBB6_462F_A2F4_636B927B4083262.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdac9e_68dc_11e5_a10e_0025902b3cc1_944AA5E1_B003_43E0_AD15_74E003ED895C263.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333eb6f_d9f2_11e4_afdc_0025902b3cc1_F9ECA8CD_31C5_4AE1_AD5B_37532C7291E5264.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae517e28_2c3d_11e4_9ca4_0025902b3cc1_D0046A5E_6BDE_4A22_99CF_37DBCFA1F556265.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f3fe5_6c8c_11e0_afc8_003048f27c5f_31DA5BA0_7702_442E_AAD9_EFEF6A046C55266.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3583363_2dcb_11e0_99a4_003048f27c5f_D74400F3_D2E2_4734_B8BE_4032DFF0D14C267.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04179_fdef_11df_b16f_003048d0c7fe_DD4F1CFA_51C2_43E6_9D85_7F0FADD94D4A268.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6daf2_477a_11e3_baa0_0025902b3cc1_1269.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965befd9_2b48_11e7_9cf4_0025902b3cc1_C6682B91_1DE8_4605_8128_9529DEEA1814270.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214b781_2b49_11e7_9cf4_0025902b3cc1_1DFAA495_C058_455C_ABA4_B317808C317E271.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ed855_2b49_11e7_9cf4_0025902b3cc1_AF9790A3_AC52_47AF_9D2F_FE1A7F336D80272.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a70445_ff92_11e0_833e_003048f27c5f_DCA389F7_768A_445C_B631_3B9D10A39EC9273.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2a3d9_5f30_11e0_afc8_003048f27c5f_BAAF3B71_F36C_465D_84AF_4DD03C8C3678274.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a70440_ff92_11e0_833e_003048f27c5f_BA42D90A_FD1E_4D01_8CA9_9539A8D2AB89275.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a327f_ff92_11e0_833e_003048f27c5f_AF1BC430_A90D_478F_BEA0_2A4EEEB3AAB5276.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569feb5_b0ee_11e8_a710_0025902b3cc1_MRT_544_WH277.JPG"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b7d4f_af42_11e8_a710_0025902b3cc1_MRT_544_WH278.JPG"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f8266_0104_11e0_b16f_003048d0c7fe_ADF2CAA2_FCB7_452B_A7DD_5245A266FCD7279.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75adf0e5_6a31_11e0_afc8_003048f27c5f_12334280.JPG"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ab243_b38e_11e0_a476_003048f27c5f_49334838_895A_48D5_B3D4_DF9225A7D5BF281.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de54988_fc62_11e8_8add_0025902b3cc1_8A943426_761E_4032_9EA9_F85564F0A5CE2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bff5d3_3038_11e9_aacc_0025902b3cc1_SK051P3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0f812_fc61_11e8_8add_0025902b3cc1_8B37AFC9_27FD_49B3_8FED_49D5749EEB944.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d78031_fc61_11e8_8add_0025902b3cc1_AA80EAD4_AC9D_43E9_B5E2_2AC86D8B67F85.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05126513_fc61_11e8_8add_0025902b3cc1_6F97F4EC_732C_450B_A5AA_F046B07D0C166.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c658aa0_fc60_11e8_8add_0025902b3cc1_2C92EF1C_B72A_4201_BD76_ABF37A003C377.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816853d5_c7de_11e4_afdc_0025902b3cc1_2E342F74_7A1B_4DA2_B58A_0040EC29E9F88.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b5173_cbb8_11e4_afdc_0025902b3cc1_14FCA56C_F805_4BBF_AE71_2CDA79A0CF049.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bca1cd_cbb8_11e4_afdc_0025902b3cc1_8A943426_761E_4032_9EA9_F85564F0A5CE10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3c77a_cbb8_11e4_afdc_0025902b3cc1_09DA32D3_27E2_41AA_8C76_096A1270FAB611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a580b_cbb9_11e4_afdc_0025902b3cc1_056D7B35_0547_486E_B7BA_F674248A991E12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b649c_cbb9_11e4_afdc_0025902b3cc1_47C96BBA_6D55_4B97_9EF4_D763FC123E4D13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780a979_cbb9_11e4_afdc_0025902b3cc1_F4B14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952208e_cbb9_11e4_afdc_0025902b3cc1_DCDB67B5_75B5_4B51_9B0D_E40053DF8BEE15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cdf86_cbb9_11e4_afdc_0025902b3cc1_2E7ED0D5_29C3_4CC5_817B_25A8D047CAC516.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f0d33_cbb9_11e4_afdc_0025902b3cc1_0A770748_01F5_430D_881B_C8AF9A43AAF317.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4744b37_cbb9_11e4_afdc_0025902b3cc1_7E5E2726_864B_4B58_9D43_E93B6B6A1F9518.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4620d_cbb9_11e4_afdc_0025902b3cc1_4172A435_1A86_43B1_8201_2189FC8F822D19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cbfa4_cbb9_11e4_afdc_0025902b3cc1_77D0E3F5_83C2_4782_A378_1284E438E51720.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac1b54_cbb9_11e4_afdc_0025902b3cc1_B51A2C3C_243B_4F20_BC47_BCCE507A2CBD21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff6a15_cbba_11e4_afdc_0025902b3cc1_76E48ACB_FD93_4976_BFCD_1E30372E6AEC22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9bc47_cbba_11e4_afdc_0025902b3cc1_3634961523.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea1cd4_cbbe_11e4_afdc_0025902b3cc1_72E66A23_54AF_4F8A_A702_F0F3DFAF040624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf02a89_cbbe_11e4_afdc_0025902b3cc1_F9BD17FB_DACF_44A5_B11E_AA3EAB91A13325.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539bc3d_cbbe_11e4_afdc_0025902b3cc1_E3A86D02_A33A_4DF3_88CF_5538B58A339D26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e271b00_cbbf_11e4_afdc_0025902b3cc1_94B6555E_416D_4C4B_817A_2BC2F42C1EEF27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f0c1f_cbc5_11e4_afdc_0025902b3cc1_9F3C951E_D6AA_4155_A622_4BC9AB43461228.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104311a_cbc6_11e4_afdc_0025902b3cc1_9E05BDCD_26E0_4EB8_839C_4B21405E032E29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee92249_cbc6_11e4_afdc_0025902b3cc1_B822D3E5_1790_4D74_B1AF_2824AFC0130C30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b554b1_cbc7_11e4_afdc_0025902b3cc1_E4ED0A00_D9B4_4116_8F60_D2EA63318F0A31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69270f_cbc7_11e4_afdc_0025902b3cc1_1AD415D6_402E_47DF_B15A_54764929BA1D32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde3830_cbc7_11e4_afdc_0025902b3cc1_716E59B2_987A_4650_9819_2507C7C4A53F33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f370f_cbc8_11e4_afdc_0025902b3cc1_8B37AFC9_27FD_49B3_8FED_49D5749EEB9434.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16857c4d_cbc8_11e4_afdc_0025902b3cc1_16A0915C_5FA7_4ABF_AB29_233F175E59E835.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b950f86_cbc8_11e4_afdc_0025902b3cc1_D4669953_E549_4550_A8EE_DB12749E0B1736.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f680b5a_cbc8_11e4_afdc_0025902b3cc1_02CD717B_5A54_40BC_A62E_5BA43EF4D48C37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bec4a9_cbc8_11e4_afdc_0025902b3cc1_5A35286D_7EC1_4DC8_AA1B_07BD7137FAC238.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899326e9_cbc8_11e4_afdc_0025902b3cc1_DAA2EE51_6113_4F2F_AC10_EE05023F773F39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a0369_cbc8_11e4_afdc_0025902b3cc1_7629A8F5_5696_44B8_8670_906FAD88511E40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33de919_cbc8_11e4_afdc_0025902b3cc1_89F9DBE7_0C89_4C39_8656_5451DFDAC69D41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6038d09_cbc8_11e4_afdc_0025902b3cc1_67BDCA11_3697_4AE4_B777_AE6C5734D48342.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92a4f9_cbc8_11e4_afdc_0025902b3cc1_79191BC7_414A_49A7_8056_C249DF1E044543.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36edc9_cbc8_11e4_afdc_0025902b3cc1_AA80EAD4_AC9D_43E9_B5E2_2AC86D8B67F844.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829d859_cbc9_11e4_afdc_0025902b3cc1_22D502C4_5577_4D39_88E6_B9AC253B086745.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff21600_cbc9_11e4_afdc_0025902b3cc1_78DAF042_F95D_4F79_9AC7_042BCDFA2BC546.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbc321_cbc9_11e4_afdc_0025902b3cc1_760928F7_FC8A_4E18_A1A5_4F52ED1F1C3A47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96336b31_cbc9_11e4_afdc_0025902b3cc1_CB4F980A_4B1B_448C_AA5A_66A8692EB1A348.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d60e9d_cbc9_11e4_afdc_0025902b3cc1_991B9C5A_6545_4D2E_A169_425FBA90CFE449.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0404b5_cbc9_11e4_afdc_0025902b3cc1_8D42C533_17CB_4205_B6E1_153BD742370050.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4e6e9_cbc9_11e4_afdc_0025902b3cc1_41FEB2DF_936D_4BD3_8F40_8F5DC6BAEE5F51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a9b31_cbc9_11e4_afdc_0025902b3cc1_BAC76537_9FBD_48D5_B68F_F500F135924E52.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff236aed_cbc9_11e4_afdc_0025902b3cc1_88E2E4BD_17DE_4015_88CE_1B14E12A852653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290a681_cbca_11e4_afdc_0025902b3cc1_0F75D7E6_BEC8_4D26_82E6_E8E4BDC898E754.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943e195_cbca_11e4_afdc_0025902b3cc1_94BA1EEF_5586_4174_B609_02D2175A7EF455.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6727d_cbca_11e4_afdc_0025902b3cc1_5DA9AF58_13E3_45AF_8FF5_25DEECD5E3CC56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53267276_cbca_11e4_afdc_0025902b3cc1_BBA8C829_5596_4F72_8E5B_3DB49829DE1E57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a24dcd_cbca_11e4_afdc_0025902b3cc1_DFB57998_D4BF_4F38_A93F_8C57EF82D0F558.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee143b_cbca_11e4_afdc_0025902b3cc1_6D54FBCF_1507_4EF0_B8D6_98AF0C5B683459.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a512d9f_cbca_11e4_afdc_0025902b3cc1_7552C51E_3065_43E2_8AC4_6DD70FF344DA60.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77deff_cbca_11e4_afdc_0025902b3cc1_A3D792A6_0835_4876_8B1D_AF9CA687084F61.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86c259_cbca_11e4_afdc_0025902b3cc1_7F4799FA_07AC_4857_8D2F_B9D061C8806162.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113d006_cbca_11e4_afdc_0025902b3cc1_56C2B567_E902_4843_A5CD_8A66EB5FA4A163.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f0806_cbca_11e4_afdc_0025902b3cc1_43EFA718_50F1_423A_9403_9CBD13FC7A3664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7101099_cbca_11e4_afdc_0025902b3cc1_337E4FA0_2CE4_493A_9C5B_3DC0673DBFF165.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d3c5d_cbcb_11e4_afdc_0025902b3cc1_1BFEEB84_85AD_431F_A25A_C3581C65193566.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9a9e8_cbcb_11e4_afdc_0025902b3cc1_19DFE917_6D41_4174_B0AC_2610804BDF3667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb38e46_cbcb_11e4_afdc_0025902b3cc1_46C8C257_61BD_4BD0_A98B_761252B8BF1368.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261da9e_cbcb_11e4_afdc_0025902b3cc1_93274E64_61DB_4FBC_A444_3258C944910469.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548613ba_cbcb_11e4_afdc_0025902b3cc1_52A60A93_8A6B_40C7_AE63_C607831F06F370.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678089fe_cbcb_11e4_afdc_0025902b3cc1_78073F8E_AB57_4FDA_8AF0_F1FC17E9561171.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d073d4a_cbcb_11e4_afdc_0025902b3cc1_D0B799CD_6A7D_436B_B1EF_57F11364372C72.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ad4ee_cbcb_11e4_afdc_0025902b3cc1_1A7F7DE6_9618_4E58_9E9F_502C1117928E73.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4424856_cbcb_11e4_afdc_0025902b3cc1_74F7BE83_ABEB_4308_95C7_4F93C7E2071374.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80bd796_cbcb_11e4_afdc_0025902b3cc1_E71A3DA4_A30E_4371_B500_C169307CDEE475.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86a3ee_cbcb_11e4_afdc_0025902b3cc1_83B8F227_14E9_43A9_ABED_D4D54DB1FEC876.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0fb8e_cbcb_11e4_afdc_0025902b3cc1_CB55EEB6_6CDB_4FFB_8ACD_D52B91F266A077.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b224d6a_cbcd_11e4_afdc_0025902b3cc1_0DB99064_B360_4FE9_8BED_1802F5A7BDC678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e001b37_cbcd_11e4_afdc_0025902b3cc1_0217D397_06A0_414A_A79A_C17FEDA86CA979.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d46380_cbcd_11e4_afdc_0025902b3cc1_CD58DB9D_46F5_465A_803A_102873984D6E80.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f23eff_cbcd_11e4_afdc_0025902b3cc1_9207B7EB_1B6A_4646_A0D5_DF306ACAA8CD81.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cec057_cbcd_11e4_afdc_0025902b3cc1_965417A4_C900_4961_8756_BBC96ABB944E82.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed878d00_cbcd_11e4_afdc_0025902b3cc1_07B5E8C6_5B3E_4E07_A2DC_A0DB705A64E383.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243cff6_cbce_11e4_afdc_0025902b3cc1_344E814C_9A4A_4C93_87DB_42CC2192505684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18867510_cbce_11e4_afdc_0025902b3cc1_873220F0_25A7_43FA_94AE_75E5AE17A02785.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0b06b_cbce_11e4_afdc_0025902b3cc1_578D186.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12e1e5_cbce_11e4_afdc_0025902b3cc1_B30F5F57_E836_44FB_81C6_83F57092C8D787.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e552a_cbce_11e4_afdc_0025902b3cc1_FBA93F0C_3961_4258_86B6_CB04493931DE88.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e613c0_cbce_11e4_afdc_0025902b3cc1_3A1949DF_815E_48C3_BB3C_EFD06D77625489.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98501b5f_cbce_11e4_afdc_0025902b3cc1_7D0FC8DE_CECC_436F_8975_8A592BCB766590.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054a516_cbce_11e4_afdc_0025902b3cc1_67EABD35_0116_46A9_8448_7705928D843491.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c030b3_cbce_11e4_afdc_0025902b3cc1_CD0A2418_A6BF_4A60_87EB_17C44A7D4AFB92.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e248c_cbce_11e4_afdc_0025902b3cc1_27119B7A_71BA_44A4_B2D9_37938D5A870F93.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7ff46_cbce_11e4_afdc_0025902b3cc1_2C92EF1C_B72A_4201_BD76_ABF37A003C3794.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7cdfb7_cbce_11e4_afdc_0025902b3cc1_E67F942F_E7D5_43E7_A263_5612787E89A095.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12218c6c_cbcf_11e4_afdc_0025902b3cc1_27C9059D_F2C4_433B_BE78_2834BF240D3896.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403080f_cbcf_11e4_afdc_0025902b3cc1_398191FF_11B2_4F78_868E_024008D9AC5397.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f635d_cbcf_11e4_afdc_0025902b3cc1_94B71F52_D438_4BB5_BDAB_EFE8CE5AFB3598.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48b3a3_cbcf_11e4_afdc_0025902b3cc1_4245293C_EB32_4C30_BDB1_5D4C02747C9A99.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97aeb4_cbcf_11e4_afdc_0025902b3cc1_C7D23833_E448_4527_BBAA_C71A5C4BE4E8100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cd460_cbcf_11e4_afdc_0025902b3cc1_90C86E60_04FE_4F84_A603_518899C0C5B2101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a777f4_cbcf_11e4_afdc_0025902b3cc1_43CFECD8_59C2_4287_B4E5_87EF8C922CBF102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae027b7_cbcf_11e4_afdc_0025902b3cc1_6F97F4EC_732C_450B_A5AA_F046B07D0C16103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08d52f_cbcf_11e4_afdc_0025902b3cc1_5AB05E1C_948F_4209_B664_1EA07AF3F62E104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c434ba_cbd0_11e4_afdc_0025902b3cc1_1F998791_FBA7_4348_B26E_0256C6691EC9105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaad925_cbd0_11e4_afdc_0025902b3cc1_BA87A291_FC8D_4E3F_9287_A5B8510A841F106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7054a87_cbd0_11e4_afdc_0025902b3cc1_41FF3534_E536_4D63_A0E3_E24E04CBC8DD107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c5fa6_cbd2_11e4_afdc_0025902b3cc1_3D9D6FFB_FF2C_429F_9C43_9C2546C14D01108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e1cb7_cbd2_11e4_afdc_0025902b3cc1_E7BC0FFE_D5BA_4257_BD6B_BE5E4D3FE23E109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661872b5_cbd2_11e4_afdc_0025902b3cc1_6F4388FA_32C6_4804_B58A_B8DC230D6695110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf10eae_cbd2_11e4_afdc_0025902b3cc1_5F0CCEFA_2248_49A0_973B_1A88A0CAEC8F111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f106e2b_cbd2_11e4_afdc_0025902b3cc1_EBEECE55_522E_4EE3_96D0_9BFA1A8C31E9112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0c363_cbd2_11e4_afdc_0025902b3cc1_53E65B55_E5C8_4BEE_8472_F1DA3A10CC9F113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc7be3_cbd2_11e4_afdc_0025902b3cc1_D99AD391_C0EA_487F_A2B3_95E9EE336EAD114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9969501_cbd2_11e4_afdc_0025902b3cc1_A7263F01_A006_4EA8_BEDD_660CAC5A43F0115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47429c3_cbd2_11e4_afdc_0025902b3cc1_E2BA5F5A_EFC8_4FEC_BCF7_54F4942DB1FA116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d0c81_cbd3_11e4_afdc_0025902b3cc1_F602E3B8_0C1C_4BC1_BED6_061CEF5600A1117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee68f3_cbd3_11e4_afdc_0025902b3cc1_B950E4C4_CED2_492E_AE95_266B8C7AC1A2118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3754cd_cbd3_11e4_afdc_0025902b3cc1_C77EA755_CD4E_4E66_B79E_AF5E65D03ADF119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eaf065_cbd3_11e4_afdc_0025902b3cc1_8740E706_0331_4193_A696_4C5A6199FB3A120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5181b8_cbd3_11e4_afdc_0025902b3cc1_CCBD956A_DB79_42D2_9C61_8A2077D53D55121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043a708_cbd3_11e4_afdc_0025902b3cc1_ABFE7E3F_1E70_4F1B_AFAC_072D08E8FF0A122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4dd0db_cbd3_11e4_afdc_0025902b3cc1_DC7F75BD_10DE_4AAB_AF5C_2D03AC27D257123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96bcb5_cbd3_11e4_afdc_0025902b3cc1_D3BB0EDF_7F65_4D10_B6E9_4A191F7614BF124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03591bc_cbd3_11e4_afdc_0025902b3cc1_C9425F43_0C8A_45FC_80BE_B15AF340ED87125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2502e77_cbd3_11e4_afdc_0025902b3cc1_5C1F1BB5_14AE_4FE1_9577_172645C2F0E9126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be1b75_cbd3_11e4_afdc_0025902b3cc1_DAD2E3F8_E381_4D51_B8EA_956E56AAB5CB127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f548bc_cbd3_11e4_afdc_0025902b3cc1_724CE3EF_B817_4E21_AEA3_3B839C2A04A9128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d499c6_cbd4_11e4_afdc_0025902b3cc1_1013CD45_2795_432C_9194_9191B6A93E83129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a53439_cbd4_11e4_afdc_0025902b3cc1_70F5D67C_E9E7_4115_8B99_B01C18755B6A130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40763cfd_cbd4_11e4_afdc_0025902b3cc1_2AD0EA11_E89E_4AC0_84A6_F4D23E1AF08D131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edaf7f_cbd4_11e4_afdc_0025902b3cc1_BC8E8243_0192_4EC8_85F0_44C680ED597A132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1935c_cbd4_11e4_afdc_0025902b3cc1_701FE47B_B91B_4D6B_A051_FE9F8098FD98133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ba485_cbe0_11e4_afdc_0025902b3cc1_42392A12_72DF_4F10_BCCD_B47EB27423A8134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8be471_cbe0_11e4_afdc_0025902b3cc1_21385E13_5DA7_47D1_A368_B20F526415D3135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c6820_cbe1_11e4_afdc_0025902b3cc1_2F1A41F9_A91C_433A_9F0B_07E05F449C12136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1bd10_cbe1_11e4_afdc_0025902b3cc1_E3B4A421_7933_415F_BE41_B87C6F79A410137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430ebdd_cbe1_11e4_afdc_0025902b3cc1_996B07B1_4353_4361_A785_1DC88BCA6239138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf51d2_cbe1_11e4_afdc_0025902b3cc1_4B48860E_DE21_4BFC_9716_7A22D27652E6139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8cbf2_cbe2_11e4_afdc_0025902b3cc1_BA051E35_A364_4D58_84F2_8127E224CB16140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4191c3_cbe2_11e4_afdc_0025902b3cc1_4AD0C4FC_6788_4DF8_99B9_8C979103BC2B141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aea099_cbe2_11e4_afdc_0025902b3cc1_7C156B23_F78C_4AE5_9457_4948D744CA88142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c92ee_cbe2_11e4_afdc_0025902b3cc1_DABDA2BE_AAF1_45B4_9CD9_BA094C0F3407143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7f4c1_cbe2_11e4_afdc_0025902b3cc1_E0EF33AE_2936_4C57_8746_BCFD09742E92144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121ba24_cbe2_11e4_afdc_0025902b3cc1_E475C6F4_FE84_47A3_98DD_6573EE04749B145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc43c40_cbe2_11e4_afdc_0025902b3cc1_F41BE922_9676_4E8D_8010_CDCA2FBF8E24146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab5808_cbe2_11e4_afdc_0025902b3cc1_B73BD7B8_46BB_4995_9145_1FE03B0B7661147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669fc5f_cbe2_11e4_afdc_0025902b3cc1_18EF59BF_771C_4B13_9A31_A944BF2CA42B148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83f27f_cbe2_11e4_afdc_0025902b3cc1_BC943651_3279_4246_A20F_C3F70E62045F149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f5eeb_cbe3_11e4_afdc_0025902b3cc1_8D523DD7_3276_4565_B4BE_9C352F49D20A150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163cf52f_cbe3_11e4_afdc_0025902b3cc1_E3D03460_B3BE_4D5E_A034_BF40E00B4D50151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae587a_cbe3_11e4_afdc_0025902b3cc1_B284B4A9_2B01_4300_AF66_1DFA635367F9152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb1f0d_cbe3_11e4_afdc_0025902b3cc1_AEAE357D_B440_4D68_844A_51E4FED61DE4153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cffb2a9_cbe3_11e4_afdc_0025902b3cc1_6A0274F5_C43B_4909_B67A_1B0F3C52BE79154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71070cd3_cbe3_11e4_afdc_0025902b3cc1_2EC3EB83_F611_4C27_83C5_F0B2AF90EEA6155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1cf98_cbe3_11e4_afdc_0025902b3cc1_174DE2E8_FF61_4EBE_9645_CCEFE43A9794156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a801c_cbe3_11e4_afdc_0025902b3cc1_2F29C805_76EB_417D_89E3_80E85C0796D1157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38eb6e6_cbe3_11e4_afdc_0025902b3cc1_5E1ADEF9_1225_4790_AA61_27B783B5148A158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95cb86f_cbe3_11e4_afdc_0025902b3cc1_A29EA2CC_FC5D_4E30_85CE_809FA0A86E1D159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29a50c_cbe3_11e4_afdc_0025902b3cc1_2FF5DCE7_7C4C_431F_B532_5198DDB97C23160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01968f5_cbe3_11e4_afdc_0025902b3cc1_2C676C7C_AAF4_4ED8_9330_DFC533E0F2CE161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386097e_cbe4_11e4_afdc_0025902b3cc1_F28D1815_99A3_4627_B4F7_F0525546C8B5162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137e689_cbe4_11e4_afdc_0025902b3cc1_EAB4A28E_6C7B_42CD_8D87_A0E661344B6E163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de920bf_cbe4_11e4_afdc_0025902b3cc1_9F0912F9_1010_40BB_A4E1_34A60BE359FE164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f959d1_cbe4_11e4_afdc_0025902b3cc1_708D0915_603F_45EE_848F_EBE23AF1CC61165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b85f4_cbe4_11e4_afdc_0025902b3cc1_5EA171E6_9D2C_400D_8A9F_5EF0B435E394166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90270012_cbe4_11e4_afdc_0025902b3cc1_4B24CD0A_9A0A_4F9D_BE58_9843B7DDDFFB167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5324b_cbe4_11e4_afdc_0025902b3cc1_B5514BE6_0A82_4047_AFB8_3366DAB931FC168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fd5df_cbe4_11e4_afdc_0025902b3cc1_5A62C682_C9C2_4907_94E5_D9AA12474A34169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd654a_cbe4_11e4_afdc_0025902b3cc1_A69FE668_C0F9_48D9_9AC1_CAAA34F31C15170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85fa6a_cbe4_11e4_afdc_0025902b3cc1_3171.JPG"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4958da3_cbe4_11e4_afdc_0025902b3cc1_3172.JPG"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6742a_cbe5_11e4_afdc_0025902b3cc1_3173.JPG"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21056b6e_cbe5_11e4_afdc_0025902b3cc1_3174.JPG"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e18e6_cbe5_11e4_afdc_0025902b3cc1_3175.JPG"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3da87_cbe5_11e4_afdc_0025902b3cc1_3176.JPG"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4ba35_cbe5_11e4_afdc_0025902b3cc1_3177.JPG"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103e229_cbe5_11e4_afdc_0025902b3cc1_3178.JPG"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939aebb1_cbe5_11e4_afdc_0025902b3cc1_3179.JPG"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d2657_cbe6_11e4_afdc_0025902b3cc1_3180.JPG"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c4e4b_cbe6_11e4_afdc_0025902b3cc1_3181.JPG"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897d9f0_cbe6_11e4_afdc_0025902b3cc1_3182.JPG"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a89b4_cbe6_11e4_afdc_0025902b3cc1_3183.JPG"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348347b_cbe6_11e4_afdc_0025902b3cc1_3184.JPG"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c20868_cbe6_11e4_afdc_0025902b3cc1_3185.JPG"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e0555_cbe6_11e4_afdc_0025902b3cc1_3186.JPG"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdb02c_cbe6_11e4_afdc_0025902b3cc1_6187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b7dfb_cbe6_11e4_afdc_0025902b3cc1_6188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f8111_cbe6_11e4_afdc_0025902b3cc1_6189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2671c9f_cbe6_11e4_afdc_0025902b3cc1_6190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc2dc8_cbe6_11e4_afdc_0025902b3cc1_4191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e984f_cbe7_11e4_afdc_0025902b3cc1_4192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b3bd2_cbe7_11e4_afdc_0025902b3cc1_4193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33702dc2_cbe7_11e4_afdc_0025902b3cc1_4194.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46069231_cbe7_11e4_afdc_0025902b3cc1_10195.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a496ed4_cbe7_11e4_afdc_0025902b3cc1_10196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe7ff5_cbe7_11e4_afdc_0025902b3cc1_10197.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aeb235_cbe7_11e4_afdc_0025902b3cc1_10198.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bf58c_cbe7_11e4_afdc_0025902b3cc1_10199.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ea179_cbe7_11e4_afdc_0025902b3cc1_10200.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f68619_cbe7_11e4_afdc_0025902b3cc1_10201.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad18373_cbe7_11e4_afdc_0025902b3cc1_10202.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1cd0ae_cbe7_11e4_afdc_0025902b3cc1_7203.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e29928_cbe8_11e4_afdc_0025902b3cc1_7204.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc1651_cbe8_11e4_afdc_0025902b3cc1_7205.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357323a6_cbe8_11e4_afdc_0025902b3cc1_7206.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0bb1ed_cbe8_11e4_afdc_0025902b3cc1_5207.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00010f_cbe8_11e4_afdc_0025902b3cc1_9208.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f181e_ba67_11e3_a2c8_0025902b3cc1_55D46226_BDCF_4B33_834C_A9AE17135FF3209.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f5043_ff92_11e0_833e_003048f27c5f_401B9D5C_D191_406C_83A3_8743B28173B3210.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036ecb9_a7eb_11e6_9f4a_0025902b3cc0_7EEB9D61_6E76_4F19_863F_87BFB92895D9211.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0cd15_ad90_11e6_9f4a_0025902b3cc0_123212.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b0d9f_9569_11ed_b629_ac1f6b40b531_CK100230000002698MGV13213.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a76f89_a2c5_11e0_afc8_003048f27c5f_4FBE0604_38A9_4172_AE65_A8E38DECEEB5214.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7801bf_aeb0_11e0_a476_003048f27c5f_8BB8A500_5B18_4CD2_95EA_17204B511A20215.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2a3fd_5f30_11e0_afc8_003048f27c5f_882A19FA_827B_4E52_99B4_7DC28A92BEDD216.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a76f84_a2c5_11e0_afc8_003048f27c5f_AB12FF12_737D_45A3_83F5_8281C111C349217.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7c8b8_f9fe_11e0_833e_003048f27c5f_B5219297_1298_4136_B905_E47D8A5902B6218.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a05b92_a845_11e0_a476_003048f27c5f_592F4402_D451_43E7_9271_7EA0A66740DA219.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063abc7_828d_11e0_afc8_003048f27c5f_AD7F374D_9281_4701_9A8C_10B804CC9267220.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2a3db_5f30_11e0_afc8_003048f27c5f_9D724596_745C_4B79_B432_FBD09E41C955221.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7bf213_828d_11e0_afc8_003048f27c5f_945D9E32_E2F2_4DD7_B017_66253C3F2B8C222.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc97a6f_ff98_11e0_833e_003048f27c5f_EF3649CE_D7A1_481D_89A7_5705F015FD5F223.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc97a9e_ff98_11e0_833e_003048f27c5f_AAB75AAC_9B64_497F_AD9C_03EC3C0727F2224.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38535ac_ff98_11e0_833e_003048f27c5f_1201AB18_A01C_46A9_A582_E7BC3226F606225.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38535c5_ff98_11e0_833e_003048f27c5f_544F6C0B_803C_4F51_AFB0_83E7FDE30994226.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21966216_e010_11e0_a476_003048f27c5f_440D1E2C_DD2B_405A_A637_0344E36F82B9227.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d3b4b_e010_11e0_a476_003048f27c5f_38F85F03_FB65_48E1_8803_18D1EA9C2626228.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503725d_c233_11e0_a476_003048f27c5f_57DE8140_FA60_4647_BBB3_2CF37F931AF1229.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cdef3_ff16_11e0_833e_003048f27c5f_0EC3A414_03B7_4DBD_81A3_B7C3F7A577DD230.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d3ca1_ff1a_11e0_833e_003048f27c5f_B298974C_2D9D_4776_93C8_0618D1D152E3231.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff469a52_e723_11e7_b78c_0025902b3cc1_289-S232.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d9934_2beb_11e3_baa0_0025902b3cc1_S-290-S233.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdb7b2_2beb_11e3_baa0_0025902b3cc1_S-291-S234.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10614c0_dcc2_11e2_b453_0025902b3cc1_S-292-S235.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618d4c8_8c94_11e3_baa0_0025902b3cc1_S-293-S236.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3a3bf_01cb_11e0_b16f_003048d0c7fe_9C90A452_3752_4433_9FCD_41F00DA60AE9237.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3a3c2_01cb_11e0_b16f_003048d0c7fe_7F91EE0B_615B_4750_B334_88972BE81A88238.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf116c8_0100_11e0_b16f_003048d0c7fe_E467E4DC_4346_46C9_8BC5_803E8495BA5C239.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399bdb1_0100_11e0_b16f_003048d0c7fe_AB3650F0_29F5_4CD0_810C_AF8B7D62A987240.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399bdb4_0100_11e0_b16f_003048d0c7fe_7E2A19F3_499E_41C7_A336_5B2AF0BB01B4241.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467c5de_1e3a_11e9_aacc_0025902b3cc1_S300242.JPG"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3c521_1e3a_11e9_aacc_0025902b3cc1_S301243.JPG"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a1f7_fdef_11df_b16f_003048d0c7fe_7495BB9B_07BD_410A_B634_DC6AD5F83E7E244.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907def4_6a1b_11e8_ade2_0025902b3cc1_S_301245.JPG"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6af9bc_1d4d_11e0_99a4_003048f27c5f_48FC6500_004B_4A41_ADEB_52C4117E9815246.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f76d49_5c4f_11e5_a10e_0025902b3cc1_B210C785_1EA8_4343_8C4F_7B43D20C2440247.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357c866_ff19_11e0_833e_003048f27c5f_342_T248.JPG"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf469ab_1d43_11ec_80bc_0025902b3cc1_342249.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a137862_1d43_11ec_80bc_0025902b3cc1_342250.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f95c1_9d02_11eb_80bc_0025902b3cc1_343251.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399bdbc_0100_11e0_b16f_003048d0c7fe_343252.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662cdf50_2b62_11e3_baa0_0025902b3cc1_343253.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786ac3e_2b62_11e3_baa0_0025902b3cc1_343254.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad61e80_ac02_11ea_80b7_0025902b3cc1_41BC8412_30CA_4FAC_96FD_97C276BFCFCA255.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0d68b_1d43_11ec_80bc_0025902b3cc1_419.resize2256.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3a3b1_01cb_11e0_b16f_003048d0c7fe_41BC8412_30CA_4FAC_96FD_97C276BFCFCA257.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058b0a6_1d43_11ec_80bc_0025902b3cc1_408.resize2258.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221128f_abea_11e6_9f4a_0025902b3cc0_41BC8412_30CA_4FAC_96FD_97C276BFCFCA259.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399bdb9_0100_11e0_b16f_003048d0c7fe_442260.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef01f1_2690_11e7_9cf4_0025902b3cc1_442261.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919252d8_f9fe_11e0_833e_003048f27c5f_CFB1090D_FBB6_462F_A2F4_636B927B4083262.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdac9e_68dc_11e5_a10e_0025902b3cc1_944AA5E1_B003_43E0_AD15_74E003ED895C263.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333eb6f_d9f2_11e4_afdc_0025902b3cc1_F9ECA8CD_31C5_4AE1_AD5B_37532C7291E5264.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae517e28_2c3d_11e4_9ca4_0025902b3cc1_D0046A5E_6BDE_4A22_99CF_37DBCFA1F556265.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f3fe5_6c8c_11e0_afc8_003048f27c5f_31DA5BA0_7702_442E_AAD9_EFEF6A046C55266.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3583363_2dcb_11e0_99a4_003048f27c5f_D74400F3_D2E2_4734_B8BE_4032DFF0D14C267.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04179_fdef_11df_b16f_003048d0c7fe_DD4F1CFA_51C2_43E6_9D85_7F0FADD94D4A268.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6daf2_477a_11e3_baa0_0025902b3cc1_1269.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965befd9_2b48_11e7_9cf4_0025902b3cc1_C6682B91_1DE8_4605_8128_9529DEEA1814270.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214b781_2b49_11e7_9cf4_0025902b3cc1_1DFAA495_C058_455C_ABA4_B317808C317E271.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ed855_2b49_11e7_9cf4_0025902b3cc1_AF9790A3_AC52_47AF_9D2F_FE1A7F336D80272.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a70445_ff92_11e0_833e_003048f27c5f_DCA389F7_768A_445C_B631_3B9D10A39EC9273.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2a3d9_5f30_11e0_afc8_003048f27c5f_BAAF3B71_F36C_465D_84AF_4DD03C8C3678274.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a70440_ff92_11e0_833e_003048f27c5f_BA42D90A_FD1E_4D01_8CA9_9539A8D2AB89275.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a327f_ff92_11e0_833e_003048f27c5f_AF1BC430_A90D_478F_BEA0_2A4EEEB3AAB5276.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569feb5_b0ee_11e8_a710_0025902b3cc1_MRT_544_WH277.JPG"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b7d4f_af42_11e8_a710_0025902b3cc1_MRT_544_WH278.JPG"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f8266_0104_11e0_b16f_003048d0c7fe_ADF2CAA2_FCB7_452B_A7DD_5245A266FCD7279.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75adf0e5_6a31_11e0_afc8_003048f27c5f_12334280.JPG"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ab243_b38e_11e0_a476_003048f27c5f_49334838_895A_48D5_B3D4_DF9225A7D5BF281.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -25154,51 +25154,51 @@
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">02.09.2026</t>
+            <t xml:space="preserve">26.09.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -38024,70 +38024,70 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">СК100.23.00.000СБ \ Ограждение фронтальное</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: CK100.23.00.000.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 990</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 85</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 122 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">259.00</t>
+            <t xml:space="preserve">49.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C112" s="4"/>
       <c r="D112" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">СК100.23.00.000СБ  Ограждение фронтальное L-990</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: CK100.23.00.000.02698.MGV13</t>
@@ -39946,307 +39946,307 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">29.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C127" s="4"/>
       <c r="D127" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 294-T \ Крючок одинарный на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.255.CH</t>
+            <t xml:space="preserve">S 301 \ Крючок двойной на перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.424.DBN.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 300</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 6</t>
+Глубина, мм: 150</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Китай</t>
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 41.5 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">44.88</t>
+            <t xml:space="preserve">31.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" s="4"/>
       <c r="B128" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 301 \ Крючок двойной на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.424.DBN.CH</t>
+            <t xml:space="preserve">S 294-T \ Крючок одинарный на перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.255.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 150</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 4</t>
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 6</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Россия</t>
-[...3 lines deleted...]
-Собственное производство: Да</t>
+Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 41.5 руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">31.00</t>
+            <t xml:space="preserve">44.88</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C128" s="4"/>
       <c r="D128" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">SU 294-T \ Крючок одинарный на перфорацию усиленный</t>
-[...15 lines deleted...]
-Диаметр прутка, мм: 8</t>
+            <t xml:space="preserve">S 301 \ Крючок двойной на перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.424.DBN.ZN</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: цинк</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 150</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Китай</t>
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 38.90 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">76.50</t>
+            <t xml:space="preserve">29.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" s="4"/>
       <c r="B129" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 301 \ Крючок двойной на перфорацию</t>
-[...15 lines deleted...]
-Диаметр прутка, мм: 4</t>
+            <t xml:space="preserve">SU 294-T \ Крючок одинарный на перфорацию усиленный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.349.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 8</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Россия</t>
-[...3 lines deleted...]
-Собственное производство: Да</t>
+Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 38.90 руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">29.00</t>
+            <t xml:space="preserve">76.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C129" s="4"/>
       <c r="D129" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">S 304 \ Крючок двойной на перфорацию</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SEV.018.CH</t>
           </r>
@@ -40856,237 +40856,237 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">47.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" s="4"/>
       <c r="B134" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 442-T \ Крючок с ценникодержателем на перфорацию двойной</t>
-[...3 lines deleted...]
-Артикул: SEV.345.CH</t>
+            <t xml:space="preserve">S 443-T \ Крючок с ценникодержателем на перфорацию двойной</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.419.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 200</t>
+Глубина, мм: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">85.68</t>
+            <t xml:space="preserve">95.88</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C134" s="4"/>
       <c r="D134" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 441-T \ Крючок с ценникодержателем на перфорацию двойной</t>
-[...3 lines deleted...]
-Артикул: SEV.408.CH</t>
+            <t xml:space="preserve">S 442-T \ Крючок с ценникодержателем на перфорацию двойной</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.345.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 150</t>
+Глубина, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">81.60</t>
+            <t xml:space="preserve">85.68</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" s="4"/>
       <c r="B135" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 443-T \ Крючок с ценникодержателем на перфорацию двойной</t>
-[...3 lines deleted...]
-Артикул: SEV.419.CH</t>
+            <t xml:space="preserve">S 441-T \ Крючок с ценникодержателем на перфорацию двойной</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.408.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 250</t>
+Глубина, мм: 150</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">95.88</t>
+            <t xml:space="preserve">81.60</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C135" s="4"/>
       <c r="D135" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">S 442-T \ Крючок с ценникодержателем на перфорацию двойной</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SEV.345.DBN.CH</t>
           </r>
@@ -41136,167 +41136,167 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">59.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" s="4"/>
       <c r="B136" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 444-T \ Крючок с ценникодержателем на перфорацию двойной</t>
-[...3 lines deleted...]
-Артикул: SEV.346.DBN.CH</t>
+            <t xml:space="preserve">S 444-T \ Крючок двойной с ценникодержателем</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.346.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Россия</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
           </r>
           <r>
             <t xml:space="preserve">
-Собственное производство: Да</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">79.00</t>
+            <t xml:space="preserve">106.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C136" s="4"/>
       <c r="D136" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 444-T \ Крючок двойной с ценникодержателем</t>
-[...3 lines deleted...]
-Артикул: SEV.346.CH</t>
+            <t xml:space="preserve">S 444-T \ Крючок с ценникодержателем на перфорацию двойной</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.346.DBN.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
           </r>
           <r>
             <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">106.00</t>
+            <t xml:space="preserve">79.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" s="4"/>
       <c r="B137" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">F 161 \ Держатель на экономпанель и перфорацию для чаши d-200</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -42532,51 +42532,51 @@
             <t xml:space="preserve">
 Толщина, мм: 2</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: отлично держит форму, не деформируется</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">211.00</t>
+            <t xml:space="preserve">229.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>