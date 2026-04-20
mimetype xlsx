--- v0 (2025-12-05)
+++ v1 (2026-04-20)
@@ -15,808 +15,466 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="11">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">29.12.2023</t>
     </r>
   </si>
   <si>
     <t>Аксессуары для радиочастотных противокражных систем</t>
   </si>
   <si>
     <t>Также смотрите в нашем каталоге противокражные радиочастотные системы.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MIDI d45 RF \ Датчик противокражный ракушка</t>
-[...15 lines deleted...]
-Примечание: Состоит из двух частей. В одной части расположена стальная игла-гвоздь, которая позволяет плотно закрепить датчик на изделии. Благодаря форме ракушки доступа к механизму крепления нет. Снимается только с помощью съемника SSK.004.00. Одни из наиболее</t>
+      <t xml:space="preserve">Антикражный ретрактор с вытяжным тросиком 800мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: YS101P</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 800</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Картинка анонса: 8300549</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Замок тросовый (рулетка) используется для крепления товара к прилавку/столу, в том числе в ювелирных магазинах для примерки товаров. Часто устанавливается под столешницей в недоступном для посетителей месте. Автоматическое втягивание троса. Корпус – пластик. Цвет – белый/хром. Диаметр троса – 0,9мм.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">9.78</t>
+      <t xml:space="preserve">399.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Датчик противокражный ракушка</t>
-[...3 lines deleted...]
-Артикул: SSK.111.BL</t>
+      <t xml:space="preserve">MIDI d45 RF \ Датчик противокражный ракушка</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SSK.128.00</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
-Диаметр, мм: 54</t>
+Диаметр, мм: 45</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Состоит из двух частей. В одной части расположена стальная игла-гвоздь, которая позволяет плотно закрепить датчик на изделии. Благодаря форме ракушки доступа к механизму крепления нет. Снимается только с помощью съемника SSK.004.00. Одни из наиболее</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">11.50</t>
+      <t xml:space="preserve">9.78</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Датчик противокражный ракушка</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: SSK.112.BL</t>
+Артикул: SSK.111.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
-Диаметр, мм: 63</t>
+Диаметр, мм: 54</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Состоит из двух частей. В одной части расположена стальная игла-гвоздь, которая позволяет плотно закрепить датчик на изделии. Благодаря форме ракушки доступа к механизму крепления нет. Снимается только с помощью съемника SSK.004.00. Одни из наиболее</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">14.95</t>
+      <t xml:space="preserve">11.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Датчик противокражный стандартный</t>
-[...11 lines deleted...]
-Примечание: Состоит из двух частей: основания и иглы-гвоздя, которая позволяет плотно закрепить датчик на изделии. Снимается с помощью съемников SSK.053.00 и SSK.004.00. Одни из наиболее популярных противокражных датчиков. Предназначен для защиты различных товаров. Актуальные цены уточняйте у менеджеров</t>
+      <t xml:space="preserve">Датчик противокражный ракушка</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SSK.112.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 63</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Состоит из двух частей. В одной части расположена стальная игла-гвоздь, которая позволяет плотно закрепить датчик на изделии. Благодаря форме ракушки доступа к механизму крепления нет. Снимается только с помощью съемника SSK.004.00. Одни из наиболее</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">8.40</t>
+      <t xml:space="preserve">14.95</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Датчик противокражный Pencil tag</t>
-[...11 lines deleted...]
-Примечание: Один из самых маленьких и легких датчиков. Оптимален для защиты от краж в магазинах белья, одежды из деликатных тканей, детских товаров и т.д. С помощью иглы (в комплекте) крепится на одежде. С помощью тросиков SSK.164.BL и SSK.057.00 может крепиться. Под заказ от 1000 шт. Актуальные цены уточняйте у менеджеров</t>
+      <t xml:space="preserve">Датчик противокражный стандартный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SSK.101.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размеры, мм: 40х50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Состоит из двух частей: основания и иглы-гвоздя, которая позволяет плотно закрепить датчик на изделии. Снимается с помощью съемников SSK.053.00 и SSK.004.00. Одни из наиболее популярных противокражных датчиков. Предназначен для защиты различных товаров. Актуальные цены уточняйте у менеджеров</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">14.38</t>
+      <t xml:space="preserve">8.40</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Игла-гвоздь с насечками</t>
-[...15 lines deleted...]
-Примечание: Используется с датчиком Pencil tag в случае поломки или потери иглы, которая имеется в комплекте датчика. Насечки предназначены для более плотного крепления иглы в датчике. Актуальные цены уточняйте у менеджеров</t>
+      <t xml:space="preserve">Тросик противокражный &amp;quot;петля-игла&amp;quot;</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SSK.164.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 173</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Используется для крепления датчиков к товарам, которые нельзя проткнуть стандартной иглой-гвоздиком (обувь, сумки и т.д.). Кусачками не перекусить. Имеют специальное полимерное покрытие, которое не наносит повреждений защищаемому товару. Под заказ от 1000 шт. Актуальные цены уточняйте у менеджеров</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">0</t>
+      <t xml:space="preserve">5.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Тросик противокражный &amp;quot;петля-игла&amp;quot;</t>
-[...15 lines deleted...]
-Примечание: Используется для крепления датчиков к товарам, которые нельзя проткнуть стандартной иглой-гвоздиком (обувь, сумки и т.д.). Кусачками не перекусить. Имеют специальное полимерное покрытие, которое не наносит повреждений защищаемому товару. Под заказ от 1000 шт. Актуальные цены уточняйте у менеджеров</t>
+      <t xml:space="preserve">Этикетки противокражные</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SSK.156.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размеры, мм: 40х40</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во этикеток в рулоне, шт.: 1000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Самоклеющиеся этикетки служат для дополнительной защиты товаров любого типа: одежда, книги, электроника, продукты питания и т.д. Не используются с замороженными продуктами. Важно клеить на сухую, чистую и максимально ровную поверхность в одной плоскости. Актуальные цены уточняйте у менеджеров</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5.00</t>
+      <t xml:space="preserve">1012.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...340 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -881,51 +539,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1486f_c946_11e0_a476_003048f27c5f_646446CF_2A11_4B21_B7DB_85E585DC8F762.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26094d_ff1c_11e0_833e_003048f27c5f_7D8087F8_3E6B_40AB_A23F_C410CB3CA95D3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d862137_35b1_11e0_af9a_d3dd3d98c32b_D7A16524_EDB9_45D7_8D02_085A1E025B4A4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af22c4_fdef_11df_b16f_003048d0c7fe_51C985CC_1EFC_4DE3_96E2_F5E9DAF7A8445.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8b883_a794_11e4_afdc_0025902b3cc1_91C2A615_8DB3_4402_80A3_DC2A3374C9D16.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017508e9_7241_11e5_a6ee_0025902b3cc1_6363DAF5_C47E_463D_BF51_F48286C16D867.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448f057_6745_11e5_a10e_0025902b3cc1_3483F168_3E32_47D5_B615_E964807A26508.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109deb0e_6743_11e5_a10e_0025902b3cc1_E0804905_C24C_42E3_9D50_1DD71CAB6AA79.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1119935_dae7_11e1_a1fd_0025902b3cc1_6ACC0AB0_A4C1_4C01_9C62_99A7DBD622DB10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9bc323_01cc_11e0_b16f_003048d0c7fe_574003A9_34CD_4B7A_87B5_0391E9789EBB11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0206d0_2c84_11e1_b40e_003048f27c5f_86905A63_F5DA_4974_8160_A49646CE0D9412.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346a959_6743_11e5_a10e_0025902b3cc1_11DF17D6_06F1_4FE1_9AA4_966E942B399B13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921dbf9_6743_11e5_a10e_0025902b3cc1_312F800D_DF82_4F15_A8CF_93C5E3ACC1B914.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced336c1_dd91_11eb_80bc_0025902b3cc1_YS101P_12.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1486f_c946_11e0_a476_003048f27c5f_646446CF_2A11_4B21_B7DB_85E585DC8F763.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26094d_ff1c_11e0_833e_003048f27c5f_7D8087F8_3E6B_40AB_A23F_C410CB3CA95D4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d862137_35b1_11e0_af9a_d3dd3d98c32b_D7A16524_EDB9_45D7_8D02_085A1E025B4A5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af22c4_fdef_11df_b16f_003048d0c7fe_51C985CC_1EFC_4DE3_96E2_F5E9DAF7A8446.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448f057_6745_11e5_a10e_0025902b3cc1_3483F168_3E32_47D5_B615_E964807A26507.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346a959_6743_11e5_a10e_0025902b3cc1_11DF17D6_06F1_4FE1_9AA4_966E942B399B8.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1113,230 +771,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1603,54 +1081,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z13"/>
+  <dimension ref="A1:Z10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B13" sqref="B13"/>
+      <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
@@ -1685,99 +1163,161 @@
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="4"/>
       <c r="B7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
+            <t xml:space="preserve">Антикражный ретрактор с вытяжным тросиком 800мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: YS101P</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 800</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Картинка анонса: 8300549</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Замок тросовый (рулетка) используется для крепления товара к прилавку/столу, в том числе в ювелирных магазинах для примерки товаров. Часто устанавливается под столешницей в недоступном для посетителей месте. Автоматическое втягивание троса. Корпус – пластик. Цвет – белый/хром. Диаметр троса – 0,9мм.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">399.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+        </is>
+      </c>
+      <c r="C7" s="4"/>
+      <c r="D7" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
             <t xml:space="preserve">MIDI d45 RF \ Датчик противокражный ракушка</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SSK.128.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 45</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Состоит из двух частей. В одной части расположена стальная игла-гвоздь, которая позволяет плотно закрепить датчик на изделии. Благодаря форме ракушки доступа к механизму крепления нет. Снимается только с помощью съемника SSK.004.00. Одни из наиболее</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">9.78</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
-      <c r="C7" s="4"/>
-      <c r="D7" s="5" t="inlineStr">
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" s="4"/>
+      <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Датчик противокражный ракушка</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SSK.111.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 54</t>
           </r>
@@ -1792,54 +1332,52 @@
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">11.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B8" s="5" t="inlineStr">
+      <c r="C8" s="4"/>
+      <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Датчик противокражный ракушка</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SSK.112.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 63</t>
           </r>
@@ -1854,52 +1392,54 @@
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">14.95</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
-      <c r="C8" s="4"/>
-      <c r="D8" s="5" t="inlineStr">
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" s="4"/>
+      <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Датчик противокражный стандартный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SSK.101.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Размеры, мм: 40х50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Состоит из двух частей: основания и иглы-гвоздя, которая позволяет плотно закрепить датчик на изделии. Снимается с помощью съемников SSK.053.00 и SSK.004.00. Одни из наиболее популярных противокражных датчиков. Предназначен для защиты различных товаров. Актуальные цены уточняйте у менеджеров</t>
           </r>
@@ -1914,176 +1454,52 @@
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">8.40</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
-    </row>
-[...60 lines deleted...]
-      </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
-        <is>
-[...60 lines deleted...]
-      <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Тросик противокражный &amp;quot;петля-игла&amp;quot;</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SSK.164.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 173</t>
           </r>
@@ -2098,405 +1514,101 @@
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">5.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
-      <c r="C10" s="4"/>
-[...58 lines deleted...]
-      </c>
     </row>
-    <row r="11" spans="1:26">
-[...183 lines deleted...]
-      <c r="D12" s="5" t="inlineStr">
+    <row r="10" spans="1:26">
+      <c r="A10" s="4"/>
+      <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Этикетки противокражные</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SSK.156.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Размеры, мм: 40х40</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во этикеток в рулоне, шт.: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Самоклеющиеся этикетки служат для дополнительной защиты товаров любого типа: одежда, книги, электроника, продукты питания и т.д. Не используются с замороженными продуктами. Важно клеить на сухую, чистую и максимально ровную поверхность в одной плоскости. Актуальные цены уточняйте у менеджеров</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1012.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...60 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">