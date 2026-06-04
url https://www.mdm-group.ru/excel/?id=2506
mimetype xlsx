--- v1 (2026-04-20)
+++ v2 (2026-06-04)
@@ -37,387 +37,389 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="11">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">29.12.2023</t>
     </r>
   </si>
   <si>
-    <t>Аксессуары для радиочастотных противокражных систем</t>
+    <t xml:space="preserve">Радиочастотные противокражные системы и аксессуары </t>
   </si>
   <si>
-    <t>Также смотрите в нашем каталоге противокражные радиочастотные системы.</t>
+    <t>Радиочастотные антикражные системы – надежная и недорогая защита для магазина. Подходят для защиты неметаллических товаров. Основной принцип работы – это детектирование антенной-приемником колебательного контура, который находится в противокражной этикетке или датчике. Используется частота 8,2Мгц.
+При планировании расстановки торгового оборудования в магазине, важно обеспечить расположение товара с метками (датчиками или этикетками) на расстоянии не ближе, чем 1 метр от антенн антикражных ворот. Кассовый стол с оргтехникой также нежелательно располагать близко к воротам во избежание создания помех.
+Также смотрите в нашем каталоге аксессуары для акустомагнитных противокражных систем.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Антикражный ретрактор с вытяжным тросиком 800мм</t>
-[...15 lines deleted...]
-Примечание: Замок тросовый (рулетка) используется для крепления товара к прилавку/столу, в том числе в ювелирных магазинах для примерки товаров. Часто устанавливается под столешницей в недоступном для посетителей месте. Автоматическое втягивание троса. Корпус – пластик. Цвет – белый/хром. Диаметр троса – 0,9мм.</t>
+      <t xml:space="preserve">Alarma L2200  \ Противокражные ворота (2 стойки, 1 блок питания)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SSK.176.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размеры, мм: 1580х450х45</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Под заказ. Комплектация: 2 стойки, 1 блок питания. Крепежные болты в комплект не входят.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина прохода, мм: 1600</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Антенна: алюминиевый сплав, серое основание</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Частота, МГц: 8,2</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">399.00</t>
+      <t xml:space="preserve">37375.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...6 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MIDI d45 RF \ Датчик противокражный ракушка</t>
-[...15 lines deleted...]
-Примечание: Состоит из двух частей. В одной части расположена стальная игла-гвоздь, которая позволяет плотно закрепить датчик на изделии. Благодаря форме ракушки доступа к механизму крепления нет. Снимается только с помощью съемника SSK.004.00. Одни из наиболее</t>
+      <t xml:space="preserve">Антикражный ретрактор с вытяжным тросиком 800мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: YS101P</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 800</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Картинка анонса: 8300549</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Замок тросовый (рулетка) используется для крепления товара к прилавку/столу, в том числе в ювелирных магазинах для примерки товаров. Часто устанавливается под столешницей в недоступном для посетителей месте. Автоматическое втягивание троса. Корпус – пластик. Цвет – белый/хром. Диаметр троса – 0,9мм.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">9.78</t>
+      <t xml:space="preserve">399.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Датчик противокражный ракушка</t>
-[...3 lines deleted...]
-Артикул: SSK.111.BL</t>
+      <t xml:space="preserve">MIDI d45 RF \ Датчик противокражный ракушка</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SSK.128.00</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
-Диаметр, мм: 54</t>
+Диаметр, мм: 45</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Состоит из двух частей. В одной части расположена стальная игла-гвоздь, которая позволяет плотно закрепить датчик на изделии. Благодаря форме ракушки доступа к механизму крепления нет. Снимается только с помощью съемника SSK.004.00. Одни из наиболее</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">11.50</t>
+      <t xml:space="preserve">9.78</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Датчик противокражный ракушка</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: SSK.112.BL</t>
+Артикул: SSK.111.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
-Диаметр, мм: 63</t>
+Диаметр, мм: 54</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Состоит из двух частей. В одной части расположена стальная игла-гвоздь, которая позволяет плотно закрепить датчик на изделии. Благодаря форме ракушки доступа к механизму крепления нет. Снимается только с помощью съемника SSK.004.00. Одни из наиболее</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">14.95</t>
+      <t xml:space="preserve">11.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Датчик противокражный стандартный</t>
-[...11 lines deleted...]
-Примечание: Состоит из двух частей: основания и иглы-гвоздя, которая позволяет плотно закрепить датчик на изделии. Снимается с помощью съемников SSK.053.00 и SSK.004.00. Одни из наиболее популярных противокражных датчиков. Предназначен для защиты различных товаров. Актуальные цены уточняйте у менеджеров</t>
+      <t xml:space="preserve">Датчик противокражный ракушка</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SSK.112.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 63</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Состоит из двух частей. В одной части расположена стальная игла-гвоздь, которая позволяет плотно закрепить датчик на изделии. Благодаря форме ракушки доступа к механизму крепления нет. Снимается только с помощью съемника SSK.004.00. Одни из наиболее</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">8.40</t>
+      <t xml:space="preserve">14.95</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Тросик противокражный &amp;quot;петля-игла&amp;quot;</t>
-[...15 lines deleted...]
-Примечание: Используется для крепления датчиков к товарам, которые нельзя проткнуть стандартной иглой-гвоздиком (обувь, сумки и т.д.). Кусачками не перекусить. Имеют специальное полимерное покрытие, которое не наносит повреждений защищаемому товару. Под заказ от 1000 шт. Актуальные цены уточняйте у менеджеров</t>
+      <t xml:space="preserve">Датчик противокражный стандартный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SSK.101.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размеры, мм: 40х50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Состоит из двух частей: основания и иглы-гвоздя, которая позволяет плотно закрепить датчик на изделии. Снимается с помощью съемников SSK.053.00 и SSK.004.00. Одни из наиболее популярных противокражных датчиков. Предназначен для защиты различных товаров. Актуальные цены уточняйте у менеджеров</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5.00</t>
+      <t xml:space="preserve">8.40</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Этикетки противокражные</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -539,51 +541,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced336c1_dd91_11eb_80bc_0025902b3cc1_YS101P_12.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1486f_c946_11e0_a476_003048f27c5f_646446CF_2A11_4B21_B7DB_85E585DC8F763.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26094d_ff1c_11e0_833e_003048f27c5f_7D8087F8_3E6B_40AB_A23F_C410CB3CA95D4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d862137_35b1_11e0_af9a_d3dd3d98c32b_D7A16524_EDB9_45D7_8D02_085A1E025B4A5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af22c4_fdef_11df_b16f_003048d0c7fe_51C985CC_1EFC_4DE3_96E2_F5E9DAF7A8446.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448f057_6745_11e5_a10e_0025902b3cc1_3483F168_3E32_47D5_B615_E964807A26507.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346a959_6743_11e5_a10e_0025902b3cc1_11DF17D6_06F1_4FE1_9AA4_966E942B399B8.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363daae5_cf7f_11e7_b78c_0025902b3cc1_m2000_12.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced336c1_dd91_11eb_80bc_0025902b3cc1_YS101P_13.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1486f_c946_11e0_a476_003048f27c5f_646446CF_2A11_4B21_B7DB_85E585DC8F764.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26094d_ff1c_11e0_833e_003048f27c5f_7D8087F8_3E6B_40AB_A23F_C410CB3CA95D5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d862137_35b1_11e0_af9a_d3dd3d98c32b_D7A16524_EDB9_45D7_8D02_085A1E025B4A6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af22c4_fdef_11df_b16f_003048d0c7fe_51C985CC_1EFC_4DE3_96E2_F5E9DAF7A8447.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346a959_6743_11e5_a10e_0025902b3cc1_11DF17D6_06F1_4FE1_9AA4_966E942B399B8.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1163,99 +1165,161 @@
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="4"/>
       <c r="B7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
+            <t xml:space="preserve">Alarma L2200  \ Противокражные ворота (2 стойки, 1 блок питания)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SSK.176.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размеры, мм: 1580х450х45</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Под заказ. Комплектация: 2 стойки, 1 блок питания. Крепежные болты в комплект не входят.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина прохода, мм: 1600</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Антенна: алюминиевый сплав, серое основание</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Частота, МГц: 8,2</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">37375.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C7" s="4"/>
+      <c r="D7" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
             <t xml:space="preserve">Антикражный ретрактор с вытяжным тросиком 800мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: YS101P</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 800</t>
           </r>
           <r>
             <t xml:space="preserve">
 Картинка анонса: 8300549</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Замок тросовый (рулетка) используется для крепления товара к прилавку/столу, в том числе в ювелирных магазинах для примерки товаров. Часто устанавливается под столешницей в недоступном для посетителей месте. Автоматическое втягивание троса. Корпус – пластик. Цвет – белый/хром. Диаметр троса – 0,9мм.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">399.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
-      <c r="C7" s="4"/>
-      <c r="D7" s="5" t="inlineStr">
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" s="4"/>
+      <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MIDI d45 RF \ Датчик противокражный ракушка</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SSK.128.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 45</t>
           </r>
@@ -1270,54 +1334,52 @@
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">9.78</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B8" s="5" t="inlineStr">
+      <c r="C8" s="4"/>
+      <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Датчик противокражный ракушка</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SSK.111.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 54</t>
           </r>
@@ -1332,52 +1394,54 @@
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">11.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
-      <c r="C8" s="4"/>
-      <c r="D8" s="5" t="inlineStr">
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" s="4"/>
+      <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Датчик противокражный ракушка</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SSK.112.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 63</t>
           </r>
@@ -1392,161 +1456,99 @@
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">14.95</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B9" s="5" t="inlineStr">
+      <c r="C9" s="4"/>
+      <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Датчик противокражный стандартный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SSK.101.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Размеры, мм: 40х50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Состоит из двух частей: основания и иглы-гвоздя, которая позволяет плотно закрепить датчик на изделии. Снимается с помощью съемников SSK.053.00 и SSK.004.00. Одни из наиболее популярных противокражных датчиков. Предназначен для защиты различных товаров. Актуальные цены уточняйте у менеджеров</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">8.40</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
-          </r>
-[...58 lines deleted...]
-            <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>