--- v2 (2026-06-04)
+++ v3 (2026-07-20)
@@ -15,465 +15,640 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="11">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">29.12.2023</t>
+      <t xml:space="preserve">08.06.2026</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Радиочастотные противокражные системы и аксессуары </t>
   </si>
   <si>
-    <t>Радиочастотные антикражные системы – надежная и недорогая защита для магазина. Подходят для защиты неметаллических товаров. Основной принцип работы – это детектирование антенной-приемником колебательного контура, который находится в противокражной этикетке или датчике. Используется частота 8,2Мгц.
-[...1 lines deleted...]
-Также смотрите в нашем каталоге аксессуары для акустомагнитных противокражных систем.</t>
+    <t xml:space="preserve">Радиочастотные антикражные системы – надежная и недорогая защита для магазина. Подходят для защиты неметаллических товаров. Основной принцип работы – это детектирование антенной-приемником колебательного контура, который находится в противокражной этикетке или датчике. Используется частота 8,2Мгц.
+При планировании расстановки торгового оборудования в магазине важно обеспечить расположение товара с метками (датчиками или этикетками) на расстоянии не ближе, чем 1 метр, от антенн антикражных ворот. Кассовый стол с оргтехникой также нежелательно располагать близко к воротам во избежание создания помех.
+</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Alarma L2200  \ Противокражные ворота (2 стойки, 1 блок питания)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SSK.176.00</t>
     </r>
     <r>
       <t xml:space="preserve">
 Размеры, мм: 1580х450х45</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Под заказ. Комплектация: 2 стойки, 1 блок питания. Крепежные болты в комплект не входят.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина прохода, мм: 1600</t>
     </r>
     <r>
       <t xml:space="preserve">
 Антенна: алюминиевый сплав, серое основание</t>
     </r>
     <r>
       <t xml:space="preserve">
 Частота, МГц: 8,2</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 36000 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">37375.00</t>
+      <t xml:space="preserve">23490.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Антикражный ретрактор с вытяжным тросиком 800мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: YS101P</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 800</t>
     </r>
     <r>
       <t xml:space="preserve">
 Картинка анонса: 8300549</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Замок тросовый (рулетка) используется для крепления товара к прилавку/столу, в том числе в ювелирных магазинах для примерки товаров. Часто устанавливается под столешницей в недоступном для посетителей месте. Автоматическое втягивание троса. Корпус – пластик. Цвет – белый/хром. Диаметр троса – 0,9мм.</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 399 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">399.00</t>
+      <t xml:space="preserve">200.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">MIDI d45 RF \ Датчик противокражный ракушка</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SSK.128.00</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 45</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Состоит из двух частей. В одной части расположена стальная игла-гвоздь, которая позволяет плотно закрепить датчик на изделии. Благодаря форме ракушки доступа к механизму крепления нет. Снимается только с помощью съемника SSK.004.00. Одни из наиболее</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 9.78 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">9.78</t>
+      <t xml:space="preserve">4.90</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Датчик противокражный ракушка</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SSK.111.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 54</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Состоит из двух частей. В одной части расположена стальная игла-гвоздь, которая позволяет плотно закрепить датчик на изделии. Благодаря форме ракушки доступа к механизму крепления нет. Снимается только с помощью съемника SSK.004.00. Одни из наиболее</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 11.5 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">11.50</t>
+      <t xml:space="preserve">5.70</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Датчик противокражный ракушка</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SSK.112.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 63</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Состоит из двух частей. В одной части расположена стальная игла-гвоздь, которая позволяет плотно закрепить датчик на изделии. Благодаря форме ракушки доступа к механизму крепления нет. Снимается только с помощью съемника SSK.004.00. Одни из наиболее</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 14.95 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">14.95</t>
+      <t xml:space="preserve">7.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Датчик противокражный стандартный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SSK.101.00</t>
     </r>
     <r>
       <t xml:space="preserve">
 Размеры, мм: 40х50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Состоит из двух частей: основания и иглы-гвоздя, которая позволяет плотно закрепить датчик на изделии. Снимается с помощью съемников SSK.053.00 и SSK.004.00. Одни из наиболее популярных противокражных датчиков. Предназначен для защиты различных товаров. Актуальные цены уточняйте у менеджеров</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 8.4 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">8.40</t>
+      <t xml:space="preserve">4.20</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Этикетки противокражные</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SSK.156.00</t>
     </r>
     <r>
       <t xml:space="preserve">
 Размеры, мм: 40х40</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во этикеток в рулоне, шт.: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Самоклеющиеся этикетки служат для дополнительной защиты товаров любого типа: одежда, книги, электроника, продукты питания и т.д. Не используются с замороженными продуктами. Важно клеить на сухую, чистую и максимально ровную поверхность в одной плоскости. Актуальные цены уточняйте у менеджеров</t>
+Примечание: Самоклеющиеся этикетки служат для дополнительной защиты товаров любого типа: одежда, книги, электроника, продукты питания и т.д. Не используются с замороженными продуктами. Важно клеить на сухую, чистую и максимально ровную поверхность в одной плоскости.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 1012 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1012.00</t>
+      <t xml:space="preserve">559.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Этикетки противокражные</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SSK.102.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размеры, мм: 40х43</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во этикеток в рулоне, шт.: 2000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Служат для дополнительной защиты товаров (одежда, книги, электроника, продукты питания и т.д.). Не используются с замороженными продуктами. Важно клеить на сухую, чистую и максимально ровную поверхность в одной плоскости.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 2700 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1480.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Замок Stop Lock (4 мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SSK.007.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Для защиты товара, размещенного на крючках толщиной 4мм (с загнутым концом или шариком). Для многоразового использования.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 19.90 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">9.90</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Замок Stop Lock (5 мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SSK.007.5mm.RD</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: красный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Для защиты товара, размещенного на крючках толщиной 5мм (с загнутым концом или шариком). Для многоразового использования.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 19.90 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">9.90</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -541,51 +716,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363daae5_cf7f_11e7_b78c_0025902b3cc1_m2000_12.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced336c1_dd91_11eb_80bc_0025902b3cc1_YS101P_13.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1486f_c946_11e0_a476_003048f27c5f_646446CF_2A11_4B21_B7DB_85E585DC8F764.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26094d_ff1c_11e0_833e_003048f27c5f_7D8087F8_3E6B_40AB_A23F_C410CB3CA95D5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d862137_35b1_11e0_af9a_d3dd3d98c32b_D7A16524_EDB9_45D7_8D02_085A1E025B4A6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af22c4_fdef_11df_b16f_003048d0c7fe_51C985CC_1EFC_4DE3_96E2_F5E9DAF7A8447.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346a959_6743_11e5_a10e_0025902b3cc1_11DF17D6_06F1_4FE1_9AA4_966E942B399B8.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363daae5_cf7f_11e7_b78c_0025902b3cc1_m2000_12.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced336c1_dd91_11eb_80bc_0025902b3cc1_YS101P_13.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1486f_c946_11e0_a476_003048f27c5f_646446CF_2A11_4B21_B7DB_85E585DC8F764.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26094d_ff1c_11e0_833e_003048f27c5f_7D8087F8_3E6B_40AB_A23F_C410CB3CA95D5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d862137_35b1_11e0_af9a_d3dd3d98c32b_D7A16524_EDB9_45D7_8D02_085A1E025B4A6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af22c4_fdef_11df_b16f_003048d0c7fe_51C985CC_1EFC_4DE3_96E2_F5E9DAF7A8447.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346a959_6743_11e5_a10e_0025902b3cc1_11DF17D6_06F1_4FE1_9AA4_966E942B399B8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5a5d0_35b1_11e0_af9a_d3dd3d98c32b_SSK_156_009.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72a95d_8058_11ed_859a_ac1f6b40b531_SSK_007_WH10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e950d_a6e2_11ed_bcbb_ac1f6b40b531_SSK_007_5mm_RD11.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -773,50 +948,140 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1083,93 +1348,93 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z10"/>
+  <dimension ref="A1:Z11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B10" sqref="B10"/>
+      <selection activeCell="D11" sqref="D11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">29.12.2023</t>
+            <t xml:space="preserve">08.06.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -1193,421 +1458,607 @@
             <t xml:space="preserve">
 Артикул: SSK.176.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Размеры, мм: 1580х450х45</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Под заказ. Комплектация: 2 стойки, 1 блок питания. Крепежные болты в комплект не входят.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина прохода, мм: 1600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Антенна: алюминиевый сплав, серое основание</t>
           </r>
           <r>
             <t xml:space="preserve">
 Частота, МГц: 8,2</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 36000 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">37375.00</t>
+            <t xml:space="preserve">23490.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Антикражный ретрактор с вытяжным тросиком 800мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: YS101P</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 800</t>
           </r>
           <r>
             <t xml:space="preserve">
 Картинка анонса: 8300549</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Замок тросовый (рулетка) используется для крепления товара к прилавку/столу, в том числе в ювелирных магазинах для примерки товаров. Часто устанавливается под столешницей в недоступном для посетителей месте. Автоматическое втягивание троса. Корпус – пластик. Цвет – белый/хром. Диаметр троса – 0,9мм.</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 399 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">399.00</t>
+            <t xml:space="preserve">200.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="4"/>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MIDI d45 RF \ Датчик противокражный ракушка</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SSK.128.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 45</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Состоит из двух частей. В одной части расположена стальная игла-гвоздь, которая позволяет плотно закрепить датчик на изделии. Благодаря форме ракушки доступа к механизму крепления нет. Снимается только с помощью съемника SSK.004.00. Одни из наиболее</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 9.78 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">9.78</t>
+            <t xml:space="preserve">4.90</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Датчик противокражный ракушка</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SSK.111.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 54</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Состоит из двух частей. В одной части расположена стальная игла-гвоздь, которая позволяет плотно закрепить датчик на изделии. Благодаря форме ракушки доступа к механизму крепления нет. Снимается только с помощью съемника SSK.004.00. Одни из наиболее</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 11.5 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">11.50</t>
+            <t xml:space="preserve">5.70</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Датчик противокражный ракушка</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SSK.112.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 63</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Состоит из двух частей. В одной части расположена стальная игла-гвоздь, которая позволяет плотно закрепить датчик на изделии. Благодаря форме ракушки доступа к механизму крепления нет. Снимается только с помощью съемника SSK.004.00. Одни из наиболее</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 14.95 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">14.95</t>
+            <t xml:space="preserve">7.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Датчик противокражный стандартный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SSK.101.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Размеры, мм: 40х50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Состоит из двух частей: основания и иглы-гвоздя, которая позволяет плотно закрепить датчик на изделии. Снимается с помощью съемников SSK.053.00 и SSK.004.00. Одни из наиболее популярных противокражных датчиков. Предназначен для защиты различных товаров. Актуальные цены уточняйте у менеджеров</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 8.4 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">8.40</t>
+            <t xml:space="preserve">4.20</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Этикетки противокражные</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SSK.156.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Размеры, мм: 40х40</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во этикеток в рулоне, шт.: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Самоклеющиеся этикетки служат для дополнительной защиты товаров любого типа: одежда, книги, электроника, продукты питания и т.д. Не используются с замороженными продуктами. Важно клеить на сухую, чистую и максимально ровную поверхность в одной плоскости. Актуальные цены уточняйте у менеджеров</t>
+Примечание: Самоклеющиеся этикетки служат для дополнительной защиты товаров любого типа: одежда, книги, электроника, продукты питания и т.д. Не используются с замороженными продуктами. Важно клеить на сухую, чистую и максимально ровную поверхность в одной плоскости.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 1012 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1012.00</t>
+            <t xml:space="preserve">559.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+        </is>
+      </c>
+      <c r="C10" s="4"/>
+      <c r="D10" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Этикетки противокражные</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SSK.102.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размеры, мм: 40х43</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во этикеток в рулоне, шт.: 2000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Служат для дополнительной защиты товаров (одежда, книги, электроника, продукты питания и т.д.). Не используются с замороженными продуктами. Важно клеить на сухую, чистую и максимально ровную поверхность в одной плоскости.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 2700 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1480.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" s="4"/>
+      <c r="B11" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Замок Stop Lock (4 мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SSK.007.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Для защиты товара, размещенного на крючках толщиной 4мм (с загнутым концом или шариком). Для многоразового использования.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 19.90 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">9.90</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+        </is>
+      </c>
+      <c r="C11" s="4"/>
+      <c r="D11" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Замок Stop Lock (5 мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SSK.007.5mm.RD</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: красный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Для защиты товара, размещенного на крючках толщиной 5мм (с загнутым концом или шариком). Для многоразового использования.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 19.90 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">9.90</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>