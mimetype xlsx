--- v3 (2026-07-23)
+++ v4 (2026-10-21)
@@ -236,143 +236,143 @@
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Этикет лента 21х12 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: PSLR.010.OR</t>
-[...3 lines deleted...]
-Цвет: оранжевый</t>
+Артикул: PSLR.010.RD</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: красный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во этикеток в рулоне, шт.: 800</t>
     </r>
     <r>
       <t xml:space="preserve">
 Для этикет-пистолета: MX-5500 NEW</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 41.5 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">63.00</t>
+      <t xml:space="preserve">29.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Этикет лента 21х12 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: PSLR.010.RD</t>
-[...3 lines deleted...]
-Цвет: красный</t>
+Артикул: PSLR.010.OR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: оранжевый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во этикеток в рулоне, шт.: 800</t>
     </r>
     <r>
       <t xml:space="preserve">
 Для этикет-пистолета: MX-5500 NEW</t>
-    </r>
-[...2 lines deleted...]
-Старая цена: 41.5 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">29.00</t>
+      <t xml:space="preserve">63.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Этикет лента 21х12 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PSLR.010.GN</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -604,51 +604,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af22d0_fdef_11df_b16f_003048d0c7fe_09E4C4508BF72.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf792a7_fdef_11df_b16f_003048d0c7fe_52B58297_3A77_4563_9BD8_5BAA35ED2DAF3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d4255_a35a_11e7_93ca_0025902b3cc1_PSLR010WH4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec26919_a359_11e7_93ca_0025902b3cc1_PSLR010WH5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e0a63_43b3_11e8_ade2_0025902b3cc1_PSLR010WH6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a71f05_a35b_11e7_93ca_0025902b3cc1_PSLR010WH7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28247804_a35d_11e7_93ca_0025902b3cc1_PSLR006WH8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5563393_43b4_11e8_ade2_0025902b3cc1_PSLR006WH9.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af22d0_fdef_11df_b16f_003048d0c7fe_09E4C4508BF72.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf792a7_fdef_11df_b16f_003048d0c7fe_52B58297_3A77_4563_9BD8_5BAA35ED2DAF3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d4255_a35a_11e7_93ca_0025902b3cc1_PSLR010WH4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e0a63_43b3_11e8_ade2_0025902b3cc1_PSLR010WH5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec26919_a359_11e7_93ca_0025902b3cc1_PSLR010WH6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a71f05_a35b_11e7_93ca_0025902b3cc1_PSLR010WH7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28247804_a35d_11e7_93ca_0025902b3cc1_PSLR006WH8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5563393_43b4_11e8_ade2_0025902b3cc1_PSLR006WH9.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1448,148 +1448,148 @@
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Этикет лента 21х12 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
+Артикул: PSLR.010.RD</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: красный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во этикеток в рулоне, шт.: 800</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Для этикет-пистолета: MX-5500 NEW</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 41.5 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">29.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" s="4"/>
+      <c r="B9" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Этикет лента 21х12 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Артикул: PSLR.010.OR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: оранжевый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во этикеток в рулоне, шт.: 800</t>
           </r>
           <r>
             <t xml:space="preserve">
 Для этикет-пистолета: MX-5500 NEW</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">63.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
-          </r>
-[...60 lines deleted...]
-            <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Этикет лента 21х12 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PSLR.010.GN</t>