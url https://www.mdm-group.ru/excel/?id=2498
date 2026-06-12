--- v1 (2026-01-27)
+++ v2 (2026-06-12)
@@ -15,51 +15,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">01.01.2026</t>
     </r>
   </si>
   <si>
     <t>Столы для демонстрации товара SDT</t>
   </si>
   <si>
     <t>Столы с полкой из ДСП от 1 786 рублей.
@@ -168,718 +168,429 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1872.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Каркас стола большого для полки из стекла </t>
-[...3 lines deleted...]
-Артикул: SDT.007.CH</t>
+      <t xml:space="preserve">Каркас стола среднего для полки из стекла </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SDT.008.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 525</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 1000</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+Длина, мм: 900</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 675</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Под заказ, от 30шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2415.00</t>
+      <t xml:space="preserve">2294.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Каркас стола среднего для полки из стекла </t>
-[...3 lines deleted...]
-Артикул: SDT.008.CH</t>
+      <t xml:space="preserve">Каркас стола малого для полки из стекла </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SDT.009.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 525</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 900</t>
-[...3 lines deleted...]
-Высота, мм: 675</t>
+Длина, мм: 800</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 575</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Под заказ, от 30шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2294.00</t>
+      <t xml:space="preserve">2234.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Каркас стола малого для полки из стекла </t>
-[...23 lines deleted...]
-Примечание: Под заказ, от 30шт.</t>
+      <t xml:space="preserve">SDT.021.DSP \ Полка для стола среднего</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SDT.021.DSP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: ДСП</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 499</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 764</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Толщина, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2234.00</t>
+      <t xml:space="preserve">1126.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">SDT.011.DSP \ Полка для стола большого</t>
-[...7 lines deleted...]
-Материал: ДСП</t>
+      <t xml:space="preserve">SDT.021.COL \ Полка для стола среднего</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SDT.021.COL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: МДФ, окрашенный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 499</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 864</t>
+Длина, мм: 764</t>
     </r>
     <r>
       <t xml:space="preserve">
 Толщина, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1269.00</t>
+      <t xml:space="preserve">6830.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">SDT.011.COL \ Полка для стола большого</t>
-[...7 lines deleted...]
-Материал: МДФ, окрашенный</t>
+      <t xml:space="preserve">SDT.021.PVH \ Полка для стола среднего</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SDT.021.PVH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: МДФ, оклеенн. пленкой ПВХ</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 499</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 864</t>
+Длина, мм: 764</t>
     </r>
     <r>
       <t xml:space="preserve">
 Толщина, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">7732.00</t>
+      <t xml:space="preserve">2328.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">SDT.021.DSP \ Полка для стола среднего</t>
-[...3 lines deleted...]
-Артикул: SDT.021.DSP</t>
+      <t xml:space="preserve">SDT.031.DSP \ Полка для стола малого</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SDT.031.DSP</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: ДСП</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 499</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 764</t>
+Длина, мм: 664</t>
     </r>
     <r>
       <t xml:space="preserve">
 Толщина, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1126.00</t>
+      <t xml:space="preserve">986.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">SDT.021.COL \ Полка для стола среднего</t>
-[...3 lines deleted...]
-Артикул: SDT.021.COL</t>
+      <t xml:space="preserve">SDT.031.COL \ Полка для стола малого</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SDT.031.COL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: МДФ, окрашенный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 499</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 764</t>
+Длина, мм: 664</t>
     </r>
     <r>
       <t xml:space="preserve">
 Толщина, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6830.00</t>
-[...169 lines deleted...]
-      </rPr>
       <t xml:space="preserve">5930.00</t>
-    </r>
-[...112 lines deleted...]
-      <t xml:space="preserve">2199.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Полка для стола среднего</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SDT.081.MGL</t>
@@ -1171,51 +882,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530017cb_0e82_11e1_9132_003048f27c5f_4358BEBB_EF9F_48D4_B1CC_99DEF5EE72EB2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530017d2_0e82_11e1_9132_003048f27c5f_1E91A92D_2512_40C5_92FD_25427BD6FFCB3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530017d9_0e82_11e1_9132_003048f27c5f_30CF90C7_E904_4E00_AAE6_699F0B3E65254.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530017e0_0e82_11e1_9132_003048f27c5f_F6F23DD0_94B5_4DEB_BF55_594FA64190B25.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530017e7_0e82_11e1_9132_003048f27c5f_4F6B8B68_30EA_4DFC_A210_3862E646C0406.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f58d97_0df0_11e2_99cf_0025902b3cc1_F412A4C8_9A86_48EF_B967_6D81B39905D57.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade4b84_5a9f_11e8_ade2_0025902b3cc1_0118.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f58d9c_0df0_11e2_99cf_0025902b3cc1_2F6A8B67_9056_4112_B09F_6BBE8D01503B9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600d025_5aa0_11e8_ade2_0025902b3cc1_02110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c77bc5_5cbc_11e8_ade2_0025902b3cc1_02111.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f58da1_0df0_11e2_99cf_0025902b3cc1_7E654961_F68C_433E_807A_669DD635D30E12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab1034_5aa1_11e8_ade2_0025902b3cc1_03113.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b3e78_da65_11e3_a2c8_0025902b3cc1_10233950_035C_496D_B064_898C930A876214.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003784b_ed0c_11e1_a1fd_0025902b3cc1_D85BC6BB_BB86_4397_8F78_2D141484104A15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ff5fb_d9d7_11e3_a2c8_0025902b3cc1_03A987E5_E9F0_4365_8A2E_88A2E34D86C416.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d6309_d66a_11e7_b78c_0025902b3cc1_08117.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558708a_d9d7_11e3_a2c8_0025902b3cc1_10E25252_0337_49F5_A619_1C01D04B95E918.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ee145_7bbf_11e5_81c1_0025902b3cc1_60603E36_394E_409E_8BB8_FE273F0EBBC319.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530017cb_0e82_11e1_9132_003048f27c5f_4358BEBB_EF9F_48D4_B1CC_99DEF5EE72EB2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530017d2_0e82_11e1_9132_003048f27c5f_1E91A92D_2512_40C5_92FD_25427BD6FFCB3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530017e0_0e82_11e1_9132_003048f27c5f_F6F23DD0_94B5_4DEB_BF55_594FA64190B24.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530017e7_0e82_11e1_9132_003048f27c5f_4F6B8B68_30EA_4DFC_A210_3862E646C0405.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f58d9c_0df0_11e2_99cf_0025902b3cc1_2F6A8B67_9056_4112_B09F_6BBE8D01503B6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600d025_5aa0_11e8_ade2_0025902b3cc1_0217.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c77bc5_5cbc_11e8_ade2_0025902b3cc1_0218.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f58da1_0df0_11e2_99cf_0025902b3cc1_7E654961_F68C_433E_807A_669DD635D30E9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab1034_5aa1_11e8_ade2_0025902b3cc1_03110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ff5fb_d9d7_11e3_a2c8_0025902b3cc1_03A987E5_E9F0_4365_8A2E_88A2E34D86C411.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d6309_d66a_11e7_b78c_0025902b3cc1_08112.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558708a_d9d7_11e3_a2c8_0025902b3cc1_10E25252_0337_49F5_A619_1C01D04B95E913.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ee145_7bbf_11e5_81c1_0025902b3cc1_60603E36_394E_409E_8BB8_FE273F0EBBC314.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1333,81 +1044,81 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="933450"/>
+    <xdr:ext cx="857250" cy="552450"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="552450"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -1483,300 +1194,150 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="857250" cy="533400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="552450"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="857250" cy="533400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="533400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
-        <a:stretch>
-[...148 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2043,54 +1604,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z15"/>
+  <dimension ref="A1:Z13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D15" sqref="D15"/>
+      <selection activeCell="B13" sqref="B13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
@@ -2247,957 +1808,649 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1872.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="4"/>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Каркас стола большого для полки из стекла </t>
-[...3 lines deleted...]
-Артикул: SDT.007.CH</t>
+            <t xml:space="preserve">Каркас стола среднего для полки из стекла </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SDT.008.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 525</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 1000</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+Длина, мм: 900</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 675</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Под заказ, от 30шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2415.00</t>
+            <t xml:space="preserve">2294.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Каркас стола среднего для полки из стекла </t>
-[...3 lines deleted...]
-Артикул: SDT.008.CH</t>
+            <t xml:space="preserve">Каркас стола малого для полки из стекла </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SDT.009.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 525</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 900</t>
-[...3 lines deleted...]
-Высота, мм: 675</t>
+Длина, мм: 800</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 575</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Под заказ, от 30шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2294.00</t>
+            <t xml:space="preserve">2234.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Каркас стола малого для полки из стекла </t>
-[...23 lines deleted...]
-Примечание: Под заказ, от 30шт.</t>
+            <t xml:space="preserve">SDT.021.DSP \ Полка для стола среднего</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SDT.021.DSP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: ДСП</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 499</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 764</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2234.00</t>
+            <t xml:space="preserve">1126.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">SDT.011.DSP \ Полка для стола большого</t>
-[...7 lines deleted...]
-Материал: ДСП</t>
+            <t xml:space="preserve">SDT.021.COL \ Полка для стола среднего</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SDT.021.COL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: МДФ, окрашенный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 499</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 864</t>
+Длина, мм: 764</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1269.00</t>
+            <t xml:space="preserve">6830.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">SDT.011.COL \ Полка для стола большого</t>
-[...7 lines deleted...]
-Материал: МДФ, окрашенный</t>
+            <t xml:space="preserve">SDT.021.PVH \ Полка для стола среднего</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SDT.021.PVH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: МДФ, оклеенн. пленкой ПВХ</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 499</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 864</t>
+Длина, мм: 764</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">7732.00</t>
+            <t xml:space="preserve">2328.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">SDT.021.DSP \ Полка для стола среднего</t>
-[...3 lines deleted...]
-Артикул: SDT.021.DSP</t>
+            <t xml:space="preserve">SDT.031.DSP \ Полка для стола малого</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SDT.031.DSP</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: ДСП</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 499</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 764</t>
+Длина, мм: 664</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1126.00</t>
+            <t xml:space="preserve">986.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">SDT.021.COL \ Полка для стола среднего</t>
-[...3 lines deleted...]
-Артикул: SDT.021.COL</t>
+            <t xml:space="preserve">SDT.031.COL \ Полка для стола малого</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SDT.031.COL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: МДФ, окрашенный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 499</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 764</t>
+Длина, мм: 664</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6830.00</t>
+            <t xml:space="preserve">5930.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">SDT.021.PVH \ Полка для стола среднего</t>
-[...11 lines deleted...]
-Глубина, мм: 499</t>
+            <t xml:space="preserve">Полка для стола среднего</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SDT.081.MGL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: стекло матовое</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: матовое стекло</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 497</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 764</t>
           </r>
           <r>
             <t xml:space="preserve">
-Толщина, мм: 25</t>
+Толщина, мм: 8</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2328.00</t>
+            <t xml:space="preserve">1958.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">SDT.031.DSP \ Полка для стола малого</t>
-[...19 lines deleted...]
-Толщина, мм: 25</t>
+            <t xml:space="preserve">Полка для стола среднего</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SDT.081.GL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стекло</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 497</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 764</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина, мм: 8</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">986.00</t>
+            <t xml:space="preserve">1612.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">SDT.031.COL \ Полка для стола малого</t>
-[...11 lines deleted...]
-Глубина, мм: 499</t>
+            <t xml:space="preserve">Полка для стола малого</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SDT.091.GL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стекло</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 497</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 664</t>
           </r>
           <r>
             <t xml:space="preserve">
-Толщина, мм: 25</t>
+Толщина, мм: 8</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5930.00</t>
+            <t xml:space="preserve">1426.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
-        <is>
-[...302 lines deleted...]
-      <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Полка для стола малого</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SDT.091.MGL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: стекло матовое</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: матовое стекло</t>
           </r>