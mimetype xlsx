--- v1 (2026-01-23)
+++ v2 (2026-04-24)
@@ -908,147 +908,147 @@
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">7236.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Гондола высокая (полки ДСП)</t>
-[...15 lines deleted...]
-Высота, мм: 1261</t>
+      <t xml:space="preserve">Боковая панель углового внутреннего стеллажа, левая</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SV 116</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 500</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 2400</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Толщина, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Боковая панель: левая</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">9944.00</t>
+      <t xml:space="preserve">8823.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Боковая панель углового внутреннего стеллажа, левая</t>
-[...19 lines deleted...]
-Боковая панель: левая</t>
+      <t xml:space="preserve">Гондола высокая (полки ДСП)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SV 203</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 710</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 796</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1261</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">8823.00</t>
+      <t xml:space="preserve">9944.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Боковая панель углового внутреннего стеллажа, правая</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SV 117</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -3674,51 +3674,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54228a_a1fa_11e8_a710_0025902b3cc1_01_solid_vine_b2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e69ad_a1fb_11e8_a710_0025902b3cc1_02_solid_vine_b3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ffed9_a1fb_11e8_a710_0025902b3cc1_03_solid_vine_b4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66ab30_a1fc_11e8_a710_0025902b3cc1_04_solid_vine_b5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209aa27_a1fc_11e8_a710_0025902b3cc1_05_solid_vine_b6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77546adf_a1fc_11e8_a710_0025902b3cc1_06_solid_vine_b7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e9397_a1fc_11e8_a710_0025902b3cc1_07_solid_vine_b8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ee115_a1fc_11e8_a710_0025902b3cc1_08_solid_vine_b9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2c82d_a1fd_11e8_a710_0025902b3cc1_09_solid_vine_b10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82c1ac_a1fd_11e8_a710_0025902b3cc1_13_solid_vine_b11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653afe23_a1fd_11e8_a710_0025902b3cc1_10_solid_vine_b12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893be861_a1fd_11e8_a710_0025902b3cc1_11_solid_vine_b13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80be55_a1eb_11e8_a710_0025902b3cc1_SV_101_b14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4c015_a1eb_11e8_a710_0025902b3cc1_SV_102_b15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08af65_a1eb_11e8_a710_0025902b3cc1_SV_103_b16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8648e_a1ed_11e8_a710_0025902b3cc1_SV_203_b17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e45951_a1ed_11e8_a710_0025902b3cc1_SV_116_117_b18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38370980_a1ed_11e8_a710_0025902b3cc1_SV_116_117_b19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbffec_a1ed_11e8_a710_0025902b3cc1_SV_118_119_b20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359b864_a1ed_11e8_a710_0025902b3cc1_SV_118_119_b21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15385e63_a1ec_11e8_a710_0025902b3cc1_SV_104_b22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27edbc9b_a1ec_11e8_a710_0025902b3cc1_SV_105_b23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1d625_a1ec_11e8_a710_0025902b3cc1_SV_106_b24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d39cdb_a1ec_11e8_a710_0025902b3cc1_SV_107_b25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd90af2_a1ec_11e8_a710_0025902b3cc1_SV_114_b26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc7adb_a1ec_11e8_a710_0025902b3cc1_SV_108_b27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ceaf04_a1ec_11e8_a710_0025902b3cc1_SV_109_b28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1b987_a1ed_11e8_a710_0025902b3cc1_SV_115_b29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f139f4_a1ed_11e8_a710_0025902b3cc1_SV_120_b30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27ac69_a1ec_11e8_a710_0025902b3cc1_SV_110_b31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94c282_a1ec_11e8_a710_0025902b3cc1_SV_111_b32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8110365_a1ec_11e8_a710_0025902b3cc1_SV_112_b33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989c9b5_a1ec_11e8_a710_0025902b3cc1_SV_113_b34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52618a89_a1ef_11e8_a710_0025902b3cc1_SV_501_503_b35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595614e4_a1ef_11e8_a710_0025902b3cc1_SV_502_b36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e681255_a1ef_11e8_a710_0025902b3cc1_SV_501_503_b37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48983fd6_a1f2_11e8_a710_0025902b3cc1_SV_516_517_b38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746e74b_a1f2_11e8_a710_0025902b3cc1_SV_516_517_b39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68711ff7_a1f2_11e8_a710_0025902b3cc1_SV_518_519_b40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f86546_a1f2_11e8_a710_0025902b3cc1_SV_518_519_b41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d04ef_a1ef_11e8_a710_0025902b3cc1_SV_504_b42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93713613_a1ef_11e8_a710_0025902b3cc1_SV_505_b43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1eaf1_a1ef_11e8_a710_0025902b3cc1_SV_506_b44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb1751_a1ef_11e8_a710_0025902b3cc1_SV_507_b45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5992d1_a1f0_11e8_a710_0025902b3cc1_SV_514_b46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a231f_a1ef_11e8_a710_0025902b3cc1_SV_508_b47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca088c92_a1ef_11e8_a710_0025902b3cc1_SV_509_b48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568c179_a1f0_11e8_a710_0025902b3cc1_SV_515_b49.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc1a6e_a1f2_11e8_a710_0025902b3cc1_SV_520_b50.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6593f_a1ef_11e8_a710_0025902b3cc1_SV_510_b51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef545707_a1ef_11e8_a710_0025902b3cc1_SV_511_b52.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe375ced_a1ef_11e8_a710_0025902b3cc1_SV_512_b53.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ef9b7_a1ed_11e8_a710_0025902b3cc1_SV_201_b54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946656c0_a1ed_11e8_a710_0025902b3cc1_SV_202_b55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bafebe_a1ed_11e8_a710_0025902b3cc1_SV_301_b56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298d857_a1ed_11e8_a710_0025902b3cc1_SV_302_b57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a52082_a1ee_11e8_a710_0025902b3cc1_SV_303_b58.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207d1d6_a1ee_11e8_a710_0025902b3cc1_SV_402_b59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b9d61_a1ef_11e8_a710_0025902b3cc1_SV_403_b60.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357c2b5_a1ef_11e8_a710_0025902b3cc1_SV_404_b61.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c07481_a1ee_11e8_a710_0025902b3cc1_SV_401_b62.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120a69d_068d_11e0_99a4_003048f27c5f_7BF18BBA_7E43_4B5E_9EDF_2BA414EB444A63.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54228a_a1fa_11e8_a710_0025902b3cc1_01_solid_vine_b2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e69ad_a1fb_11e8_a710_0025902b3cc1_02_solid_vine_b3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ffed9_a1fb_11e8_a710_0025902b3cc1_03_solid_vine_b4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66ab30_a1fc_11e8_a710_0025902b3cc1_04_solid_vine_b5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209aa27_a1fc_11e8_a710_0025902b3cc1_05_solid_vine_b6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77546adf_a1fc_11e8_a710_0025902b3cc1_06_solid_vine_b7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e9397_a1fc_11e8_a710_0025902b3cc1_07_solid_vine_b8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ee115_a1fc_11e8_a710_0025902b3cc1_08_solid_vine_b9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2c82d_a1fd_11e8_a710_0025902b3cc1_09_solid_vine_b10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82c1ac_a1fd_11e8_a710_0025902b3cc1_13_solid_vine_b11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653afe23_a1fd_11e8_a710_0025902b3cc1_10_solid_vine_b12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893be861_a1fd_11e8_a710_0025902b3cc1_11_solid_vine_b13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80be55_a1eb_11e8_a710_0025902b3cc1_SV_101_b14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4c015_a1eb_11e8_a710_0025902b3cc1_SV_102_b15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08af65_a1eb_11e8_a710_0025902b3cc1_SV_103_b16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e45951_a1ed_11e8_a710_0025902b3cc1_SV_116_117_b17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8648e_a1ed_11e8_a710_0025902b3cc1_SV_203_b18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38370980_a1ed_11e8_a710_0025902b3cc1_SV_116_117_b19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbffec_a1ed_11e8_a710_0025902b3cc1_SV_118_119_b20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359b864_a1ed_11e8_a710_0025902b3cc1_SV_118_119_b21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15385e63_a1ec_11e8_a710_0025902b3cc1_SV_104_b22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27edbc9b_a1ec_11e8_a710_0025902b3cc1_SV_105_b23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1d625_a1ec_11e8_a710_0025902b3cc1_SV_106_b24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d39cdb_a1ec_11e8_a710_0025902b3cc1_SV_107_b25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd90af2_a1ec_11e8_a710_0025902b3cc1_SV_114_b26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc7adb_a1ec_11e8_a710_0025902b3cc1_SV_108_b27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ceaf04_a1ec_11e8_a710_0025902b3cc1_SV_109_b28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1b987_a1ed_11e8_a710_0025902b3cc1_SV_115_b29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f139f4_a1ed_11e8_a710_0025902b3cc1_SV_120_b30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27ac69_a1ec_11e8_a710_0025902b3cc1_SV_110_b31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94c282_a1ec_11e8_a710_0025902b3cc1_SV_111_b32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8110365_a1ec_11e8_a710_0025902b3cc1_SV_112_b33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989c9b5_a1ec_11e8_a710_0025902b3cc1_SV_113_b34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52618a89_a1ef_11e8_a710_0025902b3cc1_SV_501_503_b35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595614e4_a1ef_11e8_a710_0025902b3cc1_SV_502_b36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e681255_a1ef_11e8_a710_0025902b3cc1_SV_501_503_b37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48983fd6_a1f2_11e8_a710_0025902b3cc1_SV_516_517_b38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746e74b_a1f2_11e8_a710_0025902b3cc1_SV_516_517_b39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68711ff7_a1f2_11e8_a710_0025902b3cc1_SV_518_519_b40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f86546_a1f2_11e8_a710_0025902b3cc1_SV_518_519_b41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d04ef_a1ef_11e8_a710_0025902b3cc1_SV_504_b42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93713613_a1ef_11e8_a710_0025902b3cc1_SV_505_b43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1eaf1_a1ef_11e8_a710_0025902b3cc1_SV_506_b44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb1751_a1ef_11e8_a710_0025902b3cc1_SV_507_b45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5992d1_a1f0_11e8_a710_0025902b3cc1_SV_514_b46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a231f_a1ef_11e8_a710_0025902b3cc1_SV_508_b47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca088c92_a1ef_11e8_a710_0025902b3cc1_SV_509_b48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568c179_a1f0_11e8_a710_0025902b3cc1_SV_515_b49.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc1a6e_a1f2_11e8_a710_0025902b3cc1_SV_520_b50.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6593f_a1ef_11e8_a710_0025902b3cc1_SV_510_b51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef545707_a1ef_11e8_a710_0025902b3cc1_SV_511_b52.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe375ced_a1ef_11e8_a710_0025902b3cc1_SV_512_b53.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ef9b7_a1ed_11e8_a710_0025902b3cc1_SV_201_b54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946656c0_a1ed_11e8_a710_0025902b3cc1_SV_202_b55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bafebe_a1ed_11e8_a710_0025902b3cc1_SV_301_b56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298d857_a1ed_11e8_a710_0025902b3cc1_SV_302_b57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a52082_a1ee_11e8_a710_0025902b3cc1_SV_303_b58.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207d1d6_a1ee_11e8_a710_0025902b3cc1_SV_402_b59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b9d61_a1ef_11e8_a710_0025902b3cc1_SV_403_b60.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357c2b5_a1ef_11e8_a710_0025902b3cc1_SV_404_b61.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c07481_a1ee_11e8_a710_0025902b3cc1_SV_401_b62.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120a69d_068d_11e0_99a4_003048f27c5f_7BF18BBA_7E43_4B5E_9EDF_2BA414EB444A63.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -6862,152 +6862,152 @@
             </rPr>
             <t xml:space="preserve">7236.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Гондола высокая (полки ДСП)</t>
-[...15 lines deleted...]
-Высота, мм: 1261</t>
+            <t xml:space="preserve">Боковая панель углового внутреннего стеллажа, левая</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SV 116</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 500</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 2400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Боковая панель: левая</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">9944.00</t>
+            <t xml:space="preserve">8823.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Боковая панель углового внутреннего стеллажа, левая</t>
-[...19 lines deleted...]
-Боковая панель: левая</t>
+            <t xml:space="preserve">Гондола высокая (полки ДСП)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SV 203</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 710</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 796</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1261</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">8823.00</t>
+            <t xml:space="preserve">9944.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Боковая панель углового внутреннего стеллажа, правая</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SV 117</t>