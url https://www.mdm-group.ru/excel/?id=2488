--- v1 (2026-01-27)
+++ v2 (2026-07-27)
@@ -757,74 +757,74 @@
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">KTC-009N \   Стойка для очков с креплением к стене, без замка</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NKO.060.14.BZ.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Вместимость: 14 оправ</t>
     </r>
     <r>
       <t xml:space="preserve">
+Примечание: Габаритная ширина держателя очков -175мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Замок: без замка</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">5107.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">KTC-009S(L) \ Стойка для очков с креплением к стене, с замком</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NKO.061.20.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -3916,74 +3916,74 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">KTC-009N \   Стойка для очков с креплением к стене, без замка</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: NKO.060.14.BZ.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Вместимость: 14 оправ</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: Габаритная ширина держателя очков -175мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Замок: без замка</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">5107.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">KTC-009S(L) \ Стойка для очков с креплением к стене, с замком</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: NKO.061.20.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>