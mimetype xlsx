--- v5 (2026-07-23)
+++ v6 (2026-10-21)
@@ -1600,120 +1600,120 @@
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1413.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Светильник LED 860 (на полку, холодный белый)</t>
-[...3 lines deleted...]
-Артикул: Okтa.051P.CWH</t>
+      <t xml:space="preserve">Светильник LED 860 (на полку, теплый белый)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: Okтa.051P.HWH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 860</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: 20	Для установки на витрины «Октава+» необходимы полкодержатели ОКП.500 – 2шт. </t>
+Примечание: Для установки на витрины «Октава+» необходимы полкодержатели ОКП.500 – 2шт. </t>
     </r>
     <r>
       <t xml:space="preserve">
 Потребляемая мощность, Вт: 14</t>
     </r>
     <r>
       <t xml:space="preserve">
 Для витрин: Октава 02</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1932.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Светильник LED 860 (на полку, теплый белый)</t>
-[...3 lines deleted...]
-Артикул: Okтa.051P.HWH</t>
+      <t xml:space="preserve">Светильник LED 860 (на полку, холодный белый)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: Okтa.051P.CWH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 860</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Для установки на витрины «Октава+» необходимы полкодержатели ОКП.500 – 2шт. </t>
+Примечание: 20	Для установки на витрины «Октава+» необходимы полкодержатели ОКП.500 – 2шт. </t>
     </r>
     <r>
       <t xml:space="preserve">
 Потребляемая мощность, Вт: 14</t>
     </r>
     <r>
       <t xml:space="preserve">
 Для витрин: Октава 02</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1932.00</t>
     </r>
@@ -3042,51 +3042,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0d89b_a671_11e6_9f4a_0025902b3cc0_BFB2341A_3143_422A_8A05_B11024BD3EA82.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953cc16_a673_11e6_9f4a_0025902b3cc0_5BEDE3FD_0FE2_4704_BD56_F8C964C081503.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197f12f_a674_11e6_9f4a_0025902b3cc0_08B98CC6_2E5E_4E26_90F9_FBF54128CE714.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc95ea_a67d_11e6_9f4a_0025902b3cc0_D39F0D2F_8A0E_44E5_81AF_64AF7332C8945.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90822e6_a681_11e6_9f4a_0025902b3cc0_8EE64331_F6C9_43A2_9248_DC73AA2348896.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a3b1b_a680_11e6_9f4a_0025902b3cc0_7DF1837A_EC40_4AAD_B85B_5AE90794C99F7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06cc3b1_a683_11e6_9f4a_0025902b3cc0_46246645_3F7C_4596_8257_298580562FC88.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b576e_a684_11e6_9f4a_0025902b3cc0_20EF039C_6573_46E1_A886_A08659416BEC9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467a475_a688_11e6_9f4a_0025902b3cc0_D226037C_F439_4766_BE42_DDD93C03084810.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe626c8_a713_11e6_9f4a_0025902b3cc0_5C25F8E9_876E_4AF9_92AD_4242E1D7BC3E11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a4faa_a5c3_11e6_9f4a_0025902b3cc0_B6B9DDA9_C0F5_4056_9150_FEF69B2B06BB12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64230d1_a8ea_11e3_baa0_0025902b3cc1_okta10013.JPG"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5b7d5_ff22_11e0_833e_003048f27c5f_okta20014.JPG"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a079fdc_6e53_11e4_a300_0025902b3cc1_okta30015.JPG"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd65be_c7b4_11e0_a476_003048f27c5f_3BDDDAB6_3904_4FA8_88D4_A9DE33C3617716.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120a69d_068d_11e0_99a4_003048f27c5f_7BF18BBA_7E43_4B5E_9EDF_2BA414EB444A17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f45ac_068c_11e0_99a4_003048f27c5f_59F14211_F8E8_4798_BE7F_EF620244086B18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b67f2_ff32_11e0_833e_003048f27c5f_B2CACDF2_96C2_4E54_8F01_4D90DC47747F19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e783c_a66e_11e6_9f4a_0025902b3cc0_Okta-LED.resize220.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2960e83_a66e_11e6_9f4a_0025902b3cc0_Okta-LED.resize221.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfc648_a66f_11e6_9f4a_0025902b3cc0_Okta-LED.resize222.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4a22c_a66f_11e6_9f4a_0025902b3cc0_Okta-LED.resize223.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbaf63_a66d_11e6_9f4a_0025902b3cc0_Okta-LED.resize224.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42134cf6_a66e_11e6_9f4a_0025902b3cc0_Okta-LED.resize225.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7ac07_9db5_11e5_a43a_0025902b3cc1_Okta-LED.resize226.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc2c15_9db5_11e5_a43a_0025902b3cc1_Okta-LED.resize227.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c148d_a66e_11e6_9f4a_0025902b3cc0_Okta-LED.resize228.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9bcb5_a66e_11e6_9f4a_0025902b3cc0_Okta-LED.resize229.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b23e1_a66e_11e6_9f4a_0025902b3cc0_Okta-LED.resize230.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383b06e_a66e_11e6_9f4a_0025902b3cc0_Okta-LED.resize231.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30378975_4a17_11e0_86e2_003048f27c5f_1EE41714_6C5F_4D47_A99E_42B9C7C4B96032.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b403e9_d5d9_11e0_a476_003048f27c5f_1EEA6700_DDBE_491B_8DA3_C2D5D9ED0AE133.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06690e66_76d1_11e0_afc8_003048f27c5f_7E0C47D5_84DE_4127_98F7_33FF9AA59F1834.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bd27b_24bf_11e2_99cf_0025902b3cc1_ACBB9E9A_6F5B_4826_B9DF_F928A05406A635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ec8b4_2f19_11e7_9cf4_0025902b3cc1_DA42B935_36DC_455F_8CF4_BF20870227D436.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b7643_2f1a_11e7_9cf4_0025902b3cc1_FEBD827A_DF03_46C7_B699_79E67934372337.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d3ccf_b7bd_11e6_822f_0025b3ab7bf6_5B59C283_3CA8_4215_84CF_6E04D17611C638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529ebdb_ff38_11e0_833e_003048f27c5f_8365F4EB_0CDC_49F1_8A8C_DED67ACF829839.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529ebe2_ff38_11e0_833e_003048f27c5f_3D25A15A_AA26_4C1B_97FF_F463E8E1C7A940.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18d71e_ff31_11e0_833e_003048f27c5f_175C3C69_02EA_457D_866D_0B9AAB82FB0B41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842101f_9ed7_11e0_afc8_003048f27c5f_EE3F9D1E_A5D8_4289_8F37_344C5019F8A942.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e97ff_ff16_11e0_833e_003048f27c5f_B55B5B49_A769_4DCE_BFCC_0427204840AE43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mdm-group44.ru"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78092a_ff1e_11e0_833e_003048f27c5f_CB3FF811_86AA_48EF_A248_FD1CBFDA916745.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddb029_3999_11e0_b4b4_003048f27c5f_8C6C18AB_99C4_4484_8AEB_8B2BF86778A746.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddb010_3999_11e0_b4b4_003048f27c5f_A93A31F2_2BDE_4E53_9112_E2F50B0455F147.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25908a3_ff1f_11e0_833e_003048f27c5f_9156FF58_D31D_4BD5_9397_0DE19F06B75B48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da968c3_ff3a_11e0_833e_003048f27c5f_8A1903B8_DC26_43A6_96F6_842A559C724149.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189dcf53_ff36_11e0_833e_003048f27c5f_AEB5BDBC_9408_4A94_A0D5_41E29F033E1550.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0d89b_a671_11e6_9f4a_0025902b3cc0_BFB2341A_3143_422A_8A05_B11024BD3EA82.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953cc16_a673_11e6_9f4a_0025902b3cc0_5BEDE3FD_0FE2_4704_BD56_F8C964C081503.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197f12f_a674_11e6_9f4a_0025902b3cc0_08B98CC6_2E5E_4E26_90F9_FBF54128CE714.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc95ea_a67d_11e6_9f4a_0025902b3cc0_D39F0D2F_8A0E_44E5_81AF_64AF7332C8945.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90822e6_a681_11e6_9f4a_0025902b3cc0_8EE64331_F6C9_43A2_9248_DC73AA2348896.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a3b1b_a680_11e6_9f4a_0025902b3cc0_7DF1837A_EC40_4AAD_B85B_5AE90794C99F7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06cc3b1_a683_11e6_9f4a_0025902b3cc0_46246645_3F7C_4596_8257_298580562FC88.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b576e_a684_11e6_9f4a_0025902b3cc0_20EF039C_6573_46E1_A886_A08659416BEC9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467a475_a688_11e6_9f4a_0025902b3cc0_D226037C_F439_4766_BE42_DDD93C03084810.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe626c8_a713_11e6_9f4a_0025902b3cc0_5C25F8E9_876E_4AF9_92AD_4242E1D7BC3E11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a4faa_a5c3_11e6_9f4a_0025902b3cc0_B6B9DDA9_C0F5_4056_9150_FEF69B2B06BB12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64230d1_a8ea_11e3_baa0_0025902b3cc1_okta10013.JPG"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5b7d5_ff22_11e0_833e_003048f27c5f_okta20014.JPG"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a079fdc_6e53_11e4_a300_0025902b3cc1_okta30015.JPG"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd65be_c7b4_11e0_a476_003048f27c5f_3BDDDAB6_3904_4FA8_88D4_A9DE33C3617716.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120a69d_068d_11e0_99a4_003048f27c5f_7BF18BBA_7E43_4B5E_9EDF_2BA414EB444A17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f45ac_068c_11e0_99a4_003048f27c5f_59F14211_F8E8_4798_BE7F_EF620244086B18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b67f2_ff32_11e0_833e_003048f27c5f_B2CACDF2_96C2_4E54_8F01_4D90DC47747F19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e783c_a66e_11e6_9f4a_0025902b3cc0_Okta-LED.resize220.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2960e83_a66e_11e6_9f4a_0025902b3cc0_Okta-LED.resize221.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfc648_a66f_11e6_9f4a_0025902b3cc0_Okta-LED.resize222.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4a22c_a66f_11e6_9f4a_0025902b3cc0_Okta-LED.resize223.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbaf63_a66d_11e6_9f4a_0025902b3cc0_Okta-LED.resize224.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42134cf6_a66e_11e6_9f4a_0025902b3cc0_Okta-LED.resize225.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7ac07_9db5_11e5_a43a_0025902b3cc1_Okta-LED.resize226.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc2c15_9db5_11e5_a43a_0025902b3cc1_Okta-LED.resize227.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9bcb5_a66e_11e6_9f4a_0025902b3cc0_Okta-LED.resize228.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c148d_a66e_11e6_9f4a_0025902b3cc0_Okta-LED.resize229.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b23e1_a66e_11e6_9f4a_0025902b3cc0_Okta-LED.resize230.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383b06e_a66e_11e6_9f4a_0025902b3cc0_Okta-LED.resize231.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30378975_4a17_11e0_86e2_003048f27c5f_1EE41714_6C5F_4D47_A99E_42B9C7C4B96032.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b403e9_d5d9_11e0_a476_003048f27c5f_1EEA6700_DDBE_491B_8DA3_C2D5D9ED0AE133.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06690e66_76d1_11e0_afc8_003048f27c5f_7E0C47D5_84DE_4127_98F7_33FF9AA59F1834.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bd27b_24bf_11e2_99cf_0025902b3cc1_ACBB9E9A_6F5B_4826_B9DF_F928A05406A635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ec8b4_2f19_11e7_9cf4_0025902b3cc1_DA42B935_36DC_455F_8CF4_BF20870227D436.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b7643_2f1a_11e7_9cf4_0025902b3cc1_FEBD827A_DF03_46C7_B699_79E67934372337.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d3ccf_b7bd_11e6_822f_0025b3ab7bf6_5B59C283_3CA8_4215_84CF_6E04D17611C638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529ebdb_ff38_11e0_833e_003048f27c5f_8365F4EB_0CDC_49F1_8A8C_DED67ACF829839.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529ebe2_ff38_11e0_833e_003048f27c5f_3D25A15A_AA26_4C1B_97FF_F463E8E1C7A940.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18d71e_ff31_11e0_833e_003048f27c5f_175C3C69_02EA_457D_866D_0B9AAB82FB0B41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842101f_9ed7_11e0_afc8_003048f27c5f_EE3F9D1E_A5D8_4289_8F37_344C5019F8A942.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e97ff_ff16_11e0_833e_003048f27c5f_B55B5B49_A769_4DCE_BFCC_0427204840AE43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mdm-group44.ru"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78092a_ff1e_11e0_833e_003048f27c5f_CB3FF811_86AA_48EF_A248_FD1CBFDA916745.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddb029_3999_11e0_b4b4_003048f27c5f_8C6C18AB_99C4_4484_8AEB_8B2BF86778A746.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddb010_3999_11e0_b4b4_003048f27c5f_A93A31F2_2BDE_4E53_9112_E2F50B0455F147.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25908a3_ff1f_11e0_833e_003048f27c5f_9156FF58_D31D_4BD5_9397_0DE19F06B75B48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da968c3_ff3a_11e0_833e_003048f27c5f_8A1903B8_DC26_43A6_96F6_842A559C724149.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189dcf53_ff36_11e0_833e_003048f27c5f_AEB5BDBC_9408_4A94_A0D5_41E29F033E1550.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -6576,123 +6576,123 @@
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="4"/>
       <c r="B20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Светильник LED 860 (на полку, холодный белый)</t>
-[...3 lines deleted...]
-Артикул: Okтa.051P.CWH</t>
+            <t xml:space="preserve">Светильник LED 860 (на полку, теплый белый)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: Okтa.051P.HWH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 860</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: 20	Для установки на витрины «Октава+» необходимы полкодержатели ОКП.500 – 2шт. </t>
+Примечание: Для установки на витрины «Октава+» необходимы полкодержатели ОКП.500 – 2шт. </t>
           </r>
           <r>
             <t xml:space="preserve">
 Потребляемая мощность, Вт: 14</t>
           </r>
           <r>
             <t xml:space="preserve">
 Для витрин: Октава 02</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1932.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Светильник LED 860 (на полку, теплый белый)</t>
-[...3 lines deleted...]
-Артикул: Okтa.051P.HWH</t>
+            <t xml:space="preserve">Светильник LED 860 (на полку, холодный белый)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: Okтa.051P.CWH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 860</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Для установки на витрины «Октава+» необходимы полкодержатели ОКП.500 – 2шт. </t>
+Примечание: 20	Для установки на витрины «Октава+» необходимы полкодержатели ОКП.500 – 2шт. </t>
           </r>
           <r>
             <t xml:space="preserve">
 Потребляемая мощность, Вт: 14</t>
           </r>
           <r>
             <t xml:space="preserve">
 Для витрин: Октава 02</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1932.00</t>
           </r>