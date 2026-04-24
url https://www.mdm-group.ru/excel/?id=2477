--- v2 (2026-03-09)
+++ v3 (2026-04-24)
@@ -3460,51 +3460,51 @@
       <t xml:space="preserve">
 Глубина, мм: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 100+8</t>
     </r>
     <r>
       <t xml:space="preserve">
 Регулировка, мм: есть, 8</t>
     </r>
     <r>
       <t xml:space="preserve">
 Нагрузка, кг: до 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Толщина, мм: 10</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: цена указана за 1 шт</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 1048.16 руб.</t>
+Старая цена: 1082 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">541.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -9697,51 +9697,51 @@
             <t xml:space="preserve">
 Глубина, мм: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 100+8</t>
           </r>
           <r>
             <t xml:space="preserve">
 Регулировка, мм: есть, 8</t>
           </r>
           <r>
             <t xml:space="preserve">
 Нагрузка, кг: до 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: цена указана за 1 шт</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 1048.16 руб.</t>
+Старая цена: 1082 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">541.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" s="4"/>