--- v3 (2026-04-24)
+++ v4 (2026-07-23)
@@ -1,83 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="ru" ContentType="application/octet-stream"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13.01.2026</t>
+      <t xml:space="preserve">16.07.2026</t>
     </r>
   </si>
   <si>
     <t>Витрины и прилавки Октава</t>
   </si>
   <si>
     <t>Внешность новинки во многом позаимствована у популярнейшей серии витрин «Селена». При этом в моделях «Октавы» на двух противоположных гранях размещены по две стойки модульной системы Neo-fix. Благодаря перфорации по всей длине стоек, в витрину или прилавок можно установить на произвольных высотах любое количество полок.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Октава 01 \ Витрина с 3-мя полками без освещения</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: K.OKT.001</t>
     </r>
@@ -545,51 +546,51 @@
       <t xml:space="preserve">
 Ширина, мм: 1320</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2075</t>
     </r>
     <r>
       <t xml:space="preserve">
 Освещение для витрины: нет</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">42098.00</t>
+      <t xml:space="preserve">42567.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Октава 08 \ Витрина с 3-мя полками без освещения</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: K.OKT.008</t>
@@ -655,51 +656,51 @@
       <t xml:space="preserve">
 Глубина, мм: 467</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 467</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 275</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3418.00</t>
+      <t xml:space="preserve">3760.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Октава 010 \ Накопитель с ящиками для Окта.002, Окта.003, Окта.004</t>
@@ -712,51 +713,51 @@
       <t xml:space="preserve">
 Глубина, мм: 467</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 916</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 275</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4796.00</t>
+      <t xml:space="preserve">5270.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Октава 011 \ Накопитель с ящиками для Окта.006, Окта.007</t>
@@ -769,51 +770,51 @@
       <t xml:space="preserve">
 Глубина, мм: 467</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1320</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 275</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">7692.00</t>
+      <t xml:space="preserve">8460.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Октава 012 \ Накопитель с ящиками для Окта.008</t>
@@ -826,51 +827,51 @@
       <t xml:space="preserve">
 Глубина, мм: 467</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1769</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 275</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10446.00</t>
+      <t xml:space="preserve">11490.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Октава 014 \ Накопитель с дверью для Окта.001</t>
@@ -883,51 +884,51 @@
       <t xml:space="preserve">
 Глубина, мм: 467</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 467</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 275</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2136.00</t>
+      <t xml:space="preserve">2350.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Октава 015 \ Накопитель с дверью для Окта.002, Окта.003, Окта.004</t>
@@ -940,51 +941,51 @@
       <t xml:space="preserve">
 Глубина, мм: 467</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 916</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 275</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3182.00</t>
+      <t xml:space="preserve">3500.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Октава 016 \ Накопитель с дверьми для Окта.006, Окта.007</t>
@@ -997,51 +998,51 @@
       <t xml:space="preserve">
 Глубина, мм: 467</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1320</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 275</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4651.00</t>
+      <t xml:space="preserve">5120.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Октава 017 \ Накопитель с дверьми для Окта.008</t>
@@ -1054,51 +1055,51 @@
       <t xml:space="preserve">
 Глубина, мм: 467</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1769</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 275</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5981.00</t>
+      <t xml:space="preserve">6580.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Октава 018 \ Столешница для Окта.001, Окта.009</t>
@@ -1111,51 +1112,51 @@
       <t xml:space="preserve">
 Глубина, мм: 467</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 467</t>
     </r>
     <r>
       <t xml:space="preserve">
 Толщина, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">806.00</t>
+      <t xml:space="preserve">890.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Октава 019 \ Столешница для Окта.010, Окта.015</t>
@@ -1168,51 +1169,51 @@
       <t xml:space="preserve">
 Глубина, мм: 467</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 916</t>
     </r>
     <r>
       <t xml:space="preserve">
 Толщина, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1376.00</t>
+      <t xml:space="preserve">1515.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Октава 020 \ Столешница для Окта.011, Окта.016</t>
@@ -1225,51 +1226,51 @@
       <t xml:space="preserve">
 Глубина, мм: 467</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1320</t>
     </r>
     <r>
       <t xml:space="preserve">
 Толщина, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1899.00</t>
+      <t xml:space="preserve">2100.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Октава 021 \ Столешница для Окта.012, Окта.017</t>
@@ -1282,51 +1283,51 @@
       <t xml:space="preserve">
 Глубина, мм: 467</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1769</t>
     </r>
     <r>
       <t xml:space="preserve">
 Толщина, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2516.00</t>
+      <t xml:space="preserve">2760.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">ОКТА.100 \ Полка для ОКП.001, ОКП.007, ОКП.008</t>
@@ -2276,120 +2277,120 @@
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1413.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Светильник LED 860 (на полку, холодный белый)</t>
-[...3 lines deleted...]
-Артикул: Okтa.051P.CWH</t>
+      <t xml:space="preserve">Светильник LED 860 (на полку, теплый белый)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: Okтa.051P.HWH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 860</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: 20	Для установки на витрины «Октава+» необходимы полкодержатели ОКП.500 – 2шт. </t>
+Примечание: Для установки на витрины «Октава+» необходимы полкодержатели ОКП.500 – 2шт. </t>
     </r>
     <r>
       <t xml:space="preserve">
 Потребляемая мощность, Вт: 14</t>
     </r>
     <r>
       <t xml:space="preserve">
 Для витрин: Октава 02</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1932.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Светильник LED 860 (на полку, теплый белый)</t>
-[...3 lines deleted...]
-Артикул: Okтa.051P.HWH</t>
+      <t xml:space="preserve">Светильник LED 860 (на полку, холодный белый)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: Okтa.051P.CWH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 860</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Для установки на витрины «Октава+» необходимы полкодержатели ОКП.500 – 2шт. </t>
+Примечание: 20	Для установки на витрины «Октава+» необходимы полкодержатели ОКП.500 – 2шт. </t>
     </r>
     <r>
       <t xml:space="preserve">
 Потребляемая мощность, Вт: 14</t>
     </r>
     <r>
       <t xml:space="preserve">
 Для витрин: Октава 02</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1932.00</t>
     </r>
@@ -2789,440 +2790,464 @@
       <t xml:space="preserve">1795.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Ng 25x25x200 \ Опора декоративная со смещенным фланцем (регулируемая)</t>
-[...31 lines deleted...]
-Нагрузка, кг: до 100</t>
+      <t xml:space="preserve">Опора декоративная регулируемая</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: ADJ8.100.AL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: алюминий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: алюминий/пластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 40</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 40</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 100+18</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Регулировка, мм: есть, регулировка 18</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Нагрузка, кг: 150 на одну опору без регулировки, 100 на одну опору в регулировке Н=10 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: цена указана за 1 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">176.00</t>
+      <t xml:space="preserve">127.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Опора для витрины</t>
-[...11 lines deleted...]
-Примечание: цена за 1 шт.</t>
+      <t xml:space="preserve">Опора декоративная регулируемая</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: ADJ8.150.AL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: алюминий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: алюминий/пластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 40</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 40</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 150+18</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Регулировка, мм: есть, регулировка 18</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Нагрузка, кг: 150 на одну опору без регулировки, 100 на одну опору в регулировке Н=10 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: цена указана за 1 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">140.00</t>
+      <t xml:space="preserve">176.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...10 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Опора для витрины</t>
-[...7 lines deleted...]
-Высота, мм: 90</t>
+      <t xml:space="preserve">Ng 25x25x200 \ Опора декоративная со смещенным фланцем (регулируемая)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NG2525200.FL.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: металл</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Регулировка, мм: есть, регулировка 20</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Нагрузка, кг: до 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: цена указана за 1 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">345.00</t>
+      <t xml:space="preserve">176.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...10 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Опора для витрины</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: NZ0404 120MM</t>
-[...7 lines deleted...]
-Примечание: цена указана за 1 шт.</t>
+Артикул: NZ0106 125MM</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 125</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: цена за 1 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">160.00</t>
+      <t xml:space="preserve">140.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Опора для витрины</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: NZ0504 127MM</t>
-[...3 lines deleted...]
-Высота, мм: 127</t>
+Артикул: NZ0204 90MM</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 90</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: цена указана за 1 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">140.00</t>
+      <t xml:space="preserve">345.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Опора хром 103мм \ Опора для витрины</t>
-[...7 lines deleted...]
-Высота, мм: 103</t>
+      <t xml:space="preserve">Опора для витрины</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NZ0504 127MM</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 127</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: цена указана за 1 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">292.00</t>
+      <t xml:space="preserve">140.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Опора для витрины</t>
-[...3 lines deleted...]
-Артикул: NZ1806 103MM</t>
+      <t xml:space="preserve">Опора хром 103мм \ Опора для витрины</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NZ1804 103MM</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 103</t>
     </r>
     <r>
       <t xml:space="preserve">
-Диаметр основания, мм: 49,5</t>
-[...3 lines deleted...]
-Примечание: цена за 1 шт.</t>
+Примечание: цена указана за 1 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">292.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Опора для витрины</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -3261,136 +3286,136 @@
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Опора для витрины</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: NZ0906 103MM</t>
-[...7 lines deleted...]
-Диаметр основания, мм: 60</t>
+Артикул: NZ0604 70MM</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 70</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: цена за 1 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">310.00</t>
+      <t xml:space="preserve">85.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Опора для витрины</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: NA01C00 100MM</t>
-[...3 lines deleted...]
-Высота, мм: 100</t>
+Артикул: NZ0906 103MM</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 103</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр основания, мм: 60</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: цена за 1 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размер ножки, мм: 27х27</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">296.00</t>
+      <t xml:space="preserve">310.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Опора для витрины</t>
@@ -3751,51 +3776,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcfcff_a65f_11e6_9f4a_0025902b3cc0_4D21FF0F_47A7_4818_B9FB_CAA2AAB1A2782.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb99346_a714_11e6_9f4a_0025902b3cc0_6D23FCD5_29F1_4F12_994B_B45273568A583.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f945f_a714_11e6_9f4a_0025902b3cc0_0B1A605A_2D44_4E1D_85E5_C13CEA86A0144.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222c146_a715_11e6_9f4a_0025902b3cc0_3E93CE6E_9EB5_4B99_90C1_458C04F189F15.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939dc4f_a716_11e6_9f4a_0025902b3cc0_6717E735_7A70_4BBE_83AC_D9780E9F4D4A6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd6c71_a716_11e6_9f4a_0025902b3cc0_173BD524_0C09_4974_894C_4B0AC3DE3BC67.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5c592_a719_11e6_9f4a_0025902b3cc0_18DE58F5_C048_46FB_B3CE_F0189A01C9D18.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eafade_a71a_11e6_9f4a_0025902b3cc0_1BC20A55_E06A_42B2_8C7B_C184A58475DB9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df95e8_a71b_11e6_9f4a_0025902b3cc0_80C9D816_F499_46F9_9F60_38796AB2109210.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18854bf8_a71b_11e6_9f4a_0025902b3cc0_232B3C3A_54A0_42E4_9F0C_93F9B7304BAE11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fed18_a584_11e6_9f4a_0025902b3cc0_octa-00912.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74875a4_a584_11e6_9f4a_0025902b3cc0_6D398189_C2DA_4E16_80D5_DFD01EDFA3AE13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5bb85e_a587_11e6_9f4a_0025902b3cc0_774CECB7_617C_4A1C_89C3_152C9BDD497014.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd71c9_a587_11e6_9f4a_0025902b3cc0_556D559F_9212_4A9A_8C6C_3FA35AAF5DCA15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2dfe6b_a588_11e6_9f4a_0025902b3cc0_5445EE6A_F904_4D5F_BF9C_8DBA51658CE016.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29137469_a588_11e6_9f4a_0025902b3cc0_5286C57D_AAA3_4717_923A_A29517BDB75417.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceda513_a588_11e6_9f4a_0025902b3cc0_82A7DD0D_3148_4CC4_BE62_F5D643E0EF7E18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667234c1_a588_11e6_9f4a_0025902b3cc0_4EF534F5_CEDA_4A7F_BCEB_CE05356B3ABD19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43f59e_a588_11e6_9f4a_0025902b3cc0_7BBF2A82_DE87_400E_9805_3836657E1A0B20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a524c_a588_11e6_9f4a_0025902b3cc0_D79714E8_C10D_492A_9B89_90C47CBFEA3E21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44337ae_a588_11e6_9f4a_0025902b3cc0_21DB7BC8_E532_4C16_92B8_248E9A3D1DD922.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8627089_a588_11e6_9f4a_0025902b3cc0_F16631DA_EFDF_40E2_8AE6_2D2979717B7C23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64230d1_a8ea_11e3_baa0_0025902b3cc1_okta10024.JPG"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5b7d5_ff22_11e0_833e_003048f27c5f_okta20025.JPG"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a079fdc_6e53_11e4_a300_0025902b3cc1_okta30026.JPG"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd65be_c7b4_11e0_a476_003048f27c5f_3BDDDAB6_3904_4FA8_88D4_A9DE33C3617727.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f44f3_fea3_11df_b16f_003048d0c7fe_58A17830_5BB0_4FC7_B8DA_DCB166FB7F4928.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d4f35_ff2b_11e0_833e_003048f27c5f_AF5A09E0_2D22_43B2_B172_BFF49899056929.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120a69d_068d_11e0_99a4_003048f27c5f_7BF18BBA_7E43_4B5E_9EDF_2BA414EB444A30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f45ac_068c_11e0_99a4_003048f27c5f_59F14211_F8E8_4798_BE7F_EF620244086B31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b67f2_ff32_11e0_833e_003048f27c5f_B2CACDF2_96C2_4E54_8F01_4D90DC47747F32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e783c_a66e_11e6_9f4a_0025902b3cc0_Okta-LED.resize233.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2960e83_a66e_11e6_9f4a_0025902b3cc0_Okta-LED.resize234.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfc648_a66f_11e6_9f4a_0025902b3cc0_Okta-LED.resize235.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4a22c_a66f_11e6_9f4a_0025902b3cc0_Okta-LED.resize236.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbaf63_a66d_11e6_9f4a_0025902b3cc0_Okta-LED.resize237.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42134cf6_a66e_11e6_9f4a_0025902b3cc0_Okta-LED.resize238.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7ac07_9db5_11e5_a43a_0025902b3cc1_Okta-LED.resize239.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc2c15_9db5_11e5_a43a_0025902b3cc1_Okta-LED.resize240.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c148d_a66e_11e6_9f4a_0025902b3cc0_Okta-LED.resize241.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9bcb5_a66e_11e6_9f4a_0025902b3cc0_Okta-LED.resize242.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b23e1_a66e_11e6_9f4a_0025902b3cc0_Okta-LED.resize243.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383b06e_a66e_11e6_9f4a_0025902b3cc0_Okta-LED.resize244.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86405c57_7ca2_11e5_81c1_0025902b3cc1_9BF439DA_CCAE_48A6_9FDE_BDCA39012D7C45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30378975_4a17_11e0_86e2_003048f27c5f_1EE41714_6C5F_4D47_A99E_42B9C7C4B96046.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b403e9_d5d9_11e0_a476_003048f27c5f_1EEA6700_DDBE_491B_8DA3_C2D5D9ED0AE147.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06690e66_76d1_11e0_afc8_003048f27c5f_7E0C47D5_84DE_4127_98F7_33FF9AA59F1848.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bd27b_24bf_11e2_99cf_0025902b3cc1_ACBB9E9A_6F5B_4826_B9DF_F928A05406A649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d3ccf_b7bd_11e6_822f_0025b3ab7bf6_5B59C283_3CA8_4215_84CF_6E04D17611C650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529ebdb_ff38_11e0_833e_003048f27c5f_8365F4EB_0CDC_49F1_8A8C_DED67ACF829851.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529ebe2_ff38_11e0_833e_003048f27c5f_3D25A15A_AA26_4C1B_97FF_F463E8E1C7A952.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529ebed_ff38_11e0_833e_003048f27c5f_3A782086_DD8A_417D_B436_CD8CA44B67EF53.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18d71e_ff31_11e0_833e_003048f27c5f_175C3C69_02EA_457D_866D_0B9AAB82FB0B54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842101f_9ed7_11e0_afc8_003048f27c5f_EE3F9D1E_A5D8_4289_8F37_344C5019F8A955.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d9129_ff20_11e0_833e_003048f27c5f_ADFDB5D1_532F_410C_9E7E_0E6F1BE8151156.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e97ff_ff16_11e0_833e_003048f27c5f_B55B5B49_A769_4DCE_BFCC_0427204840AE57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78092a_ff1e_11e0_833e_003048f27c5f_CB3FF811_86AA_48EF_A248_FD1CBFDA916758.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcae3b0_ff30_11e0_833e_003048f27c5f_781677F7_DC47_47EF_8791_C6471858165E59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddb029_3999_11e0_b4b4_003048f27c5f_8C6C18AB_99C4_4484_8AEB_8B2BF86778A760.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddb010_3999_11e0_b4b4_003048f27c5f_A93A31F2_2BDE_4E53_9112_E2F50B0455F161.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25908a3_ff1f_11e0_833e_003048f27c5f_9156FF58_D31D_4BD5_9397_0DE19F06B75B62.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da968c3_ff3a_11e0_833e_003048f27c5f_8A1903B8_DC26_43A6_96F6_842A559C724163.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189dcf53_ff36_11e0_833e_003048f27c5f_AEB5BDBC_9408_4A94_A0D5_41E29F033E1564.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcfcff_a65f_11e6_9f4a_0025902b3cc0_4D21FF0F_47A7_4818_B9FB_CAA2AAB1A2782.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb99346_a714_11e6_9f4a_0025902b3cc0_6D23FCD5_29F1_4F12_994B_B45273568A583.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f945f_a714_11e6_9f4a_0025902b3cc0_0B1A605A_2D44_4E1D_85E5_C13CEA86A0144.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222c146_a715_11e6_9f4a_0025902b3cc0_3E93CE6E_9EB5_4B99_90C1_458C04F189F15.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939dc4f_a716_11e6_9f4a_0025902b3cc0_6717E735_7A70_4BBE_83AC_D9780E9F4D4A6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd6c71_a716_11e6_9f4a_0025902b3cc0_173BD524_0C09_4974_894C_4B0AC3DE3BC67.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5c592_a719_11e6_9f4a_0025902b3cc0_18DE58F5_C048_46FB_B3CE_F0189A01C9D18.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eafade_a71a_11e6_9f4a_0025902b3cc0_1BC20A55_E06A_42B2_8C7B_C184A58475DB9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df95e8_a71b_11e6_9f4a_0025902b3cc0_80C9D816_F499_46F9_9F60_38796AB2109210.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18854bf8_a71b_11e6_9f4a_0025902b3cc0_232B3C3A_54A0_42E4_9F0C_93F9B7304BAE11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fed18_a584_11e6_9f4a_0025902b3cc0_octa-00912.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74875a4_a584_11e6_9f4a_0025902b3cc0_6D398189_C2DA_4E16_80D5_DFD01EDFA3AE13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5bb85e_a587_11e6_9f4a_0025902b3cc0_774CECB7_617C_4A1C_89C3_152C9BDD497014.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd71c9_a587_11e6_9f4a_0025902b3cc0_556D559F_9212_4A9A_8C6C_3FA35AAF5DCA15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2dfe6b_a588_11e6_9f4a_0025902b3cc0_5445EE6A_F904_4D5F_BF9C_8DBA51658CE016.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29137469_a588_11e6_9f4a_0025902b3cc0_5286C57D_AAA3_4717_923A_A29517BDB75417.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceda513_a588_11e6_9f4a_0025902b3cc0_82A7DD0D_3148_4CC4_BE62_F5D643E0EF7E18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667234c1_a588_11e6_9f4a_0025902b3cc0_4EF534F5_CEDA_4A7F_BCEB_CE05356B3ABD19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43f59e_a588_11e6_9f4a_0025902b3cc0_7BBF2A82_DE87_400E_9805_3836657E1A0B20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a524c_a588_11e6_9f4a_0025902b3cc0_D79714E8_C10D_492A_9B89_90C47CBFEA3E21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44337ae_a588_11e6_9f4a_0025902b3cc0_21DB7BC8_E532_4C16_92B8_248E9A3D1DD922.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8627089_a588_11e6_9f4a_0025902b3cc0_F16631DA_EFDF_40E2_8AE6_2D2979717B7C23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64230d1_a8ea_11e3_baa0_0025902b3cc1_okta10024.JPG"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5b7d5_ff22_11e0_833e_003048f27c5f_okta20025.JPG"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a079fdc_6e53_11e4_a300_0025902b3cc1_okta30026.JPG"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd65be_c7b4_11e0_a476_003048f27c5f_3BDDDAB6_3904_4FA8_88D4_A9DE33C3617727.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f44f3_fea3_11df_b16f_003048d0c7fe_58A17830_5BB0_4FC7_B8DA_DCB166FB7F4928.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d4f35_ff2b_11e0_833e_003048f27c5f_AF5A09E0_2D22_43B2_B172_BFF49899056929.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120a69d_068d_11e0_99a4_003048f27c5f_7BF18BBA_7E43_4B5E_9EDF_2BA414EB444A30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f45ac_068c_11e0_99a4_003048f27c5f_59F14211_F8E8_4798_BE7F_EF620244086B31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b67f2_ff32_11e0_833e_003048f27c5f_B2CACDF2_96C2_4E54_8F01_4D90DC47747F32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e783c_a66e_11e6_9f4a_0025902b3cc0_Okta-LED.resize233.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2960e83_a66e_11e6_9f4a_0025902b3cc0_Okta-LED.resize234.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfc648_a66f_11e6_9f4a_0025902b3cc0_Okta-LED.resize235.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4a22c_a66f_11e6_9f4a_0025902b3cc0_Okta-LED.resize236.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbaf63_a66d_11e6_9f4a_0025902b3cc0_Okta-LED.resize237.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42134cf6_a66e_11e6_9f4a_0025902b3cc0_Okta-LED.resize238.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7ac07_9db5_11e5_a43a_0025902b3cc1_Okta-LED.resize239.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc2c15_9db5_11e5_a43a_0025902b3cc1_Okta-LED.resize240.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9bcb5_a66e_11e6_9f4a_0025902b3cc0_Okta-LED.resize241.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c148d_a66e_11e6_9f4a_0025902b3cc0_Okta-LED.resize242.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b23e1_a66e_11e6_9f4a_0025902b3cc0_Okta-LED.resize243.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383b06e_a66e_11e6_9f4a_0025902b3cc0_Okta-LED.resize244.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86405c57_7ca2_11e5_81c1_0025902b3cc1_9BF439DA_CCAE_48A6_9FDE_BDCA39012D7C45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30378975_4a17_11e0_86e2_003048f27c5f_1EE41714_6C5F_4D47_A99E_42B9C7C4B96046.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b403e9_d5d9_11e0_a476_003048f27c5f_1EEA6700_DDBE_491B_8DA3_C2D5D9ED0AE147.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06690e66_76d1_11e0_afc8_003048f27c5f_7E0C47D5_84DE_4127_98F7_33FF9AA59F1848.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bd27b_24bf_11e2_99cf_0025902b3cc1_ACBB9E9A_6F5B_4826_B9DF_F928A05406A649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ec8b4_2f19_11e7_9cf4_0025902b3cc1_DA42B935_36DC_455F_8CF4_BF20870227D450.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b7643_2f1a_11e7_9cf4_0025902b3cc1_FEBD827A_DF03_46C7_B699_79E67934372351.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d3ccf_b7bd_11e6_822f_0025b3ab7bf6_5B59C283_3CA8_4215_84CF_6E04D17611C652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529ebdb_ff38_11e0_833e_003048f27c5f_8365F4EB_0CDC_49F1_8A8C_DED67ACF829853.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529ebe2_ff38_11e0_833e_003048f27c5f_3D25A15A_AA26_4C1B_97FF_F463E8E1C7A954.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18d71e_ff31_11e0_833e_003048f27c5f_175C3C69_02EA_457D_866D_0B9AAB82FB0B55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842101f_9ed7_11e0_afc8_003048f27c5f_EE3F9D1E_A5D8_4289_8F37_344C5019F8A956.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e97ff_ff16_11e0_833e_003048f27c5f_B55B5B49_A769_4DCE_BFCC_0427204840AE57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mdm-group58.ru"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78092a_ff1e_11e0_833e_003048f27c5f_CB3FF811_86AA_48EF_A248_FD1CBFDA916759.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddb029_3999_11e0_b4b4_003048f27c5f_8C6C18AB_99C4_4484_8AEB_8B2BF86778A760.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddb010_3999_11e0_b4b4_003048f27c5f_A93A31F2_2BDE_4E53_9112_E2F50B0455F161.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25908a3_ff1f_11e0_833e_003048f27c5f_9156FF58_D31D_4BD5_9397_0DE19F06B75B62.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da968c3_ff3a_11e0_833e_003048f27c5f_8A1903B8_DC26_43A6_96F6_842A559C724163.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189dcf53_ff36_11e0_833e_003048f27c5f_AEB5BDBC_9408_4A94_A0D5_41E29F033E1564.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5473,51 +5498,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="NAN" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -6015,51 +6040,51 @@
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13.01.2026</t>
+            <t xml:space="preserve">16.07.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -6579,51 +6604,51 @@
             <t xml:space="preserve">
 Ширина, мм: 1320</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2075</t>
           </r>
           <r>
             <t xml:space="preserve">
 Освещение для витрины: нет</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">42098.00</t>
+            <t xml:space="preserve">42567.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Октава 08 \ Витрина с 3-мя полками без освещения</t>
           </r>
@@ -6697,51 +6722,51 @@
             <t xml:space="preserve">
 Глубина, мм: 467</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 467</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 275</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3418.00</t>
+            <t xml:space="preserve">3760.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
@@ -6757,51 +6782,51 @@
             <t xml:space="preserve">
 Глубина, мм: 467</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 916</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 275</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4796.00</t>
+            <t xml:space="preserve">5270.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
@@ -6819,51 +6844,51 @@
             <t xml:space="preserve">
 Глубина, мм: 467</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1320</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 275</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">7692.00</t>
+            <t xml:space="preserve">8460.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
@@ -6879,51 +6904,51 @@
             <t xml:space="preserve">
 Глубина, мм: 467</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1769</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 275</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10446.00</t>
+            <t xml:space="preserve">11490.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
@@ -6941,51 +6966,51 @@
             <t xml:space="preserve">
 Глубина, мм: 467</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 467</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 275</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2136.00</t>
+            <t xml:space="preserve">2350.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
@@ -7001,51 +7026,51 @@
             <t xml:space="preserve">
 Глубина, мм: 467</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 916</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 275</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3182.00</t>
+            <t xml:space="preserve">3500.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
@@ -7063,51 +7088,51 @@
             <t xml:space="preserve">
 Глубина, мм: 467</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1320</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 275</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4651.00</t>
+            <t xml:space="preserve">5120.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
@@ -7123,51 +7148,51 @@
             <t xml:space="preserve">
 Глубина, мм: 467</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1769</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 275</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5981.00</t>
+            <t xml:space="preserve">6580.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="4"/>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
@@ -7185,51 +7210,51 @@
             <t xml:space="preserve">
 Глубина, мм: 467</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 467</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">806.00</t>
+            <t xml:space="preserve">890.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
@@ -7245,51 +7270,51 @@
             <t xml:space="preserve">
 Глубина, мм: 467</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 916</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1376.00</t>
+            <t xml:space="preserve">1515.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="4"/>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
@@ -7307,51 +7332,51 @@
             <t xml:space="preserve">
 Глубина, мм: 467</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1320</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1899.00</t>
+            <t xml:space="preserve">2100.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
@@ -7367,51 +7392,51 @@
             <t xml:space="preserve">
 Глубина, мм: 467</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1769</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2516.00</t>
+            <t xml:space="preserve">2760.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="4"/>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
@@ -8433,125 +8458,125 @@
             </rPr>
             <t xml:space="preserve">1413.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C26" s="4"/>
       <c r="D26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Светильник LED 860 (на полку, холодный белый)</t>
-[...3 lines deleted...]
-Артикул: Okтa.051P.CWH</t>
+            <t xml:space="preserve">Светильник LED 860 (на полку, теплый белый)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: Okтa.051P.HWH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 860</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: 20	Для установки на витрины «Октава+» необходимы полкодержатели ОКП.500 – 2шт. </t>
+Примечание: Для установки на витрины «Октава+» необходимы полкодержатели ОКП.500 – 2шт. </t>
           </r>
           <r>
             <t xml:space="preserve">
 Потребляемая мощность, Вт: 14</t>
           </r>
           <r>
             <t xml:space="preserve">
 Для витрин: Октава 02</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1932.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="4"/>
       <c r="B27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Светильник LED 860 (на полку, теплый белый)</t>
-[...3 lines deleted...]
-Артикул: Okтa.051P.HWH</t>
+            <t xml:space="preserve">Светильник LED 860 (на полку, холодный белый)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: Okтa.051P.CWH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 860</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Для установки на витрины «Октава+» необходимы полкодержатели ОКП.500 – 2шт. </t>
+Примечание: 20	Для установки на витрины «Октава+» необходимы полкодержатели ОКП.500 – 2шт. </t>
           </r>
           <r>
             <t xml:space="preserve">
 Потребляемая мощность, Вт: 14</t>
           </r>
           <r>
             <t xml:space="preserve">
 Для витрин: Октава 02</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1932.00</t>
           </r>
@@ -8983,464 +9008,488 @@
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="4"/>
       <c r="B31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Ng 25x25x200 \ Опора декоративная со смещенным фланцем (регулируемая)</t>
-[...31 lines deleted...]
-Нагрузка, кг: до 100</t>
+            <t xml:space="preserve">Опора декоративная регулируемая</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ADJ8.100.AL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: алюминий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: алюминий/пластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 40</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 40</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 100+18</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Регулировка, мм: есть, регулировка 18</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Нагрузка, кг: 150 на одну опору без регулировки, 100 на одну опору в регулировке Н=10 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: цена указана за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">176.00</t>
+            <t xml:space="preserve">127.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C31" s="4"/>
       <c r="D31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Опора для витрины</t>
-[...11 lines deleted...]
-Примечание: цена за 1 шт.</t>
+            <t xml:space="preserve">Опора декоративная регулируемая</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ADJ8.150.AL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: алюминий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: алюминий/пластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 40</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 40</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 150+18</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Регулировка, мм: есть, регулировка 18</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Нагрузка, кг: 150 на одну опору без регулировки, 100 на одну опору в регулировке Н=10 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: цена указана за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">140.00</t>
+            <t xml:space="preserve">176.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...10 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="4"/>
       <c r="B32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Опора для витрины</t>
-[...7 lines deleted...]
-Высота, мм: 90</t>
+            <t xml:space="preserve">Ng 25x25x200 \ Опора декоративная со смещенным фланцем (регулируемая)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NG2525200.FL.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: металл</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Регулировка, мм: есть, регулировка 20</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Нагрузка, кг: до 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: цена указана за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">345.00</t>
+            <t xml:space="preserve">176.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...10 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C32" s="4"/>
       <c r="D32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Опора для витрины</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: NZ0404 120MM</t>
-[...7 lines deleted...]
-Примечание: цена указана за 1 шт.</t>
+Артикул: NZ0106 125MM</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 125</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: цена за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">160.00</t>
+            <t xml:space="preserve">140.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" s="4"/>
       <c r="B33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Опора для витрины</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: NZ0504 127MM</t>
-[...3 lines deleted...]
-Высота, мм: 127</t>
+Артикул: NZ0204 90MM</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 90</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: цена указана за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">140.00</t>
+            <t xml:space="preserve">345.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C33" s="4"/>
       <c r="D33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Опора хром 103мм \ Опора для витрины</t>
-[...7 lines deleted...]
-Высота, мм: 103</t>
+            <t xml:space="preserve">Опора для витрины</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NZ0504 127MM</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 127</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: цена указана за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">292.00</t>
+            <t xml:space="preserve">140.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" s="4"/>
       <c r="B34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Опора для витрины</t>
-[...3 lines deleted...]
-Артикул: NZ1806 103MM</t>
+            <t xml:space="preserve">Опора хром 103мм \ Опора для витрины</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NZ1804 103MM</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 103</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр основания, мм: 49,5</t>
-[...3 lines deleted...]
-Примечание: цена за 1 шт.</t>
+Примечание: цена указана за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">292.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C34" s="4"/>
       <c r="D34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Опора для витрины</t>
@@ -9487,139 +9536,139 @@
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" s="4"/>
       <c r="B35" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Опора для витрины</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: NZ0906 103MM</t>
-[...7 lines deleted...]
-Диаметр основания, мм: 60</t>
+Артикул: NZ0604 70MM</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 70</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: цена за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">310.00</t>
+            <t xml:space="preserve">85.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C35" s="4"/>
       <c r="D35" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Опора для витрины</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: NA01C00 100MM</t>
-[...3 lines deleted...]
-Высота, мм: 100</t>
+Артикул: NZ0906 103MM</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 103</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр основания, мм: 60</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: цена за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размер ножки, мм: 27х27</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">296.00</t>
+            <t xml:space="preserve">310.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="4"/>
       <c r="B36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>