--- v4 (2026-07-23)
+++ v5 (2026-07-23)
@@ -2277,120 +2277,120 @@
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1413.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Светильник LED 860 (на полку, теплый белый)</t>
-[...3 lines deleted...]
-Артикул: Okтa.051P.HWH</t>
+      <t xml:space="preserve">Светильник LED 860 (на полку, холодный белый)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: Okтa.051P.CWH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 860</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Для установки на витрины «Октава+» необходимы полкодержатели ОКП.500 – 2шт. </t>
+Примечание: 20	Для установки на витрины «Октава+» необходимы полкодержатели ОКП.500 – 2шт. </t>
     </r>
     <r>
       <t xml:space="preserve">
 Потребляемая мощность, Вт: 14</t>
     </r>
     <r>
       <t xml:space="preserve">
 Для витрин: Октава 02</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1932.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Светильник LED 860 (на полку, холодный белый)</t>
-[...3 lines deleted...]
-Артикул: Okтa.051P.CWH</t>
+      <t xml:space="preserve">Светильник LED 860 (на полку, теплый белый)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: Okтa.051P.HWH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 860</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: 20	Для установки на витрины «Октава+» необходимы полкодержатели ОКП.500 – 2шт. </t>
+Примечание: Для установки на витрины «Октава+» необходимы полкодержатели ОКП.500 – 2шт. </t>
     </r>
     <r>
       <t xml:space="preserve">
 Потребляемая мощность, Вт: 14</t>
     </r>
     <r>
       <t xml:space="preserve">
 Для витрин: Октава 02</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1932.00</t>
     </r>
@@ -3776,51 +3776,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcfcff_a65f_11e6_9f4a_0025902b3cc0_4D21FF0F_47A7_4818_B9FB_CAA2AAB1A2782.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb99346_a714_11e6_9f4a_0025902b3cc0_6D23FCD5_29F1_4F12_994B_B45273568A583.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f945f_a714_11e6_9f4a_0025902b3cc0_0B1A605A_2D44_4E1D_85E5_C13CEA86A0144.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222c146_a715_11e6_9f4a_0025902b3cc0_3E93CE6E_9EB5_4B99_90C1_458C04F189F15.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939dc4f_a716_11e6_9f4a_0025902b3cc0_6717E735_7A70_4BBE_83AC_D9780E9F4D4A6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd6c71_a716_11e6_9f4a_0025902b3cc0_173BD524_0C09_4974_894C_4B0AC3DE3BC67.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5c592_a719_11e6_9f4a_0025902b3cc0_18DE58F5_C048_46FB_B3CE_F0189A01C9D18.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eafade_a71a_11e6_9f4a_0025902b3cc0_1BC20A55_E06A_42B2_8C7B_C184A58475DB9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df95e8_a71b_11e6_9f4a_0025902b3cc0_80C9D816_F499_46F9_9F60_38796AB2109210.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18854bf8_a71b_11e6_9f4a_0025902b3cc0_232B3C3A_54A0_42E4_9F0C_93F9B7304BAE11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fed18_a584_11e6_9f4a_0025902b3cc0_octa-00912.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74875a4_a584_11e6_9f4a_0025902b3cc0_6D398189_C2DA_4E16_80D5_DFD01EDFA3AE13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5bb85e_a587_11e6_9f4a_0025902b3cc0_774CECB7_617C_4A1C_89C3_152C9BDD497014.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd71c9_a587_11e6_9f4a_0025902b3cc0_556D559F_9212_4A9A_8C6C_3FA35AAF5DCA15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2dfe6b_a588_11e6_9f4a_0025902b3cc0_5445EE6A_F904_4D5F_BF9C_8DBA51658CE016.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29137469_a588_11e6_9f4a_0025902b3cc0_5286C57D_AAA3_4717_923A_A29517BDB75417.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceda513_a588_11e6_9f4a_0025902b3cc0_82A7DD0D_3148_4CC4_BE62_F5D643E0EF7E18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667234c1_a588_11e6_9f4a_0025902b3cc0_4EF534F5_CEDA_4A7F_BCEB_CE05356B3ABD19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43f59e_a588_11e6_9f4a_0025902b3cc0_7BBF2A82_DE87_400E_9805_3836657E1A0B20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a524c_a588_11e6_9f4a_0025902b3cc0_D79714E8_C10D_492A_9B89_90C47CBFEA3E21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44337ae_a588_11e6_9f4a_0025902b3cc0_21DB7BC8_E532_4C16_92B8_248E9A3D1DD922.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8627089_a588_11e6_9f4a_0025902b3cc0_F16631DA_EFDF_40E2_8AE6_2D2979717B7C23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64230d1_a8ea_11e3_baa0_0025902b3cc1_okta10024.JPG"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5b7d5_ff22_11e0_833e_003048f27c5f_okta20025.JPG"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a079fdc_6e53_11e4_a300_0025902b3cc1_okta30026.JPG"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd65be_c7b4_11e0_a476_003048f27c5f_3BDDDAB6_3904_4FA8_88D4_A9DE33C3617727.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f44f3_fea3_11df_b16f_003048d0c7fe_58A17830_5BB0_4FC7_B8DA_DCB166FB7F4928.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d4f35_ff2b_11e0_833e_003048f27c5f_AF5A09E0_2D22_43B2_B172_BFF49899056929.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120a69d_068d_11e0_99a4_003048f27c5f_7BF18BBA_7E43_4B5E_9EDF_2BA414EB444A30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f45ac_068c_11e0_99a4_003048f27c5f_59F14211_F8E8_4798_BE7F_EF620244086B31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b67f2_ff32_11e0_833e_003048f27c5f_B2CACDF2_96C2_4E54_8F01_4D90DC47747F32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e783c_a66e_11e6_9f4a_0025902b3cc0_Okta-LED.resize233.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2960e83_a66e_11e6_9f4a_0025902b3cc0_Okta-LED.resize234.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfc648_a66f_11e6_9f4a_0025902b3cc0_Okta-LED.resize235.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4a22c_a66f_11e6_9f4a_0025902b3cc0_Okta-LED.resize236.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbaf63_a66d_11e6_9f4a_0025902b3cc0_Okta-LED.resize237.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42134cf6_a66e_11e6_9f4a_0025902b3cc0_Okta-LED.resize238.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7ac07_9db5_11e5_a43a_0025902b3cc1_Okta-LED.resize239.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc2c15_9db5_11e5_a43a_0025902b3cc1_Okta-LED.resize240.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9bcb5_a66e_11e6_9f4a_0025902b3cc0_Okta-LED.resize241.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c148d_a66e_11e6_9f4a_0025902b3cc0_Okta-LED.resize242.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b23e1_a66e_11e6_9f4a_0025902b3cc0_Okta-LED.resize243.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383b06e_a66e_11e6_9f4a_0025902b3cc0_Okta-LED.resize244.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86405c57_7ca2_11e5_81c1_0025902b3cc1_9BF439DA_CCAE_48A6_9FDE_BDCA39012D7C45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30378975_4a17_11e0_86e2_003048f27c5f_1EE41714_6C5F_4D47_A99E_42B9C7C4B96046.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b403e9_d5d9_11e0_a476_003048f27c5f_1EEA6700_DDBE_491B_8DA3_C2D5D9ED0AE147.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06690e66_76d1_11e0_afc8_003048f27c5f_7E0C47D5_84DE_4127_98F7_33FF9AA59F1848.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bd27b_24bf_11e2_99cf_0025902b3cc1_ACBB9E9A_6F5B_4826_B9DF_F928A05406A649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ec8b4_2f19_11e7_9cf4_0025902b3cc1_DA42B935_36DC_455F_8CF4_BF20870227D450.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b7643_2f1a_11e7_9cf4_0025902b3cc1_FEBD827A_DF03_46C7_B699_79E67934372351.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d3ccf_b7bd_11e6_822f_0025b3ab7bf6_5B59C283_3CA8_4215_84CF_6E04D17611C652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529ebdb_ff38_11e0_833e_003048f27c5f_8365F4EB_0CDC_49F1_8A8C_DED67ACF829853.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529ebe2_ff38_11e0_833e_003048f27c5f_3D25A15A_AA26_4C1B_97FF_F463E8E1C7A954.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18d71e_ff31_11e0_833e_003048f27c5f_175C3C69_02EA_457D_866D_0B9AAB82FB0B55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842101f_9ed7_11e0_afc8_003048f27c5f_EE3F9D1E_A5D8_4289_8F37_344C5019F8A956.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e97ff_ff16_11e0_833e_003048f27c5f_B55B5B49_A769_4DCE_BFCC_0427204840AE57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mdm-group58.ru"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78092a_ff1e_11e0_833e_003048f27c5f_CB3FF811_86AA_48EF_A248_FD1CBFDA916759.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddb029_3999_11e0_b4b4_003048f27c5f_8C6C18AB_99C4_4484_8AEB_8B2BF86778A760.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddb010_3999_11e0_b4b4_003048f27c5f_A93A31F2_2BDE_4E53_9112_E2F50B0455F161.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25908a3_ff1f_11e0_833e_003048f27c5f_9156FF58_D31D_4BD5_9397_0DE19F06B75B62.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da968c3_ff3a_11e0_833e_003048f27c5f_8A1903B8_DC26_43A6_96F6_842A559C724163.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189dcf53_ff36_11e0_833e_003048f27c5f_AEB5BDBC_9408_4A94_A0D5_41E29F033E1564.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcfcff_a65f_11e6_9f4a_0025902b3cc0_4D21FF0F_47A7_4818_B9FB_CAA2AAB1A2782.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb99346_a714_11e6_9f4a_0025902b3cc0_6D23FCD5_29F1_4F12_994B_B45273568A583.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f945f_a714_11e6_9f4a_0025902b3cc0_0B1A605A_2D44_4E1D_85E5_C13CEA86A0144.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222c146_a715_11e6_9f4a_0025902b3cc0_3E93CE6E_9EB5_4B99_90C1_458C04F189F15.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939dc4f_a716_11e6_9f4a_0025902b3cc0_6717E735_7A70_4BBE_83AC_D9780E9F4D4A6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd6c71_a716_11e6_9f4a_0025902b3cc0_173BD524_0C09_4974_894C_4B0AC3DE3BC67.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5c592_a719_11e6_9f4a_0025902b3cc0_18DE58F5_C048_46FB_B3CE_F0189A01C9D18.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eafade_a71a_11e6_9f4a_0025902b3cc0_1BC20A55_E06A_42B2_8C7B_C184A58475DB9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df95e8_a71b_11e6_9f4a_0025902b3cc0_80C9D816_F499_46F9_9F60_38796AB2109210.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18854bf8_a71b_11e6_9f4a_0025902b3cc0_232B3C3A_54A0_42E4_9F0C_93F9B7304BAE11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fed18_a584_11e6_9f4a_0025902b3cc0_octa-00912.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74875a4_a584_11e6_9f4a_0025902b3cc0_6D398189_C2DA_4E16_80D5_DFD01EDFA3AE13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5bb85e_a587_11e6_9f4a_0025902b3cc0_774CECB7_617C_4A1C_89C3_152C9BDD497014.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd71c9_a587_11e6_9f4a_0025902b3cc0_556D559F_9212_4A9A_8C6C_3FA35AAF5DCA15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2dfe6b_a588_11e6_9f4a_0025902b3cc0_5445EE6A_F904_4D5F_BF9C_8DBA51658CE016.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29137469_a588_11e6_9f4a_0025902b3cc0_5286C57D_AAA3_4717_923A_A29517BDB75417.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceda513_a588_11e6_9f4a_0025902b3cc0_82A7DD0D_3148_4CC4_BE62_F5D643E0EF7E18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667234c1_a588_11e6_9f4a_0025902b3cc0_4EF534F5_CEDA_4A7F_BCEB_CE05356B3ABD19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43f59e_a588_11e6_9f4a_0025902b3cc0_7BBF2A82_DE87_400E_9805_3836657E1A0B20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a524c_a588_11e6_9f4a_0025902b3cc0_D79714E8_C10D_492A_9B89_90C47CBFEA3E21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44337ae_a588_11e6_9f4a_0025902b3cc0_21DB7BC8_E532_4C16_92B8_248E9A3D1DD922.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8627089_a588_11e6_9f4a_0025902b3cc0_F16631DA_EFDF_40E2_8AE6_2D2979717B7C23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64230d1_a8ea_11e3_baa0_0025902b3cc1_okta10024.JPG"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5b7d5_ff22_11e0_833e_003048f27c5f_okta20025.JPG"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a079fdc_6e53_11e4_a300_0025902b3cc1_okta30026.JPG"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd65be_c7b4_11e0_a476_003048f27c5f_3BDDDAB6_3904_4FA8_88D4_A9DE33C3617727.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f44f3_fea3_11df_b16f_003048d0c7fe_58A17830_5BB0_4FC7_B8DA_DCB166FB7F4928.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d4f35_ff2b_11e0_833e_003048f27c5f_AF5A09E0_2D22_43B2_B172_BFF49899056929.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120a69d_068d_11e0_99a4_003048f27c5f_7BF18BBA_7E43_4B5E_9EDF_2BA414EB444A30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f45ac_068c_11e0_99a4_003048f27c5f_59F14211_F8E8_4798_BE7F_EF620244086B31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b67f2_ff32_11e0_833e_003048f27c5f_B2CACDF2_96C2_4E54_8F01_4D90DC47747F32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e783c_a66e_11e6_9f4a_0025902b3cc0_Okta-LED.resize233.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2960e83_a66e_11e6_9f4a_0025902b3cc0_Okta-LED.resize234.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfc648_a66f_11e6_9f4a_0025902b3cc0_Okta-LED.resize235.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4a22c_a66f_11e6_9f4a_0025902b3cc0_Okta-LED.resize236.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbaf63_a66d_11e6_9f4a_0025902b3cc0_Okta-LED.resize237.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42134cf6_a66e_11e6_9f4a_0025902b3cc0_Okta-LED.resize238.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7ac07_9db5_11e5_a43a_0025902b3cc1_Okta-LED.resize239.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc2c15_9db5_11e5_a43a_0025902b3cc1_Okta-LED.resize240.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c148d_a66e_11e6_9f4a_0025902b3cc0_Okta-LED.resize241.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9bcb5_a66e_11e6_9f4a_0025902b3cc0_Okta-LED.resize242.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b23e1_a66e_11e6_9f4a_0025902b3cc0_Okta-LED.resize243.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383b06e_a66e_11e6_9f4a_0025902b3cc0_Okta-LED.resize244.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86405c57_7ca2_11e5_81c1_0025902b3cc1_9BF439DA_CCAE_48A6_9FDE_BDCA39012D7C45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30378975_4a17_11e0_86e2_003048f27c5f_1EE41714_6C5F_4D47_A99E_42B9C7C4B96046.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b403e9_d5d9_11e0_a476_003048f27c5f_1EEA6700_DDBE_491B_8DA3_C2D5D9ED0AE147.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06690e66_76d1_11e0_afc8_003048f27c5f_7E0C47D5_84DE_4127_98F7_33FF9AA59F1848.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bd27b_24bf_11e2_99cf_0025902b3cc1_ACBB9E9A_6F5B_4826_B9DF_F928A05406A649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ec8b4_2f19_11e7_9cf4_0025902b3cc1_DA42B935_36DC_455F_8CF4_BF20870227D450.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b7643_2f1a_11e7_9cf4_0025902b3cc1_FEBD827A_DF03_46C7_B699_79E67934372351.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d3ccf_b7bd_11e6_822f_0025b3ab7bf6_5B59C283_3CA8_4215_84CF_6E04D17611C652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529ebdb_ff38_11e0_833e_003048f27c5f_8365F4EB_0CDC_49F1_8A8C_DED67ACF829853.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529ebe2_ff38_11e0_833e_003048f27c5f_3D25A15A_AA26_4C1B_97FF_F463E8E1C7A954.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18d71e_ff31_11e0_833e_003048f27c5f_175C3C69_02EA_457D_866D_0B9AAB82FB0B55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842101f_9ed7_11e0_afc8_003048f27c5f_EE3F9D1E_A5D8_4289_8F37_344C5019F8A956.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e97ff_ff16_11e0_833e_003048f27c5f_B55B5B49_A769_4DCE_BFCC_0427204840AE57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mdm-group58.ru"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78092a_ff1e_11e0_833e_003048f27c5f_CB3FF811_86AA_48EF_A248_FD1CBFDA916759.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddb029_3999_11e0_b4b4_003048f27c5f_8C6C18AB_99C4_4484_8AEB_8B2BF86778A760.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddb010_3999_11e0_b4b4_003048f27c5f_A93A31F2_2BDE_4E53_9112_E2F50B0455F161.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25908a3_ff1f_11e0_833e_003048f27c5f_9156FF58_D31D_4BD5_9397_0DE19F06B75B62.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da968c3_ff3a_11e0_833e_003048f27c5f_8A1903B8_DC26_43A6_96F6_842A559C724163.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189dcf53_ff36_11e0_833e_003048f27c5f_AEB5BDBC_9408_4A94_A0D5_41E29F033E1564.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -8458,125 +8458,125 @@
             </rPr>
             <t xml:space="preserve">1413.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C26" s="4"/>
       <c r="D26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Светильник LED 860 (на полку, теплый белый)</t>
-[...3 lines deleted...]
-Артикул: Okтa.051P.HWH</t>
+            <t xml:space="preserve">Светильник LED 860 (на полку, холодный белый)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: Okтa.051P.CWH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 860</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Для установки на витрины «Октава+» необходимы полкодержатели ОКП.500 – 2шт. </t>
+Примечание: 20	Для установки на витрины «Октава+» необходимы полкодержатели ОКП.500 – 2шт. </t>
           </r>
           <r>
             <t xml:space="preserve">
 Потребляемая мощность, Вт: 14</t>
           </r>
           <r>
             <t xml:space="preserve">
 Для витрин: Октава 02</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1932.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="4"/>
       <c r="B27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Светильник LED 860 (на полку, холодный белый)</t>
-[...3 lines deleted...]
-Артикул: Okтa.051P.CWH</t>
+            <t xml:space="preserve">Светильник LED 860 (на полку, теплый белый)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: Okтa.051P.HWH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 860</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: 20	Для установки на витрины «Октава+» необходимы полкодержатели ОКП.500 – 2шт. </t>
+Примечание: Для установки на витрины «Октава+» необходимы полкодержатели ОКП.500 – 2шт. </t>
           </r>
           <r>
             <t xml:space="preserve">
 Потребляемая мощность, Вт: 14</t>
           </r>
           <r>
             <t xml:space="preserve">
 Для витрин: Октава 02</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1932.00</t>
           </r>