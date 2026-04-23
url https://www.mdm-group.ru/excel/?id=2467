--- v0 (2025-12-05)
+++ v1 (2026-04-23)
@@ -15,51 +15,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">04.04.2024</t>
     </r>
   </si>
   <si>
     <t>Mini Max</t>
   </si>
   <si>
     <t>Система Mini Max - экономичная система. Минимализм и элегантность.Круглые и прямоугольные крепления на панель устанавливаются на любой высоте и декорируются различными цветами, что создает стильный и оригинальный интерьер торгового зала. Ассортимент навесных элементов позволяет создавать функциональные и конструктивный дизайн. Используются панели из МДФ, ДСП и других материалов.Примечание:Цвета пленки ПВХ представлены на сайте www.mdm-group.ru, а также в нашем выставочном зале.Возможна окраска изделий из МДФ в цвет по каталогу RAL. Цена подлежит согласованию.При изготовлении оборудования из материалов «на заказ» возможно увеличение срока выполнения заказа</t>
@@ -82,107 +82,50 @@
 Артикул: MNM.001.MH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: матовый хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Крепеж входит в комплект</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">316.00</t>
-    </r>
-[...55 lines deleted...]
-      <t xml:space="preserve">286.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
@@ -1679,868 +1622,868 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2474cd_fea3_11df_b16f_003048d0c7fe_03825A6D_32D0_420E_A30F_84300BC0A8542.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26768fee_035a_11e0_b16f_003048d0c7fe_A5FB366E_DBE2_4DBA_81DC_81EFDC84E94E3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb15ede_1bcc_11e8_ade2_0025902b3cc1_KZ01_SL14.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26768ff1_035a_11e0_b16f_003048d0c7fe_A582B932_542E_438C_970F_5C118C897D155.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2474d0_fea3_11df_b16f_003048d0c7fe_780A4112_8E3B_451D_8DDE_496F130115456.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ecb87_6255_11e0_afc8_003048f27c5f_AC890E18_2B23_4BC0_ADBD_34B2EFE2FF4A7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf45c8_035a_11e0_b16f_003048d0c7fe_D62F8C97_4D8E_48FF_853F_6499746EB0138.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d81173_081d_11e0_99a4_003048f27c5f_0A797228_15F3_4780_8030_3AC1662634499.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4f38e_2913_11e0_99a4_003048f27c5f_522E9A85_2DCE_4D32_9591_7A009E7310DF10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4f391_2913_11e0_99a4_003048f27c5f_DE7A1D54_15DE_447A_9E86_AEA617E38DED11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a25d4a_13e9_11e0_99a4_003048f27c5f_A635672C_E58F_4B6D_87C7_823BE97C167C12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba9a38_0d9f_11e0_99a4_003048f27c5f_18BBC774_710A_4CF3_A51A_D6AF8B0356C213.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2474d4_fea3_11df_b16f_003048d0c7fe_E2B9863F_E716_4003_8223_F1ED4DE8BC3614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eceee26_fea4_11df_b16f_003048d0c7fe_6F8F4C91_C212_494D_ADE1_70670E7C2A5415.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50deb0c_246f_11e0_99a4_003048f27c5f_0215B632_4DA2_40C8_AC31_CDE9191D48C816.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9b176_035a_11e0_b16f_003048d0c7fe_A29E880B_B584_4F3E_A50D_FE4CDA45A1DD17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d81179_081d_11e0_99a4_003048f27c5f_FC7A7230_5ED3_4AE4_AAD7_7417D0D34BF418.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f32a4_fdef_11df_b16f_003048d0c7fe_585A47F4_D100_4B37_A005_A25FB17CE57A19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecee920_fea3_11df_b16f_003048d0c7fe_7319E21B_2555_4F23_885C_7CE80AAD9BD620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9051ce_3b26_11e0_83b2_003048f27c5f_B6799D9F_3154_4C96_A0DD_DE7E93CD485021.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa5f2e_0427_11e0_99a4_003048f27c5f_178B9E8C_12A1_49EC_978D_BECA3366B83A22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba9a32_0d9f_11e0_99a4_003048f27c5f_C84A1234_1178_4AB2_8815_A3114B796C2823.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba9a35_0d9f_11e0_99a4_003048f27c5f_D0979A8D_F49E_40CF_A75C_7E9C8CEA02FF24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b112c_0c08_11e0_99a4_003048f27c5f_FDE10670_7349_40D8_A592_53EA7CE480E625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c862204_09a5_11e0_99a4_003048f27c5f_99B56366_E511_4205_9A1A_EDDD5A44F5D526.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c862207_09a5_11e0_99a4_003048f27c5f_68705EF8_C5F2_4F58_9DF0_F6CEE633978427.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722dcd16_4e00_11e0_86e2_003048f27c5f_7754E2C9_A827_4647_957E_D3ECFEF7CE6B28.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7754da_e214_11e6_9cf3_0025902b3cc1_43A9DDFC_3F48_4496_83A6_19405AAE887C2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2474cd_fea3_11df_b16f_003048d0c7fe_03825A6D_32D0_420E_A30F_84300BC0A8543.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb15ede_1bcc_11e8_ade2_0025902b3cc1_KZ01_SL14.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26768ff1_035a_11e0_b16f_003048d0c7fe_A582B932_542E_438C_970F_5C118C897D155.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2474d0_fea3_11df_b16f_003048d0c7fe_780A4112_8E3B_451D_8DDE_496F130115456.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ecb87_6255_11e0_afc8_003048f27c5f_AC890E18_2B23_4BC0_ADBD_34B2EFE2FF4A7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf45c8_035a_11e0_b16f_003048d0c7fe_D62F8C97_4D8E_48FF_853F_6499746EB0138.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d81173_081d_11e0_99a4_003048f27c5f_0A797228_15F3_4780_8030_3AC1662634499.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4f38e_2913_11e0_99a4_003048f27c5f_522E9A85_2DCE_4D32_9591_7A009E7310DF10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4f391_2913_11e0_99a4_003048f27c5f_DE7A1D54_15DE_447A_9E86_AEA617E38DED11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a25d4a_13e9_11e0_99a4_003048f27c5f_A635672C_E58F_4B6D_87C7_823BE97C167C12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba9a38_0d9f_11e0_99a4_003048f27c5f_18BBC774_710A_4CF3_A51A_D6AF8B0356C213.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2474d4_fea3_11df_b16f_003048d0c7fe_E2B9863F_E716_4003_8223_F1ED4DE8BC3614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eceee26_fea4_11df_b16f_003048d0c7fe_6F8F4C91_C212_494D_ADE1_70670E7C2A5415.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50deb0c_246f_11e0_99a4_003048f27c5f_0215B632_4DA2_40C8_AC31_CDE9191D48C816.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9b176_035a_11e0_b16f_003048d0c7fe_A29E880B_B584_4F3E_A50D_FE4CDA45A1DD17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d81179_081d_11e0_99a4_003048f27c5f_FC7A7230_5ED3_4AE4_AAD7_7417D0D34BF418.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f32a4_fdef_11df_b16f_003048d0c7fe_585A47F4_D100_4B37_A005_A25FB17CE57A19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecee920_fea3_11df_b16f_003048d0c7fe_7319E21B_2555_4F23_885C_7CE80AAD9BD620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9051ce_3b26_11e0_83b2_003048f27c5f_B6799D9F_3154_4C96_A0DD_DE7E93CD485021.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa5f2e_0427_11e0_99a4_003048f27c5f_178B9E8C_12A1_49EC_978D_BECA3366B83A22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba9a32_0d9f_11e0_99a4_003048f27c5f_C84A1234_1178_4AB2_8815_A3114B796C2823.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba9a35_0d9f_11e0_99a4_003048f27c5f_D0979A8D_F49E_40CF_A75C_7E9C8CEA02FF24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b112c_0c08_11e0_99a4_003048f27c5f_FDE10670_7349_40D8_A592_53EA7CE480E625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c862204_09a5_11e0_99a4_003048f27c5f_99B56366_E511_4205_9A1A_EDDD5A44F5D526.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c862207_09a5_11e0_99a4_003048f27c5f_68705EF8_C5F2_4F58_9DF0_F6CEE633978427.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722dcd16_4e00_11e0_86e2_003048f27c5f_7754E2C9_A827_4647_957E_D3ECFEF7CE6B28.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>47625</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>47625</xdr:rowOff>
+      <xdr:colOff>57150</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="6000750" cy="2981325"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>6</xdr:row>
+      <xdr:row>7</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>7</xdr:row>
+      <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>8</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>13</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>14</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="22" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="23" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="25" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="26" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="27" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="28" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -2824,51 +2767,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B20" sqref="B20"/>
+      <selection activeCell="D20" sqref="D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
@@ -2889,255 +2832,139 @@
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
-[...119 lines deleted...]
-      </c>
+    <row r="6" spans="1:26" customHeight="1" ht="256.5">
+      <c r="A6"/>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="4"/>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KZ01-SL1 \ Декор для крепления на панель (круг) </t>
-[...11 lines deleted...]
-Материал: пластик</t>
+            <t xml:space="preserve">KZ02-YZ1 \ Крепление на панель (прямоугольник)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MNM.001.MH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: матовый хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Крепеж входит в комплект</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">51.00</t>
+            <t xml:space="preserve">316.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KZ01-SL1 \ Декор для крепления на панель (круг)</t>
-[...7 lines deleted...]
-Цвет: матовый хром</t>
+            <t xml:space="preserve">KZ01-SL1 \ Декор для крепления на панель (круг) </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MNM.034.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">51.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
@@ -3147,55 +2974,55 @@
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KZ02-SL1 \ Декор для крепления на панель (прямоугольник)</t>
-[...3 lines deleted...]
-Артикул: MNM.004.MH</t>
+            <t xml:space="preserve">KZ01-SL1 \ Декор для крепления на панель (круг)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MNM.003.MH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: матовый хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">51.00</t>
           </r>
@@ -3211,1317 +3038,1377 @@
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">KZ02-SL1 \ Декор для крепления на панель (прямоугольник)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: MNM.004.BU</t>
-[...3 lines deleted...]
-Цвет: синий</t>
+Артикул: MNM.004.MH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: матовый хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">12.01</t>
+            <t xml:space="preserve">51.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KZ03-03 \ Кронштейн прямой</t>
-[...15 lines deleted...]
-Диаметр, мм: 12</t>
+            <t xml:space="preserve">KZ02-SL1 \ Декор для крепления на панель (прямоугольник)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MNM.004.BU</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: синий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">745.00</t>
+            <t xml:space="preserve">12.01</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KZ03-02 \ Кронштейн изогнутый</t>
-[...3 lines deleted...]
-Артикул: MNM.006.MH</t>
+            <t xml:space="preserve">KZ03-03 \ Кронштейн прямой</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MNM.005.MH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: матовый хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 300</t>
+Длина, мм: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">857.00</t>
+            <t xml:space="preserve">745.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KZ01-01 \ Кронштейн наклонный</t>
-[...3 lines deleted...]
-Артикул: MNM.007L.MH</t>
+            <t xml:space="preserve">KZ03-02 \ Кронштейн изогнутый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MNM.006.MH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: матовый хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 280</t>
+Длина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кронштейн: левый</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">274.00</t>
+            <t xml:space="preserve">857.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">KZ01-01 \ Кронштейн наклонный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: MNM.007R.MH</t>
+Артикул: MNM.007L.MH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: матовый хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 280</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кронштейн: правый</t>
+Кронштейн: левый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">274.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KZ03-01 \ Кронштейн ступенчатый</t>
-[...3 lines deleted...]
-Артикул: MNM.008.MH</t>
+            <t xml:space="preserve">KZ01-01 \ Кронштейн наклонный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MNM.007R.MH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: матовый хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 300</t>
+Длина, мм: 280</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
+Кронштейн: правый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">918.00</t>
+            <t xml:space="preserve">274.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KZ11-03 (d-19) \ Кронштейн ступенчатый</t>
-[...3 lines deleted...]
-Артикул: MNM.024.MH</t>
+            <t xml:space="preserve">KZ03-01 \ Кронштейн ступенчатый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MNM.008.MH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: матовый хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр, мм: 19</t>
+Диаметр, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">887.00</t>
+            <t xml:space="preserve">918.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KZ11-04 (d-19) \ Кронштейн прямой</t>
-[...3 lines deleted...]
-Артикул: MNM.023.MH</t>
+            <t xml:space="preserve">KZ11-03 (d-19) \ Кронштейн ступенчатый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MNM.024.MH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: матовый хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 19</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">673.00</t>
+            <t xml:space="preserve">887.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KZ11-05 (d-19) \ Кронштейн наклонный</t>
-[...3 lines deleted...]
-Артикул: MNM.025.MH</t>
+            <t xml:space="preserve">KZ11-04 (d-19) \ Кронштейн прямой</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MNM.023.MH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: матовый хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 19</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">908.00</t>
+            <t xml:space="preserve">673.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KZ01-08 \ Полкодержатель</t>
-[...3 lines deleted...]
-Артикул: MNM.017.MH</t>
+            <t xml:space="preserve">KZ11-05 (d-19) \ Кронштейн наклонный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MNM.025.MH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: матовый хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
+Диаметр, мм: 19</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">704.00</t>
+            <t xml:space="preserve">908.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KZ01-02 (d-19) \ Держатель штанги</t>
-[...3 lines deleted...]
-Артикул: MNM.011B.MH</t>
+            <t xml:space="preserve">KZ01-08 \ Полкодержатель</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MNM.017.MH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: матовый хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр, мм: 19</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">816.00</t>
+            <t xml:space="preserve">704.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KZ Type 1 \ Штанга</t>
-[...3 lines deleted...]
-Артикул: MNM.030.MH</t>
+            <t xml:space="preserve">KZ01-02 (d-19) \ Держатель штанги</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MNM.011B.MH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: матовый хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 900</t>
+Длина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 19</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">887.00</t>
+            <t xml:space="preserve">816.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">KZ Type 1 \ Штанга</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: MNM.031.MH</t>
+Артикул: MNM.030.MH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: матовый хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 1200</t>
+Длина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 19</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1142.00</t>
+            <t xml:space="preserve">887.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="4"/>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">KZ Type 1 \ Штанга</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: MNM.032.MH</t>
+Артикул: MNM.031.MH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: матовый хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 1500</t>
+Длина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 19</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">847.00</t>
+            <t xml:space="preserve">1142.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KZ01-30 \ Полкодержатель</t>
-[...3 lines deleted...]
-Артикул: MNM.026.MH</t>
+            <t xml:space="preserve">KZ Type 1 \ Штанга</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MNM.032.MH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: матовый хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 252</t>
-[...3 lines deleted...]
-Ширина, мм: 400</t>
+Длина, мм: 1500</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 19</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1357.00</t>
+            <t xml:space="preserve">847.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="4"/>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KZ03-WJ2 \ Блок крючков</t>
-[...3 lines deleted...]
-Артикул: MNM.014.MH</t>
+            <t xml:space="preserve">KZ01-30 \ Полкодержатель</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MNM.026.MH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: матовый хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 150</t>
-[...3 lines deleted...]
-Ширина, мм: 250</t>
+Глубина, мм: 252</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">969.00</t>
+            <t xml:space="preserve">1357.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KZ03-CY1 \ Полка овальная</t>
-[...3 lines deleted...]
-Артикул: MNM.016.MH</t>
+            <t xml:space="preserve">KZ03-WJ2 \ Блок крючков</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MNM.014.MH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: матовый хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 90</t>
-[...3 lines deleted...]
-Ширина, мм: 190</t>
+Длина, мм: 150</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">755.00</t>
+            <t xml:space="preserve">969.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="4"/>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KZ03-04 \ Кронштейн для мяча</t>
-[...3 lines deleted...]
-Артикул: MNM.022.MH</t>
+            <t xml:space="preserve">KZ03-CY1 \ Полка овальная</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MNM.016.MH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: матовый хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр, мм: 170</t>
+Длина, мм: 90</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 190</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">428.00</t>
+            <t xml:space="preserve">755.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KZ03-06 \ Кронштейн для бейсболки</t>
-[...3 lines deleted...]
-Артикул: MNM.021.MH</t>
+            <t xml:space="preserve">KZ03-04 \ Кронштейн для мяча</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MNM.022.MH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: матовый хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 312</t>
-[...7 lines deleted...]
-Высота, мм: 105</t>
+Диаметр, мм: 170</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">745.00</t>
+            <t xml:space="preserve">428.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="4"/>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KZ03-09 \ Держатель панели, нижний</t>
-[...19 lines deleted...]
-Высота, мм: 60</t>
+            <t xml:space="preserve">KZ03-06 \ Кронштейн для бейсболки</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MNM.021.MH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: матовый хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 312</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 180</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 105</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1826.00</t>
+            <t xml:space="preserve">745.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KZ03-10 \ Держатель панели, верхний</t>
-[...3 lines deleted...]
-Артикул: MNM.020.CH</t>
+            <t xml:space="preserve">KZ03-09 \ Держатель панели, нижний</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MNM.019.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 75</t>
+Глубина, мм: 215</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 60</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 115</t>
+Высота, мм: 60</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1571.00</t>
+            <t xml:space="preserve">1826.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="4"/>
       <c r="B20" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">KZ03-10 \ Держатель панели, верхний</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MNM.020.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 75</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 60</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 115</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1571.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+        </is>
+      </c>
+      <c r="C20" s="4"/>
+      <c r="D20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">TS-421 \ Профиль окантовочный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PHD.108.AL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 4900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Цена за хлыст. Для панелей толщиной 16 мм</t>
           </r>
@@ -4545,50 +4432,51 @@
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
+    <mergeCell ref="A6:D6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>