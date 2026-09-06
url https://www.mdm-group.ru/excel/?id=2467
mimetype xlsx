--- v1 (2026-04-23)
+++ v2 (2026-09-06)
@@ -1622,882 +1622,852 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7754da_e214_11e6_9cf3_0025902b3cc1_43A9DDFC_3F48_4496_83A6_19405AAE887C2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2474cd_fea3_11df_b16f_003048d0c7fe_03825A6D_32D0_420E_A30F_84300BC0A8543.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb15ede_1bcc_11e8_ade2_0025902b3cc1_KZ01_SL14.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26768ff1_035a_11e0_b16f_003048d0c7fe_A582B932_542E_438C_970F_5C118C897D155.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2474d0_fea3_11df_b16f_003048d0c7fe_780A4112_8E3B_451D_8DDE_496F130115456.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ecb87_6255_11e0_afc8_003048f27c5f_AC890E18_2B23_4BC0_ADBD_34B2EFE2FF4A7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf45c8_035a_11e0_b16f_003048d0c7fe_D62F8C97_4D8E_48FF_853F_6499746EB0138.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d81173_081d_11e0_99a4_003048f27c5f_0A797228_15F3_4780_8030_3AC1662634499.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4f38e_2913_11e0_99a4_003048f27c5f_522E9A85_2DCE_4D32_9591_7A009E7310DF10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4f391_2913_11e0_99a4_003048f27c5f_DE7A1D54_15DE_447A_9E86_AEA617E38DED11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a25d4a_13e9_11e0_99a4_003048f27c5f_A635672C_E58F_4B6D_87C7_823BE97C167C12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba9a38_0d9f_11e0_99a4_003048f27c5f_18BBC774_710A_4CF3_A51A_D6AF8B0356C213.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2474d4_fea3_11df_b16f_003048d0c7fe_E2B9863F_E716_4003_8223_F1ED4DE8BC3614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eceee26_fea4_11df_b16f_003048d0c7fe_6F8F4C91_C212_494D_ADE1_70670E7C2A5415.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50deb0c_246f_11e0_99a4_003048f27c5f_0215B632_4DA2_40C8_AC31_CDE9191D48C816.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9b176_035a_11e0_b16f_003048d0c7fe_A29E880B_B584_4F3E_A50D_FE4CDA45A1DD17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d81179_081d_11e0_99a4_003048f27c5f_FC7A7230_5ED3_4AE4_AAD7_7417D0D34BF418.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f32a4_fdef_11df_b16f_003048d0c7fe_585A47F4_D100_4B37_A005_A25FB17CE57A19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecee920_fea3_11df_b16f_003048d0c7fe_7319E21B_2555_4F23_885C_7CE80AAD9BD620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9051ce_3b26_11e0_83b2_003048f27c5f_B6799D9F_3154_4C96_A0DD_DE7E93CD485021.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa5f2e_0427_11e0_99a4_003048f27c5f_178B9E8C_12A1_49EC_978D_BECA3366B83A22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba9a32_0d9f_11e0_99a4_003048f27c5f_C84A1234_1178_4AB2_8815_A3114B796C2823.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba9a35_0d9f_11e0_99a4_003048f27c5f_D0979A8D_F49E_40CF_A75C_7E9C8CEA02FF24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b112c_0c08_11e0_99a4_003048f27c5f_FDE10670_7349_40D8_A592_53EA7CE480E625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c862204_09a5_11e0_99a4_003048f27c5f_99B56366_E511_4205_9A1A_EDDD5A44F5D526.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c862207_09a5_11e0_99a4_003048f27c5f_68705EF8_C5F2_4F58_9DF0_F6CEE633978427.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722dcd16_4e00_11e0_86e2_003048f27c5f_7754E2C9_A827_4647_957E_D3ECFEF7CE6B28.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2474cd_fea3_11df_b16f_003048d0c7fe_03825A6D_32D0_420E_A30F_84300BC0A8542.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb15ede_1bcc_11e8_ade2_0025902b3cc1_KZ01_SL13.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26768ff1_035a_11e0_b16f_003048d0c7fe_A582B932_542E_438C_970F_5C118C897D154.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2474d0_fea3_11df_b16f_003048d0c7fe_780A4112_8E3B_451D_8DDE_496F130115455.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ecb87_6255_11e0_afc8_003048f27c5f_AC890E18_2B23_4BC0_ADBD_34B2EFE2FF4A6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf45c8_035a_11e0_b16f_003048d0c7fe_D62F8C97_4D8E_48FF_853F_6499746EB0137.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d81173_081d_11e0_99a4_003048f27c5f_0A797228_15F3_4780_8030_3AC1662634498.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4f38e_2913_11e0_99a4_003048f27c5f_522E9A85_2DCE_4D32_9591_7A009E7310DF9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4f391_2913_11e0_99a4_003048f27c5f_DE7A1D54_15DE_447A_9E86_AEA617E38DED10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a25d4a_13e9_11e0_99a4_003048f27c5f_A635672C_E58F_4B6D_87C7_823BE97C167C11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba9a38_0d9f_11e0_99a4_003048f27c5f_18BBC774_710A_4CF3_A51A_D6AF8B0356C212.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2474d4_fea3_11df_b16f_003048d0c7fe_E2B9863F_E716_4003_8223_F1ED4DE8BC3613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eceee26_fea4_11df_b16f_003048d0c7fe_6F8F4C91_C212_494D_ADE1_70670E7C2A5414.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50deb0c_246f_11e0_99a4_003048f27c5f_0215B632_4DA2_40C8_AC31_CDE9191D48C815.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9b176_035a_11e0_b16f_003048d0c7fe_A29E880B_B584_4F3E_A50D_FE4CDA45A1DD16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d81179_081d_11e0_99a4_003048f27c5f_FC7A7230_5ED3_4AE4_AAD7_7417D0D34BF417.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f32a4_fdef_11df_b16f_003048d0c7fe_585A47F4_D100_4B37_A005_A25FB17CE57A18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecee920_fea3_11df_b16f_003048d0c7fe_7319E21B_2555_4F23_885C_7CE80AAD9BD619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9051ce_3b26_11e0_83b2_003048f27c5f_B6799D9F_3154_4C96_A0DD_DE7E93CD485020.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa5f2e_0427_11e0_99a4_003048f27c5f_178B9E8C_12A1_49EC_978D_BECA3366B83A21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba9a32_0d9f_11e0_99a4_003048f27c5f_C84A1234_1178_4AB2_8815_A3114B796C2822.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba9a35_0d9f_11e0_99a4_003048f27c5f_D0979A8D_F49E_40CF_A75C_7E9C8CEA02FF23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b112c_0c08_11e0_99a4_003048f27c5f_FDE10670_7349_40D8_A592_53EA7CE480E624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c862204_09a5_11e0_99a4_003048f27c5f_99B56366_E511_4205_9A1A_EDDD5A44F5D525.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c862207_09a5_11e0_99a4_003048f27c5f_68705EF8_C5F2_4F58_9DF0_F6CEE633978426.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722dcd16_4e00_11e0_86e2_003048f27c5f_7754E2C9_A827_4647_957E_D3ECFEF7CE6B27.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>57150</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>57150</xdr:rowOff>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6000750" cy="2981325"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>7</xdr:row>
+      <xdr:row>6</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>8</xdr:row>
+      <xdr:row>7</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>14</xdr:row>
+      <xdr:row>13</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="22" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="23" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="25" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="26" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="27" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2764,54 +2734,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z20"/>
+  <dimension ref="A1:Z19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D20" sqref="D20"/>
+      <selection activeCell="D19" sqref="D19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
@@ -2832,139 +2802,255 @@
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:26" customHeight="1" ht="256.5">
-[...3 lines deleted...]
-      <c r="D6"/>
+    <row r="7" spans="1:26">
+      <c r="A7" s="4"/>
+      <c r="B7" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">KZ02-YZ1 \ Крепление на панель (прямоугольник)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MNM.001.MH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: матовый хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Крепеж входит в комплект</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">316.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+        </is>
+      </c>
+      <c r="C7" s="4"/>
+      <c r="D7" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">KZ01-SL1 \ Декор для крепления на панель (круг) </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MNM.034.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">51.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+        </is>
+      </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="4"/>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KZ02-YZ1 \ Крепление на панель (прямоугольник)</t>
-[...3 lines deleted...]
-Артикул: MNM.001.MH</t>
+            <t xml:space="preserve">KZ01-SL1 \ Декор для крепления на панель (круг)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MNM.003.MH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: матовый хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Крепеж входит в комплект</t>
+Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">316.00</t>
+            <t xml:space="preserve">51.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KZ01-SL1 \ Декор для крепления на панель (круг) </t>
-[...7 lines deleted...]
-Цвет: хром</t>
+            <t xml:space="preserve">KZ02-SL1 \ Декор для крепления на панель (прямоугольник)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MNM.004.MH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: матовый хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">51.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
@@ -2974,1441 +3060,1319 @@
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KZ01-SL1 \ Декор для крепления на панель (круг)</t>
-[...7 lines deleted...]
-Цвет: матовый хром</t>
+            <t xml:space="preserve">KZ02-SL1 \ Декор для крепления на панель (прямоугольник)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MNM.004.BU</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: синий</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">51.00</t>
+            <t xml:space="preserve">12.01</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KZ02-SL1 \ Декор для крепления на панель (прямоугольник)</t>
-[...3 lines deleted...]
-Артикул: MNM.004.MH</t>
+            <t xml:space="preserve">KZ03-03 \ Кронштейн прямой</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MNM.005.MH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: матовый хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Материал: пластик</t>
+Длина, мм: 250</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">51.00</t>
+            <t xml:space="preserve">745.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KZ02-SL1 \ Декор для крепления на панель (прямоугольник)</t>
-[...11 lines deleted...]
-Материал: пластик</t>
+            <t xml:space="preserve">KZ03-02 \ Кронштейн изогнутый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MNM.006.MH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: матовый хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">12.01</t>
+            <t xml:space="preserve">857.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KZ03-03 \ Кронштейн прямой</t>
-[...3 lines deleted...]
-Артикул: MNM.005.MH</t>
+            <t xml:space="preserve">KZ01-01 \ Кронштейн наклонный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MNM.007L.MH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: матовый хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 250</t>
+Длина, мм: 280</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
+Кронштейн: левый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">745.00</t>
+            <t xml:space="preserve">274.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KZ03-02 \ Кронштейн изогнутый</t>
-[...3 lines deleted...]
-Артикул: MNM.006.MH</t>
+            <t xml:space="preserve">KZ01-01 \ Кронштейн наклонный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MNM.007R.MH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: матовый хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 300</t>
+Длина, мм: 280</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
+Кронштейн: правый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">857.00</t>
+            <t xml:space="preserve">274.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KZ01-01 \ Кронштейн наклонный</t>
-[...3 lines deleted...]
-Артикул: MNM.007L.MH</t>
+            <t xml:space="preserve">KZ03-01 \ Кронштейн ступенчатый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MNM.008.MH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: матовый хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 280</t>
+Длина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кронштейн: левый</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">274.00</t>
+            <t xml:space="preserve">918.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KZ01-01 \ Кронштейн наклонный</t>
-[...3 lines deleted...]
-Артикул: MNM.007R.MH</t>
+            <t xml:space="preserve">KZ11-03 (d-19) \ Кронштейн ступенчатый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MNM.024.MH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: матовый хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 280</t>
-[...7 lines deleted...]
-Кронштейн: правый</t>
+Длина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 19</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">274.00</t>
+            <t xml:space="preserve">887.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KZ03-01 \ Кронштейн ступенчатый</t>
-[...3 lines deleted...]
-Артикул: MNM.008.MH</t>
+            <t xml:space="preserve">KZ11-04 (d-19) \ Кронштейн прямой</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MNM.023.MH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: матовый хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр, мм: 12</t>
+Диаметр, мм: 19</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">918.00</t>
+            <t xml:space="preserve">673.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KZ11-03 (d-19) \ Кронштейн ступенчатый</t>
-[...3 lines deleted...]
-Артикул: MNM.024.MH</t>
+            <t xml:space="preserve">KZ11-05 (d-19) \ Кронштейн наклонный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MNM.025.MH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: матовый хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 19</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">887.00</t>
+            <t xml:space="preserve">908.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KZ11-04 (d-19) \ Кронштейн прямой</t>
-[...3 lines deleted...]
-Артикул: MNM.023.MH</t>
+            <t xml:space="preserve">KZ01-08 \ Полкодержатель</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MNM.017.MH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: матовый хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр, мм: 19</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">673.00</t>
+            <t xml:space="preserve">704.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KZ11-05 (d-19) \ Кронштейн наклонный</t>
-[...3 lines deleted...]
-Артикул: MNM.025.MH</t>
+            <t xml:space="preserve">KZ01-02 (d-19) \ Держатель штанги</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MNM.011B.MH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: матовый хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 19</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">908.00</t>
+            <t xml:space="preserve">816.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KZ01-08 \ Полкодержатель</t>
-[...3 lines deleted...]
-Артикул: MNM.017.MH</t>
+            <t xml:space="preserve">KZ Type 1 \ Штанга</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MNM.030.MH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: матовый хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 300</t>
+Длина, мм: 900</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 19</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">704.00</t>
+            <t xml:space="preserve">887.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KZ01-02 (d-19) \ Держатель штанги</t>
-[...3 lines deleted...]
-Артикул: MNM.011B.MH</t>
+            <t xml:space="preserve">KZ Type 1 \ Штанга</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MNM.031.MH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: матовый хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 300</t>
+Длина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 19</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">816.00</t>
+            <t xml:space="preserve">1142.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">KZ Type 1 \ Штанга</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: MNM.030.MH</t>
+Артикул: MNM.032.MH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: матовый хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 900</t>
+Длина, мм: 1500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 19</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">887.00</t>
+            <t xml:space="preserve">847.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="4"/>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KZ Type 1 \ Штанга</t>
-[...3 lines deleted...]
-Артикул: MNM.031.MH</t>
+            <t xml:space="preserve">KZ01-30 \ Полкодержатель</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MNM.026.MH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: матовый хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 1200</t>
-[...3 lines deleted...]
-Диаметр, мм: 19</t>
+Глубина, мм: 252</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1142.00</t>
+            <t xml:space="preserve">1357.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KZ Type 1 \ Штанга</t>
-[...3 lines deleted...]
-Артикул: MNM.032.MH</t>
+            <t xml:space="preserve">KZ03-WJ2 \ Блок крючков</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MNM.014.MH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: матовый хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 1500</t>
-[...3 lines deleted...]
-Диаметр, мм: 19</t>
+Длина, мм: 150</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">847.00</t>
+            <t xml:space="preserve">969.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="4"/>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KZ01-30 \ Полкодержатель</t>
-[...3 lines deleted...]
-Артикул: MNM.026.MH</t>
+            <t xml:space="preserve">KZ03-CY1 \ Полка овальная</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MNM.016.MH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: матовый хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 252</t>
-[...3 lines deleted...]
-Ширина, мм: 400</t>
+Длина, мм: 90</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 190</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1357.00</t>
+            <t xml:space="preserve">755.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KZ03-WJ2 \ Блок крючков</t>
-[...3 lines deleted...]
-Артикул: MNM.014.MH</t>
+            <t xml:space="preserve">KZ03-04 \ Кронштейн для мяча</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MNM.022.MH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: матовый хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 150</t>
-[...3 lines deleted...]
-Ширина, мм: 250</t>
+Диаметр, мм: 170</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">969.00</t>
+            <t xml:space="preserve">428.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="4"/>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KZ03-CY1 \ Полка овальная</t>
-[...3 lines deleted...]
-Артикул: MNM.016.MH</t>
+            <t xml:space="preserve">KZ03-06 \ Кронштейн для бейсболки</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MNM.021.MH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: матовый хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 90</t>
-[...3 lines deleted...]
-Ширина, мм: 190</t>
+Длина, мм: 312</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 180</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 105</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">755.00</t>
+            <t xml:space="preserve">745.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KZ03-04 \ Кронштейн для мяча</t>
-[...11 lines deleted...]
-Диаметр, мм: 170</t>
+            <t xml:space="preserve">KZ03-09 \ Держатель панели, нижний</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MNM.019.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 215</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 60</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 60</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">428.00</t>
+            <t xml:space="preserve">1826.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="4"/>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KZ03-06 \ Кронштейн для бейсболки</t>
-[...19 lines deleted...]
-Высота, мм: 105</t>
+            <t xml:space="preserve">KZ03-10 \ Держатель панели, верхний</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MNM.020.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 75</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 60</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 115</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">745.00</t>
+            <t xml:space="preserve">1571.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="5" t="inlineStr">
-        <is>
-[...120 lines deleted...]
-      <c r="D20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">TS-421 \ Профиль окантовочный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PHD.108.AL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 4900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Цена за хлыст. Для панелей толщиной 16 мм</t>
           </r>
@@ -4432,51 +4396,50 @@
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
-    <mergeCell ref="A6:D6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>