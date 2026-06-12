--- v1 (2026-01-27)
+++ v2 (2026-06-12)
@@ -15,51 +15,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">01.01.2026</t>
     </r>
   </si>
   <si>
     <t>Slot</t>
   </si>
   <si>
     <t>Система Slot предлагает два вида крепления навесных элементов: миниатюрный алюминиевый профиль и одиночный держатель.Несущим элементом серии является панель из ДСП или МДФ, в которую врезают профили и держатели.Возможности для дизайна: комбинированные панели, совмещающие в себе как профиль, так и одиночные держатели. Все навесные элементы имеют универсальный зацеп, который подходит к обоим видам крепления. Модельный ряд серии дополнен высококачественными акриловыми полками и подставками.Изящные кронштейны и держатели обладают высокой допустимой нагрузкой (отдельные модели до 15 кг). Покрытие навесных элементов – хром.</t>
@@ -93,107 +93,50 @@
       <t xml:space="preserve">
 Макс. допустимая нагрузка, кг: 10</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">539.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
-    </r>
-[...55 lines deleted...]
-      <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Профиль для акрила (L=5000мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: THL.900</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -2477,51 +2420,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86483c7_6afa_11e0_afc8_003048f27c5f_DC1E257F_05F9_4640_B5FF_0B65508B2D1D2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1123125_02ae_11e0_b16f_003048d0c7fe_2B93EBC3_CFEE_4C60_A7E0_29244752D7E33.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ca169_ff32_11e0_833e_003048f27c5f_THL90014.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a6651_ff91_11e0_833e_003048f27c5f_THL90015.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ecb9c_6255_11e0_afc8_003048f27c5f_6028AFE5_87B6_4B79_817C_B09F5A16AA786.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f15a5_1fa7_11e0_99a4_003048f27c5f_563FA342_B44E_4A0F_AE3A_92F00DBF0C7A7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082dca7_124b_11e0_99a4_003048f27c5f_E88CB592_DD9C_4A4C_92D8_97B01CAC8D7A8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac21950_35b1_11e0_af9a_d3dd3d98c32b_F3067785_EB6F_4E2E_B1DF_E9375CF87B929.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ecb99_6255_11e0_afc8_003048f27c5f_50577535_7C0A_4353_8D11_06B706EE26E510.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba0652_5a7a_11e0_afc8_003048f27c5f_A45627FC_4A76_486B_9613_5AEE0448605211.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d91e5c_5a79_11e0_afc8_003048f27c5f_5DF607F4_2964_4276_8D2A_A1A6D76DF4DC12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba0656_5a7a_11e0_afc8_003048f27c5f_8B26F947_4EF3_4772_A662_1BA1D199A24213.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba0646_5a7a_11e0_afc8_003048f27c5f_B0378F04_944C_40EE_83ED_DA574A5C6A5B14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba064f_5a7a_11e0_afc8_003048f27c5f_83B6F48B_F3EA_4832_8AA8_2745345FA2A415.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d91e60_5a79_11e0_afc8_003048f27c5f_EB43DF2C_C2B1_4471_B701_8B6418BE36C316.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba0649_5a7a_11e0_afc8_003048f27c5f_45725E4C_BD17_4F7A_BB13_8B085035550317.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421acdf_b42a_11e0_a476_003048f27c5f_15164459_E6E5_4A5C_9E47_CB37F713A7AE18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf6d57_35b1_11e0_af9a_d3dd3d98c32b_24B82BF9_EA17_4CAA_AC73_C41759C413CD19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba0640_5a7a_11e0_afc8_003048f27c5f_E3BE5D95_5935_4F17_B61B_BC4EB831B26420.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac21953_35b1_11e0_af9a_d3dd3d98c32b_3573F738_9AAF_4A4E_BF2E_B9118DEE7C4121.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba0643_5a7a_11e0_afc8_003048f27c5f_8591980F_CB30_46B4_AA16_19CE2574E9C722.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf82923_0427_11e0_99a4_003048f27c5f_8C873E77_76E3_4C72_86E6_B72A5E03A7C123.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ecb9f_6255_11e0_afc8_003048f27c5f_28207901_E31A_4D8D_B144_2B2267BFBF4B24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ecba2_6255_11e0_afc8_003048f27c5f_F2273A73_C04B_4F7C_B717_2CB722DE1EFD25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf6d5a_35b1_11e0_af9a_d3dd3d98c32b_4649E6A6_0C0C_49FC_89EA_47475EFCCD9826.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082dcac_124b_11e0_99a4_003048f27c5f_EDFB9AB7_0B4F_4B70_9F5E_E0AAB7C2FBBB27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082dcaf_124b_11e0_99a4_003048f27c5f_99345244_1D35_4082_B61B_E010B3A55D0528.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8be6fe_0c05_11e0_99a4_003048f27c5f_A45C2287_ED2C_488F_BFA4_49B89E07D18E29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421ace6_b42a_11e0_a476_003048f27c5f_60512C9D_4066_4240_8265_A1C0976039B330.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb25a5_ff32_11e0_833e_003048f27c5f_D21AE0E7_E474_4010_9FDE_2B8E1BF4B12031.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb25b8_ff32_11e0_833e_003048f27c5f_7A34683E_43E8_42E6_A0A7_95163F830E6732.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d51c84_ff99_11e0_833e_003048f27c5f_84D07283_205D_45B8_81F7_4653CDC42E7033.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d51c89_ff99_11e0_833e_003048f27c5f_16871478_F49F_4857_A627_4C78B22DA55534.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d51c8e_ff99_11e0_833e_003048f27c5f_156DDC13_64AA_428B_83E8_31BACB208F3035.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d51c93_ff99_11e0_833e_003048f27c5f_A0FBFD95_14ED_4DA6_91D5_5BA3F23C4A2336.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d51c98_ff99_11e0_833e_003048f27c5f_ED4C0CF9_7805_4E9C_82CB_DBA1E742F34137.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d51c9d_ff99_11e0_833e_003048f27c5f_0BC1A6BB_4771_4CF6_80B6_879603EF537E38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d51ca2_ff99_11e0_833e_003048f27c5f_27EC43EF_0A7B_418D_A3E9_CC1B28D6D63F39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d51ca7_ff99_11e0_833e_003048f27c5f_AF9EF1B2_3C6E_4AF5_BC13_D73A2F2EACB340.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d51cac_ff99_11e0_833e_003048f27c5f_5A1E9E94_4464_4AAD_A1F4_790D84988B3C41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d51cb1_ff99_11e0_833e_003048f27c5f_092DCB0C_C01D_4CCA_ACED_A17C61E728E642.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86483c7_6afa_11e0_afc8_003048f27c5f_DC1E257F_05F9_4640_B5FF_0B65508B2D1D2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ca169_ff32_11e0_833e_003048f27c5f_THL90013.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a6651_ff91_11e0_833e_003048f27c5f_THL90014.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ecb9c_6255_11e0_afc8_003048f27c5f_6028AFE5_87B6_4B79_817C_B09F5A16AA785.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f15a5_1fa7_11e0_99a4_003048f27c5f_563FA342_B44E_4A0F_AE3A_92F00DBF0C7A6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082dca7_124b_11e0_99a4_003048f27c5f_E88CB592_DD9C_4A4C_92D8_97B01CAC8D7A7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac21950_35b1_11e0_af9a_d3dd3d98c32b_F3067785_EB6F_4E2E_B1DF_E9375CF87B928.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ecb99_6255_11e0_afc8_003048f27c5f_50577535_7C0A_4353_8D11_06B706EE26E59.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba0652_5a7a_11e0_afc8_003048f27c5f_A45627FC_4A76_486B_9613_5AEE0448605210.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d91e5c_5a79_11e0_afc8_003048f27c5f_5DF607F4_2964_4276_8D2A_A1A6D76DF4DC11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba0656_5a7a_11e0_afc8_003048f27c5f_8B26F947_4EF3_4772_A662_1BA1D199A24212.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba0646_5a7a_11e0_afc8_003048f27c5f_B0378F04_944C_40EE_83ED_DA574A5C6A5B13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba064f_5a7a_11e0_afc8_003048f27c5f_83B6F48B_F3EA_4832_8AA8_2745345FA2A414.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d91e60_5a79_11e0_afc8_003048f27c5f_EB43DF2C_C2B1_4471_B701_8B6418BE36C315.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba0649_5a7a_11e0_afc8_003048f27c5f_45725E4C_BD17_4F7A_BB13_8B085035550316.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421acdf_b42a_11e0_a476_003048f27c5f_15164459_E6E5_4A5C_9E47_CB37F713A7AE17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf6d57_35b1_11e0_af9a_d3dd3d98c32b_24B82BF9_EA17_4CAA_AC73_C41759C413CD18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba0640_5a7a_11e0_afc8_003048f27c5f_E3BE5D95_5935_4F17_B61B_BC4EB831B26419.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac21953_35b1_11e0_af9a_d3dd3d98c32b_3573F738_9AAF_4A4E_BF2E_B9118DEE7C4120.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba0643_5a7a_11e0_afc8_003048f27c5f_8591980F_CB30_46B4_AA16_19CE2574E9C721.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf82923_0427_11e0_99a4_003048f27c5f_8C873E77_76E3_4C72_86E6_B72A5E03A7C122.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ecb9f_6255_11e0_afc8_003048f27c5f_28207901_E31A_4D8D_B144_2B2267BFBF4B23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ecba2_6255_11e0_afc8_003048f27c5f_F2273A73_C04B_4F7C_B717_2CB722DE1EFD24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf6d5a_35b1_11e0_af9a_d3dd3d98c32b_4649E6A6_0C0C_49FC_89EA_47475EFCCD9825.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082dcac_124b_11e0_99a4_003048f27c5f_EDFB9AB7_0B4F_4B70_9F5E_E0AAB7C2FBBB26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082dcaf_124b_11e0_99a4_003048f27c5f_99345244_1D35_4082_B61B_E010B3A55D0527.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8be6fe_0c05_11e0_99a4_003048f27c5f_A45C2287_ED2C_488F_BFA4_49B89E07D18E28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421ace6_b42a_11e0_a476_003048f27c5f_60512C9D_4066_4240_8265_A1C0976039B329.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb25a5_ff32_11e0_833e_003048f27c5f_D21AE0E7_E474_4010_9FDE_2B8E1BF4B12030.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb25b8_ff32_11e0_833e_003048f27c5f_7A34683E_43E8_42E6_A0A7_95163F830E6731.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d51c84_ff99_11e0_833e_003048f27c5f_84D07283_205D_45B8_81F7_4653CDC42E7032.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d51c89_ff99_11e0_833e_003048f27c5f_16871478_F49F_4857_A627_4C78B22DA55533.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d51c8e_ff99_11e0_833e_003048f27c5f_156DDC13_64AA_428B_83E8_31BACB208F3034.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d51c93_ff99_11e0_833e_003048f27c5f_A0FBFD95_14ED_4DA6_91D5_5BA3F23C4A2335.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d51c98_ff99_11e0_833e_003048f27c5f_ED4C0CF9_7805_4E9C_82CB_DBA1E742F34136.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d51c9d_ff99_11e0_833e_003048f27c5f_0BC1A6BB_4771_4CF6_80B6_879603EF537E37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d51ca2_ff99_11e0_833e_003048f27c5f_27EC43EF_0A7B_418D_A3E9_CC1B28D6D63F38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d51ca7_ff99_11e0_833e_003048f27c5f_AF9EF1B2_3C6E_4AF5_BC13_D73A2F2EACB339.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d51cac_ff99_11e0_833e_003048f27c5f_5A1E9E94_4464_4AAD_A1F4_790D84988B3C40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d51cb1_ff99_11e0_833e_003048f27c5f_092DCB0C_C01D_4CCA_ACED_A17C61E728E641.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2549,51 +2492,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="409575"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -2639,231 +2582,231 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="857250" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="619125"/>
+    <xdr:ext cx="857250" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="590550"/>
+    <xdr:ext cx="838200" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="838200" cy="952500"/>
+    <xdr:ext cx="762000" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="762000" cy="952500"/>
+    <xdr:ext cx="857250" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="590550"/>
+    <xdr:ext cx="857250" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="762000"/>
+    <xdr:ext cx="857250" cy="352425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -2879,171 +2822,171 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="352425"/>
+    <xdr:ext cx="857250" cy="600075"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="600075"/>
+    <xdr:ext cx="857250" cy="771525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="771525"/>
+    <xdr:ext cx="857250" cy="400050"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="400050"/>
+    <xdr:ext cx="857250" cy="533400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="533400"/>
+    <xdr:ext cx="857250" cy="571500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -3059,351 +3002,351 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="571500"/>
+    <xdr:ext cx="857250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="476250"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="857250" cy="628650"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="22" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="628650"/>
+    <xdr:ext cx="819150" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="23" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="819150" cy="952500"/>
+    <xdr:ext cx="742950" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="742950" cy="952500"/>
+    <xdr:ext cx="857250" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="25" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="619125"/>
+    <xdr:ext cx="857250" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="26" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="762000"/>
+    <xdr:ext cx="857250" cy="438150"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="27" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="438150"/>
+    <xdr:ext cx="857250" cy="638175"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="28" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="638175"/>
+    <xdr:ext cx="857250" cy="771525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="29" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="771525"/>
+    <xdr:ext cx="857250" cy="371475"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="30" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -3479,51 +3422,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="371475"/>
+    <xdr:ext cx="857250" cy="485775"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="34" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -3569,51 +3512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="485775"/>
+    <xdr:ext cx="857250" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -3659,120 +3602,90 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="457200"/>
+    <xdr:ext cx="819150" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="819150" cy="952500"/>
+    <xdr:ext cx="685800" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -4039,54 +3952,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z27"/>
+  <dimension ref="A1:Z26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B27" sqref="B27"/>
+      <selection activeCell="D26" sqref="D26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
@@ -4181,2419 +4094,2357 @@
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TS 955 \ Алюминиевый профиль</t>
-[...19 lines deleted...]
-Равномерно распределенная нагрузка на 1 м.п профиля: не более 15 кг</t>
+            <t xml:space="preserve">Профиль для акрила (L=5000мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: THL.900</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: анодированный алюминий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 5000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">622.00</t>
+            <t xml:space="preserve">1214.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="4"/>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Профиль для акрила (L=5000мм)</t>
-[...3 lines deleted...]
-Артикул: THL.900</t>
+            <t xml:space="preserve">Профиль для акрила (L-30)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: THL.900.1</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: анодированный алюминий</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 5000</t>
+Длина, мм: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1214.00</t>
+            <t xml:space="preserve">39.80</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Профиль для акрила (L-30)</t>
-[...11 lines deleted...]
-Длина, мм: 30</t>
+            <t xml:space="preserve">ASP 330 \ Крючок</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SLO.004.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 95</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Сечение, мм: 5х10</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Макс. допустимая нагрузка, кг: 3</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">39.80</t>
+            <t xml:space="preserve">324.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ASP 330 \ Крючок</t>
-[...3 lines deleted...]
-Артикул: SLO.004.CH</t>
+            <t xml:space="preserve">ASP 333 \ Крючок</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SLO.007.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 95</t>
+Глубина, мм: 220</t>
           </r>
           <r>
             <t xml:space="preserve">
 Сечение, мм: 5х10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Макс. допустимая нагрузка, кг: 3</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">324.00</t>
+            <t xml:space="preserve">564.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ASP 333 \ Крючок</t>
-[...3 lines deleted...]
-Артикул: SLO.007.CH</t>
+            <t xml:space="preserve">ASP 301 \ Кронштейн прямой</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SLO.001.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 220</t>
-[...7 lines deleted...]
-Макс. допустимая нагрузка, кг: 3</t>
+Глубина, мм: 320</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Сечение, мм: 7,5х15</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Макс. допустимая нагрузка, кг: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">564.00</t>
+            <t xml:space="preserve">622.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ASP 301 \ Кронштейн прямой</t>
-[...3 lines deleted...]
-Артикул: SLO.001.CH</t>
+            <t xml:space="preserve">ASP 302 \ Кронштейн ступенчатый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SLO.002.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 320</t>
+Глубина, мм: 325</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 147</t>
           </r>
           <r>
             <t xml:space="preserve">
 Сечение, мм: 7,5х15</t>
           </r>
           <r>
             <t xml:space="preserve">
 Макс. допустимая нагрузка, кг: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">622.00</t>
+            <t xml:space="preserve">910.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ASP 302 \ Кронштейн ступенчатый</t>
-[...3 lines deleted...]
-Артикул: SLO.002.CH</t>
+            <t xml:space="preserve">ASP 303 \ Кронштейн наклонный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SLO.003.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 325</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 147</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Сечение, мм: 7,5х15</t>
           </r>
           <r>
             <t xml:space="preserve">
 Макс. допустимая нагрузка, кг: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">910.00</t>
+            <t xml:space="preserve">838.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ASP 303 \ Кронштейн наклонный</t>
-[...3 lines deleted...]
-Артикул: SLO.003.CH</t>
+            <t xml:space="preserve">ASP 304 \ Полкодержатель для деревянной полки</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SLO.020.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 325</t>
+Глубина, мм: 335</t>
           </r>
           <r>
             <t xml:space="preserve">
 Сечение, мм: 7,5х15</t>
           </r>
           <r>
             <t xml:space="preserve">
 Макс. допустимая нагрузка, кг: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">838.00</t>
+            <t xml:space="preserve">545.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ASP 304 \ Полкодержатель для деревянной полки</t>
-[...3 lines deleted...]
-Артикул: SLO.020.CH</t>
+            <t xml:space="preserve">ASP 305 \ Держатель штанги и деревянной полки</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SLO.021.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 335</t>
           </r>
           <r>
             <t xml:space="preserve">
 Сечение, мм: 7,5х15</t>
           </r>
           <r>
             <t xml:space="preserve">
 Макс. допустимая нагрузка, кг: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">545.00</t>
+            <t xml:space="preserve">720.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ASP 305 \ Держатель штанги и деревянной полки</t>
-[...3 lines deleted...]
-Артикул: SLO.021.CH</t>
+            <t xml:space="preserve">ASP 306 \ Штанга</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SLO.022A.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 335</t>
+Длина, мм: 584</t>
           </r>
           <r>
             <t xml:space="preserve">
 Сечение, мм: 7,5х15</t>
           </r>
           <r>
             <t xml:space="preserve">
-Макс. допустимая нагрузка, кг: 10</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">720.00</t>
+            <t xml:space="preserve">409.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ASP 306 \ Штанга</t>
-[...3 lines deleted...]
-Артикул: SLO.022A.CH</t>
+            <t xml:space="preserve">ASP 307 \ Штанга</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SLO.022B.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 584</t>
+Длина, мм: 1184</t>
           </r>
           <r>
             <t xml:space="preserve">
 Сечение, мм: 7,5х15</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">409.00</t>
+            <t xml:space="preserve">828.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ASP 307 \ Штанга</t>
-[...3 lines deleted...]
-Артикул: SLO.022B.CH</t>
+            <t xml:space="preserve">ASP 308 \ Полкодержатель для стеклянной полки</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SLO.023.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 1184</t>
+Глубина, мм: 335</t>
           </r>
           <r>
             <t xml:space="preserve">
 Сечение, мм: 7,5х15</t>
           </r>
           <r>
             <t xml:space="preserve">
+Макс. допустимая нагрузка, кг: 10</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">828.00</t>
+            <t xml:space="preserve">1243.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ASP 308 \ Полкодержатель для стеклянной полки</t>
-[...3 lines deleted...]
-Артикул: SLO.023.CH</t>
+            <t xml:space="preserve">ASP 309 \ Держатель штанги и стеклянной полки</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SLO.024.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 335</t>
           </r>
           <r>
             <t xml:space="preserve">
 Сечение, мм: 7,5х15</t>
           </r>
           <r>
             <t xml:space="preserve">
 Макс. допустимая нагрузка, кг: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1243.00</t>
+            <t xml:space="preserve">1273.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ASP 309 \ Держатель штанги и стеклянной полки</t>
-[...3 lines deleted...]
-Артикул: SLO.024.CH</t>
+            <t xml:space="preserve">ASP 310 \ Кронштейн Т-образный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SLO.025.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 335</t>
+Глубина, мм: 290</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 586</t>
           </r>
           <r>
             <t xml:space="preserve">
 Сечение, мм: 7,5х15</t>
           </r>
           <r>
             <t xml:space="preserve">
-Макс. допустимая нагрузка, кг: 10</t>
+Макс. допустимая нагрузка, кг: 15</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1273.00</t>
+            <t xml:space="preserve">1267.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ASP 310 \ Кронштейн Т-образный</t>
-[...3 lines deleted...]
-Артикул: SLO.025.CH</t>
+            <t xml:space="preserve">ASP 331 \ Кронштейн для мяча</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SLO.005.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 290</t>
-[...11 lines deleted...]
-Макс. допустимая нагрузка, кг: 15</t>
+Диаметр, мм: 170</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Макс. допустимая нагрузка, кг: 3</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1267.00</t>
+            <t xml:space="preserve">430.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ASP 331 \ Кронштейн для мяча</t>
-[...3 lines deleted...]
-Артикул: SLO.005.CH</t>
+            <t xml:space="preserve">ASP 332 \ Кронштейн для бейсболки</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SLO.006.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр, мм: 170</t>
+Диаметр, мм: 180</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Макс. допустимая нагрузка, кг: 3</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">430.00</t>
+            <t xml:space="preserve">571.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ASP 332 \ Кронштейн для бейсболки</t>
-[...3 lines deleted...]
-Артикул: SLO.006.CH</t>
+            <t xml:space="preserve">ASP 334 \ Двойной крючок</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SLO.008.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр, мм: 180</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 5</t>
+Глубина, мм: 215</t>
           </r>
           <r>
             <t xml:space="preserve">
 Макс. допустимая нагрузка, кг: 3</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">571.00</t>
+            <t xml:space="preserve">363.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="4"/>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ASP 334 \ Двойной крючок</t>
-[...3 lines deleted...]
-Артикул: SLO.008.CH</t>
+            <t xml:space="preserve">ASP 335 \ Полка для обуви</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SLO.009.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 215</t>
+Глубина, мм: 132</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 205</t>
           </r>
           <r>
             <t xml:space="preserve">
 Макс. допустимая нагрузка, кг: 3</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">363.00</t>
+            <t xml:space="preserve">730.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ASP 335 \ Полка для обуви</t>
-[...3 lines deleted...]
-Артикул: SLO.009.CH</t>
+            <t xml:space="preserve">ASP 336 \ Крючок</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SLO.028.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 132</t>
-[...3 lines deleted...]
-Ширина, мм: 205</t>
+Ширина, мм: 70</t>
           </r>
           <r>
             <t xml:space="preserve">
 Макс. допустимая нагрузка, кг: 3</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">730.00</t>
+            <t xml:space="preserve">114.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="4"/>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ASP 336 \ Крючок</t>
-[...3 lines deleted...]
-Артикул: SLO.028.CH</t>
+            <t xml:space="preserve">ASP 360 \ Кронштейн прямой</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SLO.010.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 70</t>
-[...3 lines deleted...]
-Макс. допустимая нагрузка, кг: 3</t>
+Глубина, мм: 320</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Сечение, мм: 15х30</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Макс. допустимая нагрузка, кг: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">114.00</t>
+            <t xml:space="preserve">581.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ASP 360 \ Кронштейн прямой</t>
-[...3 lines deleted...]
-Артикул: SLO.010.CH</t>
+            <t xml:space="preserve">ASP 361 \ Кронштейн ступенчатый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SLO.011.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 320</t>
           </r>
           <r>
             <t xml:space="preserve">
+Высота, мм: 147</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Сечение, мм: 15х30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Макс. допустимая нагрузка, кг: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">581.00</t>
+            <t xml:space="preserve">811.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="4"/>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ASP 361 \ Кронштейн ступенчатый</t>
-[...3 lines deleted...]
-Артикул: SLO.011.CH</t>
+            <t xml:space="preserve">ASP 362 \ Кронштейн наклонный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SLO.012.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 320</t>
-[...3 lines deleted...]
-Высота, мм: 147</t>
+Глубина, мм: 325</t>
           </r>
           <r>
             <t xml:space="preserve">
 Сечение, мм: 15х30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Макс. допустимая нагрузка, кг: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">811.00</t>
+            <t xml:space="preserve">733.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ASP 362 \ Кронштейн наклонный</t>
-[...3 lines deleted...]
-Артикул: SLO.012.CH</t>
+            <t xml:space="preserve">ASP 365 \ Полкодержатель для деревянной полки</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SLO.013.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 325</t>
+Глубина, мм: 335</t>
           </r>
           <r>
             <t xml:space="preserve">
 Сечение, мм: 15х30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Макс. допустимая нагрузка, кг: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">733.00</t>
+            <t xml:space="preserve">591.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="4"/>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ASP 365 \ Полкодержатель для деревянной полки</t>
-[...3 lines deleted...]
-Артикул: SLO.013.CH</t>
+            <t xml:space="preserve">ASP 367 \ Держатель штанги и деревянной полки</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SLO.014.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 335</t>
           </r>
           <r>
             <t xml:space="preserve">
 Сечение, мм: 15х30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Макс. допустимая нагрузка, кг: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">591.00</t>
+            <t xml:space="preserve">765.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ASP 367 \ Держатель штанги и деревянной полки</t>
-[...3 lines deleted...]
-Артикул: SLO.014.CH</t>
+            <t xml:space="preserve">ASP 370 \ Кронштейн Т-образный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SLO.015.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 335</t>
+Глубина, мм: 325</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 586</t>
           </r>
           <r>
             <t xml:space="preserve">
 Сечение, мм: 15х30</t>
           </r>
           <r>
             <t xml:space="preserve">
-Макс. допустимая нагрузка, кг: 10</t>
+Макс. допустимая нагрузка, кг: 15</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">765.00</t>
+            <t xml:space="preserve">1833.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="4"/>
       <c r="B20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ASP 370 \ Кронштейн Т-образный</t>
-[...3 lines deleted...]
-Артикул: SLO.015.CH</t>
+            <t xml:space="preserve">ASP 371 \ Полкодержатель для стеклянной полки</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SLO.016.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 325</t>
-[...3 lines deleted...]
-Ширина, мм: 586</t>
+Глубина, мм: 335</t>
           </r>
           <r>
             <t xml:space="preserve">
 Сечение, мм: 15х30</t>
           </r>
           <r>
             <t xml:space="preserve">
-Макс. допустимая нагрузка, кг: 15</t>
+Макс. допустимая нагрузка, кг: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1833.00</t>
+            <t xml:space="preserve">740.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ASP 371 \ Полкодержатель для стеклянной полки</t>
-[...3 lines deleted...]
-Артикул: SLO.016.CH</t>
+            <t xml:space="preserve">ASP 372 \ Держатель штанги и стеклянной полки</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SLO.017.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 335</t>
           </r>
           <r>
             <t xml:space="preserve">
 Сечение, мм: 15х30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Макс. допустимая нагрузка, кг: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">740.00</t>
+            <t xml:space="preserve">794.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="4"/>
       <c r="B21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ASP 372 \ Держатель штанги и стеклянной полки</t>
-[...3 lines deleted...]
-Артикул: SLO.017.CH</t>
+            <t xml:space="preserve">ASP 374 \ Штанга</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SLO.019A.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 335</t>
+Длина, мм: 584</t>
           </r>
           <r>
             <t xml:space="preserve">
 Сечение, мм: 15х30</t>
           </r>
           <r>
             <t xml:space="preserve">
-Макс. допустимая нагрузка, кг: 10</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">794.00</t>
+            <t xml:space="preserve">435.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ASP 374 \ Штанга</t>
-[...3 lines deleted...]
-Артикул: SLO.019A.CH</t>
+            <t xml:space="preserve">ASP 364 \ Штанга</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SLO.019B.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 584</t>
+Длина, мм: 1184</t>
           </r>
           <r>
             <t xml:space="preserve">
 Сечение, мм: 15х30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">435.00</t>
+            <t xml:space="preserve">626.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="4"/>
       <c r="B22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ASP 364 \ Штанга</t>
-[...15 lines deleted...]
-Сечение, мм: 15х30</t>
+            <t xml:space="preserve">Полка акриловая</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SLO.201B.TR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: зацепы из алюминия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">626.00</t>
+            <t xml:space="preserve">279.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Полка акриловая</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: SLO.201B.TR</t>
+Артикул: SLO.201C.TR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 200</t>
+Глубина, мм: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: зацепы из алюминия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">279.00</t>
+            <t xml:space="preserve">354.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="4"/>
       <c r="B23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Полка акриловая</t>
-[...3 lines deleted...]
-Артикул: SLO.201C.TR</t>
+            <t xml:space="preserve">Полка акриловая под ценникодержатель DRA</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SLO.202A.TR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 250</t>
+Глубина, мм: 150</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: зацепы из алюминия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">354.00</t>
+            <t xml:space="preserve">381.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Полка акриловая под ценникодержатель DRA</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: SLO.202A.TR</t>
+Артикул: SLO.202B.TR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 150</t>
+Глубина, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: зацепы из алюминия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">381.00</t>
+            <t xml:space="preserve">505.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="4"/>
       <c r="B24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Полка акриловая под ценникодержатель DRA</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: SLO.202B.TR</t>
+Артикул: SLO.202C.TR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 200</t>
+Глубина, мм: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: зацепы из алюминия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">505.00</t>
+            <t xml:space="preserve">639.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C24" s="4"/>
       <c r="D24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Полка акриловая под ценникодержатель DRA</t>
-[...3 lines deleted...]
-Артикул: SLO.202C.TR</t>
+            <t xml:space="preserve">Полка акриловая с ценникодержателем</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SLO.203A.TR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 250</t>
+Глубина, мм: 150</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
+Высота ценникодержателя, мм: 30</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Примечание: зацепы из алюминия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">639.00</t>
+            <t xml:space="preserve">505.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="4"/>
       <c r="B25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Полка акриловая с ценникодержателем</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: SLO.203A.TR</t>
+Артикул: SLO.203B.TR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 150</t>
+Глубина, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота ценникодержателя, мм: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: зацепы из алюминия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">505.00</t>
+            <t xml:space="preserve">639.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C25" s="4"/>
       <c r="D25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Полка акриловая с ценникодержателем</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: SLO.203B.TR</t>
+Артикул: SLO.203C.TR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 200</t>
+Глубина, мм: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота ценникодержателя, мм: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: зацепы из алюминия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">639.00</t>
+            <t xml:space="preserve">740.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="4"/>
       <c r="B26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Полка акриловая с ценникодержателем</t>
-[...3 lines deleted...]
-Артикул: SLO.203C.TR</t>
+            <t xml:space="preserve">Полка акриловая для листов А4 вертикальная</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SLO.204.TR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 250</t>
-[...7 lines deleted...]
-Высота ценникодержателя, мм: 30</t>
+Глубина, мм: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 295</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: зацепы из алюминия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">740.00</t>
+            <t xml:space="preserve">686.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C26" s="4"/>
       <c r="D26" s="5" t="inlineStr">
-        <is>
-[...60 lines deleted...]
-      <c r="B27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Держатель для телефонов</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SLO.206.TR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: зацеп из алюминия</t>
           </r>