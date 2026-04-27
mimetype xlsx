--- v1 (2026-01-27)
+++ v2 (2026-04-27)
@@ -1122,582 +1122,612 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52738aed_0427_11e0_99a4_003048f27c5f_357A5283_D866_4BB1_85FA_F56DF86A6F452.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b7bbf_4f90_11e0_86e2_003048f27c5f_A937E823_7457_4E8B_9996_F17B034B335C3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4ac2c_aa5c_11e6_9f4a_0025902b3cc0_6CA50362_776E_4B2A_8190_5E848995DC704.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3a417_aa5c_11e6_9f4a_0025902b3cc0_4BF5058C_F65D_491E_8DA6_20629DB477EE5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce96de_aa5c_11e6_9f4a_0025902b3cc0_FDABFB99_FBA5_4D52_848C_7EE45052192B6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822ea0b_0d9f_11e0_99a4_003048f27c5f_3315F2F7_0EB1_4F37_9CF8_60960F63B1577.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a2353_0cc4_11e0_99a4_003048f27c5f_7AA80E1F_E895_44AC_A1EB_7932B3A2D5FA8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79204b_749c_11e4_a300_0025902b3cc1_DE2B1FAA_F748_49C8_BC14_02C096C4227C9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe57064_8938_11e0_afc8_003048f27c5f_E20EFF32_9981_4931_966F_7F1822303B4810.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a82f_0427_11e0_99a4_003048f27c5f_78DE354C_59C5_430C_8CD6_A3FD743CFE6311.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52738aea_0427_11e0_99a4_003048f27c5f_07313FA6_408B_42BE_9CB2_8FAC4ECDDDC012.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a832_0427_11e0_99a4_003048f27c5f_561C6F35_56A5_4FA0_8C36_53B9DF9FA54A13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c88957_0100_11e0_b16f_003048d0c7fe_11DA13B4_812F_48CD_B6F7_B02C4F1F738C14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a2356_0cc4_11e0_99a4_003048f27c5f_53B2076E_B412_4C09_8CF4_5745B336635715.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41cc6e_ff21_11e0_833e_003048f27c5f_64430836_C323_4B09_BBF8_4419B3D6E6EB16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41cc62_ff21_11e0_833e_003048f27c5f_92476CD5_B94B_4D0E_8D0D_56096656A23017.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0013d58_0c07_11e0_99a4_003048f27c5f_F8265840_CF2E_48D2_A24C_9E702558A8FF18.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7754ac_e214_11e6_9cf3_0025902b3cc1_A764D918_CA35_4579_BC4F_CFF8C8F95F442.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52738aed_0427_11e0_99a4_003048f27c5f_357A5283_D866_4BB1_85FA_F56DF86A6F453.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b7bbf_4f90_11e0_86e2_003048f27c5f_A937E823_7457_4E8B_9996_F17B034B335C4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4ac2c_aa5c_11e6_9f4a_0025902b3cc0_6CA50362_776E_4B2A_8190_5E848995DC705.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3a417_aa5c_11e6_9f4a_0025902b3cc0_4BF5058C_F65D_491E_8DA6_20629DB477EE6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce96de_aa5c_11e6_9f4a_0025902b3cc0_FDABFB99_FBA5_4D52_848C_7EE45052192B7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822ea0b_0d9f_11e0_99a4_003048f27c5f_3315F2F7_0EB1_4F37_9CF8_60960F63B1578.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a2353_0cc4_11e0_99a4_003048f27c5f_7AA80E1F_E895_44AC_A1EB_7932B3A2D5FA9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79204b_749c_11e4_a300_0025902b3cc1_DE2B1FAA_F748_49C8_BC14_02C096C4227C10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe57064_8938_11e0_afc8_003048f27c5f_E20EFF32_9981_4931_966F_7F1822303B4811.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a82f_0427_11e0_99a4_003048f27c5f_78DE354C_59C5_430C_8CD6_A3FD743CFE6312.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52738aea_0427_11e0_99a4_003048f27c5f_07313FA6_408B_42BE_9CB2_8FAC4ECDDDC013.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a832_0427_11e0_99a4_003048f27c5f_561C6F35_56A5_4FA0_8C36_53B9DF9FA54A14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c88957_0100_11e0_b16f_003048d0c7fe_11DA13B4_812F_48CD_B6F7_B02C4F1F738C15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a2356_0cc4_11e0_99a4_003048f27c5f_53B2076E_B412_4C09_8CF4_5745B336635716.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41cc6e_ff21_11e0_833e_003048f27c5f_64430836_C323_4B09_BBF8_4419B3D6E6EB17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41cc62_ff21_11e0_833e_003048f27c5f_92476CD5_B94B_4D0E_8D0D_56096656A23018.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0013d58_0c07_11e0_99a4_003048f27c5f_F8265840_CF2E_48D2_A24C_9E702558A8FF19.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>47625</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>47625</xdr:rowOff>
+      <xdr:colOff>57150</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="6000750" cy="2733675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>6</xdr:row>
+      <xdr:row>7</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>7</xdr:row>
+      <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>8</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>13</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1964,54 +1994,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z15"/>
+  <dimension ref="A1:Z16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B15" sqref="B15"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
@@ -2032,1037 +2062,1043 @@
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
-[...127 lines deleted...]
-      </c>
+    <row r="6" spans="1:26" customHeight="1" ht="314.25">
+      <c r="A6"/>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="4"/>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FR 703 \ Каркас гондолы</t>
-[...19 lines deleted...]
-Примечание: в комплект входит усилитель гондолы FR 800.V2</t>
+            <t xml:space="preserve">FR 701.HL \  Стойка &amp;quot;L&amp;quot;</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUR.701.HL.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 2375</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 490</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Сечение, мм: 40х40</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: регулируемые опоры в комплектацию не входят</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 2</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6072.20</t>
+            <t xml:space="preserve">2125.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FR 703 \ Каркас гондолы</t>
-[...11 lines deleted...]
-Высота, мм: 1 508</t>
+            <t xml:space="preserve">FR 702.HL \ Стойка гондолы</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUR.702.HL.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1475</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 940</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: в комплект входит усилитель гондолы FR 800.V2</t>
+Сечение, мм: 40х40</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: регулируемые опоры в комплектацию не входят</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 2</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">7388.20</t>
+            <t xml:space="preserve">1705.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">FR 703 \ Каркас гондолы</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: FUR.703.C</t>
-[...3 lines deleted...]
-Длина, мм: 1243</t>
+Артикул: FUR.703.A</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 643</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1 508</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 940</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: в комплект входит усилитель гондолы FR 800.V2</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">7848.20</t>
+            <t xml:space="preserve">6072.20</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FR 001.HL \ Стойка</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 4</t>
+            <t xml:space="preserve">FR 703 \ Каркас гондолы</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUR.703.B</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 943</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1 508</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 940</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: в комплект входит усилитель гондолы FR 800.V2</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1880.00</t>
+            <t xml:space="preserve">7388.20</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FR 001.HL \ Стойка</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 4</t>
+            <t xml:space="preserve">FR 703 \ Каркас гондолы</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUR.703.C</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 1243</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1 508</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 940</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: в комплект входит усилитель гондолы FR 800.V2</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1990.00</t>
+            <t xml:space="preserve">7848.20</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FR 800 \ Усилитель гондолы Four</t>
-[...7 lines deleted...]
-Цвет: серебряный муар матовый</t>
+            <t xml:space="preserve">FR 001.HL \ Стойка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUR.001A.HL.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 2375</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Сечение, мм: 40х40</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">493.00</t>
+            <t xml:space="preserve">1880.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...10 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FR 009.HL \ Конштейн крепления</t>
-[...3 lines deleted...]
-Артикул: FUR.009.HL.CH</t>
+            <t xml:space="preserve">FR 001.HL \ Стойка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUR.001B.HL.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 350</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 10</t>
+Высота, мм: 2975</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Сечение, мм: 40х40</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">450.00</t>
+            <t xml:space="preserve">1990.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FR 012.HL \ Соединитель стоек</t>
-[...15 lines deleted...]
-Кол-во в упаковке, шт.: 10</t>
+            <t xml:space="preserve">FR 800 \ Усилитель гондолы Four</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUR.800.V2.V0006.30</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: серебряный муар матовый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">442.00</t>
+            <t xml:space="preserve">493.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FR 012.HL \ Соединитель стоек</t>
-[...3 lines deleted...]
-Артикул: FUR.012B.HL.CH</t>
+            <t xml:space="preserve">FR 009.HL \ Конштейн крепления</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUR.009.HL.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 900</t>
+Глубина, мм: 350</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1100.00</t>
+            <t xml:space="preserve">450.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">FR 012.HL \ Соединитель стоек</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: FUR.012C.HL.CH</t>
+Артикул: FUR.012A.HL.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 1200</t>
+Длина, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1330.00</t>
+            <t xml:space="preserve">442.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">RT 022.HL \ Держатель для решетки</t>
-[...3 lines deleted...]
-Артикул: ROT.022.HL.CH</t>
+            <t xml:space="preserve">FR 012.HL \ Соединитель стоек</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUR.012B.HL.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 100</t>
+Длина, мм: 900</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">26.73</t>
+            <t xml:space="preserve">1100.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FR 300.HL \ Держатель панели</t>
-[...3 lines deleted...]
-Артикул: FUR.300.HL.CH</t>
+            <t xml:space="preserve">FR 012.HL \ Соединитель стоек</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUR.012C.HL.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 200</t>
+Длина, мм: 1200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">113.00</t>
+            <t xml:space="preserve">1330.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">RT 042.HL \ Полкодержатель наклонный 20 град</t>
-[...3 lines deleted...]
-Артикул: ROT.042.R.HL.CH</t>
+            <t xml:space="preserve">RT 022.HL \ Держатель для решетки</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ROT.022.HL.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 300</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 10</t>
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">411.00</t>
+            <t xml:space="preserve">26.73</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">RT 042.HL \ Полкодержатель наклонный 20 град</t>
-[...3 lines deleted...]
-Артикул: ROT.042.L.HL.CH</t>
+            <t xml:space="preserve">FR 300.HL \ Держатель панели</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUR.300.HL.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 300</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 10</t>
+Кол-во в упаковке, шт.: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">411.00</t>
+            <t xml:space="preserve">113.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">RT 042.HL \ Полкодержатель наклонный 20 град</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ROT.042.R.HL.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Полкодержатель: правый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: цена за 1 шт.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">411.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C15" s="4"/>
+      <c r="D15" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">RT 042.HL \ Полкодержатель наклонный 20 град</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ROT.042.L.HL.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Полкодержатель: левый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: цена за 1 шт.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">411.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" s="4"/>
+      <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">RT 049.HL \ Кронштейн для овальной трубы</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: ROT.049.HL.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: цена за 1 шт.</t>
           </r>
@@ -3086,50 +3122,51 @@
             </rPr>
             <t xml:space="preserve">130.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
+    <mergeCell ref="A6:D6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>