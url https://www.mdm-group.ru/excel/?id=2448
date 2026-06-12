--- v2 (2026-04-27)
+++ v3 (2026-06-12)
@@ -15,51 +15,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">13.01.2026</t>
     </r>
   </si>
   <si>
     <t>Система Four</t>
   </si>
   <si>
     <t>Основной элемент: металлическая квадратная труба 40х40 мм, h-2975/2375/1475 мм.
@@ -843,221 +843,50 @@
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">113.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
-    </r>
-[...169 lines deleted...]
-      <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -1122,51 +951,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7754ac_e214_11e6_9cf3_0025902b3cc1_A764D918_CA35_4579_BC4F_CFF8C8F95F442.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52738aed_0427_11e0_99a4_003048f27c5f_357A5283_D866_4BB1_85FA_F56DF86A6F453.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b7bbf_4f90_11e0_86e2_003048f27c5f_A937E823_7457_4E8B_9996_F17B034B335C4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4ac2c_aa5c_11e6_9f4a_0025902b3cc0_6CA50362_776E_4B2A_8190_5E848995DC705.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3a417_aa5c_11e6_9f4a_0025902b3cc0_4BF5058C_F65D_491E_8DA6_20629DB477EE6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce96de_aa5c_11e6_9f4a_0025902b3cc0_FDABFB99_FBA5_4D52_848C_7EE45052192B7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822ea0b_0d9f_11e0_99a4_003048f27c5f_3315F2F7_0EB1_4F37_9CF8_60960F63B1578.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a2353_0cc4_11e0_99a4_003048f27c5f_7AA80E1F_E895_44AC_A1EB_7932B3A2D5FA9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79204b_749c_11e4_a300_0025902b3cc1_DE2B1FAA_F748_49C8_BC14_02C096C4227C10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe57064_8938_11e0_afc8_003048f27c5f_E20EFF32_9981_4931_966F_7F1822303B4811.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a82f_0427_11e0_99a4_003048f27c5f_78DE354C_59C5_430C_8CD6_A3FD743CFE6312.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52738aea_0427_11e0_99a4_003048f27c5f_07313FA6_408B_42BE_9CB2_8FAC4ECDDDC013.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a832_0427_11e0_99a4_003048f27c5f_561C6F35_56A5_4FA0_8C36_53B9DF9FA54A14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c88957_0100_11e0_b16f_003048d0c7fe_11DA13B4_812F_48CD_B6F7_B02C4F1F738C15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a2356_0cc4_11e0_99a4_003048f27c5f_53B2076E_B412_4C09_8CF4_5745B336635716.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41cc6e_ff21_11e0_833e_003048f27c5f_64430836_C323_4B09_BBF8_4419B3D6E6EB17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41cc62_ff21_11e0_833e_003048f27c5f_92476CD5_B94B_4D0E_8D0D_56096656A23018.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0013d58_0c07_11e0_99a4_003048f27c5f_F8265840_CF2E_48D2_A24C_9E702558A8FF19.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7754ac_e214_11e6_9cf3_0025902b3cc1_A764D918_CA35_4579_BC4F_CFF8C8F95F442.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52738aed_0427_11e0_99a4_003048f27c5f_357A5283_D866_4BB1_85FA_F56DF86A6F453.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b7bbf_4f90_11e0_86e2_003048f27c5f_A937E823_7457_4E8B_9996_F17B034B335C4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4ac2c_aa5c_11e6_9f4a_0025902b3cc0_6CA50362_776E_4B2A_8190_5E848995DC705.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3a417_aa5c_11e6_9f4a_0025902b3cc0_4BF5058C_F65D_491E_8DA6_20629DB477EE6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce96de_aa5c_11e6_9f4a_0025902b3cc0_FDABFB99_FBA5_4D52_848C_7EE45052192B7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822ea0b_0d9f_11e0_99a4_003048f27c5f_3315F2F7_0EB1_4F37_9CF8_60960F63B1578.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a2353_0cc4_11e0_99a4_003048f27c5f_7AA80E1F_E895_44AC_A1EB_7932B3A2D5FA9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79204b_749c_11e4_a300_0025902b3cc1_DE2B1FAA_F748_49C8_BC14_02C096C4227C10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe57064_8938_11e0_afc8_003048f27c5f_E20EFF32_9981_4931_966F_7F1822303B4811.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a82f_0427_11e0_99a4_003048f27c5f_78DE354C_59C5_430C_8CD6_A3FD743CFE6312.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52738aea_0427_11e0_99a4_003048f27c5f_07313FA6_408B_42BE_9CB2_8FAC4ECDDDC013.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a832_0427_11e0_99a4_003048f27c5f_561C6F35_56A5_4FA0_8C36_53B9DF9FA54A14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c88957_0100_11e0_b16f_003048d0c7fe_11DA13B4_812F_48CD_B6F7_B02C4F1F738C15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a2356_0cc4_11e0_99a4_003048f27c5f_53B2076E_B412_4C09_8CF4_5745B336635716.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1607,140 +1436,50 @@
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...88 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -1994,54 +1733,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z16"/>
+  <dimension ref="A1:Z14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="D14" sqref="D14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
@@ -2918,234 +2657,50 @@
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">113.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
-          </r>
-[...182 lines deleted...]
-            <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A6:D6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>