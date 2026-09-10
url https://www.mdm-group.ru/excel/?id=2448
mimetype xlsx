--- v3 (2026-06-12)
+++ v4 (2026-09-10)
@@ -951,522 +951,492 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7754ac_e214_11e6_9cf3_0025902b3cc1_A764D918_CA35_4579_BC4F_CFF8C8F95F442.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52738aed_0427_11e0_99a4_003048f27c5f_357A5283_D866_4BB1_85FA_F56DF86A6F453.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b7bbf_4f90_11e0_86e2_003048f27c5f_A937E823_7457_4E8B_9996_F17B034B335C4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4ac2c_aa5c_11e6_9f4a_0025902b3cc0_6CA50362_776E_4B2A_8190_5E848995DC705.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3a417_aa5c_11e6_9f4a_0025902b3cc0_4BF5058C_F65D_491E_8DA6_20629DB477EE6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce96de_aa5c_11e6_9f4a_0025902b3cc0_FDABFB99_FBA5_4D52_848C_7EE45052192B7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822ea0b_0d9f_11e0_99a4_003048f27c5f_3315F2F7_0EB1_4F37_9CF8_60960F63B1578.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a2353_0cc4_11e0_99a4_003048f27c5f_7AA80E1F_E895_44AC_A1EB_7932B3A2D5FA9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79204b_749c_11e4_a300_0025902b3cc1_DE2B1FAA_F748_49C8_BC14_02C096C4227C10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe57064_8938_11e0_afc8_003048f27c5f_E20EFF32_9981_4931_966F_7F1822303B4811.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a82f_0427_11e0_99a4_003048f27c5f_78DE354C_59C5_430C_8CD6_A3FD743CFE6312.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52738aea_0427_11e0_99a4_003048f27c5f_07313FA6_408B_42BE_9CB2_8FAC4ECDDDC013.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a832_0427_11e0_99a4_003048f27c5f_561C6F35_56A5_4FA0_8C36_53B9DF9FA54A14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c88957_0100_11e0_b16f_003048d0c7fe_11DA13B4_812F_48CD_B6F7_B02C4F1F738C15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a2356_0cc4_11e0_99a4_003048f27c5f_53B2076E_B412_4C09_8CF4_5745B336635716.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52738aed_0427_11e0_99a4_003048f27c5f_357A5283_D866_4BB1_85FA_F56DF86A6F452.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b7bbf_4f90_11e0_86e2_003048f27c5f_A937E823_7457_4E8B_9996_F17B034B335C3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4ac2c_aa5c_11e6_9f4a_0025902b3cc0_6CA50362_776E_4B2A_8190_5E848995DC704.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3a417_aa5c_11e6_9f4a_0025902b3cc0_4BF5058C_F65D_491E_8DA6_20629DB477EE5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce96de_aa5c_11e6_9f4a_0025902b3cc0_FDABFB99_FBA5_4D52_848C_7EE45052192B6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822ea0b_0d9f_11e0_99a4_003048f27c5f_3315F2F7_0EB1_4F37_9CF8_60960F63B1577.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a2353_0cc4_11e0_99a4_003048f27c5f_7AA80E1F_E895_44AC_A1EB_7932B3A2D5FA8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79204b_749c_11e4_a300_0025902b3cc1_DE2B1FAA_F748_49C8_BC14_02C096C4227C9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe57064_8938_11e0_afc8_003048f27c5f_E20EFF32_9981_4931_966F_7F1822303B4810.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a82f_0427_11e0_99a4_003048f27c5f_78DE354C_59C5_430C_8CD6_A3FD743CFE6311.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52738aea_0427_11e0_99a4_003048f27c5f_07313FA6_408B_42BE_9CB2_8FAC4ECDDDC012.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a832_0427_11e0_99a4_003048f27c5f_561C6F35_56A5_4FA0_8C36_53B9DF9FA54A13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c88957_0100_11e0_b16f_003048d0c7fe_11DA13B4_812F_48CD_B6F7_B02C4F1F738C14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a2356_0cc4_11e0_99a4_003048f27c5f_53B2076E_B412_4C09_8CF4_5745B336635715.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>57150</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>57150</xdr:rowOff>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6000750" cy="2733675"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>7</xdr:row>
+      <xdr:row>6</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>8</xdr:row>
+      <xdr:row>7</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1733,54 +1703,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z14"/>
+  <dimension ref="A1:Z13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D14" sqref="D14"/>
+      <selection activeCell="D13" sqref="D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
@@ -1801,859 +1771,853 @@
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:26" customHeight="1" ht="314.25">
-[...3 lines deleted...]
-      <c r="D6"/>
+    <row r="7" spans="1:26">
+      <c r="A7" s="4"/>
+      <c r="B7" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">FR 701.HL \  Стойка &amp;quot;L&amp;quot;</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUR.701.HL.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 2375</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 490</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Сечение, мм: 40х40</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: регулируемые опоры в комплектацию не входят</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 2</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2125.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C7" s="4"/>
+      <c r="D7" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">FR 702.HL \ Стойка гондолы</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUR.702.HL.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1475</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 940</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Сечение, мм: 40х40</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: регулируемые опоры в комплектацию не входят</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 2</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1705.50</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="4"/>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FR 701.HL \  Стойка &amp;quot;L&amp;quot;</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 2</t>
+            <t xml:space="preserve">FR 703 \ Каркас гондолы</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUR.703.A</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 643</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1 508</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 940</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: в комплект входит усилитель гондолы FR 800.V2</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2125.00</t>
+            <t xml:space="preserve">6072.20</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FR 702.HL \ Стойка гондолы</t>
-[...11 lines deleted...]
-Высота, мм: 1475</t>
+            <t xml:space="preserve">FR 703 \ Каркас гондолы</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUR.703.B</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 943</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1 508</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 940</t>
           </r>
           <r>
             <t xml:space="preserve">
-Сечение, мм: 40х40</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 2</t>
+Примечание: в комплект входит усилитель гондолы FR 800.V2</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1705.50</t>
+            <t xml:space="preserve">7388.20</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">FR 703 \ Каркас гондолы</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: FUR.703.A</t>
-[...3 lines deleted...]
-Длина, мм: 643</t>
+Артикул: FUR.703.C</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 1243</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1 508</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 940</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: в комплект входит усилитель гондолы FR 800.V2</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6072.20</t>
+            <t xml:space="preserve">7848.20</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FR 703 \ Каркас гондолы</t>
-[...19 lines deleted...]
-Примечание: в комплект входит усилитель гондолы FR 800.V2</t>
+            <t xml:space="preserve">FR 001.HL \ Стойка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUR.001A.HL.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 2375</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Сечение, мм: 40х40</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">7388.20</t>
+            <t xml:space="preserve">1880.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FR 703 \ Каркас гондолы</t>
-[...19 lines deleted...]
-Примечание: в комплект входит усилитель гондолы FR 800.V2</t>
+            <t xml:space="preserve">FR 001.HL \ Стойка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUR.001B.HL.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 2975</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Сечение, мм: 40х40</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">7848.20</t>
+            <t xml:space="preserve">1990.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FR 001.HL \ Стойка</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 4</t>
+            <t xml:space="preserve">FR 800 \ Усилитель гондолы Four</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUR.800.V2.V0006.30</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: серебряный муар матовый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1880.00</t>
+            <t xml:space="preserve">493.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FR 001.HL \ Стойка</t>
-[...3 lines deleted...]
-Артикул: FUR.001B.HL.CH</t>
+            <t xml:space="preserve">FR 009.HL \ Конштейн крепления</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUR.009.HL.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 2975</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 4</t>
+Глубина, мм: 350</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1990.00</t>
+            <t xml:space="preserve">450.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FR 800 \ Усилитель гондолы Four</t>
-[...7 lines deleted...]
-Цвет: серебряный муар матовый</t>
+            <t xml:space="preserve">FR 012.HL \ Соединитель стоек</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUR.012A.HL.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 600</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">493.00</t>
+            <t xml:space="preserve">442.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FR 009.HL \ Конштейн крепления</t>
-[...3 lines deleted...]
-Артикул: FUR.009.HL.CH</t>
+            <t xml:space="preserve">FR 012.HL \ Соединитель стоек</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUR.012B.HL.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 350</t>
-[...3 lines deleted...]
-Производитель: Китай</t>
+Длина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">450.00</t>
+            <t xml:space="preserve">1100.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">FR 012.HL \ Соединитель стоек</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: FUR.012A.HL.CH</t>
+Артикул: FUR.012C.HL.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 600</t>
+Длина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">442.00</t>
+            <t xml:space="preserve">1330.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FR 012.HL \ Соединитель стоек</t>
-[...3 lines deleted...]
-Артикул: FUR.012B.HL.CH</t>
+            <t xml:space="preserve">RT 022.HL \ Держатель для решетки</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ROT.022.HL.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 900</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 10</t>
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1100.00</t>
+            <t xml:space="preserve">26.73</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
-        <is>
-[...120 lines deleted...]
-      <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">FR 300.HL \ Держатель панели</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: FUR.300.HL.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 200</t>
           </r>
@@ -2677,51 +2641,50 @@
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
-    <mergeCell ref="A6:D6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>