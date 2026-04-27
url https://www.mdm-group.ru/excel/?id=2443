--- v1 (2026-01-27)
+++ v2 (2026-04-27)
@@ -33,51 +33,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13.01.2026</t>
+      <t xml:space="preserve">20.04.2026</t>
     </r>
   </si>
   <si>
     <t>Система Cuadro (Италия)</t>
   </si>
   <si>
     <t>Система представляет собой графичные вешала и экспозиторы из хромированной квадратной трубы 20х20 мм. Лаконичные и выразительные линии способствуют зрительному комфорту и превращают интерьер магазина в произведение современного искусства.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">9600 \  Стойка</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: CUA.001.CH</t>
     </r>
@@ -2775,51 +2775,51 @@
       <t xml:space="preserve">
 Диаметр (под нагрузкой), мм: 22</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4.08</t>
+      <t xml:space="preserve">3.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Jr-16 \ Присоска для панелей и стекла</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: JOKR.016.25.TR</t>
@@ -4754,51 +4754,51 @@
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13.01.2026</t>
+            <t xml:space="preserve">20.04.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -7700,51 +7700,51 @@
             <t xml:space="preserve">
 Диаметр (под нагрузкой), мм: 22</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4.08</t>
+            <t xml:space="preserve">3.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C30" s="4"/>
       <c r="D30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Jr-16 \ Присоска для панелей и стекла</t>
           </r>