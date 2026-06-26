--- v2 (2026-04-27)
+++ v3 (2026-06-26)
@@ -15,51 +15,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">20.04.2026</t>
     </r>
   </si>
   <si>
     <t>Система Cuadro (Италия)</t>
   </si>
   <si>
     <t>Система представляет собой графичные вешала и экспозиторы из хромированной квадратной трубы 20х20 мм. Лаконичные и выразительные линии способствуют зрительному комфорту и превращают интерьер магазина в произведение современного искусства.</t>
@@ -2140,111 +2140,50 @@
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">4847.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
-    </r>
-[...59 lines deleted...]
-      <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">CUA 105 \ Вешало для одежды (с полкой для обуви или без)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: CUA.040.N.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -2940,51 +2879,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c431b1_64f8_11e4_a300_0025902b3cc1_1602F04B_DAA5_40E5_A100_01581E8E1BCC2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34395a0b_64f9_11e4_a300_0025902b3cc1_DC6DAABF_59CD_4013_B3B2_CF2A79F6BA923.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645eda9_a7a4_11e4_afdc_0025902b3cc1_5761FC9A_C8FA_45F5_80B3_8C267F6EFE6F4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d64e16_64f9_11e4_a300_0025902b3cc1_BCC79013_59F6_4666_9C62_42CFA32C24445.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da55ea7_64f9_11e4_a300_0025902b3cc1_D00493E1_2DDE_470F_AE56_F98924F787586.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f002bc_1321_11e8_b78c_0025902b3cc1_CUA200A_b7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ad159_1325_11e8_b78c_0025902b3cc1_CUA200A_b8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f3f81_1554_11e8_b78c_0025902b3cc1_CUA200B_b9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d11e8_1546_11e8_b78c_0025902b3cc1_CUA200B_b10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771df5ff_64f9_11e4_a300_0025902b3cc1_4F6AA42B_D6C3_4E0B_A869_539C5FBA136E11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96634065_64f9_11e4_a300_0025902b3cc1_4D1C6422_6F20_4BF3_9C39_06BF7A65AD6012.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559fd29_64f9_11e4_a300_0025902b3cc1_17968B4B_B924_428F_B210_3C6E920DA12F13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8487c96_64f9_11e4_a300_0025902b3cc1_B53A8072_9C86_4340_BFE0_D90FB24C2A7714.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817dc34e_1546_11e8_b78c_0025902b3cc1_CUA202AGL_b15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ad4d7_1546_11e8_b78c_0025902b3cc1_CUA202AMGL_b16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0150f_1546_11e8_b78c_0025902b3cc1_1211117.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e18a9_1547_11e8_b78c_0025902b3cc1_CUA202A_b18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d235f_1547_11e8_b78c_0025902b3cc1_CUA201A_b19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a31ef_1547_11e8_b78c_0025902b3cc1_CUA201A_b20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a73ffe_1547_11e8_b78c_0025902b3cc1_CUA202BGL_b21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf393ce_1547_11e8_b78c_0025902b3cc1_CUA202BMGL_b22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168522c_1547_11e8_b78c_0025902b3cc1_CUA202B_b23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e40c36_1548_11e8_b78c_0025902b3cc1_CUA202B_b24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815efcb_1554_11e8_b78c_0025902b3cc1_CUA201B_b25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e64c5_154a_11e8_b78c_0025902b3cc1_CUA201B_b26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a48eb_64f9_11e4_a300_0025902b3cc1_66680EB8_11D5_46C2_B0E5_6F784A9B889527.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32d79b_1549_11e8_b78c_0025902b3cc1_CUA203AGL_b28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1722133_1549_11e8_b78c_0025902b3cc1_CUA203AMGL_b29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582aefc_154a_11e8_b78c_0025902b3cc1_CUA203A_b30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08830c77_154a_11e8_b78c_0025902b3cc1_CUA203BGL_b31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c03c9_154a_11e8_b78c_0025902b3cc1_CUA203AMGL_b32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6558f_154a_11e8_b78c_0025902b3cc1_CUA203B_b33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d2b2e_1554_11e8_b78c_0025902b3cc1_CUA203CGL_b34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6542e8_1554_11e8_b78c_0025902b3cc1_CUA203CMGL_b35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fbe92_1548_11e8_b78c_0025902b3cc1_CUA203C_b36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e110d_1548_11e8_b78c_0025902b3cc1_CUA203C_b37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fbfd5b_ad7f_11eb_80bc_0025902b3cc1_10038.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d02a82_85b0_11ec_81b7_ac1f6b40b531_105.resize239.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227ad3f_64fa_11e4_a300_0025902b3cc1_0FF061E7_D840_4B0B_B1CF_667F294AC47B40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc013177_64fa_11e4_a300_0025902b3cc1_8AF544F4_56E9_43C1_817E_CA02BCFC5EB841.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb8b96_1555_11e8_b78c_0025902b3cc1_CUA204A_b42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632da7e_1548_11e8_b78c_0025902b3cc1_CUA204A_b43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b7be6_1555_11e8_b78c_0025902b3cc1_CUA204B_b44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381c426_1549_11e8_b78c_0025902b3cc1_CUA204B_b45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c97002_1555_11e8_b78c_0025902b3cc1_CUA205_b46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545d6cf_1549_11e8_b78c_0025902b3cc1_CUA205_b47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c88948_0100_11e0_b16f_003048d0c7fe_AA87DC7E_F186_41B2_9A98_E60BC838E1AC48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f61ee_96df_11eb_80bc_0025902b3cc1_2E67C608_E7C5_469F_83A8_DFD1782CA8A049.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c431b1_64f8_11e4_a300_0025902b3cc1_1602F04B_DAA5_40E5_A100_01581E8E1BCC2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34395a0b_64f9_11e4_a300_0025902b3cc1_DC6DAABF_59CD_4013_B3B2_CF2A79F6BA923.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645eda9_a7a4_11e4_afdc_0025902b3cc1_5761FC9A_C8FA_45F5_80B3_8C267F6EFE6F4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d64e16_64f9_11e4_a300_0025902b3cc1_BCC79013_59F6_4666_9C62_42CFA32C24445.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da55ea7_64f9_11e4_a300_0025902b3cc1_D00493E1_2DDE_470F_AE56_F98924F787586.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f002bc_1321_11e8_b78c_0025902b3cc1_CUA200A_b7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ad159_1325_11e8_b78c_0025902b3cc1_CUA200A_b8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f3f81_1554_11e8_b78c_0025902b3cc1_CUA200B_b9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d11e8_1546_11e8_b78c_0025902b3cc1_CUA200B_b10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771df5ff_64f9_11e4_a300_0025902b3cc1_4F6AA42B_D6C3_4E0B_A869_539C5FBA136E11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96634065_64f9_11e4_a300_0025902b3cc1_4D1C6422_6F20_4BF3_9C39_06BF7A65AD6012.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559fd29_64f9_11e4_a300_0025902b3cc1_17968B4B_B924_428F_B210_3C6E920DA12F13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8487c96_64f9_11e4_a300_0025902b3cc1_B53A8072_9C86_4340_BFE0_D90FB24C2A7714.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817dc34e_1546_11e8_b78c_0025902b3cc1_CUA202AGL_b15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ad4d7_1546_11e8_b78c_0025902b3cc1_CUA202AMGL_b16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0150f_1546_11e8_b78c_0025902b3cc1_1211117.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e18a9_1547_11e8_b78c_0025902b3cc1_CUA202A_b18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d235f_1547_11e8_b78c_0025902b3cc1_CUA201A_b19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a31ef_1547_11e8_b78c_0025902b3cc1_CUA201A_b20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a73ffe_1547_11e8_b78c_0025902b3cc1_CUA202BGL_b21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf393ce_1547_11e8_b78c_0025902b3cc1_CUA202BMGL_b22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168522c_1547_11e8_b78c_0025902b3cc1_CUA202B_b23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e40c36_1548_11e8_b78c_0025902b3cc1_CUA202B_b24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815efcb_1554_11e8_b78c_0025902b3cc1_CUA201B_b25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e64c5_154a_11e8_b78c_0025902b3cc1_CUA201B_b26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a48eb_64f9_11e4_a300_0025902b3cc1_66680EB8_11D5_46C2_B0E5_6F784A9B889527.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32d79b_1549_11e8_b78c_0025902b3cc1_CUA203AGL_b28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1722133_1549_11e8_b78c_0025902b3cc1_CUA203AMGL_b29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582aefc_154a_11e8_b78c_0025902b3cc1_CUA203A_b30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08830c77_154a_11e8_b78c_0025902b3cc1_CUA203BGL_b31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c03c9_154a_11e8_b78c_0025902b3cc1_CUA203AMGL_b32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6558f_154a_11e8_b78c_0025902b3cc1_CUA203B_b33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d2b2e_1554_11e8_b78c_0025902b3cc1_CUA203CGL_b34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6542e8_1554_11e8_b78c_0025902b3cc1_CUA203CMGL_b35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fbe92_1548_11e8_b78c_0025902b3cc1_CUA203C_b36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e110d_1548_11e8_b78c_0025902b3cc1_CUA203C_b37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d02a82_85b0_11ec_81b7_ac1f6b40b531_105.resize238.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227ad3f_64fa_11e4_a300_0025902b3cc1_0FF061E7_D840_4B0B_B1CF_667F294AC47B39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc013177_64fa_11e4_a300_0025902b3cc1_8AF544F4_56E9_43C1_817E_CA02BCFC5EB840.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb8b96_1555_11e8_b78c_0025902b3cc1_CUA204A_b41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632da7e_1548_11e8_b78c_0025902b3cc1_CUA204A_b42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b7be6_1555_11e8_b78c_0025902b3cc1_CUA204B_b43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381c426_1549_11e8_b78c_0025902b3cc1_CUA204B_b44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c97002_1555_11e8_b78c_0025902b3cc1_CUA205_b45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545d6cf_1549_11e8_b78c_0025902b3cc1_CUA205_b46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c88948_0100_11e0_b16f_003048d0c7fe_AA87DC7E_F186_41B2_9A98_E60BC838E1AC47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f61ee_96df_11eb_80bc_0025902b3cc1_2E67C608_E7C5_469F_83A8_DFD1782CA8A048.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4092,111 +4031,111 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="333375" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="39" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="333375" cy="952500"/>
+    <xdr:ext cx="447675" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="447675" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4372,80 +4311,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -4715,51 +4624,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D30" sqref="D30"/>
+      <selection activeCell="B30" sqref="B30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
@@ -7038,725 +6947,661 @@
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="4"/>
       <c r="B25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">CUA 100 \ Вешало для одежды (с полкой для обуви или без)</t>
-[...3 lines deleted...]
-Артикул: CUA.010.N.CH</t>
+            <t xml:space="preserve">CUA 105 \ Вешало для одежды (с полкой для обуви или без)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CUA.040.N.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1450</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 1000</t>
-[...3 lines deleted...]
-Примечание: Артикул поставщика: 01CUA100. подиум в комплект не входит</t>
+Ширина, мм: 700</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Артикул поставщика: 01CUA105. Подиум в комплект не входит</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Италия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">12343.00</t>
+            <t xml:space="preserve">10815.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C25" s="4"/>
       <c r="D25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">CUA 105 \ Вешало для одежды (с полкой для обуви или без)</t>
-[...3 lines deleted...]
-Артикул: CUA.040.N.CH</t>
+            <t xml:space="preserve">CUA 200 \ Вешало-экспозитор для одежды (с полкой для обуви или без)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CUA.011.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 1450</t>
-[...11 lines deleted...]
-Примечание: Артикул поставщика: 01CUA105. Подиум в комплект не входит</t>
+Высота, мм: 1700</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 500</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: подиум в комплект не входит</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Италия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10815.00</t>
+            <t xml:space="preserve">9290.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="4"/>
       <c r="B26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">CUA 200 \ Вешало-экспозитор для одежды (с полкой для обуви или без)</t>
-[...3 lines deleted...]
-Артикул: CUA.011.CH</t>
+            <t xml:space="preserve">CUA 300 \ Вешало для ремней</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CUA.012.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 1700</t>
-[...7 lines deleted...]
-Ширина, мм: 400</t>
+Высота, мм: 1450</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 700</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: подиум в комплект не входит</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Италия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">9290.00</t>
+            <t xml:space="preserve">16638.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C26" s="4"/>
       <c r="D26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">CUA 300 \ Вешало для ремней</t>
-[...27 lines deleted...]
-Производитель: Италия</t>
+            <t xml:space="preserve">Подиум для вешал CUA 105 и CUA 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CUA.204A.DSP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: ДСП</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размеры, мм: 650х400х25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">16638.00</t>
+            <t xml:space="preserve">698.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="4"/>
       <c r="B27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Подиум для вешал CUA 105 и CUA 300</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: CUA.204A.DSP</t>
-[...3 lines deleted...]
-Материал: ДСП</t>
+Артикул: CUA.204A.COL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: МДФ окрашенный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Размеры, мм: 650х400х25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">698.00</t>
+            <t xml:space="preserve">2687.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C27" s="4"/>
       <c r="D27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Подиум для вешал CUA 105 и CUA 300</t>
-[...11 lines deleted...]
-Размеры, мм: 650х400х25</t>
+            <t xml:space="preserve">Подиум для вешала CUA 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CUA.204B.DSP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: ДСП</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размеры, мм: 950х400х25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2687.00</t>
+            <t xml:space="preserve">1018.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="4"/>
       <c r="B28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Подиум для вешала CUA 100</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: CUA.204B.DSP</t>
-[...3 lines deleted...]
-Материал: ДСП</t>
+Артикул: CUA.204B.COL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: МДФ окрашенный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Размеры, мм: 950х400х25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1018.00</t>
+            <t xml:space="preserve">3926.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C28" s="4"/>
       <c r="D28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Подиум для вешала CUA 100</t>
-[...11 lines deleted...]
-Размеры, мм: 950х400х25</t>
+            <t xml:space="preserve">Подиум для вешала CUA 200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CUA.205.DSP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: ДСП</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размеры, мм: 400х450х25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3926.00</t>
+            <t xml:space="preserve">485.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="4"/>
       <c r="B29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Подиум для вешала CUA 200</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: CUA.205.DSP</t>
-[...3 lines deleted...]
-Материал: ДСП</t>
+Артикул: CUA.205.COL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: МДФ окрашенный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Размеры, мм: 400х450х25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">485.00</t>
+            <t xml:space="preserve">1859.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C29" s="4"/>
       <c r="D29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Подиум для вешала CUA 200</t>
-[...11 lines deleted...]
-Размеры, мм: 400х450х25</t>
+            <t xml:space="preserve">J-16 \ Присоска для панелей и стекла</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.016.TR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр (под нагрузкой), мм: 22</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1859.00</t>
+            <t xml:space="preserve">3.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="4"/>
       <c r="B30" s="5" t="inlineStr">
-        <is>
-[...58 lines deleted...]
-      <c r="D30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Jr-16 \ Присоска для панелей и стекла</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: JOKR.016.25.TR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр (под нагрузкой), мм: 23</t>
           </r>