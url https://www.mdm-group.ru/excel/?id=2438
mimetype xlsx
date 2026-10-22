--- v4 (2026-06-08)
+++ v5 (2026-10-22)
@@ -512,51 +512,51 @@
       <t xml:space="preserve">
 Артикул: GLB.110P.HL.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1495</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 950</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: регулируемые опоры в комплект не входят</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 3916 руб.</t>
+Старая цена: 3999 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">3587.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -5909,51 +5909,51 @@
       </rPr>
       <t xml:space="preserve">R 291 \ Кронштейн</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: RTP.028.MH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: матовый хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 150</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 6</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 56 руб.</t>
+Старая цена: 55 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">47.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -13091,51 +13091,51 @@
             <t xml:space="preserve">
 Артикул: GLB.110P.HL.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1495</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 950</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: регулируемые опоры в комплект не входят</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 3916 руб.</t>
+Старая цена: 3999 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3587.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
@@ -18861,51 +18861,51 @@
             </rPr>
             <t xml:space="preserve">R 291 \ Кронштейн</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: RTP.028.MH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: матовый хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 150</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 6</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 56 руб.</t>
+Старая цена: 55 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">47.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C57" s="4"/>
       <c r="D57" s="5" t="inlineStr">
         <is>