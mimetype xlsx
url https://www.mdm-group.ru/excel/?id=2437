--- v5 (2026-06-12)
+++ v6 (2026-10-26)
@@ -33,51 +33,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">20.04.2026</t>
+      <t xml:space="preserve">26.09.2026</t>
     </r>
   </si>
   <si>
     <t>Система Неофикс (Neofix) Южная Корея</t>
   </si>
   <si>
     <t>Серия "Neo fix" принадлежит новому направлению в торговом оборудовании, главным приоритетом которого является универсальность и стильный дизайн.В основе серии - элегантные тонкие металлические стойки, которые могут крепиться либо к стене, либо к вертикальным панелям из ДСП или других материалов. Стойки "Neo fix" могут крепиться поверх панели (стены) или "встык" между двумя панелями ДСП, образуя при этом единую поверхность. Есть в серии стойки малой глубины для аналогичного крепления между зеркальными панелями, что создает видимость крепления полок прямо к зеркалу, благодаря высококачественной хромированной поверхности стоек. При помощи перфорации на стойки навешиваются разнообразные полкодержатели, кронштейны и держатели труб различной формы. Перфорация по всей длине дает возможность устанавливать навесные конструкции и элементы на любой высоте.В системе Neo fix могут использов</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Channel N-11 \ Стойка перфорированная</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NEO.002.CH</t>
     </r>
@@ -7395,70 +7395,70 @@
       </rPr>
       <t xml:space="preserve">62 \ Каркас для вешала, комплектуется элементами из серий &amp;quot;Vertical&amp;quot;, &amp;quot;Neo-Fix&amp;quot;</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: VHL.002.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1378</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1220</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 10861 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10861.00</t>
+      <t xml:space="preserve">7590.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Полка стеклянная для 62</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: VHL.002.GL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 550</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -12395,51 +12395,51 @@
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">20.04.2026</t>
+            <t xml:space="preserve">26.09.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -20281,70 +20281,70 @@
             </rPr>
             <t xml:space="preserve">62 \ Каркас для вешала, комплектуется элементами из серий &amp;quot;Vertical&amp;quot;, &amp;quot;Neo-Fix&amp;quot;</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: VHL.002.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1378</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1220</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 10861 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10861.00</t>
+            <t xml:space="preserve">7590.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C70" s="4"/>
       <c r="D70" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Полка стеклянная для 62</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: VHL.002.GL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 550</t>