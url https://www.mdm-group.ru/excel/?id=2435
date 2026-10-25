--- v6 (2026-09-10)
+++ v7 (2026-10-25)
@@ -3770,140 +3770,140 @@
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">230.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">R 112-K \ Кронштейн с крючками</t>
-[...3 lines deleted...]
-Артикул: RTP.056.CH</t>
+      <t xml:space="preserve">R 105 \ Кронштейн</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RTP.036.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50</t>
+Кол-во в упаковке, шт.: 48</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">228.00</t>
+      <t xml:space="preserve">437.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">R 105 \ Кронштейн</t>
-[...3 lines deleted...]
-Артикул: RTP.036.CH</t>
+      <t xml:space="preserve">R 112-K \ Кронштейн с крючками</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RTP.056.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 48</t>
+Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">437.00</t>
+      <t xml:space="preserve">228.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">R 105-K \Кронштейн наклонный с штырьками</t>
@@ -4706,51 +4706,51 @@
       </rPr>
       <t xml:space="preserve">R 291 \ Кронштейн</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: RTP.028.MH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: матовый хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 150</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 6</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 56 руб.</t>
+Старая цена: 55 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">47.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -5742,51 +5742,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb25_fea4_11df_b16f_003048d0c7fe_6E8A2261_7F80_4416_98BC_4FB7D83C3A1E2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152d112_75c7_11e7_9ffe_0025902b3cc1_A3CB3352_C2EE_43EB_B8CC_AC134424FA3A3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a839_0427_11e0_99a4_003048f27c5f_E3451519_32A8_4F0B_842F_1A44B125DFC64.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06edc24_fa34_11ed_907c_ac1f6b40b531_GLB038BCH5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ff22d_c55b_11df_b729_003048d0c7fe_CAF553C9_5871_458F_A59A_3BA9AFBC023F6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b78_0f25_11e0_99a4_003048f27c5f_FBFD3377_8E2D_4844_BFBF_C9162944F8847.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee75604_fa35_11ed_907c_ac1f6b40b531_GLB039ACH8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d239a_0100_11e0_b16f_003048d0c7fe_B08D1D45_A27F_458A_BD55_13F26F0F4B949.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751772b9_0f25_11e0_99a4_003048f27c5f_F62201B6_AEDD_4F36_9786_A5EC509B949810.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb28_fea4_11df_b16f_003048d0c7fe_9274CB7E_276B_49F7_8B17_1DAE6E10272211.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db30500_fdef_11df_b16f_003048d0c7fe_63D85E22_7A6E_4777_9EDE_6341BC5C806712.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c6644_fa35_11ed_907c_ac1f6b40b531_GLB039BCH13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b7b_0f25_11e0_99a4_003048f27c5f_01A7B579_09C4_4AB9_85F8_A58CCBD880DB14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79e03b_0100_11e0_b16f_003048d0c7fe_2C768075_AF53_49B8_955D_AC46C17E6A1815.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2979896_6a3f_11e4_a300_0025902b3cc1_944D4D4B_3BD5_4C44_A3FB_D8CAB9CE696016.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321dc308_b38f_11e0_a476_003048f27c5f_GLB111CH.resize217.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a83e_0427_11e0_99a4_003048f27c5f_72CBFA5E_FA3A_4AC1_A300_B75308D0335418.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a841_0427_11e0_99a4_003048f27c5f_485A5F18_DBEB_46C0_94ED_26F86E0B22B419.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70d958_0427_11e0_99a4_003048f27c5f_30DFF48C_9CB3_42F7_92C8_9349AEC2B37E20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70d95b_0427_11e0_99a4_003048f27c5f_198B1A2B_B3D1_4B9E_A319_307E33CEC30221.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70d95e_0427_11e0_99a4_003048f27c5f_049A9C43_0C0D_4554_BE3C_11847DB5317E22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38fd6d2_5050_11ed_95a1_ac1f6b40b531_GLS-0023.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f032f1_5051_11ed_95a1_ac1f6b40b531_GLS-0024.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5439a_5051_11ed_95a1_ac1f6b40b531_GLS-0025.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc45632_a5e7_11ed_bcbb_ac1f6b40b531_GLSLT023C26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3790e_a5e7_11ed_bcbb_ac1f6b40b531_GLSLT023C27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92ad9f_ac5f_11ed_be80_ac1f6b40b531_GLB023D28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10104fe7_ac60_11ed_be80_ac1f6b40b531_GLB023D29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0ca6c_7c86_11ed_81ba_ac1f6b40b531_GLB023ALCH30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5d037_7c87_11ed_81ba_ac1f6b40b531_GLB023ALCH31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a4396_ac60_11ed_be80_ac1f6b40b531_GLB023B32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558cf1d8_ac60_11ed_be80_ac1f6b40b531_GLB023B33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763d574_081d_11e0_99a4_003048f27c5f_ECD277D2_6557_4345_B930_4EFCB274F3B434.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763d571_081d_11e0_99a4_003048f27c5f_66404EC4_C886_46A4_9C87_AC91C4A7607735.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4e4_0100_11e0_b16f_003048d0c7fe_C688EDDE_D843_4E4F_BCC3_CAC4607DCB5036.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4e7_0100_11e0_b16f_003048d0c7fe_DA27D4B0_66ED_430F_BAFE_152DBE62DD8737.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304ee_fdef_11df_b16f_003048d0c7fe_9B3294F8_D899_4BC7_946F_707A50BDECEE38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304eb_fdef_11df_b16f_003048d0c7fe_DFBAC84C_99A8_487B_A187_4EF90A6A416E39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a235d_0cc4_11e0_99a4_003048f27c5f_221FAD5F_832B_4DB2_9893_50CA19D09A9540.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a235a_0cc4_11e0_99a4_003048f27c5f_294202EE_75D0_4972_B59F_617C509ED7C841.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108ddb5_6068_11eb_80bc_0025902b3cc1_8BCE05E3_B647_44A6_9F3E_8FD0DC8BA7F342.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2724e_6068_11eb_80bc_0025902b3cc1_8BCE05E3_B647_44A6_9F3E_8FD0DC8BA7F343.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa01b8_09b8_11e9_8add_0025902b3cc1_2E63857B_B355_4E28_8BB4_D0B810828FCD44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ac6ff_0100_11e0_b16f_003048d0c7fe_FC2A246C_57E5_46C0_B6E4_216B36F86A1C45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ac6fc_0100_11e0_b16f_003048d0c7fe_64ADC644_3F80_4A38_9E41_6E9691363A1446.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a844_0427_11e0_99a4_003048f27c5f_3D790DF8_DD1F_44B5_9332_148BB8CC177947.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a234a_0cc4_11e0_99a4_003048f27c5f_981A9838_47E4_478F_BB42_EEA5A38D5E9D48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3d34c_239b_11e0_99a4_003048f27c5f_85FB9A85_5ED4_4774_A084_3959A4B1BD4849.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3d349_239b_11e0_99a4_003048f27c5f_7983CBDA_3F2C_4504_9CC4_372E227A218850.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a234d_0cc4_11e0_99a4_003048f27c5f_6F593A84_4AEC_42EA_BAC1_1614C0707E9F51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126c1bc_2aa7_11e0_99a4_003048f27c5f_48D011F9_2F8D_4611_828E_A66075FA31F852.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3d34f_239b_11e0_99a4_003048f27c5f_E5B9E716_F6B3_4205_BFC4_A8794ED8FC6353.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c88951_0100_11e0_b16f_003048d0c7fe_42203CC7_1C1F_44E4_B34F_050289154CE754.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c88954_0100_11e0_b16f_003048d0c7fe_FFFF0430_F806_4F06_A326_5F0BBC747AE355.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3c152_21df_11f1_892c_0050569cf81d_SEV34050BL156.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01353e_b894_11ef_8ec3_0050569cf81d_SEV340-40-BL_DM_57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af22f5_fdef_11df_b16f_003048d0c7fe_A2502C797F0F58.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21edfb_035a_11e0_b16f_003048d0c7fe_E48A97D9_5D21_4DA9_8B51_3453D3B36E0659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ce8ba_9244_11e0_afc8_003048f27c5f_27FDD22C_DC5D_47FC_99CB_F4C95E7A458E60.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b1997_0e70_11e0_99a4_003048f27c5f_3840E89E_C8F0_459F_9FFA_03F6B234987B61.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4325693_0100_11e0_b16f_003048d0c7fe_94548AE9_4BB7_4969_9278_92C8E8E2219662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8da47_118d_11e0_99a4_003048f27c5f_A5847828_669D_4B2D_BA71_128C8C1851AB63.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ea978_0427_11e0_99a4_003048f27c5f_F69E2DFD_5EB6_4E5F_9117_85E6F882749664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca53cde_75c4_11e7_9ffe_0025902b3cc1_89BCDC73_7E30_4A2C_B86F_FC98181FF1B665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16ca61_9cab_11e9_80b7_0025902b3cc1_EA97CE90_9FAB_4698_A41E_88205852316466.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3050d_fdef_11df_b16f_003048d0c7fe_2EA372C8_BF20_4D9A_A391_ABA76B2005C867.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2a6dd_9cab_11e9_80b7_0025902b3cc1_2EA372C8_BF20_4D9A_A391_ABA76B2005C868.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f0bb2_0100_11e0_b16f_003048d0c7fe_9A2D6A81_74BF_4C50_8429_809DBA79697C69.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c43a7_707b_11e0_afc8_003048f27c5f_A8503556_2E30_4AFF_97BE_3D95B0AF4E2470.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a8899_fdef_11df_b16f_003048d0c7fe_EA97CE90_9FAB_4698_A41E_88205852316471.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb25f01_ff16_11e0_833e_003048f27c5f_5F62B636_B61C_481C_B417_5C6B31D446C772.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4ed_0100_11e0_b16f_003048d0c7fe_146FE058_C784_4AE7_A5B3_800757C1E60E73.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e2215_035a_11e0_b16f_003048d0c7fe_D2641C2F_8482_40A9_BFF1_1D25827CB92974.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7acfb_fdef_11df_b16f_003048d0c7fe_F2641285_02DB_4CC8_B4CD_AB1D2DD8FB8875.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728799a_9cab_11e9_80b7_0025902b3cc1_F2641285_02DB_4CC8_B4CD_AB1D2DD8FB8876.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa5f27_0427_11e0_99a4_003048f27c5f_C68A43EA_CF37_4207_BD17_D958C79815EA77.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc5491_75c6_11e7_9ffe_0025902b3cc1_5BD10E7D_9E3C_4050_9ED8_06001E312F5078.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28bb7b_246f_11e0_99a4_003048f27c5f_2E63857B_B355_4E28_8BB4_D0B810828FCD79.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb05_fea4_11df_b16f_003048d0c7fe_8B87051B_047C_49D7_95DA_BA1CEBE1C6E780.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72f264_75c6_11e7_9ffe_0025902b3cc1_156E074C_065F_4032_81F1_3189A4E05D5F81.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb25ee3_ff16_11e0_833e_003048f27c5f_56F35150_5A09_4692_B5FF_46C66035350982.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84418dae_02ae_11e0_b16f_003048d0c7fe_995BC625_46D9_4A8D_B515_A5ECB51CE34983.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009969f_75c6_11e7_9ffe_0025902b3cc1_8D62CE58_7D8D_4528_AE2E_BAAF352AE23C84.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a1a6_fdef_11df_b16f_003048d0c7fe_61F8EEC7_6CBE_442B_9AF2_1CA869D4CA5F85.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853735b_02ae_11e0_b16f_003048d0c7fe_B122710F_71AE_4A07_ADDF_197CB35FA39286.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a5642_3804_11e0_b4b4_003048f27c5f_914B74D3_0490_44A3_A0D6_C7550B49130F87.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8537360_02ae_11e0_b16f_003048d0c7fe_4F2ABB7E_101E_4C23_87D1_95079471E5F388.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc56914_3fe9_11e0_86e2_003048f27c5f_EBDC121D_0EBB_4D5C_BA2A_1BB49C46533C89.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2615ca9_0b56_11e4_9ca4_0025902b3cc1_190.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3b6_638a_11e2_ab60_0025902b3cc1_3F9AF36A_1A14_49B9_B01D_2643AED478C091.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3bb_638a_11e2_ab60_0025902b3cc1_0C874F51_299A_4199_8B5C_9277292334F492.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3c5_638a_11e2_ab60_0025902b3cc1_2F378B2A_B89B_4EFA_A53C_3EED64F10E5A93.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3c0_638a_11e2_ab60_0025902b3cc1_21D882D2_217F_406B_8A34_29FF691C59DD94.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d50e7_0b56_11e4_9ca4_0025902b3cc1_1CC00C8F_B1C2_4AAB_BB31_E1FBC6039F1195.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327457b3_0b57_11e4_9ca4_0025902b3cc1_7DBA787A_F568_4E5D_BB5C_0856DAFCF67696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb366069_0b56_11e4_9ca4_0025902b3cc1_C39A4958_C215_4603_8D6E_181C2D64B92697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19737151_0b57_11e4_9ca4_0025902b3cc1_B6A25171_39FB_4DE9_AC44_ECAE3AAC54CF98.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb25_fea4_11df_b16f_003048d0c7fe_6E8A2261_7F80_4416_98BC_4FB7D83C3A1E2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152d112_75c7_11e7_9ffe_0025902b3cc1_A3CB3352_C2EE_43EB_B8CC_AC134424FA3A3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a839_0427_11e0_99a4_003048f27c5f_E3451519_32A8_4F0B_842F_1A44B125DFC64.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06edc24_fa34_11ed_907c_ac1f6b40b531_GLB038BCH5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ff22d_c55b_11df_b729_003048d0c7fe_CAF553C9_5871_458F_A59A_3BA9AFBC023F6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b78_0f25_11e0_99a4_003048f27c5f_FBFD3377_8E2D_4844_BFBF_C9162944F8847.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee75604_fa35_11ed_907c_ac1f6b40b531_GLB039ACH8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d239a_0100_11e0_b16f_003048d0c7fe_B08D1D45_A27F_458A_BD55_13F26F0F4B949.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751772b9_0f25_11e0_99a4_003048f27c5f_F62201B6_AEDD_4F36_9786_A5EC509B949810.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb28_fea4_11df_b16f_003048d0c7fe_9274CB7E_276B_49F7_8B17_1DAE6E10272211.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db30500_fdef_11df_b16f_003048d0c7fe_63D85E22_7A6E_4777_9EDE_6341BC5C806712.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c6644_fa35_11ed_907c_ac1f6b40b531_GLB039BCH13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b7b_0f25_11e0_99a4_003048f27c5f_01A7B579_09C4_4AB9_85F8_A58CCBD880DB14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79e03b_0100_11e0_b16f_003048d0c7fe_2C768075_AF53_49B8_955D_AC46C17E6A1815.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2979896_6a3f_11e4_a300_0025902b3cc1_944D4D4B_3BD5_4C44_A3FB_D8CAB9CE696016.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321dc308_b38f_11e0_a476_003048f27c5f_GLB111CH.resize217.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a83e_0427_11e0_99a4_003048f27c5f_72CBFA5E_FA3A_4AC1_A300_B75308D0335418.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a841_0427_11e0_99a4_003048f27c5f_485A5F18_DBEB_46C0_94ED_26F86E0B22B419.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70d958_0427_11e0_99a4_003048f27c5f_30DFF48C_9CB3_42F7_92C8_9349AEC2B37E20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70d95b_0427_11e0_99a4_003048f27c5f_198B1A2B_B3D1_4B9E_A319_307E33CEC30221.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70d95e_0427_11e0_99a4_003048f27c5f_049A9C43_0C0D_4554_BE3C_11847DB5317E22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38fd6d2_5050_11ed_95a1_ac1f6b40b531_GLS-0023.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f032f1_5051_11ed_95a1_ac1f6b40b531_GLS-0024.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5439a_5051_11ed_95a1_ac1f6b40b531_GLS-0025.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc45632_a5e7_11ed_bcbb_ac1f6b40b531_GLSLT023C26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3790e_a5e7_11ed_bcbb_ac1f6b40b531_GLSLT023C27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92ad9f_ac5f_11ed_be80_ac1f6b40b531_GLB023D28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10104fe7_ac60_11ed_be80_ac1f6b40b531_GLB023D29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0ca6c_7c86_11ed_81ba_ac1f6b40b531_GLB023ALCH30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5d037_7c87_11ed_81ba_ac1f6b40b531_GLB023ALCH31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a4396_ac60_11ed_be80_ac1f6b40b531_GLB023B32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558cf1d8_ac60_11ed_be80_ac1f6b40b531_GLB023B33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763d574_081d_11e0_99a4_003048f27c5f_ECD277D2_6557_4345_B930_4EFCB274F3B434.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763d571_081d_11e0_99a4_003048f27c5f_66404EC4_C886_46A4_9C87_AC91C4A7607735.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4e4_0100_11e0_b16f_003048d0c7fe_C688EDDE_D843_4E4F_BCC3_CAC4607DCB5036.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4e7_0100_11e0_b16f_003048d0c7fe_DA27D4B0_66ED_430F_BAFE_152DBE62DD8737.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304ee_fdef_11df_b16f_003048d0c7fe_9B3294F8_D899_4BC7_946F_707A50BDECEE38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304eb_fdef_11df_b16f_003048d0c7fe_DFBAC84C_99A8_487B_A187_4EF90A6A416E39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a235d_0cc4_11e0_99a4_003048f27c5f_221FAD5F_832B_4DB2_9893_50CA19D09A9540.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a235a_0cc4_11e0_99a4_003048f27c5f_294202EE_75D0_4972_B59F_617C509ED7C841.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108ddb5_6068_11eb_80bc_0025902b3cc1_8BCE05E3_B647_44A6_9F3E_8FD0DC8BA7F342.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2724e_6068_11eb_80bc_0025902b3cc1_8BCE05E3_B647_44A6_9F3E_8FD0DC8BA7F343.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa01b8_09b8_11e9_8add_0025902b3cc1_2E63857B_B355_4E28_8BB4_D0B810828FCD44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ac6ff_0100_11e0_b16f_003048d0c7fe_FC2A246C_57E5_46C0_B6E4_216B36F86A1C45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ac6fc_0100_11e0_b16f_003048d0c7fe_64ADC644_3F80_4A38_9E41_6E9691363A1446.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a844_0427_11e0_99a4_003048f27c5f_3D790DF8_DD1F_44B5_9332_148BB8CC177947.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a234a_0cc4_11e0_99a4_003048f27c5f_981A9838_47E4_478F_BB42_EEA5A38D5E9D48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3d34c_239b_11e0_99a4_003048f27c5f_85FB9A85_5ED4_4774_A084_3959A4B1BD4849.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3d349_239b_11e0_99a4_003048f27c5f_7983CBDA_3F2C_4504_9CC4_372E227A218850.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a234d_0cc4_11e0_99a4_003048f27c5f_6F593A84_4AEC_42EA_BAC1_1614C0707E9F51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126c1bc_2aa7_11e0_99a4_003048f27c5f_48D011F9_2F8D_4611_828E_A66075FA31F852.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3d34f_239b_11e0_99a4_003048f27c5f_E5B9E716_F6B3_4205_BFC4_A8794ED8FC6353.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c88951_0100_11e0_b16f_003048d0c7fe_42203CC7_1C1F_44E4_B34F_050289154CE754.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c88954_0100_11e0_b16f_003048d0c7fe_FFFF0430_F806_4F06_A326_5F0BBC747AE355.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3c152_21df_11f1_892c_0050569cf81d_SEV34050BL156.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01353e_b894_11ef_8ec3_0050569cf81d_SEV340-40-BL_DM_57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af22f5_fdef_11df_b16f_003048d0c7fe_A2502C797F0F58.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21edfb_035a_11e0_b16f_003048d0c7fe_E48A97D9_5D21_4DA9_8B51_3453D3B36E0659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ce8ba_9244_11e0_afc8_003048f27c5f_27FDD22C_DC5D_47FC_99CB_F4C95E7A458E60.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b1997_0e70_11e0_99a4_003048f27c5f_3840E89E_C8F0_459F_9FFA_03F6B234987B61.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4325693_0100_11e0_b16f_003048d0c7fe_94548AE9_4BB7_4969_9278_92C8E8E2219662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8da47_118d_11e0_99a4_003048f27c5f_A5847828_669D_4B2D_BA71_128C8C1851AB63.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ea978_0427_11e0_99a4_003048f27c5f_F69E2DFD_5EB6_4E5F_9117_85E6F882749664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca53cde_75c4_11e7_9ffe_0025902b3cc1_89BCDC73_7E30_4A2C_B86F_FC98181FF1B665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3050d_fdef_11df_b16f_003048d0c7fe_2EA372C8_BF20_4D9A_A391_ABA76B2005C866.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16ca61_9cab_11e9_80b7_0025902b3cc1_EA97CE90_9FAB_4698_A41E_88205852316467.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2a6dd_9cab_11e9_80b7_0025902b3cc1_2EA372C8_BF20_4D9A_A391_ABA76B2005C868.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f0bb2_0100_11e0_b16f_003048d0c7fe_9A2D6A81_74BF_4C50_8429_809DBA79697C69.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c43a7_707b_11e0_afc8_003048f27c5f_A8503556_2E30_4AFF_97BE_3D95B0AF4E2470.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a8899_fdef_11df_b16f_003048d0c7fe_EA97CE90_9FAB_4698_A41E_88205852316471.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb25f01_ff16_11e0_833e_003048f27c5f_5F62B636_B61C_481C_B417_5C6B31D446C772.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4ed_0100_11e0_b16f_003048d0c7fe_146FE058_C784_4AE7_A5B3_800757C1E60E73.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e2215_035a_11e0_b16f_003048d0c7fe_D2641C2F_8482_40A9_BFF1_1D25827CB92974.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7acfb_fdef_11df_b16f_003048d0c7fe_F2641285_02DB_4CC8_B4CD_AB1D2DD8FB8875.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728799a_9cab_11e9_80b7_0025902b3cc1_F2641285_02DB_4CC8_B4CD_AB1D2DD8FB8876.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa5f27_0427_11e0_99a4_003048f27c5f_C68A43EA_CF37_4207_BD17_D958C79815EA77.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc5491_75c6_11e7_9ffe_0025902b3cc1_5BD10E7D_9E3C_4050_9ED8_06001E312F5078.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28bb7b_246f_11e0_99a4_003048f27c5f_2E63857B_B355_4E28_8BB4_D0B810828FCD79.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb05_fea4_11df_b16f_003048d0c7fe_8B87051B_047C_49D7_95DA_BA1CEBE1C6E780.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72f264_75c6_11e7_9ffe_0025902b3cc1_156E074C_065F_4032_81F1_3189A4E05D5F81.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb25ee3_ff16_11e0_833e_003048f27c5f_56F35150_5A09_4692_B5FF_46C66035350982.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84418dae_02ae_11e0_b16f_003048d0c7fe_995BC625_46D9_4A8D_B515_A5ECB51CE34983.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009969f_75c6_11e7_9ffe_0025902b3cc1_8D62CE58_7D8D_4528_AE2E_BAAF352AE23C84.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a1a6_fdef_11df_b16f_003048d0c7fe_61F8EEC7_6CBE_442B_9AF2_1CA869D4CA5F85.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853735b_02ae_11e0_b16f_003048d0c7fe_B122710F_71AE_4A07_ADDF_197CB35FA39286.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a5642_3804_11e0_b4b4_003048f27c5f_914B74D3_0490_44A3_A0D6_C7550B49130F87.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8537360_02ae_11e0_b16f_003048d0c7fe_4F2ABB7E_101E_4C23_87D1_95079471E5F388.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc56914_3fe9_11e0_86e2_003048f27c5f_EBDC121D_0EBB_4D5C_BA2A_1BB49C46533C89.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2615ca9_0b56_11e4_9ca4_0025902b3cc1_190.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3b6_638a_11e2_ab60_0025902b3cc1_3F9AF36A_1A14_49B9_B01D_2643AED478C091.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3bb_638a_11e2_ab60_0025902b3cc1_0C874F51_299A_4199_8B5C_9277292334F492.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3c5_638a_11e2_ab60_0025902b3cc1_2F378B2A_B89B_4EFA_A53C_3EED64F10E5A93.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3c0_638a_11e2_ab60_0025902b3cc1_21D882D2_217F_406B_8A34_29FF691C59DD94.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d50e7_0b56_11e4_9ca4_0025902b3cc1_1CC00C8F_B1C2_4AAB_BB31_E1FBC6039F1195.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327457b3_0b57_11e4_9ca4_0025902b3cc1_7DBA787A_F568_4E5D_BB5C_0856DAFCF67696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb366069_0b56_11e4_9ca4_0025902b3cc1_C39A4958_C215_4603_8D6E_181C2D64B92697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19737151_0b57_11e4_9ca4_0025902b3cc1_B6A25171_39FB_4DE9_AC44_ECAE3AAC54CF98.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13038,143 +13038,143 @@
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" s="4"/>
       <c r="B39" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R 112-K \ Кронштейн с крючками</t>
-[...3 lines deleted...]
-Артикул: RTP.056.CH</t>
+            <t xml:space="preserve">R 105 \ Кронштейн</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.036.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50</t>
+Кол-во в упаковке, шт.: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">228.00</t>
+            <t xml:space="preserve">437.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C39" s="4"/>
       <c r="D39" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R 105 \ Кронштейн</t>
-[...3 lines deleted...]
-Артикул: RTP.036.CH</t>
+            <t xml:space="preserve">R 112-K \ Кронштейн с крючками</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.056.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 48</t>
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">437.00</t>
+            <t xml:space="preserve">228.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" s="4"/>
       <c r="B40" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
@@ -14038,51 +14038,51 @@
             </rPr>
             <t xml:space="preserve">R 291 \ Кронштейн</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: RTP.028.MH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: матовый хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 150</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 6</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 56 руб.</t>
+Старая цена: 55 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">47.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C47" s="4"/>
       <c r="D47" s="5" t="inlineStr">
         <is>