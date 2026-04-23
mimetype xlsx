--- v2 (2026-03-09)
+++ v3 (2026-04-23)
@@ -33,51 +33,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">14.01.2026</t>
+      <t xml:space="preserve">21.04.2026</t>
     </r>
   </si>
   <si>
     <t>Система Вертикаль (Vertical)</t>
   </si>
   <si>
     <t>Модульная система Vertical – универсальное торговое оборудование со стильным дизайном – продолжает традиции популярной серии Neo-fix. Как и Neo-fix, состоит из перфорированных стоек, которые крепятся к стене или панели из ДСП, и различных навесных элементов. Кронштейны Vertical снабжены блокировочным винтом, неподвижно фиксирующим навесной элемент на стойке.  Характерной чертой Vertical является широкая функциональность элементов серии, позволяющая разнообразно и выгодно оборудовать бутики и магазины одежды, обуви, парфюмерии и других товаров. Система Vertical выполнена в цвете хром. Внимание! В системе Vertical могут использоваться кронштейны из системы Neo fix.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">101 A1 \ Стойка перфорированная (L=1800)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: VER.001.A.BL.CH</t>
     </r>
@@ -472,54 +472,50 @@
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">201 M10 \ Кронштейн для полок</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: VER.004.A.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 150</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Резиновые накладки идут в комплекте. Глубина полки - 155 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
- Дата и время: 07.08.2025 17:31:35</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 87 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">69.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
@@ -590,54 +586,50 @@
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">201 M10 \ Кронштейн для полок</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: VER.004.C.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Резиновые накладки идут в комплекте. Глубина полки - 260 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
- Дата и время: 07.08.2025 17:33:16</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 98 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">83.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
@@ -765,54 +757,50 @@
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">B-201 M10 \ Кронштейн для полок(L=210мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: BLT.066.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 210</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Резиновые накладки идут в комплекте.Глубина полки - 205 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
- Дата и время: 07.08.2025 17:32:13</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 81.6 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">70.38</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
@@ -2605,135 +2593,135 @@
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">237 M1850 \ Держатель прямоугольной трубы</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: VER.014.B.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
- Дата и время: 07.08.2025 17:33:55</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 171 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">119.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">B-237 M1850 \ Держатель прямоугольной трубы</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: BLT.085.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
- Дата и время: 07.08.2025 17:34:33</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 117 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">101.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">266 M1890 \ Держатель овальной трубы 30х15</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: VER.058.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -4897,78 +4885,78 @@
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">477 D52 (14x24) \ Кронштейн наклонный на прямоугольную трубу</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: VER.047.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
- Дата и время: 07.08.2025 17:35:01</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 264 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">198.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">475 D50 d=10 \ Кронштейн наклонный на прямоугольную трубу</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: VER.044.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -5129,54 +5117,50 @@
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">498 E05 d-6 \ Кронштейн на прямоугольную трубу</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: VER.061.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 6</t>
     </r>
     <r>
       <t xml:space="preserve">
- Дата и время: 07.08.2025 17:35:38</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 130 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">96.90</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
@@ -5528,135 +5512,135 @@
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">483 D58 \ Кронштейн наклонный на вертикальную трубу 25х25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: VER.049.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 350</t>
     </r>
     <r>
       <t xml:space="preserve">
- Дата и время: 16.04.2025 17:33:50</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 285 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">199.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">485 D60 \ Кронштейн прямой на вертикальную трубу 25х25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: VER.050.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 350</t>
     </r>
     <r>
       <t xml:space="preserve">
- Дата и время: 16.04.2025 17:34:15</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 285 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">199.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">62 \ Каркас для вешала, комплектуется элементами из серий &amp;quot;Vertical&amp;quot;, &amp;quot;Neo-Fix&amp;quot;</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: VHL.002.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -5776,51 +5760,51 @@
       <t xml:space="preserve">
 Диаметр (под нагрузкой), мм: 22</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4.08</t>
+      <t xml:space="preserve">3.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Jr-16 \ Присоска для панелей и стекла</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: JOKR.016.25.TR</t>
@@ -9432,51 +9416,51 @@
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">14.01.2026</t>
+            <t xml:space="preserve">21.04.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -9918,54 +9902,50 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">201 M10 \ Кронштейн для полок</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: VER.004.A.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 150</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Резиновые накладки идут в комплекте. Глубина полки - 155 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
- Дата и время: 07.08.2025 17:31:35</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 87 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">69.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
@@ -10044,54 +10024,50 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">201 M10 \ Кронштейн для полок</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: VER.004.C.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Резиновые накладки идут в комплекте. Глубина полки - 260 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
- Дата и время: 07.08.2025 17:33:16</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 98 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">83.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
@@ -10232,54 +10208,50 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">B-201 M10 \ Кронштейн для полок(L=210мм)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: BLT.066.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 210</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Резиновые накладки идут в комплекте.Глубина полки - 205 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
- Дата и время: 07.08.2025 17:32:13</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 81.6 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">70.38</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
@@ -12200,138 +12172,138 @@
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">237 M1850 \ Держатель прямоугольной трубы</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: VER.014.B.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
- Дата и время: 07.08.2025 17:33:55</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 171 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">119.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C29" s="4"/>
       <c r="D29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">B-237 M1850 \ Держатель прямоугольной трубы</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: BLT.085.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
- Дата и время: 07.08.2025 17:34:33</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 117 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">101.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="4"/>
       <c r="B30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">266 M1890 \ Держатель овальной трубы 30х15</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: VER.058.CH</t>
           </r>
           <r>
@@ -14652,78 +14624,78 @@
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">477 D52 (14x24) \ Кронштейн наклонный на прямоугольную трубу</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: VER.047.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
- Дата и время: 07.08.2025 17:35:01</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 264 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">198.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C49" s="4"/>
       <c r="D49" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">475 D50 d=10 \ Кронштейн наклонный на прямоугольную трубу</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: VER.044.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
@@ -14900,54 +14872,50 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">498 E05 d-6 \ Кронштейн на прямоугольную трубу</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: VER.061.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 6</t>
           </r>
           <r>
             <t xml:space="preserve">
- Дата и время: 07.08.2025 17:35:38</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 130 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">96.90</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
@@ -15326,140 +15294,140 @@
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">483 D58 \ Кронштейн наклонный на вертикальную трубу 25х25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: VER.049.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
- Дата и время: 16.04.2025 17:33:50</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 285 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">199.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" s="4"/>
       <c r="B55" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">485 D60 \ Кронштейн прямой на вертикальную трубу 25х25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: VER.050.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
- Дата и время: 16.04.2025 17:34:15</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 285 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">199.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C55" s="4"/>
       <c r="D55" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">62 \ Каркас для вешала, комплектуется элементами из серий &amp;quot;Vertical&amp;quot;, &amp;quot;Neo-Fix&amp;quot;</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: VHL.002.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
@@ -15590,51 +15558,51 @@
             <t xml:space="preserve">
 Диаметр (под нагрузкой), мм: 22</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4.08</t>
+            <t xml:space="preserve">3.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" s="4"/>
       <c r="B57" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>