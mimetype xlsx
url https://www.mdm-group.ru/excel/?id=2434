--- v3 (2026-04-23)
+++ v4 (2026-06-08)
@@ -4490,51 +4490,51 @@
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">422 C4 d=19 \ Кронштейн прямой на прямоугольную трубу</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: VER.033.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр трубы, мм: 19</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: 5 штырьков</t>
+Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">241.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
@@ -4547,51 +4547,51 @@
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">B-422 C4 \ Кронштейн прямой на прямоугольную трубу</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: BLT.039.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр трубы, мм: 19</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: 9 штырьков</t>
+Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">246.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
@@ -4604,563 +4604,567 @@
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">429 C11 d=19 \ Кронштейн наклонный на прямоугольную трубу</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: VER.034.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр трубы, мм: 19</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
+Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">207.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">433 C15 d-19 \ Кронштейн наклонный на прямоугольную трубу</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: VER.059.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр трубы, мм: 19</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 450</t>
     </r>
     <r>
       <t xml:space="preserve">
+Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">210.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">423 B23 \ Кронштейн наклонный на прямоугольную трубу</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: VER.062.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 350</t>
     </r>
     <r>
       <t xml:space="preserve">
+Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">308.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">424 B24 \ Кронштейн прямой на прямоугольную трубу</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: VER.063.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 350</t>
     </r>
     <r>
       <t xml:space="preserve">
+Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">239.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">439 D13 (14x24) \ Кронштейн прямой на прямоугольную трубу</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: VER.048.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 350</t>
     </r>
     <r>
       <t xml:space="preserve">
+Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">234.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">477 D52 (14x24) \ Кронштейн наклонный на прямоугольную трубу</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: VER.047.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
+Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 264 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">198.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">475 D50 d=10 \ Кронштейн наклонный на прямоугольную трубу</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: VER.044.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 350</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 10</t>
     </r>
     <r>
       <t xml:space="preserve">
+Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">184.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">D63 d=8 \ Кронштейн на прямоугольную трубу</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: VER.043.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 350</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 8</t>
     </r>
     <r>
       <t xml:space="preserve">
+Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">184.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">B-D63 d=8 \ Кронштейн на прямоугольную трубу</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: BLT.004.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 350</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 8</t>
     </r>
     <r>
       <t xml:space="preserve">
+Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">116.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">498 E05 d-6 \ Кронштейн на прямоугольную трубу</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: VER.061.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 6</t>
     </r>
     <r>
       <t xml:space="preserve">
+Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 130 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">96.90</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
@@ -5174,107 +5178,111 @@
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">B-498 E05 \ Кронштейн на прямоугольную трубу</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: BLT.050.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 6</t>
     </r>
     <r>
       <t xml:space="preserve">
+Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">98.94</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">406 B6 d=6 \ Кронштейн прямой на прямоугольную трубу</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: VER.038.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 6</t>
     </r>
     <r>
       <t xml:space="preserve">
+Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 77 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">46.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
@@ -5288,222 +5296,226 @@
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">B-444 \ Крючок на прямоугольную трубу</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: BLT.061.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
+Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">33.66</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">B-444 \ Крючок на прямоугольную трубу</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: BLT.062.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 150</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
+Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">37.74</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">B-444 \ Крючок на прямоугольную трубу</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: BLT.034.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
+Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">40.80</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">568 07 d=6 \ Кронштейн на прямоугольную трубу</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: VER.046.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 125</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 6</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">158.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
@@ -14200,51 +14212,51 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">422 C4 d=19 \ Кронштейн прямой на прямоугольную трубу</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: VER.033.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр трубы, мм: 19</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: 5 штырьков</t>
+Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">241.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
@@ -14262,51 +14274,51 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">B-422 C4 \ Кронштейн прямой на прямоугольную трубу</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: BLT.039.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр трубы, мм: 19</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: 9 штырьков</t>
+Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">246.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
@@ -14322,600 +14334,604 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">429 C11 d=19 \ Кронштейн наклонный на прямоугольную трубу</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: VER.034.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр трубы, мм: 19</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">207.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" s="4"/>
       <c r="B47" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">433 C15 d-19 \ Кронштейн наклонный на прямоугольную трубу</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: VER.059.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр трубы, мм: 19</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 450</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">210.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C47" s="4"/>
       <c r="D47" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">423 B23 \ Кронштейн наклонный на прямоугольную трубу</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: VER.062.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">308.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" s="4"/>
       <c r="B48" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">424 B24 \ Кронштейн прямой на прямоугольную трубу</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: VER.063.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">239.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C48" s="4"/>
       <c r="D48" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">439 D13 (14x24) \ Кронштейн прямой на прямоугольную трубу</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: VER.048.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">234.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" s="4"/>
       <c r="B49" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">477 D52 (14x24) \ Кронштейн наклонный на прямоугольную трубу</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: VER.047.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 264 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">198.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C49" s="4"/>
       <c r="D49" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">475 D50 d=10 \ Кронштейн наклонный на прямоугольную трубу</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: VER.044.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">184.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" s="4"/>
       <c r="B50" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">D63 d=8 \ Кронштейн на прямоугольную трубу</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: VER.043.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 8</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">184.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C50" s="4"/>
       <c r="D50" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">B-D63 d=8 \ Кронштейн на прямоугольную трубу</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: BLT.004.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 8</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">116.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" s="4"/>
       <c r="B51" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">498 E05 d-6 \ Кронштейн на прямоугольную трубу</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: VER.061.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 6</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 130 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">96.90</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
@@ -14932,112 +14948,116 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">B-498 E05 \ Кронштейн на прямоугольную трубу</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: BLT.050.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 6</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">98.94</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" s="4"/>
       <c r="B52" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">406 B6 d=6 \ Кронштейн прямой на прямоугольную трубу</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: VER.038.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 6</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 77 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">46.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
@@ -15054,235 +15074,239 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">B-444 \ Крючок на прямоугольную трубу</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: BLT.061.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">33.66</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" s="4"/>
       <c r="B53" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">B-444 \ Крючок на прямоугольную трубу</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: BLT.062.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 150</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">37.74</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C53" s="4"/>
       <c r="D53" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">B-444 \ Крючок на прямоугольную трубу</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: BLT.034.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">40.80</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" s="4"/>
       <c r="B54" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">568 07 d=6 \ Кронштейн на прямоугольную трубу</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: VER.046.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 125</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">158.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>