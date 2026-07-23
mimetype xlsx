--- v4 (2026-06-08)
+++ v5 (2026-07-23)
@@ -15,69 +15,69 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">21.04.2026</t>
+      <t xml:space="preserve">23.06.2026</t>
     </r>
   </si>
   <si>
     <t>Система Вертикаль (Vertical)</t>
   </si>
   <si>
     <t>Модульная система Vertical – универсальное торговое оборудование со стильным дизайном – продолжает традиции популярной серии Neo-fix. Как и Neo-fix, состоит из перфорированных стоек, которые крепятся к стене или панели из ДСП, и различных навесных элементов. Кронштейны Vertical снабжены блокировочным винтом, неподвижно фиксирующим навесной элемент на стойке.  Характерной чертой Vertical является широкая функциональность элементов серии, позволяющая разнообразно и выгодно оборудовать бутики и магазины одежды, обуви, парфюмерии и других товаров. Система Vertical выполнена в цвете хром. Внимание! В системе Vertical могут использоваться кронштейны из системы Neo fix.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">101 A1 \ Стойка перфорированная (L=1800)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: VER.001.A.BL.CH</t>
     </r>
@@ -2976,779 +2976,665 @@
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">377.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">301 MD6 H1 \ Держатель прямоугольной трубы</t>
-[...3 lines deleted...]
-Артикул: VER.016.L.CH</t>
+      <t xml:space="preserve">B-301 MD6 H1 \ Держатель прямоугольной трубы</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: BLT.042.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Держатель: левый</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: цена за 1 шт.</t>
+Примечание: Цена за 1шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">148.00</t>
+      <t xml:space="preserve">68.34</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">301 MD6 H2 \ Держатель прямоугольной трубы</t>
-[...3 lines deleted...]
-Артикул: VER.016.R.CH</t>
+      <t xml:space="preserve">B-301 MD6 H2 \ Держатель прямоугольной трубы</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: BLT.048.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Держатель: правый</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: цена за 1 шт.</t>
+Примечание: Цена за 1шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">148.00</t>
+      <t xml:space="preserve">68.34</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">B-301 MD6 H1 \ Держатель прямоугольной трубы</t>
-[...15 lines deleted...]
-Примечание: Цена за 1шт.</t>
+      <t xml:space="preserve">302 MD6 \ Держатель прямоугольной трубы</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: VER.017.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">68.34</t>
+      <t xml:space="preserve">104.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">B-301 MD6 H2 \ Держатель прямоугольной трубы</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+      <t xml:space="preserve">211 M47 \ Кронштейн с регулировкой угла наклона</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: VER.018.A.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 250</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Глубина полки - 260 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">68.34</t>
+      <t xml:space="preserve">196.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">302 MD6 \ Держатель прямоугольной трубы</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+      <t xml:space="preserve">211 M47 \ Кронштейн с регулировкой угла наклона</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: VER.018.B.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Глубина полки - 320 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">104.00</t>
+      <t xml:space="preserve">222.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...6 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">211 M47 \ Кронштейн с регулировкой угла наклона</t>
-[...3 lines deleted...]
-Артикул: VER.018.A.CH</t>
+      <t xml:space="preserve">212 BL-M155 \ Кронштейн с регулировкой угла наклона</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: VER.019.L.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 250</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Глубина полки - 260 мм</t>
+Полкодержатель: левый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: цена за 1 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">196.00</t>
+      <t xml:space="preserve">292.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">211 M47 \ Кронштейн с регулировкой угла наклона</t>
-[...15 lines deleted...]
-Примечание: Глубина полки - 320 мм</t>
+      <t xml:space="preserve">212 BL-M156 \ Кронштейн с регулировкой угла наклона</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: VER.019.R.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 250</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Полкодержатель: правый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: цена за 1 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">222.00</t>
+      <t xml:space="preserve">292.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">212 BL-M155 \ Кронштейн с регулировкой угла наклона</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+      <t xml:space="preserve">328 \ Кронштейн для полок</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: VER.022.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">292.00</t>
+      <t xml:space="preserve">43.86</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">212 BL-M156 \ Кронштейн с регулировкой угла наклона</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+      <t xml:space="preserve">326 Е20 \ Держатель стекла</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: VER.024.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">292.00</t>
+      <t xml:space="preserve">25.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">328 \ Кронштейн для полок</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 1000</t>
+      <t xml:space="preserve">J-4 \ Труба овальная</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.004.CH.1,0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 3000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Сечение, мм: 30х15</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Толщина металла, мм: 1,0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: возможна резка, стоимость реза 35 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">43.86</t>
+      <t xml:space="preserve">364.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...10 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">326 Е20 \ Держатель стекла</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+      <t xml:space="preserve">Cap (30х15) \ Заглушка для трубы прямоугольной 30х15х1,0мм (пластик)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: VER.070.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: пластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Для прямоугольной 30х15х1,0 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">25.50</t>
-[...129 lines deleted...]
-      <t xml:space="preserve">39.80</t>
+      <t xml:space="preserve">67.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Cap (14x32) \ Заглушка для прямоугольной трубы 14х32</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: VER.054.CH</t>
@@ -5994,51 +5880,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56cacb_3c12_11ee_907c_ac1f6b40b531_VER001ABLCH2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc993d_3c12_11ee_907c_ac1f6b40b531_VER001ABLCH3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e312ee0_2a61_11ef_a821_0050569cf81d_VER002ACH-4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d74f9_2a61_11ef_a821_0050569cf81d_VER002BBLCH5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44b402_9fd2_11ee_aa1f_ac1f6b40b531_VER003ACH6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50669f97_9fd3_11ee_aa1f_ac1f6b40b531_VER003ACH7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be826b8_081d_11e0_99a4_003048f27c5f_8970BD48_28B9_4B42_9922_7E8D80852D0C8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4eaf88_0d9f_11e0_99a4_003048f27c5f_A580CA1C_4F78_4381_93D3_D527ED32FA879.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45664a_0100_11e0_b16f_003048d0c7fe_A000E552_E37A_4BC9_B643_4E48C92F4D8710.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4eaf8b_0d9f_11e0_99a4_003048f27c5f_4E05CD2B_4B3E_427B_8E30_C1F85C11A6C511.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4eaf8e_0d9f_11e0_99a4_003048f27c5f_C0CE5215_2171_4DAE_B73B_81CDF4AEA23F12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abc6d7_a978_11e5_a43a_0025902b3cc1_91688af4_a979_11e5_a43a_002513.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42041d_a978_11e5_a43a_0025902b3cc1_91688af4_a979_11e5_a43a_002514.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91688af4_a979_11e5_a43a_0025902b3cc1_9FD096A0_E425_47ED_B2B6_3AB7574AF06B15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18568cef_a97a_11e5_a43a_0025902b3cc1_1D5F4732_0E8F_499C_9AF7_197D8641CB3A16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db30461_fdef_11df_b16f_003048d0c7fe_5D2BFB3B_1FAF_44DF_B4C0_2B6B3988EC9F17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ddbe5_a97b_11e5_a43a_0025902b3cc1_350D7DBF_A939_4872_9E7A_2C79170B7D6418.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83fd39_0100_11e0_b16f_003048d0c7fe_DF5681CF_1BF2_4491_903C_ECB00CC0B13F19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83fd3c_0100_11e0_b16f_003048d0c7fe_202_M32_l_p20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f44bc_fea3_11df_b16f_003048d0c7fe_5AC5725A_BD2A_40D9_9A63_0455C7113EAC21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f44b9_fea3_11df_b16f_003048d0c7fe_0274E8C4_2E26_464E_867B_59DCA894D08E22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db30468_fdef_11df_b16f_003048d0c7fe_12C920D3_76E6_44D9_8BC0_BE5DA0F037C023.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db30465_fdef_11df_b16f_003048d0c7fe_202_M32_l_p24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6ec83_a97a_11e5_a43a_0025902b3cc1_202_M32_r_p25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5f8a9_a97a_11e5_a43a_0025902b3cc1_202_M32_l_p26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76e9e3_a97a_11e5_a43a_0025902b3cc1_7AFFB0C7_EDE9_418A_833F_9C0ABCF641D227.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42aa9bf_a97a_11e5_a43a_0025902b3cc1_202_M32_l_p28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820af4c0_a97a_11e5_a43a_0025902b3cc1_E01FC36B_1B33_428A_BBF7_172776B4045229.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08944b5_a97a_11e5_a43a_0025902b3cc1_202_M32_l_p30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdaf36f_a97a_11e5_a43a_0025902b3cc1_202_M32_r_p31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081934c1_a97b_11e5_a43a_0025902b3cc1_202_M32_l_p32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf3bb5_02ae_11e0_b16f_003048d0c7fe_259_M34_p33.JPG"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a5162_02ae_11e0_b16f_003048d0c7fe_259_M34_p34.JPG"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f16d6_02ae_11e0_b16f_003048d0c7fe_C63A7AB4_ECCC_47FB_A7B9_22DF29EED53735.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c5e5_fea3_11df_b16f_003048d0c7fe_2BB788D8_E484_4B86_AE3A_959D466C0C9236.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc16b9f_a97b_11e5_a43a_0025902b3cc1_C9B96E26_E57E_4937_A304_6CD30683DD1737.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28bb7e_246f_11e0_99a4_003048f27c5f_535B28D4_90CA_4491_A9A0_06A80E5A494638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cb983_074c_11e0_99a4_003048f27c5f_186D21AA_E48B_4508_8651_60C897763DFE39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eceee53_fea4_11df_b16f_003048d0c7fe_D5FE4429_D973_42A2_8056_30F51717E43F40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432569a_0100_11e0_b16f_003048d0c7fe_DD59C7FD_59C8_429C_81D8_C89C751BD69241.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d478f37_124b_11e0_99a4_003048f27c5f_77DAB013_6BBF_43BB_B39D_1EA11BBB782642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4eaf91_0d9f_11e0_99a4_003048f27c5f_18F6D95D_63AF_4282_832D_AA274A96A04A43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868fc5a_fea3_11df_b16f_003048d0c7fe_DDF03E56_9826_4B3D_84A7_AD671CB1A8F544.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f658762_02aa_11e8_b78c_0025902b3cc1_112345.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45662b_0100_11e0_b16f_003048d0c7fe_1247E973_BE18_47EA_9718_3A7FAD416E0E46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8630c_4a1d_11e8_ade2_0025902b3cc1_1247E973_BE18_47EA_9718_3A7FAD416E0E47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d61d99_074c_11e0_99a4_003048f27c5f_A2DF2610_A808_4047_9BDE_8CED3B8C08E348.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84704fc2_0100_11e0_b16f_003048d0c7fe_3080E652_3A29_4B6F_96F6_47F2F36A863349.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b1a73_a97b_11e5_a43a_0025902b3cc1_10DBEDDC_D0B3_46D5_B187_4F0C8F8CA96E50.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d458d_a97b_11e5_a43a_0025902b3cc1_DB223B3C_9022_4895_AF29_5A88B57D1DCD51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ace78_1ee1_11e0_99a4_003048f27c5f_52513E0F_5F49_4CE3_8F41_E0A47530C2A452.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b1134_0c08_11e0_99a4_003048f27c5f_4F45C60B_E873_44D9_B1C8_FDB7B728D8C053.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b1131_0c08_11e0_99a4_003048f27c5f_4CAAF714_1487_4A8F_9617_FC228493484954.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de498f_a97c_11e5_a43a_0025902b3cc1_A563150B_B14F_4F7D_92CE_6D8F145FDA3055.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dcce8f_a97c_11e5_a43a_0025902b3cc1_126B7F55_1D77_4AF8_A94D_7DBBDD45C8A556.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052167ed_124b_11e0_99a4_003048f27c5f_ABDA9CC0_E8A9_45BD_9FD5_FCF10B84795B57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90578344_246f_11e0_99a4_003048f27c5f_C3485E64_A29F_4F94_9640_DB4E39C8A7C358.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226e233_35b2_11e0_af9a_d3dd3d98c32b_8E5D582B_1ED1_4683_B406_2015B09E65C759.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c456644_0100_11e0_b16f_003048d0c7fe_3933325F_B832_44A1_90FF_86DE3FA5BA7160.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c456647_0100_11e0_b16f_003048d0c7fe_212_BL_p61.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9b1a4_035a_11e0_b16f_003048d0c7fe_1458CF91_C71F_4CBC_9434_9BCB6BB7A19962.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0255f5_2787_11e0_99a4_003048f27c5f_244C1A59_3B8B_4ACD_875B_20D2DACE262A63.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223539e9_f06f_11ec_9803_ac1f6b40b531_tro64.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52de99a_cd45_11e4_afdc_0025902b3cc1_8C3FA568_90A9_4A05_8D87_A639DB27CB5165.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45662e_0100_11e0_b16f_003048d0c7fe_85F49D10_5AB1_4962_ABDA_FCC887D004B166.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c96c5_2209_11e8_ade2_0025902b3cc1_VER_072_CH67.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90578347_246f_11e0_99a4_003048f27c5f_28A8FDA8_34FF_4626_8518_4E1D9911F6FB68.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a215_fdef_11df_b16f_003048d0c7fe_CB9DD1AC_D361_487F_B476_ABB6E80FE25269.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4325696_0100_11e0_b16f_003048d0c7fe_BA448EF8_36A7_4C1A_8DF9_BA841C4B828E70.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f54e0b_6b16_11e8_ade2_0025902b3cc1_3971.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c1bc3_a97c_11e5_a43a_0025902b3cc1_4FB9DB70_4F88_43E6_84CD_F8DB3910FD1E72.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c619_fea3_11df_b16f_003048d0c7fe_00BA32D4_F07A_4342_93E1_6BD791967E0273.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d02033_a97c_11e5_a43a_0025902b3cc1_DC0DFC9C_6384_4ED3_867B_1A44A987A36274.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7ad01_fdef_11df_b16f_003048d0c7fe_DBF39521_84E9_47D5_8C9D_D016C1F74F7D75.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3a3ae_01cb_11e0_b16f_003048d0c7fe_4219B433_69BA_4545_A6B4_BCE2F937225976.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196bcb7_a97c_11e5_a43a_0025902b3cc1_898291C7_A4C8_49F3_84CC_4F6C1C6691CB77.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652decf5_3b28_11e9_aacc_0025902b3cc1_B_42178.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1150c_0100_11e0_b16f_003048d0c7fe_00E6BAD7_BB0E_4D22_B885_320443C1DE7079.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4cda17_a97c_11e5_a43a_0025902b3cc1_27F33DE7_905B_4D27_96B3_E550D4C2E8AD80.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84704fbf_0100_11e0_b16f_003048d0c7fe_5E9CBA6D_4CBA_48ED_8F3E_9C80DDA8A06981.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d7a25_0d9f_11e0_99a4_003048f27c5f_7B79CF5B_B19F_4BD2_A5FE_9011ABA6C32282.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532758c_068c_11e0_99a4_003048f27c5f_5E1A4963_9210_4CCF_82F1_5B0877410BFC83.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222125c_068c_11e0_99a4_003048f27c5f_DEF36650_9FA2_4A5F_89F5_2B439BF8E57484.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc014b09_068c_11e0_99a4_003048f27c5f_439_D1385.JPG"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91dd0e4_124a_11e0_99a4_003048f27c5f_DE4D4F38_BDD0_413A_9E06_DEC12096AB0786.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399bdd1_0100_11e0_b16f_003048d0c7fe_D250E854_6A21_45FA_AB28_6B896E2C597187.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1123133_02ae_11e0_b16f_003048d0c7fe_9F120A28_E9CD_4378_AEF5_FCA48E02234388.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3867d_a97c_11e5_a43a_0025902b3cc1_DC4CE665_EF6F_496C_851A_AA2CE06EF50B89.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52738af5_0427_11e0_99a4_003048f27c5f_7F80AFCF_23D3_431D_B552_7B99078518ED90.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b1a1a_a97d_11e5_a43a_0025902b3cc1_C808E196_87DA_4E1E_9638_63434598FD8D91.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4eaf95_0d9f_11e0_99a4_003048f27c5f_0D9D5920_E061_4356_838F_827907BD005192.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254018d_a97d_11e5_a43a_0025902b3cc1_425A7BD7_D1E0_4C33_9A99_60D9E59C94F093.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92cbe3_a97d_11e5_a43a_0025902b3cc1_FEA3C503_2F7F_422A_9AC7_EAF07817A3BE94.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25c168_a97d_11e5_a43a_0025902b3cc1_9B323E0C_A604_4810_8E07_8D35175312A695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88e301_fea3_11df_b16f_003048d0c7fe_3AF4FA6C_5DCC_467C_8ED5_5511CCE56A7996.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3dd206_1d4f_11e0_99a4_003048f27c5f_86005530_7EDC_48DD_A7C3_C9C0175EF2A197.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f0b9c_0100_11e0_b16f_003048d0c7fe_ABCE537F_ED71_412E_BF2E_2696506BAC7A98.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac204292_fea3_11df_b16f_003048d0c7fe_1E6FB994_ABDB_436E_A414_27B51F4F1DC599.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8f5dd_0cc5_11e0_99a4_003048f27c5f_AD17DEFE_8F14_49B0_A7D8_22F7DC60DE4B100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c88948_0100_11e0_b16f_003048d0c7fe_AA87DC7E_F186_41B2_9A98_E60BC838E1AC101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f61ee_96df_11eb_80bc_0025902b3cc1_2E67C608_E7C5_469F_83A8_DFD1782CA8A0102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4004d_6643_11e0_afc8_003048f27c5f_0EDF0F9C_B5F3_4D01_8A48_176199470A2C103.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56cacb_3c12_11ee_907c_ac1f6b40b531_VER001ABLCH2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc993d_3c12_11ee_907c_ac1f6b40b531_VER001ABLCH3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e312ee0_2a61_11ef_a821_0050569cf81d_VER002ACH-4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d74f9_2a61_11ef_a821_0050569cf81d_VER002BBLCH5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44b402_9fd2_11ee_aa1f_ac1f6b40b531_VER003ACH6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50669f97_9fd3_11ee_aa1f_ac1f6b40b531_VER003ACH7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be826b8_081d_11e0_99a4_003048f27c5f_8970BD48_28B9_4B42_9922_7E8D80852D0C8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4eaf88_0d9f_11e0_99a4_003048f27c5f_A580CA1C_4F78_4381_93D3_D527ED32FA879.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45664a_0100_11e0_b16f_003048d0c7fe_A000E552_E37A_4BC9_B643_4E48C92F4D8710.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4eaf8b_0d9f_11e0_99a4_003048f27c5f_4E05CD2B_4B3E_427B_8E30_C1F85C11A6C511.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4eaf8e_0d9f_11e0_99a4_003048f27c5f_C0CE5215_2171_4DAE_B73B_81CDF4AEA23F12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abc6d7_a978_11e5_a43a_0025902b3cc1_91688af4_a979_11e5_a43a_002513.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42041d_a978_11e5_a43a_0025902b3cc1_91688af4_a979_11e5_a43a_002514.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91688af4_a979_11e5_a43a_0025902b3cc1_9FD096A0_E425_47ED_B2B6_3AB7574AF06B15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18568cef_a97a_11e5_a43a_0025902b3cc1_1D5F4732_0E8F_499C_9AF7_197D8641CB3A16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db30461_fdef_11df_b16f_003048d0c7fe_5D2BFB3B_1FAF_44DF_B4C0_2B6B3988EC9F17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ddbe5_a97b_11e5_a43a_0025902b3cc1_350D7DBF_A939_4872_9E7A_2C79170B7D6418.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83fd39_0100_11e0_b16f_003048d0c7fe_DF5681CF_1BF2_4491_903C_ECB00CC0B13F19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83fd3c_0100_11e0_b16f_003048d0c7fe_202_M32_l_p20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f44bc_fea3_11df_b16f_003048d0c7fe_5AC5725A_BD2A_40D9_9A63_0455C7113EAC21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f44b9_fea3_11df_b16f_003048d0c7fe_0274E8C4_2E26_464E_867B_59DCA894D08E22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db30468_fdef_11df_b16f_003048d0c7fe_12C920D3_76E6_44D9_8BC0_BE5DA0F037C023.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db30465_fdef_11df_b16f_003048d0c7fe_202_M32_l_p24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6ec83_a97a_11e5_a43a_0025902b3cc1_202_M32_r_p25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5f8a9_a97a_11e5_a43a_0025902b3cc1_202_M32_l_p26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76e9e3_a97a_11e5_a43a_0025902b3cc1_7AFFB0C7_EDE9_418A_833F_9C0ABCF641D227.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42aa9bf_a97a_11e5_a43a_0025902b3cc1_202_M32_l_p28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820af4c0_a97a_11e5_a43a_0025902b3cc1_E01FC36B_1B33_428A_BBF7_172776B4045229.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08944b5_a97a_11e5_a43a_0025902b3cc1_202_M32_l_p30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdaf36f_a97a_11e5_a43a_0025902b3cc1_202_M32_r_p31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081934c1_a97b_11e5_a43a_0025902b3cc1_202_M32_l_p32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf3bb5_02ae_11e0_b16f_003048d0c7fe_259_M34_p33.JPG"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a5162_02ae_11e0_b16f_003048d0c7fe_259_M34_p34.JPG"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f16d6_02ae_11e0_b16f_003048d0c7fe_C63A7AB4_ECCC_47FB_A7B9_22DF29EED53735.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c5e5_fea3_11df_b16f_003048d0c7fe_2BB788D8_E484_4B86_AE3A_959D466C0C9236.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc16b9f_a97b_11e5_a43a_0025902b3cc1_C9B96E26_E57E_4937_A304_6CD30683DD1737.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28bb7e_246f_11e0_99a4_003048f27c5f_535B28D4_90CA_4491_A9A0_06A80E5A494638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cb983_074c_11e0_99a4_003048f27c5f_186D21AA_E48B_4508_8651_60C897763DFE39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eceee53_fea4_11df_b16f_003048d0c7fe_D5FE4429_D973_42A2_8056_30F51717E43F40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432569a_0100_11e0_b16f_003048d0c7fe_DD59C7FD_59C8_429C_81D8_C89C751BD69241.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d478f37_124b_11e0_99a4_003048f27c5f_77DAB013_6BBF_43BB_B39D_1EA11BBB782642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4eaf91_0d9f_11e0_99a4_003048f27c5f_18F6D95D_63AF_4282_832D_AA274A96A04A43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868fc5a_fea3_11df_b16f_003048d0c7fe_DDF03E56_9826_4B3D_84A7_AD671CB1A8F544.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f658762_02aa_11e8_b78c_0025902b3cc1_112345.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45662b_0100_11e0_b16f_003048d0c7fe_1247E973_BE18_47EA_9718_3A7FAD416E0E46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8630c_4a1d_11e8_ade2_0025902b3cc1_1247E973_BE18_47EA_9718_3A7FAD416E0E47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d61d99_074c_11e0_99a4_003048f27c5f_A2DF2610_A808_4047_9BDE_8CED3B8C08E348.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84704fc2_0100_11e0_b16f_003048d0c7fe_3080E652_3A29_4B6F_96F6_47F2F36A863349.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b1a73_a97b_11e5_a43a_0025902b3cc1_10DBEDDC_D0B3_46D5_B187_4F0C8F8CA96E50.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d458d_a97b_11e5_a43a_0025902b3cc1_DB223B3C_9022_4895_AF29_5A88B57D1DCD51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ace78_1ee1_11e0_99a4_003048f27c5f_52513E0F_5F49_4CE3_8F41_E0A47530C2A452.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de498f_a97c_11e5_a43a_0025902b3cc1_A563150B_B14F_4F7D_92CE_6D8F145FDA3053.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dcce8f_a97c_11e5_a43a_0025902b3cc1_126B7F55_1D77_4AF8_A94D_7DBBDD45C8A554.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052167ed_124b_11e0_99a4_003048f27c5f_ABDA9CC0_E8A9_45BD_9FD5_FCF10B84795B55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90578344_246f_11e0_99a4_003048f27c5f_C3485E64_A29F_4F94_9640_DB4E39C8A7C356.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226e233_35b2_11e0_af9a_d3dd3d98c32b_8E5D582B_1ED1_4683_B406_2015B09E65C757.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c456644_0100_11e0_b16f_003048d0c7fe_3933325F_B832_44A1_90FF_86DE3FA5BA7158.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c456647_0100_11e0_b16f_003048d0c7fe_212_BL_p59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9b1a4_035a_11e0_b16f_003048d0c7fe_1458CF91_C71F_4CBC_9434_9BCB6BB7A19960.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0255f5_2787_11e0_99a4_003048f27c5f_244C1A59_3B8B_4ACD_875B_20D2DACE262A61.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223539e9_f06f_11ec_9803_ac1f6b40b531_tro62.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52de99a_cd45_11e4_afdc_0025902b3cc1_8C3FA568_90A9_4A05_8D87_A639DB27CB5163.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45662e_0100_11e0_b16f_003048d0c7fe_85F49D10_5AB1_4962_ABDA_FCC887D004B164.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c96c5_2209_11e8_ade2_0025902b3cc1_VER_072_CH65.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90578347_246f_11e0_99a4_003048f27c5f_28A8FDA8_34FF_4626_8518_4E1D9911F6FB66.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a215_fdef_11df_b16f_003048d0c7fe_CB9DD1AC_D361_487F_B476_ABB6E80FE25267.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4325696_0100_11e0_b16f_003048d0c7fe_BA448EF8_36A7_4C1A_8DF9_BA841C4B828E68.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f54e0b_6b16_11e8_ade2_0025902b3cc1_3969.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c1bc3_a97c_11e5_a43a_0025902b3cc1_4FB9DB70_4F88_43E6_84CD_F8DB3910FD1E70.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c619_fea3_11df_b16f_003048d0c7fe_00BA32D4_F07A_4342_93E1_6BD791967E0271.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d02033_a97c_11e5_a43a_0025902b3cc1_DC0DFC9C_6384_4ED3_867B_1A44A987A36272.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7ad01_fdef_11df_b16f_003048d0c7fe_DBF39521_84E9_47D5_8C9D_D016C1F74F7D73.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3a3ae_01cb_11e0_b16f_003048d0c7fe_4219B433_69BA_4545_A6B4_BCE2F937225974.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196bcb7_a97c_11e5_a43a_0025902b3cc1_898291C7_A4C8_49F3_84CC_4F6C1C6691CB75.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652decf5_3b28_11e9_aacc_0025902b3cc1_B_42176.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1150c_0100_11e0_b16f_003048d0c7fe_00E6BAD7_BB0E_4D22_B885_320443C1DE7077.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4cda17_a97c_11e5_a43a_0025902b3cc1_27F33DE7_905B_4D27_96B3_E550D4C2E8AD78.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84704fbf_0100_11e0_b16f_003048d0c7fe_5E9CBA6D_4CBA_48ED_8F3E_9C80DDA8A06979.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d7a25_0d9f_11e0_99a4_003048f27c5f_7B79CF5B_B19F_4BD2_A5FE_9011ABA6C32280.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532758c_068c_11e0_99a4_003048f27c5f_5E1A4963_9210_4CCF_82F1_5B0877410BFC81.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222125c_068c_11e0_99a4_003048f27c5f_DEF36650_9FA2_4A5F_89F5_2B439BF8E57482.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc014b09_068c_11e0_99a4_003048f27c5f_439_D1383.JPG"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91dd0e4_124a_11e0_99a4_003048f27c5f_DE4D4F38_BDD0_413A_9E06_DEC12096AB0784.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399bdd1_0100_11e0_b16f_003048d0c7fe_D250E854_6A21_45FA_AB28_6B896E2C597185.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1123133_02ae_11e0_b16f_003048d0c7fe_9F120A28_E9CD_4378_AEF5_FCA48E02234386.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3867d_a97c_11e5_a43a_0025902b3cc1_DC4CE665_EF6F_496C_851A_AA2CE06EF50B87.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52738af5_0427_11e0_99a4_003048f27c5f_7F80AFCF_23D3_431D_B552_7B99078518ED88.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b1a1a_a97d_11e5_a43a_0025902b3cc1_C808E196_87DA_4E1E_9638_63434598FD8D89.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4eaf95_0d9f_11e0_99a4_003048f27c5f_0D9D5920_E061_4356_838F_827907BD005190.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254018d_a97d_11e5_a43a_0025902b3cc1_425A7BD7_D1E0_4C33_9A99_60D9E59C94F091.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92cbe3_a97d_11e5_a43a_0025902b3cc1_FEA3C503_2F7F_422A_9AC7_EAF07817A3BE92.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25c168_a97d_11e5_a43a_0025902b3cc1_9B323E0C_A604_4810_8E07_8D35175312A693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88e301_fea3_11df_b16f_003048d0c7fe_3AF4FA6C_5DCC_467C_8ED5_5511CCE56A7994.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3dd206_1d4f_11e0_99a4_003048f27c5f_86005530_7EDC_48DD_A7C3_C9C0175EF2A195.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f0b9c_0100_11e0_b16f_003048d0c7fe_ABCE537F_ED71_412E_BF2E_2696506BAC7A96.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac204292_fea3_11df_b16f_003048d0c7fe_1E6FB994_ABDB_436E_A414_27B51F4F1DC597.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8f5dd_0cc5_11e0_99a4_003048f27c5f_AD17DEFE_8F14_49B0_A7D8_22F7DC60DE4B98.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c88948_0100_11e0_b16f_003048d0c7fe_AA87DC7E_F186_41B2_9A98_E60BC838E1AC99.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f61ee_96df_11eb_80bc_0025902b3cc1_2E67C608_E7C5_469F_83A8_DFD1782CA8A0100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4004d_6643_11e0_afc8_003048f27c5f_0EDF0F9C_B5F3_4D01_8A48_176199470A2C101.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -7866,51 +7752,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="819150" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="63" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7926,51 +7812,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="819150" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="65" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9029,110 +8915,50 @@
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="101" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...58 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -9386,93 +9212,93 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z57"/>
+  <dimension ref="A1:Z56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D57" sqref="D57"/>
+      <selection activeCell="D56" sqref="D56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">21.04.2026</t>
+            <t xml:space="preserve">23.06.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -12594,3113 +12420,2991 @@
             </rPr>
             <t xml:space="preserve">377.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C32" s="4"/>
       <c r="D32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">301 MD6 H1 \ Держатель прямоугольной трубы</t>
-[...3 lines deleted...]
-Артикул: VER.016.L.CH</t>
+            <t xml:space="preserve">B-301 MD6 H1 \ Держатель прямоугольной трубы</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: BLT.042.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Держатель: левый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: цена за 1 шт.</t>
+Примечание: Цена за 1шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">148.00</t>
+            <t xml:space="preserve">68.34</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" s="4"/>
       <c r="B33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">301 MD6 H2 \ Держатель прямоугольной трубы</t>
-[...3 lines deleted...]
-Артикул: VER.016.R.CH</t>
+            <t xml:space="preserve">B-301 MD6 H2 \ Держатель прямоугольной трубы</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: BLT.048.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Держатель: правый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: цена за 1 шт.</t>
+Примечание: Цена за 1шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">148.00</t>
+            <t xml:space="preserve">68.34</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C33" s="4"/>
       <c r="D33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">B-301 MD6 H1 \ Держатель прямоугольной трубы</t>
-[...15 lines deleted...]
-Примечание: Цена за 1шт.</t>
+            <t xml:space="preserve">302 MD6 \ Держатель прямоугольной трубы</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: VER.017.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">68.34</t>
+            <t xml:space="preserve">104.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" s="4"/>
       <c r="B34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">B-301 MD6 H2 \ Держатель прямоугольной трубы</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+            <t xml:space="preserve">211 M47 \ Кронштейн с регулировкой угла наклона</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: VER.018.A.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 250</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Глубина полки - 260 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">68.34</t>
+            <t xml:space="preserve">196.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C34" s="4"/>
       <c r="D34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">302 MD6 \ Держатель прямоугольной трубы</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+            <t xml:space="preserve">211 M47 \ Кронштейн с регулировкой угла наклона</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: VER.018.B.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Глубина полки - 320 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">104.00</t>
+            <t xml:space="preserve">222.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" s="4"/>
       <c r="B35" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">211 M47 \ Кронштейн с регулировкой угла наклона</t>
-[...3 lines deleted...]
-Артикул: VER.018.A.CH</t>
+            <t xml:space="preserve">212 BL-M155 \ Кронштейн с регулировкой угла наклона</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: VER.019.L.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Глубина полки - 260 мм</t>
+Полкодержатель: левый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: цена за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">196.00</t>
+            <t xml:space="preserve">292.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C35" s="4"/>
       <c r="D35" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">211 M47 \ Кронштейн с регулировкой угла наклона</t>
-[...15 lines deleted...]
-Примечание: Глубина полки - 320 мм</t>
+            <t xml:space="preserve">212 BL-M156 \ Кронштейн с регулировкой угла наклона</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: VER.019.R.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 250</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Полкодержатель: правый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: цена за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">222.00</t>
+            <t xml:space="preserve">292.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="4"/>
       <c r="B36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">212 BL-M155 \ Кронштейн с регулировкой угла наклона</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+            <t xml:space="preserve">328 \ Кронштейн для полок</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: VER.022.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">292.00</t>
+            <t xml:space="preserve">43.86</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C36" s="4"/>
       <c r="D36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">212 BL-M156 \ Кронштейн с регулировкой угла наклона</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+            <t xml:space="preserve">326 Е20 \ Держатель стекла</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: VER.024.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">292.00</t>
+            <t xml:space="preserve">25.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" s="4"/>
       <c r="B37" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">328 \ Кронштейн для полок</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 1000</t>
+            <t xml:space="preserve">J-4 \ Труба овальная</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.004.CH.1,0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 3000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Сечение, мм: 30х15</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина металла, мм: 1,0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: возможна резка, стоимость реза 35 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">43.86</t>
+            <t xml:space="preserve">364.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...10 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C37" s="4"/>
       <c r="D37" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">326 Е20 \ Держатель стекла</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+            <t xml:space="preserve">Cap (30х15) \ Заглушка для трубы прямоугольной 30х15х1,0мм (пластик)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: VER.070.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Для прямоугольной 30х15х1,0 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">25.50</t>
+            <t xml:space="preserve">67.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" s="4"/>
       <c r="B38" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-4 \ Труба овальная</t>
-[...31 lines deleted...]
-Кол-во в упаковке, шт.: 10</t>
+            <t xml:space="preserve">Cap (14x32) \ Заглушка для прямоугольной трубы 14х32</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: VER.054.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">364.00</t>
+            <t xml:space="preserve">21.42</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C38" s="4"/>
       <c r="D38" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Cap (30х15) \ Заглушка для трубы прямоугольной 30х15х1,0мм (пластик)</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+            <t xml:space="preserve">3015 \ Заглушка для овальной трубы 30х15х1,0–1,2 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: VER.072.CH\BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром/черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Для прямоугольной 30х15х1,0 мм</t>
+Примечание: Для овальной трубы 30х15х1,0–1,2 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">39.80</t>
+            <t xml:space="preserve">19.38</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" s="4"/>
       <c r="B39" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Cap (14x32) \ Заглушка для прямоугольной трубы 14х32</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+            <t xml:space="preserve">320 d=25A \ Заглушка в трубу</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: VER.025.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 1000</t>
+Кол-во в упаковке, шт.: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">21.42</t>
+            <t xml:space="preserve">19.38</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C39" s="4"/>
       <c r="D39" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3015 \ Заглушка для овальной трубы 30х15х1,0–1,2 мм</t>
-[...7 lines deleted...]
-Цвет: хром/черный</t>
+            <t xml:space="preserve">321 d=25В \ Заглушка в трубу</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: VER.026.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Для овальной трубы 30х15х1,0–1,2 мм</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">19.38</t>
+            <t xml:space="preserve">26.52</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" s="4"/>
       <c r="B40" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">320 d=25A \ Заглушка в трубу</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+            <t xml:space="preserve">327 d=25 \ Заглушка в трубу</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: VER.027.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: металл</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Материал: пластик</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 500</t>
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">19.38</t>
+            <t xml:space="preserve">85.68</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C40" s="4"/>
       <c r="D40" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">321 d=25В \ Заглушка в трубу</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 1000</t>
+            <t xml:space="preserve">NPS-39 \ Штанга прямая</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: VER.S.119C.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">26.52</t>
+            <t xml:space="preserve">598.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" s="4"/>
       <c r="B41" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">327 d=25 \ Заглушка в трубу</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+            <t xml:space="preserve">B-495 E02 \ Кронштейн на стойку</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: BLT.052.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 9</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">85.68</t>
+            <t xml:space="preserve">166.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C41" s="4"/>
       <c r="D41" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">NPS-39 \ Штанга прямая</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 20</t>
+            <t xml:space="preserve">499 Е06 d=6 \ Кронштейн на стойку</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: VER.029.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 350</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: 7 шариков</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">598.00</t>
+            <t xml:space="preserve">121.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" s="4"/>
       <c r="B42" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">B-495 E02 \ Кронштейн на стойку</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+            <t xml:space="preserve">B-499 E06 \ Кронштейн на стойку</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: BLT.055.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 350</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: 8 шариков</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">166.00</t>
+            <t xml:space="preserve">116.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C42" s="4"/>
       <c r="D42" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">499 Е06 d=6 \ Кронштейн на стойку</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+            <t xml:space="preserve">419 C1 d=19 \ Кронштейн наклонный на стойку</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: VER.030.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр трубы, мм: 19</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 419</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">121.00</t>
+            <t xml:space="preserve">192.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" s="4"/>
       <c r="B43" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">B-499 E06 \ Кронштейн на стойку</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+            <t xml:space="preserve">421 C3 d=19 \ Кронштейн прямой на стойку</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: VER.031.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр трубы, мм: 19</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр прутка, мм: 6</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+Примечание: 5 штырьков</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">116.00</t>
+            <t xml:space="preserve">209.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C43" s="4"/>
       <c r="D43" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">419 C1 d=19 \ Кронштейн наклонный на стойку</t>
-[...3 lines deleted...]
-Артикул: VER.030.CH</t>
+            <t xml:space="preserve">B-421 C3 \ Кронштейн прямой на стойку</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: BLT.060.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр трубы, мм: 19</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 419</t>
+Глубина, мм: 350</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: 5 штырьков</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">192.00</t>
+            <t xml:space="preserve">209.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" s="4"/>
       <c r="B44" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">421 C3 d=19 \ Кронштейн прямой на стойку</t>
-[...3 lines deleted...]
-Артикул: VER.031.CH</t>
+            <t xml:space="preserve">B-421 C3 \ Кронштейн прямой на стойку</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: BLT.086.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр трубы, мм: 19</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 350</t>
-[...3 lines deleted...]
-Примечание: 5 штырьков</t>
+Глубина, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: 9 штырьков</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 195 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">209.00</t>
+            <t xml:space="preserve">155.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C44" s="4"/>
       <c r="D44" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">B-421 C3 \ Кронштейн прямой на стойку</t>
-[...3 lines deleted...]
-Артикул: BLT.060.CH</t>
+            <t xml:space="preserve">422 C4 d=19 \ Кронштейн прямой на прямоугольную трубу</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: VER.033.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр трубы, мм: 19</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 350</t>
-[...3 lines deleted...]
-Примечание: 5 штырьков</t>
+Глубина, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">209.00</t>
+            <t xml:space="preserve">241.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" s="4"/>
       <c r="B45" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">B-421 C3 \ Кронштейн прямой на стойку</t>
-[...3 lines deleted...]
-Артикул: BLT.086.CH</t>
+            <t xml:space="preserve">B-422 C4 \ Кронштейн прямой на прямоугольную трубу</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: BLT.039.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр трубы, мм: 19</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: 9 штырьков</t>
+Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 195 руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">155.00</t>
+            <t xml:space="preserve">246.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C45" s="4"/>
       <c r="D45" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">422 C4 d=19 \ Кронштейн прямой на прямоугольную трубу</t>
-[...3 lines deleted...]
-Артикул: VER.033.CH</t>
+            <t xml:space="preserve">429 C11 d=19 \ Кронштейн наклонный на прямоугольную трубу</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: VER.034.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр трубы, мм: 19</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">241.00</t>
+            <t xml:space="preserve">207.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" s="4"/>
       <c r="B46" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">B-422 C4 \ Кронштейн прямой на прямоугольную трубу</t>
-[...3 lines deleted...]
-Артикул: BLT.039.CH</t>
+            <t xml:space="preserve">433 C15 d-19 \ Кронштейн наклонный на прямоугольную трубу</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: VER.059.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр трубы, мм: 19</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 400</t>
+Глубина, мм: 450</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">246.00</t>
+            <t xml:space="preserve">210.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C46" s="4"/>
       <c r="D46" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">429 C11 d=19 \ Кронштейн наклонный на прямоугольную трубу</t>
-[...15 lines deleted...]
-Глубина, мм: 400</t>
+            <t xml:space="preserve">423 B23 \ Кронштейн наклонный на прямоугольную трубу</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: VER.062.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">207.00</t>
+            <t xml:space="preserve">308.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" s="4"/>
       <c r="B47" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">433 C15 d-19 \ Кронштейн наклонный на прямоугольную трубу</t>
-[...15 lines deleted...]
-Глубина, мм: 450</t>
+            <t xml:space="preserve">424 B24 \ Кронштейн прямой на прямоугольную трубу</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: VER.063.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">210.00</t>
+            <t xml:space="preserve">239.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C47" s="4"/>
       <c r="D47" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">423 B23 \ Кронштейн наклонный на прямоугольную трубу</t>
-[...3 lines deleted...]
-Артикул: VER.062.CH</t>
+            <t xml:space="preserve">439 D13 (14x24) \ Кронштейн прямой на прямоугольную трубу</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: VER.048.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">308.00</t>
+            <t xml:space="preserve">234.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" s="4"/>
       <c r="B48" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">424 B24 \ Кронштейн прямой на прямоугольную трубу</t>
-[...11 lines deleted...]
-Глубина, мм: 350</t>
+            <t xml:space="preserve">477 D52 (14x24) \ Кронштейн наклонный на прямоугольную трубу</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: VER.047.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 264 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">239.00</t>
+            <t xml:space="preserve">198.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C48" s="4"/>
       <c r="D48" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">439 D13 (14x24) \ Кронштейн прямой на прямоугольную трубу</t>
-[...3 lines deleted...]
-Артикул: VER.048.CH</t>
+            <t xml:space="preserve">475 D50 d=10 \ Кронштейн наклонный на прямоугольную трубу</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: VER.044.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
+Диаметр прутка, мм: 10</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">234.00</t>
+            <t xml:space="preserve">184.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" s="4"/>
       <c r="B49" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">477 D52 (14x24) \ Кронштейн наклонный на прямоугольную трубу</t>
-[...11 lines deleted...]
-Глубина, мм: 400</t>
+            <t xml:space="preserve">D63 d=8 \ Кронштейн на прямоугольную трубу</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: VER.043.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 350</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 8</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 264 руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">198.00</t>
+            <t xml:space="preserve">184.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C49" s="4"/>
       <c r="D49" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">475 D50 d=10 \ Кронштейн наклонный на прямоугольную трубу</t>
-[...3 lines deleted...]
-Артикул: VER.044.CH</t>
+            <t xml:space="preserve">B-D63 d=8 \ Кронштейн на прямоугольную трубу</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: BLT.004.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр прутка, мм: 10</t>
+Диаметр прутка, мм: 8</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">184.00</t>
+            <t xml:space="preserve">116.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" s="4"/>
       <c r="B50" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">D63 d=8 \ Кронштейн на прямоугольную трубу</t>
-[...15 lines deleted...]
-Диаметр прутка, мм: 8</t>
+            <t xml:space="preserve">498 E05 d-6 \ Кронштейн на прямоугольную трубу</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: VER.061.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 6</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50</t>
+Кол-во в упаковке, шт.: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 130 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">184.00</t>
+            <t xml:space="preserve">96.90</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C50" s="4"/>
       <c r="D50" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">B-D63 d=8 \ Кронштейн на прямоугольную трубу</t>
-[...15 lines deleted...]
-Диаметр прутка, мм: 8</t>
+            <t xml:space="preserve">B-498 E05 \ Кронштейн на прямоугольную трубу</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: BLT.050.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 6</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">116.00</t>
+            <t xml:space="preserve">98.94</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" s="4"/>
       <c r="B51" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">498 E05 d-6 \ Кронштейн на прямоугольную трубу</t>
-[...3 lines deleted...]
-Артикул: VER.061.CH</t>
+            <t xml:space="preserve">406 B6 d=6 \ Кронштейн прямой на прямоугольную трубу</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: VER.038.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 6</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 130 руб.</t>
+Старая цена: 77 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">96.90</t>
+            <t xml:space="preserve">46.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C51" s="4"/>
       <c r="D51" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">B-498 E05 \ Кронштейн на прямоугольную трубу</t>
-[...15 lines deleted...]
-Диаметр прутка, мм: 6</t>
+            <t xml:space="preserve">B-444 \ Крючок на прямоугольную трубу</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: BLT.061.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50</t>
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">98.94</t>
+            <t xml:space="preserve">33.66</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" s="4"/>
       <c r="B52" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">406 B6 d=6 \ Кронштейн прямой на прямоугольную трубу</t>
-[...15 lines deleted...]
-Диаметр прутка, мм: 6</t>
+            <t xml:space="preserve">B-444 \ Крючок на прямоугольную трубу</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: BLT.062.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 150</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 77 руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">46.00</t>
+            <t xml:space="preserve">37.74</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C52" s="4"/>
       <c r="D52" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">B-444 \ Крючок на прямоугольную трубу</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: BLT.061.CH</t>
-[...7 lines deleted...]
-Глубина, мм: 100</t>
+Артикул: BLT.034.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">33.66</t>
+            <t xml:space="preserve">40.80</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" s="4"/>
       <c r="B53" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">B-444 \ Крючок на прямоугольную трубу</t>
-[...15 lines deleted...]
-Диаметр прутка, мм: 5</t>
+            <t xml:space="preserve">568 07 d=6 \ Кронштейн на прямоугольную трубу</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: VER.046.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 125</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 6</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 100</t>
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">37.74</t>
+            <t xml:space="preserve">158.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C53" s="4"/>
       <c r="D53" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">B-444 \ Крючок на прямоугольную трубу</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+            <t xml:space="preserve">483 D58 \ Кронштейн наклонный на вертикальную трубу 25х25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: VER.049.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 350</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 285 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">40.80</t>
+            <t xml:space="preserve">199.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" s="4"/>
       <c r="B54" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">568 07 d=6 \ Кронштейн на прямоугольную трубу</t>
-[...23 lines deleted...]
-Примечание: на прямоугольную трубу 15х30мм и 14х32мм</t>
+            <t xml:space="preserve">485 D60 \ Кронштейн прямой на вертикальную трубу 25х25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: VER.050.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 285 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">158.00</t>
+            <t xml:space="preserve">199.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C54" s="4"/>
       <c r="D54" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">483 D58 \ Кронштейн наклонный на вертикальную трубу 25х25</t>
-[...19 lines deleted...]
-Старая цена: 285 руб.</t>
+            <t xml:space="preserve">62 \ Каркас для вешала, комплектуется элементами из серий &amp;quot;Vertical&amp;quot;, &amp;quot;Neo-Fix&amp;quot;</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: VHL.002.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1378</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1220</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">199.00</t>
+            <t xml:space="preserve">10861.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" s="4"/>
       <c r="B55" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">485 D60 \ Кронштейн прямой на вертикальную трубу 25х25</t>
-[...19 lines deleted...]
-Старая цена: 285 руб.</t>
+            <t xml:space="preserve">Полка стеклянная для 62</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: VHL.002.GL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 550</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1220</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Для крепления полки требуются присоски Joker 16 (6 шт.)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">199.00</t>
+            <t xml:space="preserve">2604.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C55" s="4"/>
       <c r="D55" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">62 \ Каркас для вешала, комплектуется элементами из серий &amp;quot;Vertical&amp;quot;, &amp;quot;Neo-Fix&amp;quot;</t>
-[...19 lines deleted...]
-Ширина, мм: 1220</t>
+            <t xml:space="preserve">J-16 \ Присоска для панелей и стекла</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.016.TR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр (под нагрузкой), мм: 22</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10861.00</t>
+            <t xml:space="preserve">3.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" s="4"/>
       <c r="B56" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Полка стеклянная для 62</t>
-[...15 lines deleted...]
-Примечание: Для крепления полки требуются присоски Joker 16 (6 шт.)</t>
+            <t xml:space="preserve">Jr-16 \ Присоска для панелей и стекла</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKR.016.25.TR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр (под нагрузкой), мм: 23</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2604.00</t>
+            <t xml:space="preserve">5.70</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C56" s="4"/>
       <c r="D56" s="5" t="inlineStr">
-        <is>
-[...120 lines deleted...]
-      <c r="D57" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Присоска - \ Присоска для стекла</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: E013 D10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр (под нагрузкой), мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>