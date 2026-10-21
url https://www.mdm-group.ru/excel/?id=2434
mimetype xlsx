--- v5 (2026-07-23)
+++ v6 (2026-10-21)
@@ -33,51 +33,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">23.06.2026</t>
+      <t xml:space="preserve">26.09.2026</t>
     </r>
   </si>
   <si>
     <t>Система Вертикаль (Vertical)</t>
   </si>
   <si>
     <t>Модульная система Vertical – универсальное торговое оборудование со стильным дизайном – продолжает традиции популярной серии Neo-fix. Как и Neo-fix, состоит из перфорированных стоек, которые крепятся к стене или панели из ДСП, и различных навесных элементов. Кронштейны Vertical снабжены блокировочным винтом, неподвижно фиксирующим навесной элемент на стойке.  Характерной чертой Vertical является широкая функциональность элементов серии, позволяющая разнообразно и выгодно оборудовать бутики и магазины одежды, обуви, парфюмерии и других товаров. Система Vertical выполнена в цвете хром. Внимание! В системе Vertical могут использоваться кронштейны из системы Neo fix.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">101 A1 \ Стойка перфорированная (L=1800)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: VER.001.A.BL.CH</t>
     </r>
@@ -761,51 +761,51 @@
       </rPr>
       <t xml:space="preserve">B-201 M10 \ Кронштейн для полок(L=210мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: BLT.066.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 210</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Резиновые накладки идут в комплекте.Глубина полки - 205 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 81.6 руб.</t>
+Старая цена: 83 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">70.38</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -2654,51 +2654,51 @@
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">B-237 M1850 \ Держатель прямоугольной трубы</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: BLT.085.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 117 руб.</t>
+Старая цена: 119 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">101.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
@@ -4323,51 +4323,51 @@
       <t xml:space="preserve">
 Артикул: BLT.086.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр трубы, мм: 19</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: 9 штырьков</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 195 руб.</t>
+Старая цена: 194 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">155.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -5532,70 +5532,70 @@
       </rPr>
       <t xml:space="preserve">62 \ Каркас для вешала, комплектуется элементами из серий &amp;quot;Vertical&amp;quot;, &amp;quot;Neo-Fix&amp;quot;</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: VHL.002.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1378</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1220</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 10861 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10861.00</t>
+      <t xml:space="preserve">7590.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Полка стеклянная для 62</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: VHL.002.GL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 550</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -9254,51 +9254,51 @@
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">23.06.2026</t>
+            <t xml:space="preserve">26.09.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -10050,51 +10050,51 @@
             </rPr>
             <t xml:space="preserve">B-201 M10 \ Кронштейн для полок(L=210мм)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: BLT.066.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 210</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Резиновые накладки идут в комплекте.Глубина полки - 205 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 81.6 руб.</t>
+Старая цена: 83 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">70.38</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
@@ -12074,51 +12074,51 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">B-237 M1850 \ Держатель прямоугольной трубы</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: BLT.085.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 117 руб.</t>
+Старая цена: 119 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">101.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
@@ -13860,51 +13860,51 @@
             <t xml:space="preserve">
 Артикул: BLT.086.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр трубы, мм: 19</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: 9 штырьков</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 195 руб.</t>
+Старая цена: 194 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">155.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C44" s="4"/>
       <c r="D44" s="5" t="inlineStr">
         <is>
@@ -15152,70 +15152,70 @@
             </rPr>
             <t xml:space="preserve">62 \ Каркас для вешала, комплектуется элементами из серий &amp;quot;Vertical&amp;quot;, &amp;quot;Neo-Fix&amp;quot;</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: VHL.002.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1378</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1220</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 10861 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10861.00</t>
+            <t xml:space="preserve">7590.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" s="4"/>
       <c r="B55" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Полка стеклянная для 62</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: VHL.002.GL</t>
           </r>
           <r>