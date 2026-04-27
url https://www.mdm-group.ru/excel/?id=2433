--- v2 (2026-03-13)
+++ v3 (2026-04-27)
@@ -15,51 +15,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">13.01.2026</t>
     </r>
   </si>
   <si>
     <t>Система Alias</t>
   </si>
   <si>
     <t>Основа модульной системы Alias - алюминиевые перфорированные стойки. В сочетании с ними используются панели из ламинированных плит ДСП, либо панели из МДФ, оклеенные пленками ПВХ самых различных цветов и текстур. К стойкам «Alias» подходят универсальные и практичные навесные элементы системы Global.Вместе они образуют максимально функциональное и технически продуманное торговое оборудование.Примечание:Цвета пленки ПВХ представлены на сайте www.mdm-group.ru, а также в нашем выставочном зале.Возможна окраска изделий из МДФ в цвет по каталогу RAL. Цена подлежит согласованию.Полки из МДФ, оклеенные пленкой ПВХ, изготавливаются со скругленными гранями!При изготовлении оборудования из материалов «на заказ» возможно увеличение срока выполнения заказа</t>
@@ -1278,197 +1278,197 @@
       <t xml:space="preserve">437.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">R 111 \ Кронштейн наклонный с шариками</t>
-[...3 lines deleted...]
-Артикул: RTP.020.CH</t>
+      <t xml:space="preserve">R 105-K \Кронштейн наклонный с штырьками</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RTP.054.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 48</t>
+Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">396.00</t>
+      <t xml:space="preserve">213.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">R 105-K \Кронштейн наклонный с штырьками</t>
-[...3 lines deleted...]
-Артикул: RTP.054.CH</t>
+      <t xml:space="preserve">R 112-K \ Кронштейн с крючками</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RTP.056.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">213.00</t>
+      <t xml:space="preserve">228.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">R 112-K \ Кронштейн с крючками</t>
-[...3 lines deleted...]
-Артикул: RTP.056.CH</t>
+      <t xml:space="preserve">R 111 \ Кронштейн наклонный с шариками</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RTP.020.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50</t>
+Кол-во в упаковке, шт.: 48</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">228.00</t>
+      <t xml:space="preserve">396.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">R 111 \ Кронштейн наклонный с шариками</t>
@@ -4989,111 +4989,50 @@
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Для установки полки необходимо 2 кронштейна артикул GLPR.050NK.400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2458.00</t>
-    </r>
-[...59 lines deleted...]
-      <t xml:space="preserve">1450.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">GLPR 41 Рама для полки 900х400мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: GLPR.041B.9016MU.25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый муар</t>
@@ -6418,51 +6357,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754e3fa_14b5_11ee_907c_ac1f6b40b531_94E5B06F_2C5C_4A22_B69F_806A79AA73A02.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3061c8_14b6_11ee_907c_ac1f6b40b531_8F56F74B_DB0D_4902_B1FA_1E5CBDA09AED3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0c6d2_14b6_11ee_907c_ac1f6b40b531_F05E9F5C_2B59_44DB_B593_31D9FD505AF04.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c628f9_ff1a_11e0_833e_003048f27c5f_7215BF23_847B_4882_A4FD_505C158C49B95.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be795c_ff1d_11e0_833e_003048f27c5f_F7DB54B0_FB63_4342_A29B_82956AB742FC6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c63049_0d9f_11e0_99a4_003048f27c5f_E63C6081_9512_47C4_82C2_49D9D9F859047.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f57d5_dade_11ee_a821_0050569cf81d_FS101S901625_018.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed92457_0957_11ef_a821_0050569cf81d_FS101M901625_019.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db764210_0957_11ef_a821_0050569cf81d_FS101L901625_0110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58572a44_a745_11eb_80bc_0025902b3cc1_GLPR038A11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a73ffb_a745_11eb_80bc_0025902b3cc1_GLPR038B12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58572a49_a745_11eb_80bc_0025902b3cc1_GLPR038C13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb25_fea4_11df_b16f_003048d0c7fe_6E8A2261_7F80_4416_98BC_4FB7D83C3A1E14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ff22d_c55b_11df_b729_003048d0c7fe_CAF553C9_5871_458F_A59A_3BA9AFBC023F15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a839_0427_11e0_99a4_003048f27c5f_E3451519_32A8_4F0B_842F_1A44B125DFC616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b78_0f25_11e0_99a4_003048f27c5f_FBFD3377_8E2D_4844_BFBF_C9162944F88417.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb28_fea4_11df_b16f_003048d0c7fe_9274CB7E_276B_49F7_8B17_1DAE6E10272218.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db30500_fdef_11df_b16f_003048d0c7fe_63D85E22_7A6E_4777_9EDE_6341BC5C806719.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b7b_0f25_11e0_99a4_003048f27c5f_01A7B579_09C4_4AB9_85F8_A58CCBD880DB20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321dc308_b38f_11e0_a476_003048f27c5f_GLB111CH.resize221.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3050d_fdef_11df_b16f_003048d0c7fe_2EA372C8_BF20_4D9A_A391_ABA76B2005C822.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f0bb2_0100_11e0_b16f_003048d0c7fe_9A2D6A81_74BF_4C50_8429_809DBA79697C23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2a6dd_9cab_11e9_80b7_0025902b3cc1_2EA372C8_BF20_4D9A_A391_ABA76B2005C824.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16ca61_9cab_11e9_80b7_0025902b3cc1_EA97CE90_9FAB_4698_A41E_88205852316425.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c43a7_707b_11e0_afc8_003048f27c5f_A8503556_2E30_4AFF_97BE_3D95B0AF4E2426.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0ae0c_a745_11eb_80bc_0025902b3cc1_GLPR06427.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a8899_fdef_11df_b16f_003048d0c7fe_EA97CE90_9FAB_4698_A41E_88205852316428.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb25f01_ff16_11e0_833e_003048f27c5f_5F62B636_B61C_481C_B417_5C6B31D446C729.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4ed_0100_11e0_b16f_003048d0c7fe_146FE058_C784_4AE7_A5B3_800757C1E60E30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e2215_035a_11e0_b16f_003048d0c7fe_D2641C2F_8482_40A9_BFF1_1D25827CB92931.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7acfb_fdef_11df_b16f_003048d0c7fe_F2641285_02DB_4CC8_B4CD_AB1D2DD8FB8832.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2178f_8d18_11ef_bd55_0050569cf81d_GLPR062V29016MU2533.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728799a_9cab_11e9_80b7_0025902b3cc1_F2641285_02DB_4CC8_B4CD_AB1D2DD8FB8834.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28bb7b_246f_11e0_99a4_003048f27c5f_2E63857B_B355_4E28_8BB4_D0B810828FCD35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa5f27_0427_11e0_99a4_003048f27c5f_C68A43EA_CF37_4207_BD17_D958C79815EA36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18b6cc_a745_11eb_80bc_0025902b3cc1_GLPR06137.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb05_fea4_11df_b16f_003048d0c7fe_8B87051B_047C_49D7_95DA_BA1CEBE1C6E738.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3d349_239b_11e0_99a4_003048f27c5f_7983CBDA_3F2C_4504_9CC4_372E227A218839.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3d34c_239b_11e0_99a4_003048f27c5f_85FB9A85_5ED4_4774_A084_3959A4B1BD4840.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a234a_0cc4_11e0_99a4_003048f27c5f_981A9838_47E4_478F_BB42_EEA5A38D5E9D41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a844_0427_11e0_99a4_003048f27c5f_3D790DF8_DD1F_44B5_9332_148BB8CC177942.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763d571_081d_11e0_99a4_003048f27c5f_66404EC4_C886_46A4_9C87_AC91C4A7607743.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763d574_081d_11e0_99a4_003048f27c5f_ECD277D2_6557_4345_B930_4EFCB274F3B444.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4e7_0100_11e0_b16f_003048d0c7fe_DA27D4B0_66ED_430F_BAFE_152DBE62DD8745.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4e4_0100_11e0_b16f_003048d0c7fe_C688EDDE_D843_4E4F_BCC3_CAC4607DCB5046.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304eb_fdef_11df_b16f_003048d0c7fe_DFBAC84C_99A8_487B_A187_4EF90A6A416E47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304ee_fdef_11df_b16f_003048d0c7fe_9B3294F8_D899_4BC7_946F_707A50BDECEE48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a235a_0cc4_11e0_99a4_003048f27c5f_294202EE_75D0_4972_B59F_617C509ED7C849.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a235d_0cc4_11e0_99a4_003048f27c5f_221FAD5F_832B_4DB2_9893_50CA19D09A9550.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f21a4_a745_11eb_80bc_0025902b3cc1_GLS023CL51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b991153_a745_11eb_80bc_0025902b3cc1_GLS023CR52.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f219f_a745_11eb_80bc_0025902b3cc1_GLS023DL53.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b991148_a745_11eb_80bc_0025902b3cc1_GLS023DR54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99115a_a745_11eb_80bc_0025902b3cc1_GLS023AR55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258daaf0_a745_11eb_80bc_0025902b3cc1_GLS023AR56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35de612_9dc6_11eb_80bc_0025902b3cc1_GLS023BL57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35de618_9dc6_11eb_80bc_0025902b3cc1_GLS023BR58.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a234d_0cc4_11e0_99a4_003048f27c5f_6F593A84_4AEC_42EA_BAC1_1614C0707E9F59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126c1bc_2aa7_11e0_99a4_003048f27c5f_48D011F9_2F8D_4611_828E_A66075FA31F860.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3d34f_239b_11e0_99a4_003048f27c5f_E5B9E716_F6B3_4205_BFC4_A8794ED8FC6361.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ab444_cf68_11eb_80bc_0025902b3cc1_GLS055L9016MU25.resize262.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d40bf2_b72f_11ec_81b7_ac1f6b40b531_GLS055R9016MU25.resize263.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84418dae_02ae_11e0_b16f_003048d0c7fe_995BC625_46D9_4A8D_B515_A5ECB51CE34964.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb25ee3_ff16_11e0_833e_003048f27c5f_56F35150_5A09_4692_B5FF_46C66035350965.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a1a6_fdef_11df_b16f_003048d0c7fe_61F8EEC7_6CBE_442B_9AF2_1CA869D4CA5F66.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853735b_02ae_11e0_b16f_003048d0c7fe_B122710F_71AE_4A07_ADDF_197CB35FA39267.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a5642_3804_11e0_b4b4_003048f27c5f_914B74D3_0490_44A3_A0D6_C7550B49130F68.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8537360_02ae_11e0_b16f_003048d0c7fe_4F2ABB7E_101E_4C23_87D1_95079471E5F369.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3c5_638a_11e2_ab60_0025902b3cc1_2F378B2A_B89B_4EFA_A53C_3EED64F10E5A70.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3c0_638a_11e2_ab60_0025902b3cc1_21D882D2_217F_406B_8A34_29FF691C59DD71.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fb2cc_a745_11eb_80bc_0025902b3cc1_GLPR063A.resize272.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fb2c4_a745_11eb_80bc_0025902b3cc1_GLPR063B73.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea28afd_a745_11eb_80bc_0025902b3cc1_GLPR063C74.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea28af6_a745_11eb_80bc_0025902b3cc1_GLPR063D75.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0ae16_a745_11eb_80bc_0025902b3cc1_GLPR063E76.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0ae11_a745_11eb_80bc_0025902b3cc1_GLPR063F.resize277.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1a8d6_14b5_11ed_a675_ac1f6b40b531_GLPR051K3009016MU2578.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c1a36_14b5_11ed_a675_ac1f6b40b531_GLPR050K4009016MU2579.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23f696_14b2_11ed_a675_ac1f6b40b531_GLPR051PA9016MU2580.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def597d6_14b2_11ed_a675_ac1f6b40b531_GLPR051PB9016MU2581.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe907976_14b2_11ed_a675_ac1f6b40b531_GLPR051PC9016MU2582.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36265536_14b3_11ed_a675_ac1f6b40b531_GLPR050PA9016MU2583.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66106296_14b3_11ed_a675_ac1f6b40b531_GLPR050PB9016MU2584.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cde456_14b3_11ed_a675_ac1f6b40b531_GLPR050PC9016MU2585.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236dccd_7543_11ec_8de2_ac1f6b40b531_GLPR041A86.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbef7a_7543_11ec_8de2_ac1f6b40b531_GLPR041B87.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e93f6_c45b_11eb_80bc_0025902b3cc1_GLPR041C88.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc56914_3fe9_11e0_86e2_003048f27c5f_EBDC121D_0EBB_4D5C_BA2A_1BB49C46533C89.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3b6_638a_11e2_ab60_0025902b3cc1_3F9AF36A_1A14_49B9_B01D_2643AED478C090.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3bb_638a_11e2_ab60_0025902b3cc1_0C874F51_299A_4199_8B5C_9277292334F491.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb366069_0b56_11e4_9ca4_0025902b3cc1_C39A4958_C215_4603_8D6E_181C2D64B92692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19737151_0b57_11e4_9ca4_0025902b3cc1_B6A25171_39FB_4DE9_AC44_ECAE3AAC54CF93.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d50e7_0b56_11e4_9ca4_0025902b3cc1_1CC00C8F_B1C2_4AAB_BB31_E1FBC6039F1194.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2615ca9_0b56_11e4_9ca4_0025902b3cc1_195.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f84522_f557_11ed_907c_ac1f6b40b531_GLPR0469016MU96.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba787868_9af0_11ed_bd63_ac1f6b40b531_Frame-6-_1_97.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bfb42_9af0_11ed_bd63_ac1f6b40b531_GLS00690162598.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffb279_9af1_11ed_bd63_ac1f6b40b531_GLS006901625_0199.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108ddb5_6068_11eb_80bc_0025902b3cc1_8BCE05E3_B647_44A6_9F3E_8FD0DC8BA7F3100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2724e_6068_11eb_80bc_0025902b3cc1_8BCE05E3_B647_44A6_9F3E_8FD0DC8BA7F3101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa01b8_09b8_11e9_8add_0025902b3cc1_2E63857B_B355_4E28_8BB4_D0B810828FCD102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b8d8f_7544_11ec_8de2_ac1f6b40b531_GLS063BRACKET_LEFTV5_01103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7426d40_7544_11ec_8de2_ac1f6b40b531_GLS063BRACKET_RIGHTV5_01104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4ec40_7544_11ec_8de2_ac1f6b40b531_GLS063600105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ac6fc_0100_11e0_b16f_003048d0c7fe_64ADC644_3F80_4A38_9E41_6E9691363A14106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ac6ff_0100_11e0_b16f_003048d0c7fe_FC2A246C_57E5_46C0_B6E4_216B36F86A1C107.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754e3fa_14b5_11ee_907c_ac1f6b40b531_94E5B06F_2C5C_4A22_B69F_806A79AA73A02.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3061c8_14b6_11ee_907c_ac1f6b40b531_8F56F74B_DB0D_4902_B1FA_1E5CBDA09AED3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0c6d2_14b6_11ee_907c_ac1f6b40b531_F05E9F5C_2B59_44DB_B593_31D9FD505AF04.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c628f9_ff1a_11e0_833e_003048f27c5f_7215BF23_847B_4882_A4FD_505C158C49B95.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be795c_ff1d_11e0_833e_003048f27c5f_F7DB54B0_FB63_4342_A29B_82956AB742FC6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c63049_0d9f_11e0_99a4_003048f27c5f_E63C6081_9512_47C4_82C2_49D9D9F859047.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f57d5_dade_11ee_a821_0050569cf81d_FS101S901625_018.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed92457_0957_11ef_a821_0050569cf81d_FS101M901625_019.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db764210_0957_11ef_a821_0050569cf81d_FS101L901625_0110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58572a44_a745_11eb_80bc_0025902b3cc1_GLPR038A11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a73ffb_a745_11eb_80bc_0025902b3cc1_GLPR038B12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58572a49_a745_11eb_80bc_0025902b3cc1_GLPR038C13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb25_fea4_11df_b16f_003048d0c7fe_6E8A2261_7F80_4416_98BC_4FB7D83C3A1E14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ff22d_c55b_11df_b729_003048d0c7fe_CAF553C9_5871_458F_A59A_3BA9AFBC023F15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a839_0427_11e0_99a4_003048f27c5f_E3451519_32A8_4F0B_842F_1A44B125DFC616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b78_0f25_11e0_99a4_003048f27c5f_FBFD3377_8E2D_4844_BFBF_C9162944F88417.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb28_fea4_11df_b16f_003048d0c7fe_9274CB7E_276B_49F7_8B17_1DAE6E10272218.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db30500_fdef_11df_b16f_003048d0c7fe_63D85E22_7A6E_4777_9EDE_6341BC5C806719.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b7b_0f25_11e0_99a4_003048f27c5f_01A7B579_09C4_4AB9_85F8_A58CCBD880DB20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321dc308_b38f_11e0_a476_003048f27c5f_GLB111CH.resize221.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3050d_fdef_11df_b16f_003048d0c7fe_2EA372C8_BF20_4D9A_A391_ABA76B2005C822.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2a6dd_9cab_11e9_80b7_0025902b3cc1_2EA372C8_BF20_4D9A_A391_ABA76B2005C823.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16ca61_9cab_11e9_80b7_0025902b3cc1_EA97CE90_9FAB_4698_A41E_88205852316424.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f0bb2_0100_11e0_b16f_003048d0c7fe_9A2D6A81_74BF_4C50_8429_809DBA79697C25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c43a7_707b_11e0_afc8_003048f27c5f_A8503556_2E30_4AFF_97BE_3D95B0AF4E2426.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0ae0c_a745_11eb_80bc_0025902b3cc1_GLPR06427.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a8899_fdef_11df_b16f_003048d0c7fe_EA97CE90_9FAB_4698_A41E_88205852316428.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb25f01_ff16_11e0_833e_003048f27c5f_5F62B636_B61C_481C_B417_5C6B31D446C729.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4ed_0100_11e0_b16f_003048d0c7fe_146FE058_C784_4AE7_A5B3_800757C1E60E30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e2215_035a_11e0_b16f_003048d0c7fe_D2641C2F_8482_40A9_BFF1_1D25827CB92931.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7acfb_fdef_11df_b16f_003048d0c7fe_F2641285_02DB_4CC8_B4CD_AB1D2DD8FB8832.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2178f_8d18_11ef_bd55_0050569cf81d_GLPR062V29016MU2533.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728799a_9cab_11e9_80b7_0025902b3cc1_F2641285_02DB_4CC8_B4CD_AB1D2DD8FB8834.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28bb7b_246f_11e0_99a4_003048f27c5f_2E63857B_B355_4E28_8BB4_D0B810828FCD35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa5f27_0427_11e0_99a4_003048f27c5f_C68A43EA_CF37_4207_BD17_D958C79815EA36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18b6cc_a745_11eb_80bc_0025902b3cc1_GLPR06137.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb05_fea4_11df_b16f_003048d0c7fe_8B87051B_047C_49D7_95DA_BA1CEBE1C6E738.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3d349_239b_11e0_99a4_003048f27c5f_7983CBDA_3F2C_4504_9CC4_372E227A218839.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3d34c_239b_11e0_99a4_003048f27c5f_85FB9A85_5ED4_4774_A084_3959A4B1BD4840.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a234a_0cc4_11e0_99a4_003048f27c5f_981A9838_47E4_478F_BB42_EEA5A38D5E9D41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a844_0427_11e0_99a4_003048f27c5f_3D790DF8_DD1F_44B5_9332_148BB8CC177942.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763d571_081d_11e0_99a4_003048f27c5f_66404EC4_C886_46A4_9C87_AC91C4A7607743.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763d574_081d_11e0_99a4_003048f27c5f_ECD277D2_6557_4345_B930_4EFCB274F3B444.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4e7_0100_11e0_b16f_003048d0c7fe_DA27D4B0_66ED_430F_BAFE_152DBE62DD8745.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4e4_0100_11e0_b16f_003048d0c7fe_C688EDDE_D843_4E4F_BCC3_CAC4607DCB5046.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304eb_fdef_11df_b16f_003048d0c7fe_DFBAC84C_99A8_487B_A187_4EF90A6A416E47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304ee_fdef_11df_b16f_003048d0c7fe_9B3294F8_D899_4BC7_946F_707A50BDECEE48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a235a_0cc4_11e0_99a4_003048f27c5f_294202EE_75D0_4972_B59F_617C509ED7C849.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a235d_0cc4_11e0_99a4_003048f27c5f_221FAD5F_832B_4DB2_9893_50CA19D09A9550.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f21a4_a745_11eb_80bc_0025902b3cc1_GLS023CL51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b991153_a745_11eb_80bc_0025902b3cc1_GLS023CR52.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f219f_a745_11eb_80bc_0025902b3cc1_GLS023DL53.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b991148_a745_11eb_80bc_0025902b3cc1_GLS023DR54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99115a_a745_11eb_80bc_0025902b3cc1_GLS023AR55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258daaf0_a745_11eb_80bc_0025902b3cc1_GLS023AR56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35de612_9dc6_11eb_80bc_0025902b3cc1_GLS023BL57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35de618_9dc6_11eb_80bc_0025902b3cc1_GLS023BR58.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a234d_0cc4_11e0_99a4_003048f27c5f_6F593A84_4AEC_42EA_BAC1_1614C0707E9F59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126c1bc_2aa7_11e0_99a4_003048f27c5f_48D011F9_2F8D_4611_828E_A66075FA31F860.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3d34f_239b_11e0_99a4_003048f27c5f_E5B9E716_F6B3_4205_BFC4_A8794ED8FC6361.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ab444_cf68_11eb_80bc_0025902b3cc1_GLS055L9016MU25.resize262.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d40bf2_b72f_11ec_81b7_ac1f6b40b531_GLS055R9016MU25.resize263.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84418dae_02ae_11e0_b16f_003048d0c7fe_995BC625_46D9_4A8D_B515_A5ECB51CE34964.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb25ee3_ff16_11e0_833e_003048f27c5f_56F35150_5A09_4692_B5FF_46C66035350965.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a1a6_fdef_11df_b16f_003048d0c7fe_61F8EEC7_6CBE_442B_9AF2_1CA869D4CA5F66.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853735b_02ae_11e0_b16f_003048d0c7fe_B122710F_71AE_4A07_ADDF_197CB35FA39267.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a5642_3804_11e0_b4b4_003048f27c5f_914B74D3_0490_44A3_A0D6_C7550B49130F68.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8537360_02ae_11e0_b16f_003048d0c7fe_4F2ABB7E_101E_4C23_87D1_95079471E5F369.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3c5_638a_11e2_ab60_0025902b3cc1_2F378B2A_B89B_4EFA_A53C_3EED64F10E5A70.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3c0_638a_11e2_ab60_0025902b3cc1_21D882D2_217F_406B_8A34_29FF691C59DD71.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fb2cc_a745_11eb_80bc_0025902b3cc1_GLPR063A.resize272.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fb2c4_a745_11eb_80bc_0025902b3cc1_GLPR063B73.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea28afd_a745_11eb_80bc_0025902b3cc1_GLPR063C74.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea28af6_a745_11eb_80bc_0025902b3cc1_GLPR063D75.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0ae16_a745_11eb_80bc_0025902b3cc1_GLPR063E76.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0ae11_a745_11eb_80bc_0025902b3cc1_GLPR063F.resize277.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1a8d6_14b5_11ed_a675_ac1f6b40b531_GLPR051K3009016MU2578.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c1a36_14b5_11ed_a675_ac1f6b40b531_GLPR050K4009016MU2579.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23f696_14b2_11ed_a675_ac1f6b40b531_GLPR051PA9016MU2580.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def597d6_14b2_11ed_a675_ac1f6b40b531_GLPR051PB9016MU2581.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe907976_14b2_11ed_a675_ac1f6b40b531_GLPR051PC9016MU2582.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36265536_14b3_11ed_a675_ac1f6b40b531_GLPR050PA9016MU2583.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66106296_14b3_11ed_a675_ac1f6b40b531_GLPR050PB9016MU2584.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cde456_14b3_11ed_a675_ac1f6b40b531_GLPR050PC9016MU2585.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbef7a_7543_11ec_8de2_ac1f6b40b531_GLPR041B86.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e93f6_c45b_11eb_80bc_0025902b3cc1_GLPR041C87.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc56914_3fe9_11e0_86e2_003048f27c5f_EBDC121D_0EBB_4D5C_BA2A_1BB49C46533C88.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3b6_638a_11e2_ab60_0025902b3cc1_3F9AF36A_1A14_49B9_B01D_2643AED478C089.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3bb_638a_11e2_ab60_0025902b3cc1_0C874F51_299A_4199_8B5C_9277292334F490.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb366069_0b56_11e4_9ca4_0025902b3cc1_C39A4958_C215_4603_8D6E_181C2D64B92691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19737151_0b57_11e4_9ca4_0025902b3cc1_B6A25171_39FB_4DE9_AC44_ECAE3AAC54CF92.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d50e7_0b56_11e4_9ca4_0025902b3cc1_1CC00C8F_B1C2_4AAB_BB31_E1FBC6039F1193.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2615ca9_0b56_11e4_9ca4_0025902b3cc1_194.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f84522_f557_11ed_907c_ac1f6b40b531_GLPR0469016MU95.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba787868_9af0_11ed_bd63_ac1f6b40b531_Frame-6-_1_96.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bfb42_9af0_11ed_bd63_ac1f6b40b531_GLS00690162597.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffb279_9af1_11ed_bd63_ac1f6b40b531_GLS006901625_0198.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108ddb5_6068_11eb_80bc_0025902b3cc1_8BCE05E3_B647_44A6_9F3E_8FD0DC8BA7F399.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2724e_6068_11eb_80bc_0025902b3cc1_8BCE05E3_B647_44A6_9F3E_8FD0DC8BA7F3100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa01b8_09b8_11e9_8add_0025902b3cc1_2E63857B_B355_4E28_8BB4_D0B810828FCD101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b8d8f_7544_11ec_8de2_ac1f6b40b531_GLS063BRACKET_LEFTV5_01102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7426d40_7544_11ec_8de2_ac1f6b40b531_GLS063BRACKET_RIGHTV5_01103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4ec40_7544_11ec_8de2_ac1f6b40b531_GLS063600104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ac6fc_0100_11e0_b16f_003048d0c7fe_64ADC644_3F80_4A38_9E41_6E9691363A14105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ac6ff_0100_11e0_b16f_003048d0c7fe_FC2A246C_57E5_46C0_B6E4_216B36F86A1C106.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9160,81 +9099,81 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="857250" cy="352425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="352425"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="93" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9603,80 +9542,50 @@
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="106" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...28 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -9933,51 +9842,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D59" sqref="D59"/>
+      <selection activeCell="B59" sqref="B59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
@@ -11320,205 +11229,205 @@
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R 111 \ Кронштейн наклонный с шариками</t>
-[...3 lines deleted...]
-Артикул: RTP.020.CH</t>
+            <t xml:space="preserve">R 105-K \Кронштейн наклонный с штырьками</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.054.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 48</t>
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">396.00</t>
+            <t xml:space="preserve">213.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="4"/>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R 105-K \Кронштейн наклонный с штырьками</t>
-[...3 lines deleted...]
-Артикул: RTP.054.CH</t>
+            <t xml:space="preserve">R 112-K \ Кронштейн с крючками</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.056.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">213.00</t>
+            <t xml:space="preserve">228.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R 112-K \ Кронштейн с крючками</t>
-[...3 lines deleted...]
-Артикул: RTP.056.CH</t>
+            <t xml:space="preserve">R 111 \ Кронштейн наклонный с шариками</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.020.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50</t>
+Кол-во в упаковке, шт.: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">228.00</t>
+            <t xml:space="preserve">396.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="4"/>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
@@ -15300,1143 +15209,1147 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2458.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" s="4"/>
       <c r="B49" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLPR 41 Рама для полки 600х400мм</t>
-[...3 lines deleted...]
-Артикул: GLPR.041A.9016MU.25</t>
+            <t xml:space="preserve">GLPR 41 Рама для полки 900х400мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLPR.041B.9016MU.25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 600</t>
+Ширина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 2</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1450.00</t>
+            <t xml:space="preserve">1580.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C49" s="4"/>
       <c r="D49" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLPR 41 Рама для полки 900х400мм</t>
-[...3 lines deleted...]
-Артикул: GLPR.041B.9016MU.25</t>
+            <t xml:space="preserve">GLPR 41 Рама для полки 1200х400 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLPR.041C.9016MU.25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 900</t>
+Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 2</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1580.00</t>
+            <t xml:space="preserve">1690.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" s="4"/>
       <c r="B50" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLPR 41 Рама для полки 1200х400 мм</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 2</t>
+            <t xml:space="preserve">R 597 \ Кронштейн карусель</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.040.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 310</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1690.00</t>
+            <t xml:space="preserve">528.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C50" s="4"/>
       <c r="D50" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R 597 \ Кронштейн карусель</t>
-[...3 lines deleted...]
-Артикул: RTP.040.CH</t>
+            <t xml:space="preserve">R (U) 405 \ Кронштейн наклонный (усиленный зацеп)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.041.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр, мм: 310</t>
+Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">528.00</t>
+            <t xml:space="preserve">448.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" s="4"/>
       <c r="B51" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R (U) 405 \ Кронштейн наклонный (усиленный зацеп)</t>
-[...3 lines deleted...]
-Артикул: RTP.041.CH</t>
+            <t xml:space="preserve">R (U) 413 \ Кронштейн прямой (усиленный зацеп)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.042.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 400</t>
+Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">448.00</t>
+            <t xml:space="preserve">293.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C51" s="4"/>
       <c r="D51" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R (U) 413 \ Кронштейн прямой (усиленный зацеп)</t>
-[...3 lines deleted...]
-Артикул: RTP.042.CH</t>
+            <t xml:space="preserve">R (TOP) 153 \ Кронштейн прямой</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.048.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 300</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 25</t>
+Глубина, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">293.00</t>
+            <t xml:space="preserve">379.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" s="4"/>
       <c r="B52" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R (TOP) 153 \ Кронштейн прямой</t>
-[...3 lines deleted...]
-Артикул: RTP.048.CH</t>
+            <t xml:space="preserve">R (TOP) 496 \ Кронштейн прямой</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.049.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 20</t>
+Диаметр прутка, мм: 8</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">379.00</t>
+            <t xml:space="preserve">125.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C52" s="4"/>
       <c r="D52" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R (TOP) 496 \ Кронштейн прямой</t>
-[...3 lines deleted...]
-Артикул: RTP.049.CH</t>
+            <t xml:space="preserve">R (TOP) 109 \ Кронштейн ступенчатый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.047.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр прутка, мм: 8</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">125.00</t>
+            <t xml:space="preserve">526.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" s="4"/>
       <c r="B53" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R (TOP) 109 \ Кронштейн ступенчатый</t>
-[...3 lines deleted...]
-Артикул: RTP.047.CH</t>
+            <t xml:space="preserve">R 610 \ Кронштейн для головных уборов, шлемов</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.046.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 400</t>
+Диаметр, мм: 180</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 340</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 160</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Пруток д-5мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">526.00</t>
+            <t xml:space="preserve">339.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C53" s="4"/>
       <c r="D53" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R 610 \ Кронштейн для головных уборов, шлемов</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 10</t>
+            <t xml:space="preserve">GLPR.046 \ Кронштейн для шапок на прямоуг. трубу 30х15</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLPR.046.9016MU.25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 170</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 330</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 135</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">339.00</t>
+            <t xml:space="preserve">530.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" s="4"/>
       <c r="B54" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLPR.046 \ Кронштейн для шапок на прямоуг. трубу 30х15</t>
-[...19 lines deleted...]
-Высота, мм: 135</t>
+            <t xml:space="preserve">GLS.005 \ Кронштейн для шапок L_600</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.005.9016.25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый матовый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
+Цвет: белый матовый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Позволяет разместить 7 шапок. Крепление на стойку с перфорацией идентичной Global</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">530.00</t>
+            <t xml:space="preserve">1652.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C54" s="4"/>
       <c r="D54" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS.005 \ Кронштейн для шапок L_600</t>
-[...3 lines deleted...]
-Артикул: GLS.005.9016.25</t>
+            <t xml:space="preserve">GLS.006 \ Кронштейн для шапок L_900</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.006.9016.25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый матовый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 600</t>
+Ширина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Цвет: белый матовый</t>
-[...3 lines deleted...]
-Примечание: Позволяет разместить 7 шапок. Крепление на стойку с перфорацией идентичной Global</t>
+Примечание: Позволяет разместить 11 шапок. Крепление на стойку с перфорацией идентичной Global</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1652.00</t>
+            <t xml:space="preserve">2224.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" s="4"/>
       <c r="B55" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS.006 \ Кронштейн для шапок L_900</t>
-[...3 lines deleted...]
-Артикул: GLS.006.9016.25</t>
+            <t xml:space="preserve">GLS.007 \ Кронштейн для шапок L_1200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.007.9016.25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый матовый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 900</t>
+Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Позволяет разместить 11 шапок. Крепление на стойку с перфорацией идентичной Global</t>
+Примечание: Позволяет разместить 15 шапок. Крепление на стойку с перфорацией идентичной Global</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2224.00</t>
+            <t xml:space="preserve">2989.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C55" s="4"/>
       <c r="D55" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS.007 \ Кронштейн для шапок L_1200</t>
-[...11 lines deleted...]
-Ширина, мм: 1200</t>
+            <t xml:space="preserve">GLS 063BR-L \ Кронштейн для корзины (левый, L-290мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.063.BRACKET-LEFT.V5.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Держатель: левый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Позволяет разместить 15 шапок. Крепление на стойку с перфорацией идентичной Global</t>
+Примечание: Используются в комплекте с корзиной GLS 063A.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
+Глубина, мм: 290</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2989.00</t>
+            <t xml:space="preserve">125.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" s="4"/>
       <c r="B56" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS 063BR-L \ Кронштейн для корзины (левый, L-290мм)</t>
-[...3 lines deleted...]
-Артикул: GLS.063.BRACKET-LEFT.V5.CH</t>
+            <t xml:space="preserve">GLS 063BR-R \ Кронштейн для корзины (правый, L-290мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.063.BRACKET-RIGHT.V5.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Держатель: левый</t>
+Держатель: правый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Используются в комплекте с корзиной GLS 063A.</t>
+Примечание: цена за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 290</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">125.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C56" s="4"/>
       <c r="D56" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS 063BR-R \ Кронштейн для корзины (правый, L-290мм)</t>
-[...3 lines deleted...]
-Артикул: GLS.063.BRACKET-RIGHT.V5.CH</t>
+            <t xml:space="preserve">GLS 063A \ Корзина 600х300х150 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.063.600.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Держатель: правый</t>
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 600</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 150</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: цена за 1 шт.</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 10</t>
+Кол-во в упаковке, шт.: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">125.00</t>
+            <t xml:space="preserve">750.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" s="4"/>
       <c r="B57" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS 063A \ Корзина 600х300х150 мм</t>
-[...19 lines deleted...]
-Высота, мм: 150</t>
+            <t xml:space="preserve">GLS 063BR-L \ Кронштейн для корзины левый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.063.BRACKET-LEFT.V5.9016MU.25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Держатель: левый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Используются в комплекте с корзиной GLS 063A.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Россия</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 5</t>
+Глубина, мм: 290</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">750.00</t>
+            <t xml:space="preserve">163.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C57" s="4"/>
       <c r="D57" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS 063BR-L \ Кронштейн для корзины левый</t>
-[...3 lines deleted...]
-Артикул: GLS.063.BRACKET-LEFT.V5.9016MU.25</t>
+            <t xml:space="preserve">GLS 063BR-R \ Кронштейн для корзины правый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.063.BRACKET-RIGHT.V5.9016MU.25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Держатель: левый</t>
+Держатель: правый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Используются в комплекте с корзиной GLS 063A.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 290</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
@@ -16450,241 +16363,173 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">163.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" s="4"/>
       <c r="B58" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS 063BR-R \ Кронштейн для корзины правый</t>
-[...3 lines deleted...]
-Артикул: GLS.063.BRACKET-RIGHT.V5.9016MU.25</t>
+            <t xml:space="preserve">GLS 063A \ Корзина 600х300х150 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.063.600.9016MU.25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Держатель: правый</t>
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 600</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 150</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Используются в комплекте с кронштейнами держателями корзины GLS 063BR-L (левый) и GLS 063BR-R (правый).</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Используются в комплекте с корзиной GLS 063A.</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 10</t>
+Кол-во в упаковке, шт.: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">163.00</t>
+            <t xml:space="preserve">811.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C58" s="4"/>
       <c r="D58" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS 063A \ Корзина 600х300х150 мм</t>
-[...35 lines deleted...]
-Кол-во в упаковке, шт.: 5</t>
+            <t xml:space="preserve">GL 44L.HL \ Боксодержатель  (левый, L-320мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLB.044L.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Боксодержатель: левый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 320</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: цена за 1 шт.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">811.00</t>
+            <t xml:space="preserve">444.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" s="4"/>
       <c r="B59" s="5" t="inlineStr">
-        <is>
-[...58 lines deleted...]
-      <c r="D59" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GL 44R.HL \ Боксодержатель (правый, L-320мм)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: GLB.044R.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Боксодержатель: правый</t>
           </r>