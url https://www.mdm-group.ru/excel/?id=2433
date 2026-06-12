--- v3 (2026-04-27)
+++ v4 (2026-06-12)
@@ -15,51 +15,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">13.01.2026</t>
     </r>
   </si>
   <si>
     <t>Система Alias</t>
   </si>
   <si>
     <t>Основа модульной системы Alias - алюминиевые перфорированные стойки. В сочетании с ними используются панели из ламинированных плит ДСП, либо панели из МДФ, оклеенные пленками ПВХ самых различных цветов и текстур. К стойкам «Alias» подходят универсальные и практичные навесные элементы системы Global.Вместе они образуют максимально функциональное и технически продуманное торговое оборудование.Примечание:Цвета пленки ПВХ представлены на сайте www.mdm-group.ru, а также в нашем выставочном зале.Возможна окраска изделий из МДФ в цвет по каталогу RAL. Цена подлежит согласованию.Полки из МДФ, оклеенные пленкой ПВХ, изготавливаются со скругленными гранями!При изготовлении оборудования из материалов «на заказ» возможно увеличение срока выполнения заказа</t>
@@ -1278,197 +1278,197 @@
       <t xml:space="preserve">437.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">R 105-K \Кронштейн наклонный с штырьками</t>
-[...3 lines deleted...]
-Артикул: RTP.054.CH</t>
+      <t xml:space="preserve">R 112-K \ Кронштейн с крючками</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RTP.056.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">213.00</t>
+      <t xml:space="preserve">228.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">R 112-K \ Кронштейн с крючками</t>
-[...3 lines deleted...]
-Артикул: RTP.056.CH</t>
+      <t xml:space="preserve">R 111 \ Кронштейн наклонный с шариками</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RTP.020.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50</t>
+Кол-во в упаковке, шт.: 48</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">228.00</t>
+      <t xml:space="preserve">396.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">R 111 \ Кронштейн наклонный с шариками</t>
-[...3 lines deleted...]
-Артикул: RTP.020.CH</t>
+      <t xml:space="preserve">R 105-K \Кронштейн наклонный с штырьками</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RTP.054.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 48</t>
+Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">396.00</t>
+      <t xml:space="preserve">213.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">R 111 \ Кронштейн наклонный с шариками</t>
@@ -4989,111 +4989,50 @@
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Для установки полки необходимо 2 кронштейна артикул GLPR.050NK.400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2458.00</t>
-    </r>
-[...59 lines deleted...]
-      <t xml:space="preserve">1580.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">GLPR 41 Рама для полки 1200х400 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: GLPR.041C.9016MU.25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый муар</t>
@@ -6357,51 +6296,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754e3fa_14b5_11ee_907c_ac1f6b40b531_94E5B06F_2C5C_4A22_B69F_806A79AA73A02.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3061c8_14b6_11ee_907c_ac1f6b40b531_8F56F74B_DB0D_4902_B1FA_1E5CBDA09AED3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0c6d2_14b6_11ee_907c_ac1f6b40b531_F05E9F5C_2B59_44DB_B593_31D9FD505AF04.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c628f9_ff1a_11e0_833e_003048f27c5f_7215BF23_847B_4882_A4FD_505C158C49B95.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be795c_ff1d_11e0_833e_003048f27c5f_F7DB54B0_FB63_4342_A29B_82956AB742FC6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c63049_0d9f_11e0_99a4_003048f27c5f_E63C6081_9512_47C4_82C2_49D9D9F859047.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f57d5_dade_11ee_a821_0050569cf81d_FS101S901625_018.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed92457_0957_11ef_a821_0050569cf81d_FS101M901625_019.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db764210_0957_11ef_a821_0050569cf81d_FS101L901625_0110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58572a44_a745_11eb_80bc_0025902b3cc1_GLPR038A11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a73ffb_a745_11eb_80bc_0025902b3cc1_GLPR038B12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58572a49_a745_11eb_80bc_0025902b3cc1_GLPR038C13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb25_fea4_11df_b16f_003048d0c7fe_6E8A2261_7F80_4416_98BC_4FB7D83C3A1E14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ff22d_c55b_11df_b729_003048d0c7fe_CAF553C9_5871_458F_A59A_3BA9AFBC023F15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a839_0427_11e0_99a4_003048f27c5f_E3451519_32A8_4F0B_842F_1A44B125DFC616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b78_0f25_11e0_99a4_003048f27c5f_FBFD3377_8E2D_4844_BFBF_C9162944F88417.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb28_fea4_11df_b16f_003048d0c7fe_9274CB7E_276B_49F7_8B17_1DAE6E10272218.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db30500_fdef_11df_b16f_003048d0c7fe_63D85E22_7A6E_4777_9EDE_6341BC5C806719.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b7b_0f25_11e0_99a4_003048f27c5f_01A7B579_09C4_4AB9_85F8_A58CCBD880DB20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321dc308_b38f_11e0_a476_003048f27c5f_GLB111CH.resize221.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3050d_fdef_11df_b16f_003048d0c7fe_2EA372C8_BF20_4D9A_A391_ABA76B2005C822.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2a6dd_9cab_11e9_80b7_0025902b3cc1_2EA372C8_BF20_4D9A_A391_ABA76B2005C823.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16ca61_9cab_11e9_80b7_0025902b3cc1_EA97CE90_9FAB_4698_A41E_88205852316424.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f0bb2_0100_11e0_b16f_003048d0c7fe_9A2D6A81_74BF_4C50_8429_809DBA79697C25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c43a7_707b_11e0_afc8_003048f27c5f_A8503556_2E30_4AFF_97BE_3D95B0AF4E2426.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0ae0c_a745_11eb_80bc_0025902b3cc1_GLPR06427.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a8899_fdef_11df_b16f_003048d0c7fe_EA97CE90_9FAB_4698_A41E_88205852316428.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb25f01_ff16_11e0_833e_003048f27c5f_5F62B636_B61C_481C_B417_5C6B31D446C729.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4ed_0100_11e0_b16f_003048d0c7fe_146FE058_C784_4AE7_A5B3_800757C1E60E30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e2215_035a_11e0_b16f_003048d0c7fe_D2641C2F_8482_40A9_BFF1_1D25827CB92931.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7acfb_fdef_11df_b16f_003048d0c7fe_F2641285_02DB_4CC8_B4CD_AB1D2DD8FB8832.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2178f_8d18_11ef_bd55_0050569cf81d_GLPR062V29016MU2533.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728799a_9cab_11e9_80b7_0025902b3cc1_F2641285_02DB_4CC8_B4CD_AB1D2DD8FB8834.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28bb7b_246f_11e0_99a4_003048f27c5f_2E63857B_B355_4E28_8BB4_D0B810828FCD35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa5f27_0427_11e0_99a4_003048f27c5f_C68A43EA_CF37_4207_BD17_D958C79815EA36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18b6cc_a745_11eb_80bc_0025902b3cc1_GLPR06137.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb05_fea4_11df_b16f_003048d0c7fe_8B87051B_047C_49D7_95DA_BA1CEBE1C6E738.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3d349_239b_11e0_99a4_003048f27c5f_7983CBDA_3F2C_4504_9CC4_372E227A218839.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3d34c_239b_11e0_99a4_003048f27c5f_85FB9A85_5ED4_4774_A084_3959A4B1BD4840.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a234a_0cc4_11e0_99a4_003048f27c5f_981A9838_47E4_478F_BB42_EEA5A38D5E9D41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a844_0427_11e0_99a4_003048f27c5f_3D790DF8_DD1F_44B5_9332_148BB8CC177942.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763d571_081d_11e0_99a4_003048f27c5f_66404EC4_C886_46A4_9C87_AC91C4A7607743.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763d574_081d_11e0_99a4_003048f27c5f_ECD277D2_6557_4345_B930_4EFCB274F3B444.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4e7_0100_11e0_b16f_003048d0c7fe_DA27D4B0_66ED_430F_BAFE_152DBE62DD8745.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4e4_0100_11e0_b16f_003048d0c7fe_C688EDDE_D843_4E4F_BCC3_CAC4607DCB5046.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304eb_fdef_11df_b16f_003048d0c7fe_DFBAC84C_99A8_487B_A187_4EF90A6A416E47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304ee_fdef_11df_b16f_003048d0c7fe_9B3294F8_D899_4BC7_946F_707A50BDECEE48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a235a_0cc4_11e0_99a4_003048f27c5f_294202EE_75D0_4972_B59F_617C509ED7C849.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a235d_0cc4_11e0_99a4_003048f27c5f_221FAD5F_832B_4DB2_9893_50CA19D09A9550.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f21a4_a745_11eb_80bc_0025902b3cc1_GLS023CL51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b991153_a745_11eb_80bc_0025902b3cc1_GLS023CR52.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f219f_a745_11eb_80bc_0025902b3cc1_GLS023DL53.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b991148_a745_11eb_80bc_0025902b3cc1_GLS023DR54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99115a_a745_11eb_80bc_0025902b3cc1_GLS023AR55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258daaf0_a745_11eb_80bc_0025902b3cc1_GLS023AR56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35de612_9dc6_11eb_80bc_0025902b3cc1_GLS023BL57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35de618_9dc6_11eb_80bc_0025902b3cc1_GLS023BR58.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a234d_0cc4_11e0_99a4_003048f27c5f_6F593A84_4AEC_42EA_BAC1_1614C0707E9F59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126c1bc_2aa7_11e0_99a4_003048f27c5f_48D011F9_2F8D_4611_828E_A66075FA31F860.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3d34f_239b_11e0_99a4_003048f27c5f_E5B9E716_F6B3_4205_BFC4_A8794ED8FC6361.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ab444_cf68_11eb_80bc_0025902b3cc1_GLS055L9016MU25.resize262.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d40bf2_b72f_11ec_81b7_ac1f6b40b531_GLS055R9016MU25.resize263.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84418dae_02ae_11e0_b16f_003048d0c7fe_995BC625_46D9_4A8D_B515_A5ECB51CE34964.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb25ee3_ff16_11e0_833e_003048f27c5f_56F35150_5A09_4692_B5FF_46C66035350965.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a1a6_fdef_11df_b16f_003048d0c7fe_61F8EEC7_6CBE_442B_9AF2_1CA869D4CA5F66.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853735b_02ae_11e0_b16f_003048d0c7fe_B122710F_71AE_4A07_ADDF_197CB35FA39267.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a5642_3804_11e0_b4b4_003048f27c5f_914B74D3_0490_44A3_A0D6_C7550B49130F68.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8537360_02ae_11e0_b16f_003048d0c7fe_4F2ABB7E_101E_4C23_87D1_95079471E5F369.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3c5_638a_11e2_ab60_0025902b3cc1_2F378B2A_B89B_4EFA_A53C_3EED64F10E5A70.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3c0_638a_11e2_ab60_0025902b3cc1_21D882D2_217F_406B_8A34_29FF691C59DD71.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fb2cc_a745_11eb_80bc_0025902b3cc1_GLPR063A.resize272.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fb2c4_a745_11eb_80bc_0025902b3cc1_GLPR063B73.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea28afd_a745_11eb_80bc_0025902b3cc1_GLPR063C74.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea28af6_a745_11eb_80bc_0025902b3cc1_GLPR063D75.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0ae16_a745_11eb_80bc_0025902b3cc1_GLPR063E76.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0ae11_a745_11eb_80bc_0025902b3cc1_GLPR063F.resize277.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1a8d6_14b5_11ed_a675_ac1f6b40b531_GLPR051K3009016MU2578.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c1a36_14b5_11ed_a675_ac1f6b40b531_GLPR050K4009016MU2579.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23f696_14b2_11ed_a675_ac1f6b40b531_GLPR051PA9016MU2580.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def597d6_14b2_11ed_a675_ac1f6b40b531_GLPR051PB9016MU2581.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe907976_14b2_11ed_a675_ac1f6b40b531_GLPR051PC9016MU2582.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36265536_14b3_11ed_a675_ac1f6b40b531_GLPR050PA9016MU2583.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66106296_14b3_11ed_a675_ac1f6b40b531_GLPR050PB9016MU2584.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cde456_14b3_11ed_a675_ac1f6b40b531_GLPR050PC9016MU2585.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbef7a_7543_11ec_8de2_ac1f6b40b531_GLPR041B86.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e93f6_c45b_11eb_80bc_0025902b3cc1_GLPR041C87.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc56914_3fe9_11e0_86e2_003048f27c5f_EBDC121D_0EBB_4D5C_BA2A_1BB49C46533C88.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3b6_638a_11e2_ab60_0025902b3cc1_3F9AF36A_1A14_49B9_B01D_2643AED478C089.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3bb_638a_11e2_ab60_0025902b3cc1_0C874F51_299A_4199_8B5C_9277292334F490.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb366069_0b56_11e4_9ca4_0025902b3cc1_C39A4958_C215_4603_8D6E_181C2D64B92691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19737151_0b57_11e4_9ca4_0025902b3cc1_B6A25171_39FB_4DE9_AC44_ECAE3AAC54CF92.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d50e7_0b56_11e4_9ca4_0025902b3cc1_1CC00C8F_B1C2_4AAB_BB31_E1FBC6039F1193.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2615ca9_0b56_11e4_9ca4_0025902b3cc1_194.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f84522_f557_11ed_907c_ac1f6b40b531_GLPR0469016MU95.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba787868_9af0_11ed_bd63_ac1f6b40b531_Frame-6-_1_96.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bfb42_9af0_11ed_bd63_ac1f6b40b531_GLS00690162597.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffb279_9af1_11ed_bd63_ac1f6b40b531_GLS006901625_0198.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108ddb5_6068_11eb_80bc_0025902b3cc1_8BCE05E3_B647_44A6_9F3E_8FD0DC8BA7F399.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2724e_6068_11eb_80bc_0025902b3cc1_8BCE05E3_B647_44A6_9F3E_8FD0DC8BA7F3100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa01b8_09b8_11e9_8add_0025902b3cc1_2E63857B_B355_4E28_8BB4_D0B810828FCD101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b8d8f_7544_11ec_8de2_ac1f6b40b531_GLS063BRACKET_LEFTV5_01102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7426d40_7544_11ec_8de2_ac1f6b40b531_GLS063BRACKET_RIGHTV5_01103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4ec40_7544_11ec_8de2_ac1f6b40b531_GLS063600104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ac6fc_0100_11e0_b16f_003048d0c7fe_64ADC644_3F80_4A38_9E41_6E9691363A14105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ac6ff_0100_11e0_b16f_003048d0c7fe_FC2A246C_57E5_46C0_B6E4_216B36F86A1C106.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754e3fa_14b5_11ee_907c_ac1f6b40b531_94E5B06F_2C5C_4A22_B69F_806A79AA73A02.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3061c8_14b6_11ee_907c_ac1f6b40b531_8F56F74B_DB0D_4902_B1FA_1E5CBDA09AED3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0c6d2_14b6_11ee_907c_ac1f6b40b531_F05E9F5C_2B59_44DB_B593_31D9FD505AF04.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c628f9_ff1a_11e0_833e_003048f27c5f_7215BF23_847B_4882_A4FD_505C158C49B95.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be795c_ff1d_11e0_833e_003048f27c5f_F7DB54B0_FB63_4342_A29B_82956AB742FC6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c63049_0d9f_11e0_99a4_003048f27c5f_E63C6081_9512_47C4_82C2_49D9D9F859047.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f57d5_dade_11ee_a821_0050569cf81d_FS101S901625_018.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed92457_0957_11ef_a821_0050569cf81d_FS101M901625_019.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db764210_0957_11ef_a821_0050569cf81d_FS101L901625_0110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58572a44_a745_11eb_80bc_0025902b3cc1_GLPR038A11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a73ffb_a745_11eb_80bc_0025902b3cc1_GLPR038B12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58572a49_a745_11eb_80bc_0025902b3cc1_GLPR038C13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb25_fea4_11df_b16f_003048d0c7fe_6E8A2261_7F80_4416_98BC_4FB7D83C3A1E14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ff22d_c55b_11df_b729_003048d0c7fe_CAF553C9_5871_458F_A59A_3BA9AFBC023F15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a839_0427_11e0_99a4_003048f27c5f_E3451519_32A8_4F0B_842F_1A44B125DFC616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b78_0f25_11e0_99a4_003048f27c5f_FBFD3377_8E2D_4844_BFBF_C9162944F88417.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb28_fea4_11df_b16f_003048d0c7fe_9274CB7E_276B_49F7_8B17_1DAE6E10272218.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db30500_fdef_11df_b16f_003048d0c7fe_63D85E22_7A6E_4777_9EDE_6341BC5C806719.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b7b_0f25_11e0_99a4_003048f27c5f_01A7B579_09C4_4AB9_85F8_A58CCBD880DB20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321dc308_b38f_11e0_a476_003048f27c5f_GLB111CH.resize221.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3050d_fdef_11df_b16f_003048d0c7fe_2EA372C8_BF20_4D9A_A391_ABA76B2005C822.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16ca61_9cab_11e9_80b7_0025902b3cc1_EA97CE90_9FAB_4698_A41E_88205852316423.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f0bb2_0100_11e0_b16f_003048d0c7fe_9A2D6A81_74BF_4C50_8429_809DBA79697C24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2a6dd_9cab_11e9_80b7_0025902b3cc1_2EA372C8_BF20_4D9A_A391_ABA76B2005C825.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c43a7_707b_11e0_afc8_003048f27c5f_A8503556_2E30_4AFF_97BE_3D95B0AF4E2426.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0ae0c_a745_11eb_80bc_0025902b3cc1_GLPR06427.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a8899_fdef_11df_b16f_003048d0c7fe_EA97CE90_9FAB_4698_A41E_88205852316428.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb25f01_ff16_11e0_833e_003048f27c5f_5F62B636_B61C_481C_B417_5C6B31D446C729.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4ed_0100_11e0_b16f_003048d0c7fe_146FE058_C784_4AE7_A5B3_800757C1E60E30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e2215_035a_11e0_b16f_003048d0c7fe_D2641C2F_8482_40A9_BFF1_1D25827CB92931.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7acfb_fdef_11df_b16f_003048d0c7fe_F2641285_02DB_4CC8_B4CD_AB1D2DD8FB8832.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2178f_8d18_11ef_bd55_0050569cf81d_GLPR062V29016MU2533.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728799a_9cab_11e9_80b7_0025902b3cc1_F2641285_02DB_4CC8_B4CD_AB1D2DD8FB8834.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28bb7b_246f_11e0_99a4_003048f27c5f_2E63857B_B355_4E28_8BB4_D0B810828FCD35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa5f27_0427_11e0_99a4_003048f27c5f_C68A43EA_CF37_4207_BD17_D958C79815EA36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18b6cc_a745_11eb_80bc_0025902b3cc1_GLPR06137.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb05_fea4_11df_b16f_003048d0c7fe_8B87051B_047C_49D7_95DA_BA1CEBE1C6E738.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3d349_239b_11e0_99a4_003048f27c5f_7983CBDA_3F2C_4504_9CC4_372E227A218839.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3d34c_239b_11e0_99a4_003048f27c5f_85FB9A85_5ED4_4774_A084_3959A4B1BD4840.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a234a_0cc4_11e0_99a4_003048f27c5f_981A9838_47E4_478F_BB42_EEA5A38D5E9D41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a844_0427_11e0_99a4_003048f27c5f_3D790DF8_DD1F_44B5_9332_148BB8CC177942.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763d571_081d_11e0_99a4_003048f27c5f_66404EC4_C886_46A4_9C87_AC91C4A7607743.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763d574_081d_11e0_99a4_003048f27c5f_ECD277D2_6557_4345_B930_4EFCB274F3B444.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4e7_0100_11e0_b16f_003048d0c7fe_DA27D4B0_66ED_430F_BAFE_152DBE62DD8745.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4e4_0100_11e0_b16f_003048d0c7fe_C688EDDE_D843_4E4F_BCC3_CAC4607DCB5046.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304eb_fdef_11df_b16f_003048d0c7fe_DFBAC84C_99A8_487B_A187_4EF90A6A416E47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304ee_fdef_11df_b16f_003048d0c7fe_9B3294F8_D899_4BC7_946F_707A50BDECEE48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a235a_0cc4_11e0_99a4_003048f27c5f_294202EE_75D0_4972_B59F_617C509ED7C849.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a235d_0cc4_11e0_99a4_003048f27c5f_221FAD5F_832B_4DB2_9893_50CA19D09A9550.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f21a4_a745_11eb_80bc_0025902b3cc1_GLS023CL51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b991153_a745_11eb_80bc_0025902b3cc1_GLS023CR52.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f219f_a745_11eb_80bc_0025902b3cc1_GLS023DL53.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b991148_a745_11eb_80bc_0025902b3cc1_GLS023DR54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99115a_a745_11eb_80bc_0025902b3cc1_GLS023AR55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258daaf0_a745_11eb_80bc_0025902b3cc1_GLS023AR56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35de612_9dc6_11eb_80bc_0025902b3cc1_GLS023BL57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35de618_9dc6_11eb_80bc_0025902b3cc1_GLS023BR58.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a234d_0cc4_11e0_99a4_003048f27c5f_6F593A84_4AEC_42EA_BAC1_1614C0707E9F59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126c1bc_2aa7_11e0_99a4_003048f27c5f_48D011F9_2F8D_4611_828E_A66075FA31F860.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3d34f_239b_11e0_99a4_003048f27c5f_E5B9E716_F6B3_4205_BFC4_A8794ED8FC6361.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ab444_cf68_11eb_80bc_0025902b3cc1_GLS055L9016MU25.resize262.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d40bf2_b72f_11ec_81b7_ac1f6b40b531_GLS055R9016MU25.resize263.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84418dae_02ae_11e0_b16f_003048d0c7fe_995BC625_46D9_4A8D_B515_A5ECB51CE34964.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb25ee3_ff16_11e0_833e_003048f27c5f_56F35150_5A09_4692_B5FF_46C66035350965.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a1a6_fdef_11df_b16f_003048d0c7fe_61F8EEC7_6CBE_442B_9AF2_1CA869D4CA5F66.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853735b_02ae_11e0_b16f_003048d0c7fe_B122710F_71AE_4A07_ADDF_197CB35FA39267.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a5642_3804_11e0_b4b4_003048f27c5f_914B74D3_0490_44A3_A0D6_C7550B49130F68.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8537360_02ae_11e0_b16f_003048d0c7fe_4F2ABB7E_101E_4C23_87D1_95079471E5F369.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3c5_638a_11e2_ab60_0025902b3cc1_2F378B2A_B89B_4EFA_A53C_3EED64F10E5A70.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3c0_638a_11e2_ab60_0025902b3cc1_21D882D2_217F_406B_8A34_29FF691C59DD71.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fb2cc_a745_11eb_80bc_0025902b3cc1_GLPR063A.resize272.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fb2c4_a745_11eb_80bc_0025902b3cc1_GLPR063B73.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea28afd_a745_11eb_80bc_0025902b3cc1_GLPR063C74.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea28af6_a745_11eb_80bc_0025902b3cc1_GLPR063D75.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0ae16_a745_11eb_80bc_0025902b3cc1_GLPR063E76.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0ae11_a745_11eb_80bc_0025902b3cc1_GLPR063F.resize277.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1a8d6_14b5_11ed_a675_ac1f6b40b531_GLPR051K3009016MU2578.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c1a36_14b5_11ed_a675_ac1f6b40b531_GLPR050K4009016MU2579.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23f696_14b2_11ed_a675_ac1f6b40b531_GLPR051PA9016MU2580.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def597d6_14b2_11ed_a675_ac1f6b40b531_GLPR051PB9016MU2581.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe907976_14b2_11ed_a675_ac1f6b40b531_GLPR051PC9016MU2582.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36265536_14b3_11ed_a675_ac1f6b40b531_GLPR050PA9016MU2583.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66106296_14b3_11ed_a675_ac1f6b40b531_GLPR050PB9016MU2584.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cde456_14b3_11ed_a675_ac1f6b40b531_GLPR050PC9016MU2585.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e93f6_c45b_11eb_80bc_0025902b3cc1_GLPR041C86.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc56914_3fe9_11e0_86e2_003048f27c5f_EBDC121D_0EBB_4D5C_BA2A_1BB49C46533C87.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3b6_638a_11e2_ab60_0025902b3cc1_3F9AF36A_1A14_49B9_B01D_2643AED478C088.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3bb_638a_11e2_ab60_0025902b3cc1_0C874F51_299A_4199_8B5C_9277292334F489.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb366069_0b56_11e4_9ca4_0025902b3cc1_C39A4958_C215_4603_8D6E_181C2D64B92690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19737151_0b57_11e4_9ca4_0025902b3cc1_B6A25171_39FB_4DE9_AC44_ECAE3AAC54CF91.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d50e7_0b56_11e4_9ca4_0025902b3cc1_1CC00C8F_B1C2_4AAB_BB31_E1FBC6039F1192.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2615ca9_0b56_11e4_9ca4_0025902b3cc1_193.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f84522_f557_11ed_907c_ac1f6b40b531_GLPR0469016MU94.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba787868_9af0_11ed_bd63_ac1f6b40b531_Frame-6-_1_95.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bfb42_9af0_11ed_bd63_ac1f6b40b531_GLS00690162596.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffb279_9af1_11ed_bd63_ac1f6b40b531_GLS006901625_0197.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108ddb5_6068_11eb_80bc_0025902b3cc1_8BCE05E3_B647_44A6_9F3E_8FD0DC8BA7F398.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2724e_6068_11eb_80bc_0025902b3cc1_8BCE05E3_B647_44A6_9F3E_8FD0DC8BA7F399.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa01b8_09b8_11e9_8add_0025902b3cc1_2E63857B_B355_4E28_8BB4_D0B810828FCD100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b8d8f_7544_11ec_8de2_ac1f6b40b531_GLS063BRACKET_LEFTV5_01101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7426d40_7544_11ec_8de2_ac1f6b40b531_GLS063BRACKET_RIGHTV5_01102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4ec40_7544_11ec_8de2_ac1f6b40b531_GLS063600103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ac6fc_0100_11e0_b16f_003048d0c7fe_64ADC644_3F80_4A38_9E41_6E9691363A14104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ac6ff_0100_11e0_b16f_003048d0c7fe_FC2A246C_57E5_46C0_B6E4_216B36F86A1C105.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9069,81 +9008,81 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="857250" cy="352425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="91" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="352425"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -9512,80 +9451,50 @@
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="105" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...28 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -9839,54 +9748,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z59"/>
+  <dimension ref="A1:Z58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B59" sqref="B59"/>
+      <selection activeCell="D58" sqref="D58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
@@ -11229,205 +11138,205 @@
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R 105-K \Кронштейн наклонный с штырьками</t>
-[...3 lines deleted...]
-Артикул: RTP.054.CH</t>
+            <t xml:space="preserve">R 112-K \ Кронштейн с крючками</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.056.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">213.00</t>
+            <t xml:space="preserve">228.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="4"/>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R 112-K \ Кронштейн с крючками</t>
-[...3 lines deleted...]
-Артикул: RTP.056.CH</t>
+            <t xml:space="preserve">R 111 \ Кронштейн наклонный с шариками</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.020.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50</t>
+Кол-во в упаковке, шт.: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">228.00</t>
+            <t xml:space="preserve">396.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R 111 \ Кронштейн наклонный с шариками</t>
-[...3 lines deleted...]
-Артикул: RTP.020.CH</t>
+            <t xml:space="preserve">R 105-K \Кронштейн наклонный с штырьками</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.054.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 48</t>
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">396.00</t>
+            <t xml:space="preserve">213.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="4"/>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
@@ -15209,1079 +15118,1083 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2458.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" s="4"/>
       <c r="B49" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLPR 41 Рама для полки 900х400мм</t>
-[...3 lines deleted...]
-Артикул: GLPR.041B.9016MU.25</t>
+            <t xml:space="preserve">GLPR 41 Рама для полки 1200х400 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLPR.041C.9016MU.25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 900</t>
+Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 2</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1580.00</t>
+            <t xml:space="preserve">1690.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C49" s="4"/>
       <c r="D49" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLPR 41 Рама для полки 1200х400 мм</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 2</t>
+            <t xml:space="preserve">R 597 \ Кронштейн карусель</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.040.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 310</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1690.00</t>
+            <t xml:space="preserve">528.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" s="4"/>
       <c r="B50" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R 597 \ Кронштейн карусель</t>
-[...3 lines deleted...]
-Артикул: RTP.040.CH</t>
+            <t xml:space="preserve">R (U) 405 \ Кронштейн наклонный (усиленный зацеп)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.041.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр, мм: 310</t>
+Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">528.00</t>
+            <t xml:space="preserve">448.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C50" s="4"/>
       <c r="D50" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R (U) 405 \ Кронштейн наклонный (усиленный зацеп)</t>
-[...3 lines deleted...]
-Артикул: RTP.041.CH</t>
+            <t xml:space="preserve">R (U) 413 \ Кронштейн прямой (усиленный зацеп)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.042.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 400</t>
+Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">448.00</t>
+            <t xml:space="preserve">293.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" s="4"/>
       <c r="B51" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R (U) 413 \ Кронштейн прямой (усиленный зацеп)</t>
-[...3 lines deleted...]
-Артикул: RTP.042.CH</t>
+            <t xml:space="preserve">R (TOP) 153 \ Кронштейн прямой</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.048.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 300</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 25</t>
+Глубина, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">293.00</t>
+            <t xml:space="preserve">379.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C51" s="4"/>
       <c r="D51" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R (TOP) 153 \ Кронштейн прямой</t>
-[...3 lines deleted...]
-Артикул: RTP.048.CH</t>
+            <t xml:space="preserve">R (TOP) 496 \ Кронштейн прямой</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.049.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 20</t>
+Диаметр прутка, мм: 8</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">379.00</t>
+            <t xml:space="preserve">125.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" s="4"/>
       <c r="B52" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R (TOP) 496 \ Кронштейн прямой</t>
-[...3 lines deleted...]
-Артикул: RTP.049.CH</t>
+            <t xml:space="preserve">R (TOP) 109 \ Кронштейн ступенчатый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.047.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр прутка, мм: 8</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">125.00</t>
+            <t xml:space="preserve">526.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C52" s="4"/>
       <c r="D52" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R (TOP) 109 \ Кронштейн ступенчатый</t>
-[...3 lines deleted...]
-Артикул: RTP.047.CH</t>
+            <t xml:space="preserve">R 610 \ Кронштейн для головных уборов, шлемов</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.046.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 400</t>
+Диаметр, мм: 180</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 340</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 160</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Пруток д-5мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">526.00</t>
+            <t xml:space="preserve">339.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" s="4"/>
       <c r="B53" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R 610 \ Кронштейн для головных уборов, шлемов</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 10</t>
+            <t xml:space="preserve">GLPR.046 \ Кронштейн для шапок на прямоуг. трубу 30х15</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLPR.046.9016MU.25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 170</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 330</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 135</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">339.00</t>
+            <t xml:space="preserve">530.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C53" s="4"/>
       <c r="D53" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLPR.046 \ Кронштейн для шапок на прямоуг. трубу 30х15</t>
-[...19 lines deleted...]
-Высота, мм: 135</t>
+            <t xml:space="preserve">GLS.005 \ Кронштейн для шапок L_600</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.005.9016.25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый матовый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
+Цвет: белый матовый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Позволяет разместить 7 шапок. Крепление на стойку с перфорацией идентичной Global</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">530.00</t>
+            <t xml:space="preserve">1652.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" s="4"/>
       <c r="B54" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS.005 \ Кронштейн для шапок L_600</t>
-[...3 lines deleted...]
-Артикул: GLS.005.9016.25</t>
+            <t xml:space="preserve">GLS.006 \ Кронштейн для шапок L_900</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.006.9016.25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый матовый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 600</t>
+Ширина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Цвет: белый матовый</t>
-[...3 lines deleted...]
-Примечание: Позволяет разместить 7 шапок. Крепление на стойку с перфорацией идентичной Global</t>
+Примечание: Позволяет разместить 11 шапок. Крепление на стойку с перфорацией идентичной Global</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1652.00</t>
+            <t xml:space="preserve">2224.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C54" s="4"/>
       <c r="D54" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS.006 \ Кронштейн для шапок L_900</t>
-[...3 lines deleted...]
-Артикул: GLS.006.9016.25</t>
+            <t xml:space="preserve">GLS.007 \ Кронштейн для шапок L_1200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.007.9016.25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый матовый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 900</t>
+Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Позволяет разместить 11 шапок. Крепление на стойку с перфорацией идентичной Global</t>
+Примечание: Позволяет разместить 15 шапок. Крепление на стойку с перфорацией идентичной Global</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2224.00</t>
+            <t xml:space="preserve">2989.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" s="4"/>
       <c r="B55" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS.007 \ Кронштейн для шапок L_1200</t>
-[...11 lines deleted...]
-Ширина, мм: 1200</t>
+            <t xml:space="preserve">GLS 063BR-L \ Кронштейн для корзины (левый, L-290мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.063.BRACKET-LEFT.V5.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Держатель: левый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Позволяет разместить 15 шапок. Крепление на стойку с перфорацией идентичной Global</t>
+Примечание: Используются в комплекте с корзиной GLS 063A.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
+Глубина, мм: 290</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2989.00</t>
+            <t xml:space="preserve">125.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C55" s="4"/>
       <c r="D55" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS 063BR-L \ Кронштейн для корзины (левый, L-290мм)</t>
-[...3 lines deleted...]
-Артикул: GLS.063.BRACKET-LEFT.V5.CH</t>
+            <t xml:space="preserve">GLS 063BR-R \ Кронштейн для корзины (правый, L-290мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.063.BRACKET-RIGHT.V5.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Держатель: левый</t>
+Держатель: правый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Используются в комплекте с корзиной GLS 063A.</t>
+Примечание: цена за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 290</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">125.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" s="4"/>
       <c r="B56" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS 063BR-R \ Кронштейн для корзины (правый, L-290мм)</t>
-[...3 lines deleted...]
-Артикул: GLS.063.BRACKET-RIGHT.V5.CH</t>
+            <t xml:space="preserve">GLS 063A \ Корзина 600х300х150 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.063.600.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Держатель: правый</t>
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 600</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 150</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: цена за 1 шт.</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 10</t>
+Кол-во в упаковке, шт.: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">125.00</t>
+            <t xml:space="preserve">750.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C56" s="4"/>
       <c r="D56" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS 063A \ Корзина 600х300х150 мм</t>
-[...19 lines deleted...]
-Высота, мм: 150</t>
+            <t xml:space="preserve">GLS 063BR-L \ Кронштейн для корзины левый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.063.BRACKET-LEFT.V5.9016MU.25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Держатель: левый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Используются в комплекте с корзиной GLS 063A.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Россия</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 5</t>
+Глубина, мм: 290</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">750.00</t>
+            <t xml:space="preserve">163.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" s="4"/>
       <c r="B57" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS 063BR-L \ Кронштейн для корзины левый</t>
-[...3 lines deleted...]
-Артикул: GLS.063.BRACKET-LEFT.V5.9016MU.25</t>
+            <t xml:space="preserve">GLS 063BR-R \ Кронштейн для корзины правый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.063.BRACKET-RIGHT.V5.9016MU.25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Держатель: левый</t>
+Держатель: правый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Используются в комплекте с корзиной GLS 063A.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 290</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
@@ -16293,243 +16206,173 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">163.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C57" s="4"/>
       <c r="D57" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS 063BR-R \ Кронштейн для корзины правый</t>
-[...3 lines deleted...]
-Артикул: GLS.063.BRACKET-RIGHT.V5.9016MU.25</t>
+            <t xml:space="preserve">GLS 063A \ Корзина 600х300х150 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.063.600.9016MU.25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Держатель: правый</t>
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 600</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 150</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Используются в комплекте с кронштейнами держателями корзины GLS 063BR-L (левый) и GLS 063BR-R (правый).</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Используются в комплекте с корзиной GLS 063A.</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 10</t>
+Кол-во в упаковке, шт.: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">163.00</t>
+            <t xml:space="preserve">811.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" s="4"/>
       <c r="B58" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS 063A \ Корзина 600х300х150 мм</t>
-[...35 lines deleted...]
-Кол-во в упаковке, шт.: 5</t>
+            <t xml:space="preserve">GL 44L.HL \ Боксодержатель  (левый, L-320мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLB.044L.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Боксодержатель: левый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 320</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: цена за 1 шт.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">811.00</t>
+            <t xml:space="preserve">444.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C58" s="4"/>
       <c r="D58" s="5" t="inlineStr">
-        <is>
-[...60 lines deleted...]
-      <c r="B59" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GL 44R.HL \ Боксодержатель (правый, L-320мм)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: GLB.044R.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Боксодержатель: правый</t>
           </r>