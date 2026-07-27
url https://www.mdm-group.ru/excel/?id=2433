--- v4 (2026-06-12)
+++ v5 (2026-07-27)
@@ -1278,197 +1278,197 @@
       <t xml:space="preserve">437.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">R 112-K \ Кронштейн с крючками</t>
-[...3 lines deleted...]
-Артикул: RTP.056.CH</t>
+      <t xml:space="preserve">R 105-K \Кронштейн наклонный с штырьками</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RTP.054.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">228.00</t>
+      <t xml:space="preserve">213.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">R 111 \ Кронштейн наклонный с шариками</t>
-[...3 lines deleted...]
-Артикул: RTP.020.CH</t>
+      <t xml:space="preserve">R 112-K \ Кронштейн с крючками</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RTP.056.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 48</t>
+Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">396.00</t>
+      <t xml:space="preserve">228.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">R 105-K \Кронштейн наклонный с штырьками</t>
-[...3 lines deleted...]
-Артикул: RTP.054.CH</t>
+      <t xml:space="preserve">R 111 \ Кронштейн наклонный с шариками</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RTP.020.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50</t>
+Кол-во в упаковке, шт.: 48</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">213.00</t>
+      <t xml:space="preserve">396.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">R 111 \ Кронштейн наклонный с шариками</t>
@@ -1852,151 +1852,151 @@
       <t xml:space="preserve">281.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GLPR 62 Кронштейн прямой на прямоуг. трубу 30х15, L-300мм</t>
-[...7 lines deleted...]
-Цвет: белый муар</t>
+      <t xml:space="preserve">R 113-K \ Кронштейн прямой</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RTP.055.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Россия</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 10</t>
+Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">254.00</t>
+      <t xml:space="preserve">162.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">R 113-K \ Кронштейн прямой</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+      <t xml:space="preserve">GLPR 62 Кронштейн прямой на прямоуг. трубу 30х15, L-300мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLPR.062.V2.9016MU.25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50</t>
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">162.00</t>
+      <t xml:space="preserve">254.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...6 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">R 107 \ Кассета для сорочек</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: RTP.039.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -6296,51 +6296,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754e3fa_14b5_11ee_907c_ac1f6b40b531_94E5B06F_2C5C_4A22_B69F_806A79AA73A02.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3061c8_14b6_11ee_907c_ac1f6b40b531_8F56F74B_DB0D_4902_B1FA_1E5CBDA09AED3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0c6d2_14b6_11ee_907c_ac1f6b40b531_F05E9F5C_2B59_44DB_B593_31D9FD505AF04.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c628f9_ff1a_11e0_833e_003048f27c5f_7215BF23_847B_4882_A4FD_505C158C49B95.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be795c_ff1d_11e0_833e_003048f27c5f_F7DB54B0_FB63_4342_A29B_82956AB742FC6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c63049_0d9f_11e0_99a4_003048f27c5f_E63C6081_9512_47C4_82C2_49D9D9F859047.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f57d5_dade_11ee_a821_0050569cf81d_FS101S901625_018.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed92457_0957_11ef_a821_0050569cf81d_FS101M901625_019.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db764210_0957_11ef_a821_0050569cf81d_FS101L901625_0110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58572a44_a745_11eb_80bc_0025902b3cc1_GLPR038A11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a73ffb_a745_11eb_80bc_0025902b3cc1_GLPR038B12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58572a49_a745_11eb_80bc_0025902b3cc1_GLPR038C13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb25_fea4_11df_b16f_003048d0c7fe_6E8A2261_7F80_4416_98BC_4FB7D83C3A1E14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ff22d_c55b_11df_b729_003048d0c7fe_CAF553C9_5871_458F_A59A_3BA9AFBC023F15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a839_0427_11e0_99a4_003048f27c5f_E3451519_32A8_4F0B_842F_1A44B125DFC616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b78_0f25_11e0_99a4_003048f27c5f_FBFD3377_8E2D_4844_BFBF_C9162944F88417.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb28_fea4_11df_b16f_003048d0c7fe_9274CB7E_276B_49F7_8B17_1DAE6E10272218.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db30500_fdef_11df_b16f_003048d0c7fe_63D85E22_7A6E_4777_9EDE_6341BC5C806719.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b7b_0f25_11e0_99a4_003048f27c5f_01A7B579_09C4_4AB9_85F8_A58CCBD880DB20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321dc308_b38f_11e0_a476_003048f27c5f_GLB111CH.resize221.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3050d_fdef_11df_b16f_003048d0c7fe_2EA372C8_BF20_4D9A_A391_ABA76B2005C822.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16ca61_9cab_11e9_80b7_0025902b3cc1_EA97CE90_9FAB_4698_A41E_88205852316423.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f0bb2_0100_11e0_b16f_003048d0c7fe_9A2D6A81_74BF_4C50_8429_809DBA79697C24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2a6dd_9cab_11e9_80b7_0025902b3cc1_2EA372C8_BF20_4D9A_A391_ABA76B2005C825.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c43a7_707b_11e0_afc8_003048f27c5f_A8503556_2E30_4AFF_97BE_3D95B0AF4E2426.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0ae0c_a745_11eb_80bc_0025902b3cc1_GLPR06427.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a8899_fdef_11df_b16f_003048d0c7fe_EA97CE90_9FAB_4698_A41E_88205852316428.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb25f01_ff16_11e0_833e_003048f27c5f_5F62B636_B61C_481C_B417_5C6B31D446C729.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4ed_0100_11e0_b16f_003048d0c7fe_146FE058_C784_4AE7_A5B3_800757C1E60E30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e2215_035a_11e0_b16f_003048d0c7fe_D2641C2F_8482_40A9_BFF1_1D25827CB92931.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7acfb_fdef_11df_b16f_003048d0c7fe_F2641285_02DB_4CC8_B4CD_AB1D2DD8FB8832.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2178f_8d18_11ef_bd55_0050569cf81d_GLPR062V29016MU2533.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728799a_9cab_11e9_80b7_0025902b3cc1_F2641285_02DB_4CC8_B4CD_AB1D2DD8FB8834.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28bb7b_246f_11e0_99a4_003048f27c5f_2E63857B_B355_4E28_8BB4_D0B810828FCD35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa5f27_0427_11e0_99a4_003048f27c5f_C68A43EA_CF37_4207_BD17_D958C79815EA36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18b6cc_a745_11eb_80bc_0025902b3cc1_GLPR06137.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb05_fea4_11df_b16f_003048d0c7fe_8B87051B_047C_49D7_95DA_BA1CEBE1C6E738.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3d349_239b_11e0_99a4_003048f27c5f_7983CBDA_3F2C_4504_9CC4_372E227A218839.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3d34c_239b_11e0_99a4_003048f27c5f_85FB9A85_5ED4_4774_A084_3959A4B1BD4840.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a234a_0cc4_11e0_99a4_003048f27c5f_981A9838_47E4_478F_BB42_EEA5A38D5E9D41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a844_0427_11e0_99a4_003048f27c5f_3D790DF8_DD1F_44B5_9332_148BB8CC177942.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763d571_081d_11e0_99a4_003048f27c5f_66404EC4_C886_46A4_9C87_AC91C4A7607743.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763d574_081d_11e0_99a4_003048f27c5f_ECD277D2_6557_4345_B930_4EFCB274F3B444.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4e7_0100_11e0_b16f_003048d0c7fe_DA27D4B0_66ED_430F_BAFE_152DBE62DD8745.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4e4_0100_11e0_b16f_003048d0c7fe_C688EDDE_D843_4E4F_BCC3_CAC4607DCB5046.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304eb_fdef_11df_b16f_003048d0c7fe_DFBAC84C_99A8_487B_A187_4EF90A6A416E47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304ee_fdef_11df_b16f_003048d0c7fe_9B3294F8_D899_4BC7_946F_707A50BDECEE48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a235a_0cc4_11e0_99a4_003048f27c5f_294202EE_75D0_4972_B59F_617C509ED7C849.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a235d_0cc4_11e0_99a4_003048f27c5f_221FAD5F_832B_4DB2_9893_50CA19D09A9550.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f21a4_a745_11eb_80bc_0025902b3cc1_GLS023CL51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b991153_a745_11eb_80bc_0025902b3cc1_GLS023CR52.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f219f_a745_11eb_80bc_0025902b3cc1_GLS023DL53.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b991148_a745_11eb_80bc_0025902b3cc1_GLS023DR54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99115a_a745_11eb_80bc_0025902b3cc1_GLS023AR55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258daaf0_a745_11eb_80bc_0025902b3cc1_GLS023AR56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35de612_9dc6_11eb_80bc_0025902b3cc1_GLS023BL57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35de618_9dc6_11eb_80bc_0025902b3cc1_GLS023BR58.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a234d_0cc4_11e0_99a4_003048f27c5f_6F593A84_4AEC_42EA_BAC1_1614C0707E9F59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126c1bc_2aa7_11e0_99a4_003048f27c5f_48D011F9_2F8D_4611_828E_A66075FA31F860.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3d34f_239b_11e0_99a4_003048f27c5f_E5B9E716_F6B3_4205_BFC4_A8794ED8FC6361.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ab444_cf68_11eb_80bc_0025902b3cc1_GLS055L9016MU25.resize262.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d40bf2_b72f_11ec_81b7_ac1f6b40b531_GLS055R9016MU25.resize263.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84418dae_02ae_11e0_b16f_003048d0c7fe_995BC625_46D9_4A8D_B515_A5ECB51CE34964.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb25ee3_ff16_11e0_833e_003048f27c5f_56F35150_5A09_4692_B5FF_46C66035350965.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a1a6_fdef_11df_b16f_003048d0c7fe_61F8EEC7_6CBE_442B_9AF2_1CA869D4CA5F66.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853735b_02ae_11e0_b16f_003048d0c7fe_B122710F_71AE_4A07_ADDF_197CB35FA39267.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a5642_3804_11e0_b4b4_003048f27c5f_914B74D3_0490_44A3_A0D6_C7550B49130F68.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8537360_02ae_11e0_b16f_003048d0c7fe_4F2ABB7E_101E_4C23_87D1_95079471E5F369.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3c5_638a_11e2_ab60_0025902b3cc1_2F378B2A_B89B_4EFA_A53C_3EED64F10E5A70.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3c0_638a_11e2_ab60_0025902b3cc1_21D882D2_217F_406B_8A34_29FF691C59DD71.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fb2cc_a745_11eb_80bc_0025902b3cc1_GLPR063A.resize272.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fb2c4_a745_11eb_80bc_0025902b3cc1_GLPR063B73.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea28afd_a745_11eb_80bc_0025902b3cc1_GLPR063C74.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea28af6_a745_11eb_80bc_0025902b3cc1_GLPR063D75.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0ae16_a745_11eb_80bc_0025902b3cc1_GLPR063E76.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0ae11_a745_11eb_80bc_0025902b3cc1_GLPR063F.resize277.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1a8d6_14b5_11ed_a675_ac1f6b40b531_GLPR051K3009016MU2578.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c1a36_14b5_11ed_a675_ac1f6b40b531_GLPR050K4009016MU2579.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23f696_14b2_11ed_a675_ac1f6b40b531_GLPR051PA9016MU2580.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def597d6_14b2_11ed_a675_ac1f6b40b531_GLPR051PB9016MU2581.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe907976_14b2_11ed_a675_ac1f6b40b531_GLPR051PC9016MU2582.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36265536_14b3_11ed_a675_ac1f6b40b531_GLPR050PA9016MU2583.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66106296_14b3_11ed_a675_ac1f6b40b531_GLPR050PB9016MU2584.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cde456_14b3_11ed_a675_ac1f6b40b531_GLPR050PC9016MU2585.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e93f6_c45b_11eb_80bc_0025902b3cc1_GLPR041C86.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc56914_3fe9_11e0_86e2_003048f27c5f_EBDC121D_0EBB_4D5C_BA2A_1BB49C46533C87.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3b6_638a_11e2_ab60_0025902b3cc1_3F9AF36A_1A14_49B9_B01D_2643AED478C088.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3bb_638a_11e2_ab60_0025902b3cc1_0C874F51_299A_4199_8B5C_9277292334F489.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb366069_0b56_11e4_9ca4_0025902b3cc1_C39A4958_C215_4603_8D6E_181C2D64B92690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19737151_0b57_11e4_9ca4_0025902b3cc1_B6A25171_39FB_4DE9_AC44_ECAE3AAC54CF91.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d50e7_0b56_11e4_9ca4_0025902b3cc1_1CC00C8F_B1C2_4AAB_BB31_E1FBC6039F1192.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2615ca9_0b56_11e4_9ca4_0025902b3cc1_193.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f84522_f557_11ed_907c_ac1f6b40b531_GLPR0469016MU94.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba787868_9af0_11ed_bd63_ac1f6b40b531_Frame-6-_1_95.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bfb42_9af0_11ed_bd63_ac1f6b40b531_GLS00690162596.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffb279_9af1_11ed_bd63_ac1f6b40b531_GLS006901625_0197.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108ddb5_6068_11eb_80bc_0025902b3cc1_8BCE05E3_B647_44A6_9F3E_8FD0DC8BA7F398.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2724e_6068_11eb_80bc_0025902b3cc1_8BCE05E3_B647_44A6_9F3E_8FD0DC8BA7F399.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa01b8_09b8_11e9_8add_0025902b3cc1_2E63857B_B355_4E28_8BB4_D0B810828FCD100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b8d8f_7544_11ec_8de2_ac1f6b40b531_GLS063BRACKET_LEFTV5_01101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7426d40_7544_11ec_8de2_ac1f6b40b531_GLS063BRACKET_RIGHTV5_01102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4ec40_7544_11ec_8de2_ac1f6b40b531_GLS063600103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ac6fc_0100_11e0_b16f_003048d0c7fe_64ADC644_3F80_4A38_9E41_6E9691363A14104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ac6ff_0100_11e0_b16f_003048d0c7fe_FC2A246C_57E5_46C0_B6E4_216B36F86A1C105.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754e3fa_14b5_11ee_907c_ac1f6b40b531_94E5B06F_2C5C_4A22_B69F_806A79AA73A02.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3061c8_14b6_11ee_907c_ac1f6b40b531_8F56F74B_DB0D_4902_B1FA_1E5CBDA09AED3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0c6d2_14b6_11ee_907c_ac1f6b40b531_F05E9F5C_2B59_44DB_B593_31D9FD505AF04.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c628f9_ff1a_11e0_833e_003048f27c5f_7215BF23_847B_4882_A4FD_505C158C49B95.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be795c_ff1d_11e0_833e_003048f27c5f_F7DB54B0_FB63_4342_A29B_82956AB742FC6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c63049_0d9f_11e0_99a4_003048f27c5f_E63C6081_9512_47C4_82C2_49D9D9F859047.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f57d5_dade_11ee_a821_0050569cf81d_FS101S901625_018.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed92457_0957_11ef_a821_0050569cf81d_FS101M901625_019.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db764210_0957_11ef_a821_0050569cf81d_FS101L901625_0110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58572a44_a745_11eb_80bc_0025902b3cc1_GLPR038A11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a73ffb_a745_11eb_80bc_0025902b3cc1_GLPR038B12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58572a49_a745_11eb_80bc_0025902b3cc1_GLPR038C13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb25_fea4_11df_b16f_003048d0c7fe_6E8A2261_7F80_4416_98BC_4FB7D83C3A1E14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ff22d_c55b_11df_b729_003048d0c7fe_CAF553C9_5871_458F_A59A_3BA9AFBC023F15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a839_0427_11e0_99a4_003048f27c5f_E3451519_32A8_4F0B_842F_1A44B125DFC616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b78_0f25_11e0_99a4_003048f27c5f_FBFD3377_8E2D_4844_BFBF_C9162944F88417.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb28_fea4_11df_b16f_003048d0c7fe_9274CB7E_276B_49F7_8B17_1DAE6E10272218.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db30500_fdef_11df_b16f_003048d0c7fe_63D85E22_7A6E_4777_9EDE_6341BC5C806719.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b7b_0f25_11e0_99a4_003048f27c5f_01A7B579_09C4_4AB9_85F8_A58CCBD880DB20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321dc308_b38f_11e0_a476_003048f27c5f_GLB111CH.resize221.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3050d_fdef_11df_b16f_003048d0c7fe_2EA372C8_BF20_4D9A_A391_ABA76B2005C822.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2a6dd_9cab_11e9_80b7_0025902b3cc1_2EA372C8_BF20_4D9A_A391_ABA76B2005C823.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16ca61_9cab_11e9_80b7_0025902b3cc1_EA97CE90_9FAB_4698_A41E_88205852316424.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f0bb2_0100_11e0_b16f_003048d0c7fe_9A2D6A81_74BF_4C50_8429_809DBA79697C25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c43a7_707b_11e0_afc8_003048f27c5f_A8503556_2E30_4AFF_97BE_3D95B0AF4E2426.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0ae0c_a745_11eb_80bc_0025902b3cc1_GLPR06427.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a8899_fdef_11df_b16f_003048d0c7fe_EA97CE90_9FAB_4698_A41E_88205852316428.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb25f01_ff16_11e0_833e_003048f27c5f_5F62B636_B61C_481C_B417_5C6B31D446C729.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4ed_0100_11e0_b16f_003048d0c7fe_146FE058_C784_4AE7_A5B3_800757C1E60E30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e2215_035a_11e0_b16f_003048d0c7fe_D2641C2F_8482_40A9_BFF1_1D25827CB92931.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7acfb_fdef_11df_b16f_003048d0c7fe_F2641285_02DB_4CC8_B4CD_AB1D2DD8FB8832.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728799a_9cab_11e9_80b7_0025902b3cc1_F2641285_02DB_4CC8_B4CD_AB1D2DD8FB8833.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2178f_8d18_11ef_bd55_0050569cf81d_GLPR062V29016MU2534.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28bb7b_246f_11e0_99a4_003048f27c5f_2E63857B_B355_4E28_8BB4_D0B810828FCD35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa5f27_0427_11e0_99a4_003048f27c5f_C68A43EA_CF37_4207_BD17_D958C79815EA36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18b6cc_a745_11eb_80bc_0025902b3cc1_GLPR06137.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb05_fea4_11df_b16f_003048d0c7fe_8B87051B_047C_49D7_95DA_BA1CEBE1C6E738.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3d349_239b_11e0_99a4_003048f27c5f_7983CBDA_3F2C_4504_9CC4_372E227A218839.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3d34c_239b_11e0_99a4_003048f27c5f_85FB9A85_5ED4_4774_A084_3959A4B1BD4840.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a234a_0cc4_11e0_99a4_003048f27c5f_981A9838_47E4_478F_BB42_EEA5A38D5E9D41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a844_0427_11e0_99a4_003048f27c5f_3D790DF8_DD1F_44B5_9332_148BB8CC177942.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763d571_081d_11e0_99a4_003048f27c5f_66404EC4_C886_46A4_9C87_AC91C4A7607743.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763d574_081d_11e0_99a4_003048f27c5f_ECD277D2_6557_4345_B930_4EFCB274F3B444.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4e7_0100_11e0_b16f_003048d0c7fe_DA27D4B0_66ED_430F_BAFE_152DBE62DD8745.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4e4_0100_11e0_b16f_003048d0c7fe_C688EDDE_D843_4E4F_BCC3_CAC4607DCB5046.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304eb_fdef_11df_b16f_003048d0c7fe_DFBAC84C_99A8_487B_A187_4EF90A6A416E47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304ee_fdef_11df_b16f_003048d0c7fe_9B3294F8_D899_4BC7_946F_707A50BDECEE48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a235a_0cc4_11e0_99a4_003048f27c5f_294202EE_75D0_4972_B59F_617C509ED7C849.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a235d_0cc4_11e0_99a4_003048f27c5f_221FAD5F_832B_4DB2_9893_50CA19D09A9550.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f21a4_a745_11eb_80bc_0025902b3cc1_GLS023CL51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b991153_a745_11eb_80bc_0025902b3cc1_GLS023CR52.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f219f_a745_11eb_80bc_0025902b3cc1_GLS023DL53.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b991148_a745_11eb_80bc_0025902b3cc1_GLS023DR54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99115a_a745_11eb_80bc_0025902b3cc1_GLS023AR55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258daaf0_a745_11eb_80bc_0025902b3cc1_GLS023AR56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35de612_9dc6_11eb_80bc_0025902b3cc1_GLS023BL57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35de618_9dc6_11eb_80bc_0025902b3cc1_GLS023BR58.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a234d_0cc4_11e0_99a4_003048f27c5f_6F593A84_4AEC_42EA_BAC1_1614C0707E9F59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126c1bc_2aa7_11e0_99a4_003048f27c5f_48D011F9_2F8D_4611_828E_A66075FA31F860.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3d34f_239b_11e0_99a4_003048f27c5f_E5B9E716_F6B3_4205_BFC4_A8794ED8FC6361.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ab444_cf68_11eb_80bc_0025902b3cc1_GLS055L9016MU25.resize262.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d40bf2_b72f_11ec_81b7_ac1f6b40b531_GLS055R9016MU25.resize263.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84418dae_02ae_11e0_b16f_003048d0c7fe_995BC625_46D9_4A8D_B515_A5ECB51CE34964.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb25ee3_ff16_11e0_833e_003048f27c5f_56F35150_5A09_4692_B5FF_46C66035350965.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a1a6_fdef_11df_b16f_003048d0c7fe_61F8EEC7_6CBE_442B_9AF2_1CA869D4CA5F66.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853735b_02ae_11e0_b16f_003048d0c7fe_B122710F_71AE_4A07_ADDF_197CB35FA39267.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a5642_3804_11e0_b4b4_003048f27c5f_914B74D3_0490_44A3_A0D6_C7550B49130F68.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8537360_02ae_11e0_b16f_003048d0c7fe_4F2ABB7E_101E_4C23_87D1_95079471E5F369.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3c5_638a_11e2_ab60_0025902b3cc1_2F378B2A_B89B_4EFA_A53C_3EED64F10E5A70.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3c0_638a_11e2_ab60_0025902b3cc1_21D882D2_217F_406B_8A34_29FF691C59DD71.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fb2cc_a745_11eb_80bc_0025902b3cc1_GLPR063A.resize272.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fb2c4_a745_11eb_80bc_0025902b3cc1_GLPR063B73.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea28afd_a745_11eb_80bc_0025902b3cc1_GLPR063C74.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea28af6_a745_11eb_80bc_0025902b3cc1_GLPR063D75.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0ae16_a745_11eb_80bc_0025902b3cc1_GLPR063E76.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0ae11_a745_11eb_80bc_0025902b3cc1_GLPR063F.resize277.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1a8d6_14b5_11ed_a675_ac1f6b40b531_GLPR051K3009016MU2578.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c1a36_14b5_11ed_a675_ac1f6b40b531_GLPR050K4009016MU2579.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23f696_14b2_11ed_a675_ac1f6b40b531_GLPR051PA9016MU2580.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def597d6_14b2_11ed_a675_ac1f6b40b531_GLPR051PB9016MU2581.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe907976_14b2_11ed_a675_ac1f6b40b531_GLPR051PC9016MU2582.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36265536_14b3_11ed_a675_ac1f6b40b531_GLPR050PA9016MU2583.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66106296_14b3_11ed_a675_ac1f6b40b531_GLPR050PB9016MU2584.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cde456_14b3_11ed_a675_ac1f6b40b531_GLPR050PC9016MU2585.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e93f6_c45b_11eb_80bc_0025902b3cc1_GLPR041C86.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc56914_3fe9_11e0_86e2_003048f27c5f_EBDC121D_0EBB_4D5C_BA2A_1BB49C46533C87.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3b6_638a_11e2_ab60_0025902b3cc1_3F9AF36A_1A14_49B9_B01D_2643AED478C088.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3bb_638a_11e2_ab60_0025902b3cc1_0C874F51_299A_4199_8B5C_9277292334F489.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb366069_0b56_11e4_9ca4_0025902b3cc1_C39A4958_C215_4603_8D6E_181C2D64B92690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19737151_0b57_11e4_9ca4_0025902b3cc1_B6A25171_39FB_4DE9_AC44_ECAE3AAC54CF91.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d50e7_0b56_11e4_9ca4_0025902b3cc1_1CC00C8F_B1C2_4AAB_BB31_E1FBC6039F1192.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2615ca9_0b56_11e4_9ca4_0025902b3cc1_193.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f84522_f557_11ed_907c_ac1f6b40b531_GLPR0469016MU94.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba787868_9af0_11ed_bd63_ac1f6b40b531_Frame-6-_1_95.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bfb42_9af0_11ed_bd63_ac1f6b40b531_GLS00690162596.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffb279_9af1_11ed_bd63_ac1f6b40b531_GLS006901625_0197.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108ddb5_6068_11eb_80bc_0025902b3cc1_8BCE05E3_B647_44A6_9F3E_8FD0DC8BA7F398.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2724e_6068_11eb_80bc_0025902b3cc1_8BCE05E3_B647_44A6_9F3E_8FD0DC8BA7F399.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa01b8_09b8_11e9_8add_0025902b3cc1_2E63857B_B355_4E28_8BB4_D0B810828FCD100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b8d8f_7544_11ec_8de2_ac1f6b40b531_GLS063BRACKET_LEFTV5_01101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7426d40_7544_11ec_8de2_ac1f6b40b531_GLS063BRACKET_RIGHTV5_01102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4ec40_7544_11ec_8de2_ac1f6b40b531_GLS063600103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ac6fc_0100_11e0_b16f_003048d0c7fe_64ADC644_3F80_4A38_9E41_6E9691363A14104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ac6ff_0100_11e0_b16f_003048d0c7fe_FC2A246C_57E5_46C0_B6E4_216B36F86A1C105.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -11138,205 +11138,205 @@
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R 112-K \ Кронштейн с крючками</t>
-[...3 lines deleted...]
-Артикул: RTP.056.CH</t>
+            <t xml:space="preserve">R 105-K \Кронштейн наклонный с штырьками</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.054.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">228.00</t>
+            <t xml:space="preserve">213.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="4"/>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R 111 \ Кронштейн наклонный с шариками</t>
-[...3 lines deleted...]
-Артикул: RTP.020.CH</t>
+            <t xml:space="preserve">R 112-K \ Кронштейн с крючками</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.056.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 48</t>
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">396.00</t>
+            <t xml:space="preserve">228.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R 105-K \Кронштейн наклонный с штырьками</t>
-[...3 lines deleted...]
-Артикул: RTP.054.CH</t>
+            <t xml:space="preserve">R 111 \ Кронштейн наклонный с шариками</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.020.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50</t>
+Кол-во в упаковке, шт.: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">213.00</t>
+            <t xml:space="preserve">396.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="4"/>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
@@ -11752,156 +11752,156 @@
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLPR 62 Кронштейн прямой на прямоуг. трубу 30х15, L-300мм</t>
-[...7 lines deleted...]
-Цвет: белый муар</t>
+            <t xml:space="preserve">R 113-K \ Кронштейн прямой</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.055.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Россия</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 10</t>
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">254.00</t>
+            <t xml:space="preserve">162.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="4"/>
       <c r="B23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R 113-K \ Кронштейн прямой</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+            <t xml:space="preserve">GLPR 62 Кронштейн прямой на прямоуг. трубу 30х15, L-300мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLPR.062.V2.9016MU.25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50</t>
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">162.00</t>
+            <t xml:space="preserve">254.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">R 107 \ Кассета для сорочек</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: RTP.039.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>