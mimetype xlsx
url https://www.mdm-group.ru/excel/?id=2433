--- v5 (2026-07-27)
+++ v6 (2026-09-10)
@@ -1278,197 +1278,197 @@
       <t xml:space="preserve">437.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">R 105-K \Кронштейн наклонный с штырьками</t>
-[...3 lines deleted...]
-Артикул: RTP.054.CH</t>
+      <t xml:space="preserve">R 112-K \ Кронштейн с крючками</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RTP.056.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">213.00</t>
+      <t xml:space="preserve">228.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">R 112-K \ Кронштейн с крючками</t>
-[...3 lines deleted...]
-Артикул: RTP.056.CH</t>
+      <t xml:space="preserve">R 111 \ Кронштейн наклонный с шариками</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RTP.020.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50</t>
+Кол-во в упаковке, шт.: 48</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">228.00</t>
+      <t xml:space="preserve">396.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">R 111 \ Кронштейн наклонный с шариками</t>
-[...3 lines deleted...]
-Артикул: RTP.020.CH</t>
+      <t xml:space="preserve">R 105-K \Кронштейн наклонный с штырьками</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RTP.054.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 48</t>
+Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">396.00</t>
+      <t xml:space="preserve">213.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">R 111 \ Кронштейн наклонный с шариками</t>
@@ -6296,3192 +6296,3222 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754e3fa_14b5_11ee_907c_ac1f6b40b531_94E5B06F_2C5C_4A22_B69F_806A79AA73A02.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3061c8_14b6_11ee_907c_ac1f6b40b531_8F56F74B_DB0D_4902_B1FA_1E5CBDA09AED3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0c6d2_14b6_11ee_907c_ac1f6b40b531_F05E9F5C_2B59_44DB_B593_31D9FD505AF04.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c628f9_ff1a_11e0_833e_003048f27c5f_7215BF23_847B_4882_A4FD_505C158C49B95.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be795c_ff1d_11e0_833e_003048f27c5f_F7DB54B0_FB63_4342_A29B_82956AB742FC6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c63049_0d9f_11e0_99a4_003048f27c5f_E63C6081_9512_47C4_82C2_49D9D9F859047.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f57d5_dade_11ee_a821_0050569cf81d_FS101S901625_018.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed92457_0957_11ef_a821_0050569cf81d_FS101M901625_019.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db764210_0957_11ef_a821_0050569cf81d_FS101L901625_0110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58572a44_a745_11eb_80bc_0025902b3cc1_GLPR038A11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a73ffb_a745_11eb_80bc_0025902b3cc1_GLPR038B12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58572a49_a745_11eb_80bc_0025902b3cc1_GLPR038C13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb25_fea4_11df_b16f_003048d0c7fe_6E8A2261_7F80_4416_98BC_4FB7D83C3A1E14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ff22d_c55b_11df_b729_003048d0c7fe_CAF553C9_5871_458F_A59A_3BA9AFBC023F15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a839_0427_11e0_99a4_003048f27c5f_E3451519_32A8_4F0B_842F_1A44B125DFC616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b78_0f25_11e0_99a4_003048f27c5f_FBFD3377_8E2D_4844_BFBF_C9162944F88417.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb28_fea4_11df_b16f_003048d0c7fe_9274CB7E_276B_49F7_8B17_1DAE6E10272218.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db30500_fdef_11df_b16f_003048d0c7fe_63D85E22_7A6E_4777_9EDE_6341BC5C806719.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b7b_0f25_11e0_99a4_003048f27c5f_01A7B579_09C4_4AB9_85F8_A58CCBD880DB20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321dc308_b38f_11e0_a476_003048f27c5f_GLB111CH.resize221.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3050d_fdef_11df_b16f_003048d0c7fe_2EA372C8_BF20_4D9A_A391_ABA76B2005C822.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2a6dd_9cab_11e9_80b7_0025902b3cc1_2EA372C8_BF20_4D9A_A391_ABA76B2005C823.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16ca61_9cab_11e9_80b7_0025902b3cc1_EA97CE90_9FAB_4698_A41E_88205852316424.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f0bb2_0100_11e0_b16f_003048d0c7fe_9A2D6A81_74BF_4C50_8429_809DBA79697C25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c43a7_707b_11e0_afc8_003048f27c5f_A8503556_2E30_4AFF_97BE_3D95B0AF4E2426.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0ae0c_a745_11eb_80bc_0025902b3cc1_GLPR06427.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a8899_fdef_11df_b16f_003048d0c7fe_EA97CE90_9FAB_4698_A41E_88205852316428.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb25f01_ff16_11e0_833e_003048f27c5f_5F62B636_B61C_481C_B417_5C6B31D446C729.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4ed_0100_11e0_b16f_003048d0c7fe_146FE058_C784_4AE7_A5B3_800757C1E60E30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e2215_035a_11e0_b16f_003048d0c7fe_D2641C2F_8482_40A9_BFF1_1D25827CB92931.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7acfb_fdef_11df_b16f_003048d0c7fe_F2641285_02DB_4CC8_B4CD_AB1D2DD8FB8832.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728799a_9cab_11e9_80b7_0025902b3cc1_F2641285_02DB_4CC8_B4CD_AB1D2DD8FB8833.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2178f_8d18_11ef_bd55_0050569cf81d_GLPR062V29016MU2534.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28bb7b_246f_11e0_99a4_003048f27c5f_2E63857B_B355_4E28_8BB4_D0B810828FCD35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa5f27_0427_11e0_99a4_003048f27c5f_C68A43EA_CF37_4207_BD17_D958C79815EA36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18b6cc_a745_11eb_80bc_0025902b3cc1_GLPR06137.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb05_fea4_11df_b16f_003048d0c7fe_8B87051B_047C_49D7_95DA_BA1CEBE1C6E738.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3d349_239b_11e0_99a4_003048f27c5f_7983CBDA_3F2C_4504_9CC4_372E227A218839.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3d34c_239b_11e0_99a4_003048f27c5f_85FB9A85_5ED4_4774_A084_3959A4B1BD4840.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a234a_0cc4_11e0_99a4_003048f27c5f_981A9838_47E4_478F_BB42_EEA5A38D5E9D41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a844_0427_11e0_99a4_003048f27c5f_3D790DF8_DD1F_44B5_9332_148BB8CC177942.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763d571_081d_11e0_99a4_003048f27c5f_66404EC4_C886_46A4_9C87_AC91C4A7607743.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763d574_081d_11e0_99a4_003048f27c5f_ECD277D2_6557_4345_B930_4EFCB274F3B444.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4e7_0100_11e0_b16f_003048d0c7fe_DA27D4B0_66ED_430F_BAFE_152DBE62DD8745.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4e4_0100_11e0_b16f_003048d0c7fe_C688EDDE_D843_4E4F_BCC3_CAC4607DCB5046.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304eb_fdef_11df_b16f_003048d0c7fe_DFBAC84C_99A8_487B_A187_4EF90A6A416E47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304ee_fdef_11df_b16f_003048d0c7fe_9B3294F8_D899_4BC7_946F_707A50BDECEE48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a235a_0cc4_11e0_99a4_003048f27c5f_294202EE_75D0_4972_B59F_617C509ED7C849.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a235d_0cc4_11e0_99a4_003048f27c5f_221FAD5F_832B_4DB2_9893_50CA19D09A9550.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f21a4_a745_11eb_80bc_0025902b3cc1_GLS023CL51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b991153_a745_11eb_80bc_0025902b3cc1_GLS023CR52.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f219f_a745_11eb_80bc_0025902b3cc1_GLS023DL53.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b991148_a745_11eb_80bc_0025902b3cc1_GLS023DR54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99115a_a745_11eb_80bc_0025902b3cc1_GLS023AR55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258daaf0_a745_11eb_80bc_0025902b3cc1_GLS023AR56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35de612_9dc6_11eb_80bc_0025902b3cc1_GLS023BL57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35de618_9dc6_11eb_80bc_0025902b3cc1_GLS023BR58.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a234d_0cc4_11e0_99a4_003048f27c5f_6F593A84_4AEC_42EA_BAC1_1614C0707E9F59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126c1bc_2aa7_11e0_99a4_003048f27c5f_48D011F9_2F8D_4611_828E_A66075FA31F860.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3d34f_239b_11e0_99a4_003048f27c5f_E5B9E716_F6B3_4205_BFC4_A8794ED8FC6361.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ab444_cf68_11eb_80bc_0025902b3cc1_GLS055L9016MU25.resize262.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d40bf2_b72f_11ec_81b7_ac1f6b40b531_GLS055R9016MU25.resize263.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84418dae_02ae_11e0_b16f_003048d0c7fe_995BC625_46D9_4A8D_B515_A5ECB51CE34964.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb25ee3_ff16_11e0_833e_003048f27c5f_56F35150_5A09_4692_B5FF_46C66035350965.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a1a6_fdef_11df_b16f_003048d0c7fe_61F8EEC7_6CBE_442B_9AF2_1CA869D4CA5F66.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853735b_02ae_11e0_b16f_003048d0c7fe_B122710F_71AE_4A07_ADDF_197CB35FA39267.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a5642_3804_11e0_b4b4_003048f27c5f_914B74D3_0490_44A3_A0D6_C7550B49130F68.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8537360_02ae_11e0_b16f_003048d0c7fe_4F2ABB7E_101E_4C23_87D1_95079471E5F369.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3c5_638a_11e2_ab60_0025902b3cc1_2F378B2A_B89B_4EFA_A53C_3EED64F10E5A70.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3c0_638a_11e2_ab60_0025902b3cc1_21D882D2_217F_406B_8A34_29FF691C59DD71.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fb2cc_a745_11eb_80bc_0025902b3cc1_GLPR063A.resize272.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fb2c4_a745_11eb_80bc_0025902b3cc1_GLPR063B73.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea28afd_a745_11eb_80bc_0025902b3cc1_GLPR063C74.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea28af6_a745_11eb_80bc_0025902b3cc1_GLPR063D75.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0ae16_a745_11eb_80bc_0025902b3cc1_GLPR063E76.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0ae11_a745_11eb_80bc_0025902b3cc1_GLPR063F.resize277.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1a8d6_14b5_11ed_a675_ac1f6b40b531_GLPR051K3009016MU2578.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c1a36_14b5_11ed_a675_ac1f6b40b531_GLPR050K4009016MU2579.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23f696_14b2_11ed_a675_ac1f6b40b531_GLPR051PA9016MU2580.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def597d6_14b2_11ed_a675_ac1f6b40b531_GLPR051PB9016MU2581.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe907976_14b2_11ed_a675_ac1f6b40b531_GLPR051PC9016MU2582.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36265536_14b3_11ed_a675_ac1f6b40b531_GLPR050PA9016MU2583.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66106296_14b3_11ed_a675_ac1f6b40b531_GLPR050PB9016MU2584.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cde456_14b3_11ed_a675_ac1f6b40b531_GLPR050PC9016MU2585.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e93f6_c45b_11eb_80bc_0025902b3cc1_GLPR041C86.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc56914_3fe9_11e0_86e2_003048f27c5f_EBDC121D_0EBB_4D5C_BA2A_1BB49C46533C87.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3b6_638a_11e2_ab60_0025902b3cc1_3F9AF36A_1A14_49B9_B01D_2643AED478C088.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3bb_638a_11e2_ab60_0025902b3cc1_0C874F51_299A_4199_8B5C_9277292334F489.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb366069_0b56_11e4_9ca4_0025902b3cc1_C39A4958_C215_4603_8D6E_181C2D64B92690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19737151_0b57_11e4_9ca4_0025902b3cc1_B6A25171_39FB_4DE9_AC44_ECAE3AAC54CF91.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d50e7_0b56_11e4_9ca4_0025902b3cc1_1CC00C8F_B1C2_4AAB_BB31_E1FBC6039F1192.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2615ca9_0b56_11e4_9ca4_0025902b3cc1_193.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f84522_f557_11ed_907c_ac1f6b40b531_GLPR0469016MU94.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba787868_9af0_11ed_bd63_ac1f6b40b531_Frame-6-_1_95.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bfb42_9af0_11ed_bd63_ac1f6b40b531_GLS00690162596.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffb279_9af1_11ed_bd63_ac1f6b40b531_GLS006901625_0197.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108ddb5_6068_11eb_80bc_0025902b3cc1_8BCE05E3_B647_44A6_9F3E_8FD0DC8BA7F398.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2724e_6068_11eb_80bc_0025902b3cc1_8BCE05E3_B647_44A6_9F3E_8FD0DC8BA7F399.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa01b8_09b8_11e9_8add_0025902b3cc1_2E63857B_B355_4E28_8BB4_D0B810828FCD100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b8d8f_7544_11ec_8de2_ac1f6b40b531_GLS063BRACKET_LEFTV5_01101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7426d40_7544_11ec_8de2_ac1f6b40b531_GLS063BRACKET_RIGHTV5_01102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4ec40_7544_11ec_8de2_ac1f6b40b531_GLS063600103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ac6fc_0100_11e0_b16f_003048d0c7fe_64ADC644_3F80_4A38_9E41_6E9691363A14104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ac6ff_0100_11e0_b16f_003048d0c7fe_FC2A246C_57E5_46C0_B6E4_216B36F86A1C105.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77549e_e214_11e6_9cf3_0025902b3cc1_7F617040_CA2C_47E9_9FA1_1FB074C2001A2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754e3fa_14b5_11ee_907c_ac1f6b40b531_94E5B06F_2C5C_4A22_B69F_806A79AA73A03.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3061c8_14b6_11ee_907c_ac1f6b40b531_8F56F74B_DB0D_4902_B1FA_1E5CBDA09AED4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0c6d2_14b6_11ee_907c_ac1f6b40b531_F05E9F5C_2B59_44DB_B593_31D9FD505AF05.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c628f9_ff1a_11e0_833e_003048f27c5f_7215BF23_847B_4882_A4FD_505C158C49B96.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be795c_ff1d_11e0_833e_003048f27c5f_F7DB54B0_FB63_4342_A29B_82956AB742FC7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c63049_0d9f_11e0_99a4_003048f27c5f_E63C6081_9512_47C4_82C2_49D9D9F859048.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f57d5_dade_11ee_a821_0050569cf81d_FS101S901625_019.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed92457_0957_11ef_a821_0050569cf81d_FS101M901625_0110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db764210_0957_11ef_a821_0050569cf81d_FS101L901625_0111.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58572a44_a745_11eb_80bc_0025902b3cc1_GLPR038A12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a73ffb_a745_11eb_80bc_0025902b3cc1_GLPR038B13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58572a49_a745_11eb_80bc_0025902b3cc1_GLPR038C14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb25_fea4_11df_b16f_003048d0c7fe_6E8A2261_7F80_4416_98BC_4FB7D83C3A1E15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ff22d_c55b_11df_b729_003048d0c7fe_CAF553C9_5871_458F_A59A_3BA9AFBC023F16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a839_0427_11e0_99a4_003048f27c5f_E3451519_32A8_4F0B_842F_1A44B125DFC617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b78_0f25_11e0_99a4_003048f27c5f_FBFD3377_8E2D_4844_BFBF_C9162944F88418.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb28_fea4_11df_b16f_003048d0c7fe_9274CB7E_276B_49F7_8B17_1DAE6E10272219.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db30500_fdef_11df_b16f_003048d0c7fe_63D85E22_7A6E_4777_9EDE_6341BC5C806720.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b7b_0f25_11e0_99a4_003048f27c5f_01A7B579_09C4_4AB9_85F8_A58CCBD880DB21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321dc308_b38f_11e0_a476_003048f27c5f_GLB111CH.resize222.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3050d_fdef_11df_b16f_003048d0c7fe_2EA372C8_BF20_4D9A_A391_ABA76B2005C823.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16ca61_9cab_11e9_80b7_0025902b3cc1_EA97CE90_9FAB_4698_A41E_88205852316424.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f0bb2_0100_11e0_b16f_003048d0c7fe_9A2D6A81_74BF_4C50_8429_809DBA79697C25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2a6dd_9cab_11e9_80b7_0025902b3cc1_2EA372C8_BF20_4D9A_A391_ABA76B2005C826.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c43a7_707b_11e0_afc8_003048f27c5f_A8503556_2E30_4AFF_97BE_3D95B0AF4E2427.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0ae0c_a745_11eb_80bc_0025902b3cc1_GLPR06428.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a8899_fdef_11df_b16f_003048d0c7fe_EA97CE90_9FAB_4698_A41E_88205852316429.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb25f01_ff16_11e0_833e_003048f27c5f_5F62B636_B61C_481C_B417_5C6B31D446C730.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4ed_0100_11e0_b16f_003048d0c7fe_146FE058_C784_4AE7_A5B3_800757C1E60E31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e2215_035a_11e0_b16f_003048d0c7fe_D2641C2F_8482_40A9_BFF1_1D25827CB92932.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7acfb_fdef_11df_b16f_003048d0c7fe_F2641285_02DB_4CC8_B4CD_AB1D2DD8FB8833.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728799a_9cab_11e9_80b7_0025902b3cc1_F2641285_02DB_4CC8_B4CD_AB1D2DD8FB8834.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2178f_8d18_11ef_bd55_0050569cf81d_GLPR062V29016MU2535.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28bb7b_246f_11e0_99a4_003048f27c5f_2E63857B_B355_4E28_8BB4_D0B810828FCD36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa5f27_0427_11e0_99a4_003048f27c5f_C68A43EA_CF37_4207_BD17_D958C79815EA37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18b6cc_a745_11eb_80bc_0025902b3cc1_GLPR06138.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb05_fea4_11df_b16f_003048d0c7fe_8B87051B_047C_49D7_95DA_BA1CEBE1C6E739.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3d349_239b_11e0_99a4_003048f27c5f_7983CBDA_3F2C_4504_9CC4_372E227A218840.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3d34c_239b_11e0_99a4_003048f27c5f_85FB9A85_5ED4_4774_A084_3959A4B1BD4841.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a234a_0cc4_11e0_99a4_003048f27c5f_981A9838_47E4_478F_BB42_EEA5A38D5E9D42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a844_0427_11e0_99a4_003048f27c5f_3D790DF8_DD1F_44B5_9332_148BB8CC177943.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763d571_081d_11e0_99a4_003048f27c5f_66404EC4_C886_46A4_9C87_AC91C4A7607744.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763d574_081d_11e0_99a4_003048f27c5f_ECD277D2_6557_4345_B930_4EFCB274F3B445.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4e7_0100_11e0_b16f_003048d0c7fe_DA27D4B0_66ED_430F_BAFE_152DBE62DD8746.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4e4_0100_11e0_b16f_003048d0c7fe_C688EDDE_D843_4E4F_BCC3_CAC4607DCB5047.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304eb_fdef_11df_b16f_003048d0c7fe_DFBAC84C_99A8_487B_A187_4EF90A6A416E48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304ee_fdef_11df_b16f_003048d0c7fe_9B3294F8_D899_4BC7_946F_707A50BDECEE49.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a235a_0cc4_11e0_99a4_003048f27c5f_294202EE_75D0_4972_B59F_617C509ED7C850.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a235d_0cc4_11e0_99a4_003048f27c5f_221FAD5F_832B_4DB2_9893_50CA19D09A9551.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f21a4_a745_11eb_80bc_0025902b3cc1_GLS023CL52.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b991153_a745_11eb_80bc_0025902b3cc1_GLS023CR53.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f219f_a745_11eb_80bc_0025902b3cc1_GLS023DL54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b991148_a745_11eb_80bc_0025902b3cc1_GLS023DR55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99115a_a745_11eb_80bc_0025902b3cc1_GLS023AR56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258daaf0_a745_11eb_80bc_0025902b3cc1_GLS023AR57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35de612_9dc6_11eb_80bc_0025902b3cc1_GLS023BL58.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35de618_9dc6_11eb_80bc_0025902b3cc1_GLS023BR59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a234d_0cc4_11e0_99a4_003048f27c5f_6F593A84_4AEC_42EA_BAC1_1614C0707E9F60.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126c1bc_2aa7_11e0_99a4_003048f27c5f_48D011F9_2F8D_4611_828E_A66075FA31F861.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3d34f_239b_11e0_99a4_003048f27c5f_E5B9E716_F6B3_4205_BFC4_A8794ED8FC6362.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ab444_cf68_11eb_80bc_0025902b3cc1_GLS055L9016MU25.resize263.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d40bf2_b72f_11ec_81b7_ac1f6b40b531_GLS055R9016MU25.resize264.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84418dae_02ae_11e0_b16f_003048d0c7fe_995BC625_46D9_4A8D_B515_A5ECB51CE34965.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb25ee3_ff16_11e0_833e_003048f27c5f_56F35150_5A09_4692_B5FF_46C66035350966.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a1a6_fdef_11df_b16f_003048d0c7fe_61F8EEC7_6CBE_442B_9AF2_1CA869D4CA5F67.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853735b_02ae_11e0_b16f_003048d0c7fe_B122710F_71AE_4A07_ADDF_197CB35FA39268.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a5642_3804_11e0_b4b4_003048f27c5f_914B74D3_0490_44A3_A0D6_C7550B49130F69.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8537360_02ae_11e0_b16f_003048d0c7fe_4F2ABB7E_101E_4C23_87D1_95079471E5F370.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3c5_638a_11e2_ab60_0025902b3cc1_2F378B2A_B89B_4EFA_A53C_3EED64F10E5A71.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3c0_638a_11e2_ab60_0025902b3cc1_21D882D2_217F_406B_8A34_29FF691C59DD72.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fb2cc_a745_11eb_80bc_0025902b3cc1_GLPR063A.resize273.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fb2c4_a745_11eb_80bc_0025902b3cc1_GLPR063B74.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea28afd_a745_11eb_80bc_0025902b3cc1_GLPR063C75.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea28af6_a745_11eb_80bc_0025902b3cc1_GLPR063D76.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0ae16_a745_11eb_80bc_0025902b3cc1_GLPR063E77.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0ae11_a745_11eb_80bc_0025902b3cc1_GLPR063F.resize278.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1a8d6_14b5_11ed_a675_ac1f6b40b531_GLPR051K3009016MU2579.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c1a36_14b5_11ed_a675_ac1f6b40b531_GLPR050K4009016MU2580.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23f696_14b2_11ed_a675_ac1f6b40b531_GLPR051PA9016MU2581.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def597d6_14b2_11ed_a675_ac1f6b40b531_GLPR051PB9016MU2582.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe907976_14b2_11ed_a675_ac1f6b40b531_GLPR051PC9016MU2583.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36265536_14b3_11ed_a675_ac1f6b40b531_GLPR050PA9016MU2584.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66106296_14b3_11ed_a675_ac1f6b40b531_GLPR050PB9016MU2585.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cde456_14b3_11ed_a675_ac1f6b40b531_GLPR050PC9016MU2586.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e93f6_c45b_11eb_80bc_0025902b3cc1_GLPR041C87.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc56914_3fe9_11e0_86e2_003048f27c5f_EBDC121D_0EBB_4D5C_BA2A_1BB49C46533C88.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3b6_638a_11e2_ab60_0025902b3cc1_3F9AF36A_1A14_49B9_B01D_2643AED478C089.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3bb_638a_11e2_ab60_0025902b3cc1_0C874F51_299A_4199_8B5C_9277292334F490.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb366069_0b56_11e4_9ca4_0025902b3cc1_C39A4958_C215_4603_8D6E_181C2D64B92691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19737151_0b57_11e4_9ca4_0025902b3cc1_B6A25171_39FB_4DE9_AC44_ECAE3AAC54CF92.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d50e7_0b56_11e4_9ca4_0025902b3cc1_1CC00C8F_B1C2_4AAB_BB31_E1FBC6039F1193.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2615ca9_0b56_11e4_9ca4_0025902b3cc1_194.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f84522_f557_11ed_907c_ac1f6b40b531_GLPR0469016MU95.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba787868_9af0_11ed_bd63_ac1f6b40b531_Frame-6-_1_96.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bfb42_9af0_11ed_bd63_ac1f6b40b531_GLS00690162597.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffb279_9af1_11ed_bd63_ac1f6b40b531_GLS006901625_0198.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108ddb5_6068_11eb_80bc_0025902b3cc1_8BCE05E3_B647_44A6_9F3E_8FD0DC8BA7F399.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2724e_6068_11eb_80bc_0025902b3cc1_8BCE05E3_B647_44A6_9F3E_8FD0DC8BA7F3100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa01b8_09b8_11e9_8add_0025902b3cc1_2E63857B_B355_4E28_8BB4_D0B810828FCD101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b8d8f_7544_11ec_8de2_ac1f6b40b531_GLS063BRACKET_LEFTV5_01102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7426d40_7544_11ec_8de2_ac1f6b40b531_GLS063BRACKET_RIGHTV5_01103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4ec40_7544_11ec_8de2_ac1f6b40b531_GLS063600104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ac6fc_0100_11e0_b16f_003048d0c7fe_64ADC644_3F80_4A38_9E41_6E9691363A14105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ac6ff_0100_11e0_b16f_003048d0c7fe_FC2A246C_57E5_46C0_B6E4_216B36F86A1C106.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>47625</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>47625</xdr:rowOff>
+      <xdr:colOff>57150</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="6000750" cy="3181350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>6</xdr:row>
+      <xdr:row>7</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>7</xdr:row>
+      <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>8</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>13</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>14</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="22" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="23" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="25" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="26" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="27" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="28" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="29" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="30" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="31" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="33" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="34" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>22</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="35" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="38" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="39" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="63" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="64" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="65" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="66" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="67" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="68" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="69" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="71" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="73" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="75" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="76" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="77" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="79" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>45</xdr:row>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="81" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="82" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="83" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="84" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="85" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="86" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>48</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="87" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="88" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="89" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>50</xdr:row>
+      <xdr:row>51</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="352425"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="91" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="857250" cy="352425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>51</xdr:row>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="93" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>52</xdr:row>
+      <xdr:row>53</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="95" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="96" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>53</xdr:row>
+      <xdr:row>54</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="97" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="98" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>54</xdr:row>
+      <xdr:row>55</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="99" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="100" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>55</xdr:row>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="101" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="102" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="103" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="104" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>57</xdr:row>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="105" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -9748,54 +9778,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z58"/>
+  <dimension ref="A1:Z59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D58" sqref="D58"/>
+      <selection activeCell="D59" sqref="D59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
@@ -9816,6563 +9846,6569 @@
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
-[...123 lines deleted...]
-      </c>
+    <row r="6" spans="1:26" customHeight="1" ht="366">
+      <c r="A6"/>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="4"/>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3 \ Алюминиевый профиль с двойной перфорацией</t>
-[...3 lines deleted...]
-Артикул: ALS.003.T.AL</t>
+            <t xml:space="preserve">1 \ Алюминиевый профиль с одиночной перфорацией</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ALS.001.T.AL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: алюминий</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: алюминий</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 2400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина металла, мм: 2</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 2</t>
+Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1539.00</t>
+            <t xml:space="preserve">1356.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">12 \ Крепление панели к стене (пара)</t>
-[...3 lines deleted...]
-Артикул: ALS.012.AL.80</t>
+            <t xml:space="preserve">2 \ Алюминиевый профиль с одиночной перфорацией</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ALS.002.T.AL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: алюминий</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: алюминий</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 80</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 1</t>
+Длина, мм: 2400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина металла, мм: 2</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 2</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">270.00</t>
+            <t xml:space="preserve">1520.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">12 \ Крепление панели к стене (пара)</t>
-[...3 lines deleted...]
-Артикул: ALS.012.AL.200</t>
+            <t xml:space="preserve">3 \ Алюминиевый профиль с двойной перфорацией</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ALS.003.T.AL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: алюминий</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: алюминий</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 200</t>
+Длина, мм: 2400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина металла, мм: 2</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 1</t>
+Кол-во в упаковке, шт.: 2</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">384.00</t>
+            <t xml:space="preserve">1539.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">12 \ Крепление панели к стене (пара)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: ALS.012.AL</t>
+Артикул: ALS.012.AL.80</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: алюминий</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: алюминий</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 400</t>
+Длина, мм: 80</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">580.00</t>
+            <t xml:space="preserve">270.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FS.101S \ Штанга из прямоугольной трубы 15х30мм S, (L-600)</t>
-[...19 lines deleted...]
-Примечание: Рекомендованная максимальная распределенная нагрузка 40 кг.</t>
+            <t xml:space="preserve">12 \ Крепление панели к стене (пара)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ALS.012.AL.200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: алюминий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: алюминий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
+Кол-во в упаковке, шт.: 1</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">436.00</t>
+            <t xml:space="preserve">384.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FS.101M \ Штанга из прямоугольной трубы 15х30мм M, (L-900)</t>
-[...19 lines deleted...]
-Примечание: Рекомендованная максимальная распределенная нагрузка 40 кг.</t>
+            <t xml:space="preserve">12 \ Крепление панели к стене (пара)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ALS.012.AL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: алюминий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: алюминий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
+Кол-во в упаковке, шт.: 1</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">499.00</t>
+            <t xml:space="preserve">580.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FS.101L \ Штанга из прямоугольной трубы 15х30мм L, (L-1200)</t>
-[...3 lines deleted...]
-Артикул: FS.101L.9016.MU</t>
+            <t xml:space="preserve">FS.101S \ Штанга из прямоугольной трубы 15х30мм S, (L-600)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FS.101S.9016.MU</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 1200</t>
+Ширина, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Рекомендованная максимальная распределенная нагрузка 40 кг.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">560.00</t>
+            <t xml:space="preserve">436.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLPR 38 Штанга из прямоуг. трубы 30х15мм, дистанционная</t>
-[...3 lines deleted...]
-Артикул: GLPR.038A.9016MU.25</t>
+            <t xml:space="preserve">FS.101M \ Штанга из прямоугольной трубы 15х30мм M, (L-900)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FS.101M.9016.MU</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 300</t>
-[...3 lines deleted...]
-Ширина, мм: 600</t>
+Ширина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: Рекомендованная максимальная распределенная нагрузка 40 кг.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 20</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">857.00</t>
+            <t xml:space="preserve">499.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLPR 38 Штанга из прямоуг. трубы 30х15мм, дистанционная</t>
-[...3 lines deleted...]
-Артикул: GLPR.038B.9016MU.25</t>
+            <t xml:space="preserve">FS.101L \ Штанга из прямоугольной трубы 15х30мм L, (L-1200)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FS.101L.9016.MU</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 300</t>
-[...3 lines deleted...]
-Ширина, мм: 900</t>
+Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: Рекомендованная максимальная распределенная нагрузка 40 кг.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 20</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">916.00</t>
+            <t xml:space="preserve">560.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLPR 38 Штанга из прямоуг. трубы 30х15мм, дистанционная </t>
-[...3 lines deleted...]
-Артикул: GLPR.038C.9016MU.25</t>
+            <t xml:space="preserve">GLPR 38 Штанга из прямоуг. трубы 30х15мм, дистанционная</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLPR.038A.9016MU.25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 1200</t>
+Ширина, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">979.00</t>
+            <t xml:space="preserve">857.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GL 38.HL \ Штанга (L-600мм)</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+            <t xml:space="preserve">GLPR 38 Штанга из прямоуг. трубы 30х15мм, дистанционная</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLPR.038B.9016MU.25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 600</t>
-[...3 lines deleted...]
-Производитель: Китай</t>
+Ширина, мм: 900</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">926.00</t>
+            <t xml:space="preserve">916.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GL 38.HL \ Штанга (L-900 мм)</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+            <t xml:space="preserve">GLPR 38 Штанга из прямоуг. трубы 30х15мм, дистанционная </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLPR.038C.9016MU.25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 900</t>
-[...3 lines deleted...]
-Производитель: Китай</t>
+Ширина, мм: 1200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1040.00</t>
+            <t xml:space="preserve">979.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GL 38.HL \ Штанга (L-600мм)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: GLB.038A.HL.MH</t>
-[...3 lines deleted...]
-Цвет: матовый хром</t>
+Артикул: GLB.038A.HL.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 860 руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">599.00</t>
+            <t xml:space="preserve">926.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GL 38.HL \ Штанга (L-900мм)</t>
-[...7 lines deleted...]
-Цвет: матовый хром</t>
+            <t xml:space="preserve">GL 38.HL \ Штанга (L-900 мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLB.038B.HL.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 1200 руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">840.00</t>
+            <t xml:space="preserve">1040.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GL 39.HL \ Штанга (L-600 мм)</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+            <t xml:space="preserve">GL 38.HL \ Штанга (L-600мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLB.038A.HL.MH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: матовый хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 10</t>
+Кол-во в упаковке, шт.: 20</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 860 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">500.00</t>
+            <t xml:space="preserve">599.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GL 39.HL \ Штанга (L-900 мм)</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+            <t xml:space="preserve">GL 38.HL \ Штанга (L-900мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLB.038B.HL.MH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: матовый хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 10</t>
+Кол-во в упаковке, шт.: 20</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 1200 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">697.00</t>
+            <t xml:space="preserve">840.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="4"/>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GL 39.HL \ Штанга (L-900 мм)</t>
-[...11 lines deleted...]
-Ширина, мм: 900</t>
+            <t xml:space="preserve">GL 39.HL \ Штанга (L-600 мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLB.039A.HL.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 835 руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">499.00</t>
+            <t xml:space="preserve">500.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Type 39 \ Штанга (L-1200 мм)</t>
-[...3 lines deleted...]
-Артикул: GLB.111.CH</t>
+            <t xml:space="preserve">GL 39.HL \ Штанга (L-900 мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLB.039B.HL.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 1200</t>
-[...7 lines deleted...]
-Старая цена: 810 руб.</t>
+Ширина, мм: 900</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">485.00</t>
+            <t xml:space="preserve">697.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="4"/>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R 105 \ Кронштейн</t>
-[...15 lines deleted...]
-Кол-во в упаковке, шт.: 48</t>
+            <t xml:space="preserve">GL 39.HL \ Штанга (L-900 мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLB.039B.HL.MH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: матовый хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 900</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 835 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">437.00</t>
+            <t xml:space="preserve">499.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R 105-K \Кронштейн наклонный с штырьками</t>
-[...3 lines deleted...]
-Артикул: RTP.054.CH</t>
+            <t xml:space="preserve">Type 39 \ Штанга (L-1200 мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLB.111.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 400</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+Ширина, мм: 1200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Италия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 810 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">213.00</t>
+            <t xml:space="preserve">485.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="4"/>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R 112-K \ Кронштейн с крючками</t>
-[...3 lines deleted...]
-Артикул: RTP.056.CH</t>
+            <t xml:space="preserve">R 105 \ Кронштейн</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.036.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50</t>
+Кол-во в упаковке, шт.: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">228.00</t>
+            <t xml:space="preserve">437.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R 111 \ Кронштейн наклонный с шариками</t>
-[...3 lines deleted...]
-Артикул: RTP.020.CH</t>
+            <t xml:space="preserve">R 112-K \ Кронштейн с крючками</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.056.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 48</t>
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">396.00</t>
+            <t xml:space="preserve">228.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="4"/>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">R 111 \ Кронштейн наклонный с шариками</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: RTP.020.MH</t>
-[...3 lines deleted...]
-Цвет: матовый хром</t>
+Артикул: RTP.020.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 360 руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">288.00</t>
+            <t xml:space="preserve">396.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLPR 64 Кронштейн наклонный на прямоуг. трубу 30х15, L-400мм</t>
-[...7 lines deleted...]
-Цвет: белый муар</t>
+            <t xml:space="preserve">R 105-K \Кронштейн наклонный с штырьками</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.054.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Россия</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 30</t>
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">315.00</t>
+            <t xml:space="preserve">213.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="4"/>
       <c r="B20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R 112 \ Кронштейн с крючками</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+            <t xml:space="preserve">R 111 \ Кронштейн наклонный с шариками</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.020.MH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: матовый хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50</t>
+Кол-во в упаковке, шт.: 48</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 360 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">394.00</t>
+            <t xml:space="preserve">288.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R 112 \ Кронштейн с крючками</t>
-[...7 lines deleted...]
-Цвет: матовый хром</t>
+            <t xml:space="preserve">GLPR 64 Кронштейн наклонный на прямоуг. трубу 30х15, L-400мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLPR.064.9016MU.25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50</t>
-[...3 lines deleted...]
-Старая цена: 430 руб.</t>
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Макс. допустимая нагрузка, кг: 8</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">321.00</t>
+            <t xml:space="preserve">315.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="4"/>
       <c r="B21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R 106 \ Кронштейн</t>
-[...3 lines deleted...]
-Артикул: RTP.037.CH</t>
+            <t xml:space="preserve">R 112 \ Кронштейн с крючками</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.038.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 430</t>
+Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">319.00</t>
+            <t xml:space="preserve">394.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R 701 \ Кронштейн</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+            <t xml:space="preserve">R 112 \ Кронштейн с крючками</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.038.MH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: матовый хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 430 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">92.82</t>
+            <t xml:space="preserve">321.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="4"/>
       <c r="B22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R 113 \ Кронштейн</t>
-[...3 lines deleted...]
-Артикул: RTP.021.CH</t>
+            <t xml:space="preserve">R 106 \ Кронштейн</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.037.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 300</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 48</t>
+Глубина, мм: 430</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">281.00</t>
+            <t xml:space="preserve">319.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R 113-K \ Кронштейн прямой</t>
-[...3 lines deleted...]
-Артикул: RTP.055.CH</t>
+            <t xml:space="preserve">R 701 \ Кронштейн</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.022.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 300</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+Глубина, мм: 320</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">162.00</t>
+            <t xml:space="preserve">92.82</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="4"/>
       <c r="B23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLPR 62 Кронштейн прямой на прямоуг. трубу 30х15, L-300мм</t>
-[...7 lines deleted...]
-Цвет: белый муар</t>
+            <t xml:space="preserve">R 113 \ Кронштейн</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.021.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Россия</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 10</t>
+Кол-во в упаковке, шт.: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">254.00</t>
+            <t xml:space="preserve">281.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R 107 \ Кассета для сорочек</t>
-[...3 lines deleted...]
-Артикул: RTP.039.CH</t>
+            <t xml:space="preserve">R 113-K \ Кронштейн прямой</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.055.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 290</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 10</t>
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">612.00</t>
+            <t xml:space="preserve">162.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="4"/>
       <c r="B24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R 109 \ Кронштейн</t>
-[...15 lines deleted...]
-Кол-во в упаковке, шт.: 40</t>
+            <t xml:space="preserve">GLPR 62 Кронштейн прямой на прямоуг. трубу 30х15, L-300мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLPR.062.V2.9016MU.25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">448.00</t>
+            <t xml:space="preserve">254.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C24" s="4"/>
       <c r="D24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLPR 61 Кронштейн ступенчатый на прямоуг. трубу 30х15, L-300мм</t>
-[...19 lines deleted...]
-Собственное производство: Да</t>
+            <t xml:space="preserve">R 107 \ Кассета для сорочек</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.039.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 290</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 330</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 550</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">602.00</t>
+            <t xml:space="preserve">612.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="4"/>
       <c r="B25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R 290 \ Крючок</t>
-[...3 lines deleted...]
-Артикул: RTP.032.CH</t>
+            <t xml:space="preserve">R 109 \ Кронштейн</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.019.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 100</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+Глубина, мм: 415</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 40</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">52.02</t>
+            <t xml:space="preserve">448.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C25" s="4"/>
       <c r="D25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">RT 023.HL \ Полкодержатель регулируемый (левый, L-300мм)</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+            <t xml:space="preserve">GLPR 61 Кронштейн ступенчатый на прямоуг. трубу 30х15, L-300мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLPR.061.9016MU.25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
-Полкодержатель: левый</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 20</t>
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">230.00</t>
+            <t xml:space="preserve">602.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="4"/>
       <c r="B26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">RT 023.HL \ Полкодержатель регулируемый (правый, L-300мм)</t>
-[...3 lines deleted...]
-Артикул: ROT.023A.R.HL.CH</t>
+            <t xml:space="preserve">R 290 \ Крючок</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.032.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 300</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 20</t>
+Глубина, мм: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">230.00</t>
+            <t xml:space="preserve">52.02</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C26" s="4"/>
       <c r="D26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">RT 023.HL \ Полкодержатель регулируемый (левый, L-400мм)</t>
-[...3 lines deleted...]
-Артикул: ROT.023B.L.HL.CH</t>
+            <t xml:space="preserve">RT 023.HL \ Полкодержатель регулируемый (левый, L-300мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ROT.023A.L.HL.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 400</t>
+Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Полкодержатель: левый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: цена за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">290.00</t>
+            <t xml:space="preserve">230.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="4"/>
       <c r="B27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">RT 023.HL \ Полкодержатель регулируемый (правый, L-400мм)</t>
-[...3 lines deleted...]
-Артикул: ROT.023B.R.HL.CH</t>
+            <t xml:space="preserve">RT 023.HL \ Полкодержатель регулируемый (правый, L-300мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ROT.023A.R.HL.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 400</t>
+Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Полкодержатель: правый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: цена за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">290.00</t>
+            <t xml:space="preserve">230.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C27" s="4"/>
       <c r="D27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GL 23L.HL \ Полкодержатель (левый, L-400мм)</t>
-[...7 lines deleted...]
-Цвет: матовый хром</t>
+            <t xml:space="preserve">RT 023.HL \ Полкодержатель регулируемый (левый, L-400мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ROT.023B.L.HL.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Полкодержатель: левый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Китай</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Примечание: цена за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 360 руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">179.00</t>
+            <t xml:space="preserve">290.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="4"/>
       <c r="B28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GL 23R.HL \ Полкодержатель (правый, L-400мм)</t>
-[...7 lines deleted...]
-Цвет: матовый хром</t>
+            <t xml:space="preserve">RT 023.HL \ Полкодержатель регулируемый (правый, L-400мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ROT.023B.R.HL.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Полкодержатель: правый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Китай</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Примечание: цена за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 360 руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">179.00</t>
+            <t xml:space="preserve">290.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C28" s="4"/>
       <c r="D28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GL 55L.HL \ Держатель стеклянных полок (левый, L-200мм)</t>
-[...11 lines deleted...]
-Глубина, мм: 200</t>
+            <t xml:space="preserve">GL 23L.HL \ Полкодержатель (левый, L-400мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLB.023B.L.HL.MH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: матовый хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Полкодержатель: левый</t>
           </r>
           <r>
             <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Примечание: цена за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 360 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">265.00</t>
+            <t xml:space="preserve">179.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="4"/>
       <c r="B29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GL 55R.HL \ Держатель стеклянных полок (правый, L-200мм)</t>
-[...11 lines deleted...]
-Глубина, мм: 200</t>
+            <t xml:space="preserve">GL 23R.HL \ Полкодержатель (правый, L-400мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLB.023B.R.HL.MH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: матовый хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Полкодержатель: правый</t>
           </r>
           <r>
             <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Примечание: цена за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 360 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">265.00</t>
+            <t xml:space="preserve">179.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C29" s="4"/>
       <c r="D29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GL 55L.HL \ Держатель стеклянных полок (левый, L-200мм)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: GLB.055L.HL.MH</t>
-[...3 lines deleted...]
-Цвет: матовый хром</t>
+Артикул: GLB.055L.HL.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Полкодержатель: левый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: цена за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 300 руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">209.00</t>
+            <t xml:space="preserve">265.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="4"/>
       <c r="B30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GL 55R.HL \ Держатель стеклянных полок (правый, L-200мм)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: GLB.055R.HL.MH</t>
-[...3 lines deleted...]
-Цвет: матовый хром</t>
+Артикул: GLB.055R.HL.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Полкодержатель: правый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: цена за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 300 руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">209.00</t>
+            <t xml:space="preserve">265.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C30" s="4"/>
       <c r="D30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GL 56L \ Полкодержатель усиленный (левый, L-400мм)</t>
-[...11 lines deleted...]
-Глубина, мм: 400</t>
+            <t xml:space="preserve">GL 55L.HL \ Держатель стеклянных полок (левый, L-200мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLB.055L.HL.MH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: матовый хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Полкодержатель: левый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: цена за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 300 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">662.00</t>
+            <t xml:space="preserve">209.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="4"/>
       <c r="B31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GL 56R \ Полкодержатель усиленный (правый, L-400мм)</t>
-[...11 lines deleted...]
-Глубина, мм: 400</t>
+            <t xml:space="preserve">GL 55R.HL \ Держатель стеклянных полок (правый, L-200мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLB.055R.HL.MH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: матовый хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Полкодержатель: правый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: цена за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 300 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">662.00</t>
+            <t xml:space="preserve">209.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C31" s="4"/>
       <c r="D31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS 23L \ Полкодержатель(левый, L=200 мм)</t>
-[...11 lines deleted...]
-Глубина, мм: 200</t>
+            <t xml:space="preserve">GL 56L \ Полкодержатель усиленный (левый, L-400мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLB.056L.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Полкодержатель: левый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Россия</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+Примечание: цена за 1 шт.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">112.00</t>
+            <t xml:space="preserve">662.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="4"/>
       <c r="B32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS 23R \ Полкодержатель(правый, L=200 мм)</t>
-[...11 lines deleted...]
-Глубина, мм: 200</t>
+            <t xml:space="preserve">GL 56R \ Полкодержатель усиленный (правый, L-400мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLB.056R.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Полкодержатель: правый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Россия</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+Примечание: цена за 1 шт.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">112.00</t>
+            <t xml:space="preserve">662.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C32" s="4"/>
       <c r="D32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS 23L \ Полкодержатель(левый, L=250 мм)</t>
-[...3 lines deleted...]
-Артикул: GLS.023D.L.9016MU.25</t>
+            <t xml:space="preserve">GLS 23L \ Полкодержатель(левый, L=200 мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.023C.L.9016MU.25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 250</t>
+Глубина, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Полкодержатель: левый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: цена за 1 шт. Допустимая распределенная нагрузка на пару кронштейнов - 45кг.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">120.00</t>
+            <t xml:space="preserve">112.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" s="4"/>
       <c r="B33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS 23R \ Полкодержатель(правый, L=250 мм)</t>
-[...3 lines deleted...]
-Артикул: GLS.023D.R.9016MU.25</t>
+            <t xml:space="preserve">GLS 23R \ Полкодержатель(правый, L=200 мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.023C.R.9016MU.25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 250</t>
+Глубина, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Полкодержатель: правый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: цена за 1 шт. Допустимая распределенная нагрузка на пару кронштейнов - 45кг.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">120.00</t>
+            <t xml:space="preserve">112.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C33" s="4"/>
       <c r="D33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS 23R \ Полкодержатель(левый, L=300 мм)</t>
-[...3 lines deleted...]
-Артикул: GLS.023A.L.9016MU.25</t>
+            <t xml:space="preserve">GLS 23L \ Полкодержатель(левый, L=250 мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.023D.L.9016MU.25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 300</t>
+Глубина, мм: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Полкодержатель: левый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: цена за 1 шт. Допустимая распределенная нагрузка на пару кронштейнов - 45кг.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">135.00</t>
+            <t xml:space="preserve">120.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" s="4"/>
       <c r="B34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS 23R \ Полкодержатель(правый, L=300 мм)</t>
-[...3 lines deleted...]
-Артикул: GLS.023A.R.9016MU.25</t>
+            <t xml:space="preserve">GLS 23R \ Полкодержатель(правый, L=250 мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.023D.R.9016MU.25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 300</t>
+Глубина, мм: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Полкодержатель: правый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: цена за 1 шт. Допустимая распределенная нагрузка на пару кронштейнов - 45кг.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">135.00</t>
+            <t xml:space="preserve">120.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C34" s="4"/>
       <c r="D34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS 23L Полкодержатель левый L400</t>
-[...3 lines deleted...]
-Артикул: GLS.023B.L.9016MU.25</t>
+            <t xml:space="preserve">GLS 23R \ Полкодержатель(левый, L=300 мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.023A.L.9016MU.25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 400</t>
+Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Полкодержатель: левый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: цена за 1 шт. Допустимая распределенная нагрузка на пару кронштейнов - 45кг.</t>
           </r>
           <r>
             <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">163.00</t>
+            <t xml:space="preserve">135.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" s="4"/>
       <c r="B35" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS 23R \ Полкодержатель правый L400</t>
-[...3 lines deleted...]
-Артикул: GLS.023B.R.9016MU.25</t>
+            <t xml:space="preserve">GLS 23R \ Полкодержатель(правый, L=300 мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.023A.R.9016MU.25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 400</t>
+Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Полкодержатель: правый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: цена за 1 шт. Допустимая распределенная нагрузка на пару кронштейнов - 45кг.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">163.00</t>
+            <t xml:space="preserve">135.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C35" s="4"/>
       <c r="D35" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">RT 024.HL \ Опора для стеклянных полок (L-600мм, 1шт)</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 10</t>
+            <t xml:space="preserve">GLS 23L Полкодержатель левый L400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.023B.L.9016MU.25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Полкодержатель: левый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: цена за 1 шт. Допустимая распределенная нагрузка на пару кронштейнов - 45кг.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">159.30</t>
+            <t xml:space="preserve">163.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="4"/>
       <c r="B36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">RT 024.HL \ Опора для стеклянных полок (L-900мм, 1шт)</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 10</t>
+            <t xml:space="preserve">GLS 23R \ Полкодержатель правый L400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.023B.R.9016MU.25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Полкодержатель: правый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: цена за 1 шт. Допустимая распределенная нагрузка на пару кронштейнов - 45кг.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">360.00</t>
+            <t xml:space="preserve">163.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C36" s="4"/>
       <c r="D36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">RT 024.HL \ Опора для стеклянных полок (L-1200мм, 1шт)</t>
-[...3 lines deleted...]
-Артикул: ROT.024C.HL.CH</t>
+            <t xml:space="preserve">RT 024.HL \ Опора для стеклянных полок (L-600мм, 1шт)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ROT.024A.HL.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 1200</t>
+Ширина, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: цена за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">392.85</t>
+            <t xml:space="preserve">159.30</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" s="4"/>
       <c r="B37" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS.055L \ Держатель стекла, левый</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 20</t>
+            <t xml:space="preserve">RT 024.HL \ Опора для стеклянных полок (L-900мм, 1шт)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ROT.024B.HL.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 900</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: цена за 1 шт.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">347.00</t>
+            <t xml:space="preserve">360.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C37" s="4"/>
       <c r="D37" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS.055R \ Держатель стекла, правый</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 20</t>
+            <t xml:space="preserve">RT 024.HL \ Опора для стеклянных полок (L-1200мм, 1шт)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ROT.024C.HL.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: цена за 1 шт.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">347.00</t>
+            <t xml:space="preserve">392.85</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" s="4"/>
       <c r="B38" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R 291 \ Крючок</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+            <t xml:space="preserve">GLS.055L \ Держатель стекла, левый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.055L.9016MU.25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">60.18</t>
+            <t xml:space="preserve">347.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C38" s="4"/>
       <c r="D38" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R 291 \ Кронштейн</t>
-[...23 lines deleted...]
-Старая цена: 56 руб.</t>
+            <t xml:space="preserve">GLS.055R \ Держатель стекла, правый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.055R.9016MU.25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">47.00</t>
+            <t xml:space="preserve">347.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" s="4"/>
       <c r="B39" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R 292 \ Крючок</t>
-[...3 lines deleted...]
-Артикул: RTP.029.CH</t>
+            <t xml:space="preserve">R 291 \ Крючок</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.028.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 200</t>
+Глубина, мм: 150</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 6</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">65.28</t>
+            <t xml:space="preserve">60.18</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C39" s="4"/>
       <c r="D39" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R 293 \ Крючок</t>
-[...11 lines deleted...]
-Глубина, мм: 250</t>
+            <t xml:space="preserve">R 291 \ Кронштейн</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.028.MH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: матовый хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 150</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 6</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 56 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">73.44</t>
+            <t xml:space="preserve">47.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" s="4"/>
       <c r="B40" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R 293 \ Кронштейн</t>
-[...11 lines deleted...]
-Глубина, мм: 250</t>
+            <t xml:space="preserve">R 292 \ Крючок</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.029.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 6</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 72 руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">61.00</t>
+            <t xml:space="preserve">65.28</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C40" s="4"/>
       <c r="D40" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R 294 \ Крючок</t>
-[...3 lines deleted...]
-Артикул: RTP.033.CH</t>
+            <t xml:space="preserve">R 293 \ Крючок</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.030.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 300</t>
+Глубина, мм: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 6</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">75.48</t>
+            <t xml:space="preserve">73.44</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" s="4"/>
       <c r="B41" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R (U) 491 \ Крючок (усиленный зацеп)</t>
-[...15 lines deleted...]
-Диаметр прутка, мм: 8</t>
+            <t xml:space="preserve">R 293 \ Кронштейн</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.030.MH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: матовый хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 250</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 6</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 72 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">68.00</t>
+            <t xml:space="preserve">61.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C41" s="4"/>
       <c r="D41" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R (U) 494 \ Крючок (усиленный зацеп)</t>
-[...3 lines deleted...]
-Артикул: RTP.043.CH</t>
+            <t xml:space="preserve">R 294 \ Крючок</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.033.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр прутка, мм: 8</t>
+Диаметр прутка, мм: 6</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">109.00</t>
+            <t xml:space="preserve">75.48</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" s="4"/>
       <c r="B42" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLPR 63 Крючок на прямоуг. трубу 30х15, d-6, L-100мм</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 10</t>
+            <t xml:space="preserve">R (U) 491 \ Крючок (усиленный зацеп)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.044.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 150</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 8</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">82.60</t>
+            <t xml:space="preserve">68.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C42" s="4"/>
       <c r="D42" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLPR 63 Крючок на прямоуг. трубу 30х15, d-6, L-150мм</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 10</t>
+            <t xml:space="preserve">R (U) 494 \ Крючок (усиленный зацеп)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.043.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 8</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">86.70</t>
+            <t xml:space="preserve">109.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" s="4"/>
       <c r="B43" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLPR 63 Крючок на прямоуг. трубу 30х15, d-6, L-200мм</t>
-[...3 lines deleted...]
-Артикул: GLPR.063C.9016MU.25</t>
+            <t xml:space="preserve">GLPR 63 Крючок на прямоуг. трубу 30х15, d-6, L-100мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLPR.063A.9016MU.25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 200</t>
+Глубина, мм: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 6</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">89.80</t>
+            <t xml:space="preserve">82.60</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C43" s="4"/>
       <c r="D43" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLPR 63 Крючок на прямоуг. трубу 30х15, d-6, L250мм</t>
-[...3 lines deleted...]
-Артикул: GLPR.063D.9016MU.25</t>
+            <t xml:space="preserve">GLPR 63 Крючок на прямоуг. трубу 30х15, d-6, L-150мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLPR.063B.9016MU.25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 250</t>
+Глубина, мм: 150</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 6</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">93.80</t>
+            <t xml:space="preserve">86.70</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" s="4"/>
       <c r="B44" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLPR 63 Крючок на прямоуг. трубу 30х15, d-8, L-300мм</t>
-[...3 lines deleted...]
-Артикул: GLPR.063E.9016MU.25</t>
+            <t xml:space="preserve">GLPR 63 Крючок на прямоуг. трубу 30х15, d-6, L-200мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLPR.063C.9016MU.25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 300</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 8</t>
+Глубина, мм: 200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 6</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">110.00</t>
+            <t xml:space="preserve">89.80</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C44" s="4"/>
       <c r="D44" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLPR 63 Крючок на прямоуг. трубу 30х15, d-8, L-350мм</t>
-[...3 lines deleted...]
-Артикул: GLPR.063F.9016MU.25</t>
+            <t xml:space="preserve">GLPR 63 Крючок на прямоуг. трубу 30х15, d-6, L250мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLPR.063D.9016MU.25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 350</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 8</t>
+Глубина, мм: 250</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 6</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">117.00</t>
+            <t xml:space="preserve">93.80</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" s="4"/>
       <c r="B45" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLPR 51K \ Кронштейн для металлических полок L-300мм</t>
-[...3 lines deleted...]
-Артикул: GLPR.051K.300.9016MU.25</t>
+            <t xml:space="preserve">GLPR 63 Крючок на прямоуг. трубу 30х15, d-8, L-300мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLPR.063E.9016MU.25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
+Диаметр прутка, мм: 8</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: 1 шт. Кронштейны используются с металлическими полками GLPR 51P</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">145.00</t>
+            <t xml:space="preserve">110.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C45" s="4"/>
       <c r="D45" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLPR 50K \ Кронштейн для металлических полок L-400мм</t>
-[...3 lines deleted...]
-Артикул: GLPR.050K.400.9016MU.25</t>
+            <t xml:space="preserve">GLPR 63 Крючок на прямоуг. трубу 30х15, d-8, L-350мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLPR.063F.9016MU.25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 400</t>
+Глубина, мм: 350</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 8</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: 1 шт. Кронштейны используются с металлическими полками GLPR 50P</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">160.00</t>
+            <t xml:space="preserve">117.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" s="4"/>
       <c r="B46" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLPR 51P \ Полка металлическая Global</t>
-[...3 lines deleted...]
-Артикул: GLPR.051P.A.9016MU.25</t>
+            <t xml:space="preserve">GLPR 51K \ Кронштейн для металлических полок L-300мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLPR.051K.300.9016MU.25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 600</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Для установки полки необходимо 2 кронштейна артикул GLPR.051NK.300</t>
+Примечание: 1 шт. Кронштейны используются с металлическими полками GLPR 51P</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1530.00</t>
+            <t xml:space="preserve">145.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C46" s="4"/>
       <c r="D46" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLPR 51P \ Полка металлическая Global</t>
-[...3 lines deleted...]
-Артикул: GLPR.051P.B.9016MU.25</t>
+            <t xml:space="preserve">GLPR 50K \ Кронштейн для металлических полок L-400мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLPR.050K.400.9016MU.25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 300</t>
-[...3 lines deleted...]
-Ширина, мм: 900</t>
+Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Для установки полки необходимо 2 кронштейна артикул GLPR.051NK.300</t>
+Примечание: 1 шт. Кронштейны используются с металлическими полками GLPR 50P</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1938.00</t>
+            <t xml:space="preserve">160.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" s="4"/>
       <c r="B47" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GLPR 51P \ Полка металлическая Global</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: GLPR.051P.C.9016MU.25</t>
+Артикул: GLPR.051P.A.9016MU.25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 1200</t>
+Ширина, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Для установки полки необходимо 2 кронштейна артикул GLPR.051NK.300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2346.00</t>
+            <t xml:space="preserve">1530.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C47" s="4"/>
       <c r="D47" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLPR 50P \ Полка металлическая Global</t>
-[...3 lines deleted...]
-Артикул: GLPR.050P.A.9016MU.25</t>
+            <t xml:space="preserve">GLPR 51P \ Полка металлическая Global</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLPR.051P.B.9016MU.25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 400</t>
-[...3 lines deleted...]
-Ширина, мм: 600</t>
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Для установки полки необходимо 2 кронштейна артикул GLPR.050NK.400</t>
+Примечание: Для установки полки необходимо 2 кронштейна артикул GLPR.051NK.300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1479.00</t>
+            <t xml:space="preserve">1938.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" s="4"/>
       <c r="B48" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLPR 50P \ Полка металлическая Global</t>
-[...3 lines deleted...]
-Артикул: GLPR.050P.B.9016MU.25</t>
+            <t xml:space="preserve">GLPR 51P \ Полка металлическая Global</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLPR.051P.C.9016MU.25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 400</t>
-[...3 lines deleted...]
-Ширина, мм: 900</t>
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Для установки полки необходимо 2 кронштейна артикул GLPR.050NK.400</t>
+Примечание: Для установки полки необходимо 2 кронштейна артикул GLPR.051NK.300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1948.00</t>
+            <t xml:space="preserve">2346.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C48" s="4"/>
       <c r="D48" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GLPR 50P \ Полка металлическая Global</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: GLPR.050P.C.9016MU.25</t>
+Артикул: GLPR.050P.A.9016MU.25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 1200</t>
+Ширина, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Для установки полки необходимо 2 кронштейна артикул GLPR.050NK.400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2458.00</t>
+            <t xml:space="preserve">1479.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" s="4"/>
       <c r="B49" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLPR 41 Рама для полки 1200х400 мм</t>
-[...3 lines deleted...]
-Артикул: GLPR.041C.9016MU.25</t>
+            <t xml:space="preserve">GLPR 50P \ Полка металлическая Global</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLPR.050P.B.9016MU.25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 1200</t>
+Ширина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: Для установки полки необходимо 2 кронштейна артикул GLPR.050NK.400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 2</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1690.00</t>
+            <t xml:space="preserve">1948.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C49" s="4"/>
       <c r="D49" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R 597 \ Кронштейн карусель</t>
-[...15 lines deleted...]
-Кол-во в упаковке, шт.: 25</t>
+            <t xml:space="preserve">GLPR 50P \ Полка металлическая Global</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLPR.050P.C.9016MU.25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Для установки полки необходимо 2 кронштейна артикул GLPR.050NK.400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">528.00</t>
+            <t xml:space="preserve">2458.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" s="4"/>
       <c r="B50" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R (U) 405 \ Кронштейн наклонный (усиленный зацеп)</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+            <t xml:space="preserve">GLPR 41 Рама для полки 1200х400 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLPR.041C.9016MU.25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 25</t>
+Ширина, мм: 1200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 2</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">448.00</t>
+            <t xml:space="preserve">1690.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C50" s="4"/>
       <c r="D50" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R (U) 413 \ Кронштейн прямой (усиленный зацеп)</t>
-[...3 lines deleted...]
-Артикул: RTP.042.CH</t>
+            <t xml:space="preserve">R 597 \ Кронштейн карусель</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.040.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 300</t>
+Диаметр, мм: 310</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">293.00</t>
+            <t xml:space="preserve">528.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" s="4"/>
       <c r="B51" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R (TOP) 153 \ Кронштейн прямой</t>
-[...3 lines deleted...]
-Артикул: RTP.048.CH</t>
+            <t xml:space="preserve">R (U) 405 \ Кронштейн наклонный (усиленный зацеп)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.041.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 20</t>
+Кол-во в упаковке, шт.: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">379.00</t>
+            <t xml:space="preserve">448.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C51" s="4"/>
       <c r="D51" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R (TOP) 496 \ Кронштейн прямой</t>
-[...3 lines deleted...]
-Артикул: RTP.049.CH</t>
+            <t xml:space="preserve">R (U) 413 \ Кронштейн прямой (усиленный зацеп)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.042.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 400</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">125.00</t>
+            <t xml:space="preserve">293.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" s="4"/>
       <c r="B52" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R (TOP) 109 \ Кронштейн ступенчатый</t>
-[...3 lines deleted...]
-Артикул: RTP.047.CH</t>
+            <t xml:space="preserve">R (TOP) 153 \ Кронштейн прямой</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.048.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 10</t>
+Кол-во в упаковке, шт.: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">526.00</t>
+            <t xml:space="preserve">379.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C52" s="4"/>
       <c r="D52" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R 610 \ Кронштейн для головных уборов, шлемов</t>
-[...3 lines deleted...]
-Артикул: RTP.046.CH</t>
+            <t xml:space="preserve">R (TOP) 496 \ Кронштейн прямой</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.049.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр, мм: 180</t>
-[...15 lines deleted...]
-Кол-во в упаковке, шт.: 10</t>
+Глубина, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 8</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">339.00</t>
+            <t xml:space="preserve">125.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" s="4"/>
       <c r="B53" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLPR.046 \ Кронштейн для шапок на прямоуг. трубу 30х15</t>
-[...23 lines deleted...]
-Производитель: Россия</t>
+            <t xml:space="preserve">R (TOP) 109 \ Кронштейн ступенчатый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.047.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">530.00</t>
+            <t xml:space="preserve">526.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C53" s="4"/>
       <c r="D53" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS.005 \ Кронштейн для шапок L_600</t>
-[...27 lines deleted...]
-Собственное производство: Да</t>
+            <t xml:space="preserve">R 610 \ Кронштейн для головных уборов, шлемов</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.046.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 180</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 340</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 160</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Пруток д-5мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1652.00</t>
+            <t xml:space="preserve">339.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" s="4"/>
       <c r="B54" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS.006 \ Кронштейн для шапок L_900</t>
-[...11 lines deleted...]
-Ширина, мм: 900</t>
+            <t xml:space="preserve">GLPR.046 \ Кронштейн для шапок на прямоуг. трубу 30х15</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLPR.046.9016MU.25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 170</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 330</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 135</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Позволяет разместить 11 шапок. Крепление на стойку с перфорацией идентичной Global</t>
-[...6 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2224.00</t>
+            <t xml:space="preserve">530.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C54" s="4"/>
       <c r="D54" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS.007 \ Кронштейн для шапок L_1200</t>
-[...3 lines deleted...]
-Артикул: GLS.007.9016.25</t>
+            <t xml:space="preserve">GLS.005 \ Кронштейн для шапок L_600</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.005.9016.25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый матовый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 1200</t>
+Ширина, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Позволяет разместить 15 шапок. Крепление на стойку с перфорацией идентичной Global</t>
+Цвет: белый матовый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Позволяет разместить 7 шапок. Крепление на стойку с перфорацией идентичной Global</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2989.00</t>
+            <t xml:space="preserve">1652.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" s="4"/>
       <c r="B55" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS 063BR-L \ Кронштейн для корзины (левый, L-290мм)</t>
-[...11 lines deleted...]
-Держатель: левый</t>
+            <t xml:space="preserve">GLS.006 \ Кронштейн для шапок L_900</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.006.9016.25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый матовый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Используются в комплекте с корзиной GLS 063A.</t>
+Примечание: Позволяет разместить 11 шапок. Крепление на стойку с перфорацией идентичной Global</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 290</t>
-[...6 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">125.00</t>
+            <t xml:space="preserve">2224.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C55" s="4"/>
       <c r="D55" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS 063BR-R \ Кронштейн для корзины (правый, L-290мм)</t>
-[...11 lines deleted...]
-Держатель: правый</t>
+            <t xml:space="preserve">GLS.007 \ Кронштейн для шапок L_1200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.007.9016.25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый матовый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: цена за 1 шт.</t>
+Примечание: Позволяет разместить 15 шапок. Крепление на стойку с перфорацией идентичной Global</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 290</t>
-[...6 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">125.00</t>
+            <t xml:space="preserve">2989.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" s="4"/>
       <c r="B56" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS 063A \ Корзина 600х300х150 мм</t>
-[...3 lines deleted...]
-Артикул: GLS.063.600.CH</t>
+            <t xml:space="preserve">GLS 063BR-L \ Кронштейн для корзины (левый, L-290мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.063.BRACKET-LEFT.V5.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 300</t>
-[...7 lines deleted...]
-Высота, мм: 150</t>
+Держатель: левый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Используются в комплекте с корзиной GLS 063A.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Россия</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 5</t>
+Глубина, мм: 290</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">750.00</t>
+            <t xml:space="preserve">125.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C56" s="4"/>
       <c r="D56" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS 063BR-L \ Кронштейн для корзины левый</t>
-[...11 lines deleted...]
-Держатель: левый</t>
+            <t xml:space="preserve">GLS 063BR-R \ Кронштейн для корзины (правый, L-290мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.063.BRACKET-RIGHT.V5.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Держатель: правый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Используются в комплекте с корзиной GLS 063A.</t>
+Примечание: цена за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 290</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">163.00</t>
+            <t xml:space="preserve">125.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" s="4"/>
       <c r="B57" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS 063BR-R \ Кронштейн для корзины правый</t>
-[...11 lines deleted...]
-Держатель: правый</t>
+            <t xml:space="preserve">GLS 063A \ Корзина 600х300х150 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.063.600.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 600</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 150</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Используются в комплекте с корзиной GLS 063A.</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 10</t>
+Кол-во в упаковке, шт.: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">163.00</t>
+            <t xml:space="preserve">750.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C57" s="4"/>
       <c r="D57" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS 063A \ Корзина 600х300х150 мм</t>
-[...3 lines deleted...]
-Артикул: GLS.063.600.9016MU.25</t>
+            <t xml:space="preserve">GLS 063BR-L \ Кронштейн для корзины левый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.063.BRACKET-LEFT.V5.9016MU.25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 300</t>
-[...11 lines deleted...]
-Примечание: Используются в комплекте с кронштейнами держателями корзины GLS 063BR-L (левый) и GLS 063BR-R (правый).</t>
+Держатель: левый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Используются в комплекте с корзиной GLS 063A.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Россия</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 5</t>
+Глубина, мм: 290</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">811.00</t>
+            <t xml:space="preserve">163.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" s="4"/>
       <c r="B58" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GL 44L.HL \ Боксодержатель  (левый, L-320мм)</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 20</t>
+            <t xml:space="preserve">GLS 063BR-R \ Кронштейн для корзины правый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.063.BRACKET-RIGHT.V5.9016MU.25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Держатель: правый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Используются в комплекте с корзиной GLS 063A.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 290</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">444.00</t>
+            <t xml:space="preserve">163.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C58" s="4"/>
       <c r="D58" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">GLS 063A \ Корзина 600х300х150 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.063.600.9016MU.25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 600</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 150</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Используются в комплекте с кронштейнами держателями корзины GLS 063BR-L (левый) и GLS 063BR-R (правый).</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">811.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" s="4"/>
+      <c r="B59" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">GL 44L.HL \ Боксодержатель  (левый, L-320мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLB.044L.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Боксодержатель: левый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 320</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: цена за 1 шт.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 20</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">444.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C59" s="4"/>
+      <c r="D59" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GL 44R.HL \ Боксодержатель (правый, L-320мм)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: GLB.044R.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Боксодержатель: правый</t>
           </r>
@@ -16396,50 +16432,51 @@
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">444.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
+    <mergeCell ref="A6:D6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>