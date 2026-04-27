--- v1 (2026-01-27)
+++ v2 (2026-04-27)
@@ -15,69 +15,69 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13.01.2026</t>
+      <t xml:space="preserve">19.04.2026</t>
     </r>
   </si>
   <si>
     <t>Система Uno</t>
   </si>
   <si>
     <t xml:space="preserve">Система UNO (УНО) - это специальные соединительные крепежи для труб д-25 и 32мм. 
 Крепежи Uno существенно увеличивают возможности систем Joker (Джокер), Tritix (Тритикс).
 Благодаря системам Joker, Uno, Tritix можно собрать абсолютно разные конструкции: стеллажи, вешала, выставочные стенды, примерочные кабины, рамы для зеркал, пристенное и островное оборудование для магазинов, кабинки для голосования. Также это идеальный конструктор для гардеробных и раздевалок в общественных зонах. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">U-1 \  Соединитель(2-х труб)</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -201,51 +201,51 @@
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">94.86</t>
+      <t xml:space="preserve">87.72</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">U-21 \ Соединитель(перпендикулярный 2-х труб)</t>
@@ -258,51 +258,51 @@
       <t xml:space="preserve">
 Цвет: белый муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">94.86</t>
+      <t xml:space="preserve">87.72</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">U-1 \  Соединитель 2-х труб</t>
@@ -323,51 +323,51 @@
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">60.18</t>
+      <t xml:space="preserve">51.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">U-2 \  Соединитель 2-х параллельных труб</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: UNOP.002.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -380,51 +380,51 @@
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">61.20</t>
+      <t xml:space="preserve">57.12</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">U-3 \ Соединитель 3-х труб</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: UNOP.003.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -437,51 +437,51 @@
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">91.80</t>
+      <t xml:space="preserve">90.78</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">U-4 \ Угловой соединитель 3-х труб</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: UNOP.004.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -551,51 +551,51 @@
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">114.00</t>
+      <t xml:space="preserve">102.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">U-7 \ Угловой соединитель 4-х труб</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: UNOP.007.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -779,51 +779,51 @@
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 40</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">188.00</t>
+      <t xml:space="preserve">165.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">U-11 \ Угловой соединитель 5-ти труб с 1-й полкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: UNOP.011.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -836,51 +836,51 @@
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 40</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">181.00</t>
+      <t xml:space="preserve">99.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">UNO 011 \ Угловой соединитель 5-ти труб с 1-й полкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: UNO.011.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -910,836 +910,665 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">134.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-12 \ Угловой соединитель 5-ти труб с 2-мя полками</t>
-[...3 lines deleted...]
-Артикул: UNOP.012.CH</t>
+      <t xml:space="preserve">UNO 012 \ Угловой соединитель 5-ти труб с 2-мя полками</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNO.012.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Китай</t>
+Производитель: Италия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 40</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">181.00</t>
+      <t xml:space="preserve">136.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">UNO 012 \ Угловой соединитель 5-ти труб с 2-мя полками</t>
-[...3 lines deleted...]
-Артикул: UNO.012.CH</t>
+      <t xml:space="preserve">UNO 013 \ Угловой соединитель 5-ти труб с 3-мя полками</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNO.013.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Италия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 40</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">136.00</t>
+      <t xml:space="preserve">140.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-13 \ Угловой соединитель 5-ти труб с 3-мя полками</t>
-[...3 lines deleted...]
-Артикул: UNOP.013.CH</t>
+      <t xml:space="preserve">U-15 \ 3-х сторонний поворотный соединитель</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.015.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 40</t>
+Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">186.00</t>
+      <t xml:space="preserve">138.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">UNO 013 \ Угловой соединитель 5-ти труб с 3-мя полками</t>
-[...3 lines deleted...]
-Артикул: UNO.013.CH</t>
+      <t xml:space="preserve">U-16 \ Держатель панели стекла</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.016.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Италия</t>
+Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 40</t>
+Кол-во в упаковке, шт.: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">140.00</t>
+      <t xml:space="preserve">64.26</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-14 \ Угловой соединитель 5-ти труб с 4-мя полками</t>
-[...3 lines deleted...]
-Артикул: UNOP.014.CH</t>
+      <t xml:space="preserve">UNO 016 \ Держатель панели стекла</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNO.016.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Китай</t>
+Производитель: Италия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 40</t>
+Кол-во в упаковке, шт.: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">203.00</t>
+      <t xml:space="preserve">48.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-15 \ 3-х сторонний поворотный соединитель</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+      <t xml:space="preserve">U-17A \ Уплотнитель для UNO 16</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.017A.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 100</t>
+Для стекла толщиной: 4-6 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">165.00</t>
+      <t xml:space="preserve">4.08</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-16 \ Держатель панели стекла</t>
-[...3 lines deleted...]
-Артикул: UNOP.016.CH</t>
+      <t xml:space="preserve">U-21 \ Соединитель перпендикулярных 2-х труб</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.021.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 200</t>
+Кол-во в упаковке, шт.: 120</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">64.26</t>
+      <t xml:space="preserve">59.16</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">UNO 016 \ Держатель панели стекла</t>
-[...3 lines deleted...]
-Артикул: UNO.016.CH</t>
+      <t xml:space="preserve">U-21 (d-32мм) \ Соединитель перпендикулярных 2-х труб</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.021C.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Диаметр, мм: 25</t>
-[...3 lines deleted...]
-Производитель: Италия</t>
+Диаметр, мм: 32</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 200</t>
+Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">48.00</t>
+      <t xml:space="preserve">205.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-17A \ Уплотнитель для UNO 16</t>
-[...7 lines deleted...]
-Цвет: белый</t>
+      <t xml:space="preserve">U-22 \ Соединитель перпендикулярных 3-х труб поворотный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.022.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
-Для стекла толщиной: 4-6 мм</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 300</t>
+Кол-во в упаковке, шт.: 90</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4.08</t>
+      <t xml:space="preserve">133.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-21 \ Соединитель перпендикулярных 2-х труб</t>
-[...3 lines deleted...]
-Артикул: UNOP.021.CH</t>
+      <t xml:space="preserve">U-22 (d-32мм) \ Соединитель перпендикулярных 3-х труб поворотный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.022C.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Диаметр, мм: 25</t>
+Диаметр, мм: 32</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 120</t>
+Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">69.36</t>
+      <t xml:space="preserve">312.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-21 (d-32мм) \ Соединитель перпендикулярных 2-х труб</t>
-[...3 lines deleted...]
-Артикул: UNOP.021C.CH</t>
+      <t xml:space="preserve">U-23 \ Соединитель перпендикулярных 4-х труб</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.023.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Диаметр, мм: 32</t>
+Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 100</t>
+Кол-во в упаковке, шт.: 60</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">240.00</t>
-[...170 lines deleted...]
-      <t xml:space="preserve">156.00</t>
+      <t xml:space="preserve">143.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">U-24 \ Соединитель перпендикулярных 5-ти труб</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: UNOP.024.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -1970,51 +1799,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/UNOP.001.9005.252.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/UNOP.001.WH.MU_belyy3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a494b_11d2_11ee_907c_ac1f6b40b531_UNOP021BLMU4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1d858_5cf4_11ee_907c_ac1f6b40b531_UNOP021WHMU5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b34e8_fdef_11df_b16f_003048d0c7fe_358143B5_7D4C_474A_91F3_FE9B5B772BDA6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84418dbe_02ae_11e0_b16f_003048d0c7fe_09DA6633_74C6_4831_BADE_EC5B9BBCEA3D7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b350a_fdef_11df_b16f_003048d0c7fe_6F27805E_2175_420B_ABFB_9D69091664C58.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af22fd_fdef_11df_b16f_003048d0c7fe_9A18B6F1_C9A9_4B23_A245_956E3439FCBE9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43256a8_0100_11e0_b16f_003048d0c7fe_35B7F4BB_9F7B_4FAE_8CF5_3C726CEF717110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43256ab_0100_11e0_b16f_003048d0c7fe_2563FE19_C756_47F5_9BA8_F71950AF461F11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b83_0f25_11e0_99a4_003048f27c5f_8A10735C_9A38_4716_AC36_EF68B93F152E12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43256ae_0100_11e0_b16f_003048d0c7fe_F3777100_0984_499D_8B98_659B1098AF8B13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d61d94_074c_11e0_99a4_003048f27c5f_7130F3E4_F68D_435F_8287_968DAF5C7A4E14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60e294_4a15_11e0_86e2_003048f27c5f_330B36CB_C475_459F_96B7_C80D3A80456315.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6292d_ff1a_11e0_833e_003048f27c5f_7E72E004_D301_40F8_B979_6F386E821C9116.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60e297_4a15_11e0_86e2_003048f27c5f_14757C0A_5C47_408D_8470_8DC9B4201D9A17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c62934_ff1a_11e0_833e_003048f27c5f_B09CFAC5_8F24_498C_8107_78BB2FEF47B918.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b87_0f25_11e0_99a4_003048f27c5f_6C00EFB1_1485_4018_8606_1E9AAC00782D19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6293b_ff1a_11e0_833e_003048f27c5f_26B67AFD_FD51_4C19_B08F_DBFC56A8890020.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b8a_0f25_11e0_99a4_003048f27c5f_E7350300_7620_4EE3_94F5_ED2CEA4846E621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb47_fea4_11df_b16f_003048d0c7fe_59A79B00_542D_4A69_872B_237456B189DB22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26768fc7_035a_11e0_b16f_003048d0c7fe_1B6B4AC8_3BFE_4118_9460_A2DA7586732523.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc014af7_068c_11e0_99a4_003048f27c5f_D1218FC7_9D7B_4413_AC21_0C290CBAEC9B24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26768fca_035a_11e0_b16f_003048d0c7fe_1D46CD40_FF20_470A_A41A_71D668FBE13A25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82329559_fdef_11df_b16f_003048d0c7fe_75B29AED_E9B2_49E4_909F_51F33676516126.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5327580_068c_11e0_99a4_003048f27c5f_165FF9FA_3D77_49E8_A1AE_5A2F2A3F664327.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f32bc_fdef_11df_b16f_003048d0c7fe_1B218686_53C4_484D_846F_B75683CFE3DB28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb6c53_0427_11e0_99a4_003048f27c5f_2EAF7B33_7ABA_4A46_A944_40A5933A7A5229.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8288abd_02ae_11e0_b16f_003048d0c7fe_800F101F_0A11_4A0F_B4D1_38009429BBCC30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8288ac1_02ae_11e0_b16f_003048d0c7fe_71373223_31DF_487C_A676_BC9C65C32CAE31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe0ef0_35b1_11e0_af9a_d3dd3d98c32b_46F112CC_B803_476A_82CD_D57E3F674BDA32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ae468_068c_11e0_99a4_003048f27c5f_0FC5C0A9_D16C_4DD0_8406_C88A5305D05333.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/UNOP.001.9005.252.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/UNOP.001.WH.MU_belyy3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a494b_11d2_11ee_907c_ac1f6b40b531_UNOP021BLMU4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1d858_5cf4_11ee_907c_ac1f6b40b531_UNOP021WHMU5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b34e8_fdef_11df_b16f_003048d0c7fe_358143B5_7D4C_474A_91F3_FE9B5B772BDA6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84418dbe_02ae_11e0_b16f_003048d0c7fe_09DA6633_74C6_4831_BADE_EC5B9BBCEA3D7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b350a_fdef_11df_b16f_003048d0c7fe_6F27805E_2175_420B_ABFB_9D69091664C58.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af22fd_fdef_11df_b16f_003048d0c7fe_9A18B6F1_C9A9_4B23_A245_956E3439FCBE9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43256a8_0100_11e0_b16f_003048d0c7fe_35B7F4BB_9F7B_4FAE_8CF5_3C726CEF717110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43256ab_0100_11e0_b16f_003048d0c7fe_2563FE19_C756_47F5_9BA8_F71950AF461F11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b83_0f25_11e0_99a4_003048f27c5f_8A10735C_9A38_4716_AC36_EF68B93F152E12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43256ae_0100_11e0_b16f_003048d0c7fe_F3777100_0984_499D_8B98_659B1098AF8B13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d61d94_074c_11e0_99a4_003048f27c5f_7130F3E4_F68D_435F_8287_968DAF5C7A4E14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60e294_4a15_11e0_86e2_003048f27c5f_330B36CB_C475_459F_96B7_C80D3A80456315.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6292d_ff1a_11e0_833e_003048f27c5f_7E72E004_D301_40F8_B979_6F386E821C9116.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c62934_ff1a_11e0_833e_003048f27c5f_B09CFAC5_8F24_498C_8107_78BB2FEF47B917.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6293b_ff1a_11e0_833e_003048f27c5f_26B67AFD_FD51_4C19_B08F_DBFC56A8890018.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb47_fea4_11df_b16f_003048d0c7fe_59A79B00_542D_4A69_872B_237456B189DB19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26768fc7_035a_11e0_b16f_003048d0c7fe_1B6B4AC8_3BFE_4118_9460_A2DA7586732520.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc014af7_068c_11e0_99a4_003048f27c5f_D1218FC7_9D7B_4413_AC21_0C290CBAEC9B21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26768fca_035a_11e0_b16f_003048d0c7fe_1D46CD40_FF20_470A_A41A_71D668FBE13A22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82329559_fdef_11df_b16f_003048d0c7fe_75B29AED_E9B2_49E4_909F_51F33676516123.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5327580_068c_11e0_99a4_003048f27c5f_165FF9FA_3D77_49E8_A1AE_5A2F2A3F664324.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f32bc_fdef_11df_b16f_003048d0c7fe_1B218686_53C4_484D_846F_B75683CFE3DB25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb6c53_0427_11e0_99a4_003048f27c5f_2EAF7B33_7ABA_4A46_A944_40A5933A7A5226.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8288abd_02ae_11e0_b16f_003048d0c7fe_800F101F_0A11_4A0F_B4D1_38009429BBCC27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8288ac1_02ae_11e0_b16f_003048d0c7fe_71373223_31DF_487C_A676_BC9C65C32CAE28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe0ef0_35b1_11e0_af9a_d3dd3d98c32b_46F112CC_B803_476A_82CD_D57E3F674BDA29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ae468_068c_11e0_99a4_003048f27c5f_0FC5C0A9_D16C_4DD0_8406_C88A5305D05330.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2875,140 +2704,50 @@
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="30" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...88 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -3262,93 +3001,93 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z22"/>
+  <dimension ref="A1:Z21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D22" sqref="D22"/>
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13.01.2026</t>
+            <t xml:space="preserve">19.04.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -3498,51 +3237,51 @@
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">94.86</t>
+            <t xml:space="preserve">87.72</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
@@ -3558,51 +3297,51 @@
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">94.86</t>
+            <t xml:space="preserve">87.72</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
@@ -3628,51 +3367,51 @@
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">60.18</t>
+            <t xml:space="preserve">51.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">U-2 \  Соединитель 2-х параллельных труб</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: UNOP.002.CH</t>
           </r>
@@ -3688,51 +3427,51 @@
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">61.20</t>
+            <t xml:space="preserve">57.12</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">U-3 \ Соединитель 3-х труб</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -3750,51 +3489,51 @@
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">91.80</t>
+            <t xml:space="preserve">90.78</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">U-4 \ Угловой соединитель 3-х труб</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: UNOP.004.CH</t>
           </r>
@@ -3872,51 +3611,51 @@
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">114.00</t>
+            <t xml:space="preserve">102.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">U-7 \ Угловой соединитель 4-х труб</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: UNOP.007.CH</t>
           </r>
@@ -4116,51 +3855,51 @@
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 40</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">188.00</t>
+            <t xml:space="preserve">165.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">U-11 \ Угловой соединитель 5-ти труб с 1-й полкой</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: UNOP.011.CH</t>
           </r>
@@ -4176,51 +3915,51 @@
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 40</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">181.00</t>
+            <t xml:space="preserve">99.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">UNO 011 \ Угловой соединитель 5-ти труб с 1-й полкой</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -4258,1019 +3997,837 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">134.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-12 \ Угловой соединитель 5-ти труб с 2-мя полками</t>
-[...3 lines deleted...]
-Артикул: UNOP.012.CH</t>
+            <t xml:space="preserve">UNO 012 \ Угловой соединитель 5-ти труб с 2-мя полками</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNO.012.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Китай</t>
+Производитель: Италия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 40</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">181.00</t>
+            <t xml:space="preserve">136.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">UNO 012 \ Угловой соединитель 5-ти труб с 2-мя полками</t>
-[...3 lines deleted...]
-Артикул: UNO.012.CH</t>
+            <t xml:space="preserve">UNO 013 \ Угловой соединитель 5-ти труб с 3-мя полками</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNO.013.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Италия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 40</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">136.00</t>
+            <t xml:space="preserve">140.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-13 \ Угловой соединитель 5-ти труб с 3-мя полками</t>
-[...3 lines deleted...]
-Артикул: UNOP.013.CH</t>
+            <t xml:space="preserve">U-15 \ 3-х сторонний поворотный соединитель</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.015.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 40</t>
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">186.00</t>
+            <t xml:space="preserve">138.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="4"/>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">UNO 013 \ Угловой соединитель 5-ти труб с 3-мя полками</t>
-[...3 lines deleted...]
-Артикул: UNO.013.CH</t>
+            <t xml:space="preserve">U-16 \ Держатель панели стекла</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.016.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Италия</t>
+Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 40</t>
+Кол-во в упаковке, шт.: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">140.00</t>
+            <t xml:space="preserve">64.26</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-14 \ Угловой соединитель 5-ти труб с 4-мя полками</t>
-[...3 lines deleted...]
-Артикул: UNOP.014.CH</t>
+            <t xml:space="preserve">UNO 016 \ Держатель панели стекла</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNO.016.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Китай</t>
+Производитель: Италия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 40</t>
+Кол-во в упаковке, шт.: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">203.00</t>
+            <t xml:space="preserve">48.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="4"/>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-15 \ 3-х сторонний поворотный соединитель</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+            <t xml:space="preserve">U-17A \ Уплотнитель для UNO 16</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.017A.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 100</t>
+Для стекла толщиной: 4-6 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">165.00</t>
+            <t xml:space="preserve">4.08</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-16 \ Держатель панели стекла</t>
-[...3 lines deleted...]
-Артикул: UNOP.016.CH</t>
+            <t xml:space="preserve">U-21 \ Соединитель перпендикулярных 2-х труб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.021.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 200</t>
+Кол-во в упаковке, шт.: 120</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">64.26</t>
+            <t xml:space="preserve">59.16</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="4"/>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">UNO 016 \ Держатель панели стекла</t>
-[...3 lines deleted...]
-Артикул: UNO.016.CH</t>
+            <t xml:space="preserve">U-21 (d-32мм) \ Соединитель перпендикулярных 2-х труб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.021C.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр, мм: 25</t>
-[...3 lines deleted...]
-Производитель: Италия</t>
+Диаметр, мм: 32</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 200</t>
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">48.00</t>
+            <t xml:space="preserve">205.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-17A \ Уплотнитель для UNO 16</t>
-[...7 lines deleted...]
-Цвет: белый</t>
+            <t xml:space="preserve">U-22 \ Соединитель перпендикулярных 3-х труб поворотный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.022.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
-Для стекла толщиной: 4-6 мм</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 300</t>
+Кол-во в упаковке, шт.: 90</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4.08</t>
+            <t xml:space="preserve">133.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="4"/>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-21 \ Соединитель перпендикулярных 2-х труб</t>
-[...3 lines deleted...]
-Артикул: UNOP.021.CH</t>
+            <t xml:space="preserve">U-22 (d-32мм) \ Соединитель перпендикулярных 3-х труб поворотный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.022C.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр, мм: 25</t>
+Диаметр, мм: 32</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 120</t>
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">69.36</t>
+            <t xml:space="preserve">312.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-21 (d-32мм) \ Соединитель перпендикулярных 2-х труб</t>
-[...3 lines deleted...]
-Артикул: UNOP.021C.CH</t>
+            <t xml:space="preserve">U-23 \ Соединитель перпендикулярных 4-х труб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.023.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр, мм: 32</t>
+Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 100</t>
+Кол-во в упаковке, шт.: 60</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">240.00</t>
+            <t xml:space="preserve">143.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="4"/>
       <c r="B20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-22 \ Соединитель перпендикулярных 3-х труб поворотный</t>
-[...3 lines deleted...]
-Артикул: UNOP.022.CH</t>
+            <t xml:space="preserve">U-24 \ Соединитель перпендикулярных 5-ти труб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.024.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 90</t>
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">154.00</t>
+            <t xml:space="preserve">240.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-22 (d-32мм) \ Соединитель перпендикулярных 3-х труб поворотный</t>
-[...3 lines deleted...]
-Артикул: UNOP.022C.CH</t>
+            <t xml:space="preserve">UNO 024 \ Соединитель перпендикулярных 5-ти труб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNO.024.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр, мм: 32</t>
-[...3 lines deleted...]
-Производитель: Китай</t>
+Диаметр, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Италия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">312.00</t>
+            <t xml:space="preserve">160.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="4"/>
       <c r="B21" s="5" t="inlineStr">
-        <is>
-[...180 lines deleted...]
-      <c r="D22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">U-25 \ Полкодержатель для стекла и панели</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: UNOP.025.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>