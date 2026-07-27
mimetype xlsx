--- v2 (2026-04-27)
+++ v3 (2026-07-27)
@@ -33,51 +33,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">19.04.2026</t>
+      <t xml:space="preserve">23.06.2026</t>
     </r>
   </si>
   <si>
     <t>Система Uno</t>
   </si>
   <si>
     <t xml:space="preserve">Система UNO (УНО) - это специальные соединительные крепежи для труб д-25 и 32мм. 
 Крепежи Uno существенно увеличивают возможности систем Joker (Джокер), Tritix (Тритикс).
 Благодаря системам Joker, Uno, Tritix можно собрать абсолютно разные конструкции: стеллажи, вешала, выставочные стенды, примерочные кабины, рамы для зеркал, пристенное и островное оборудование для магазинов, кабинки для голосования. Также это идеальный конструктор для гардеробных и раздевалок в общественных зонах. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">U-1 \  Соединитель(2-х труб)</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -368,63 +368,67 @@
       <t xml:space="preserve">
 Артикул: UNOP.002.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 56.8 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">57.12</t>
+      <t xml:space="preserve">51.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">U-3 \ Соединитель 3-х труб</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: UNOP.003.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -653,63 +657,67 @@
       <t xml:space="preserve">
 Артикул: UNOP.008.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 60</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 142 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">146.00</t>
+      <t xml:space="preserve">99.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">U-9 \ Угловой соединитель 4-х труб с 2-мя полками</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: UNOP.009.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -779,51 +787,51 @@
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 40</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">165.00</t>
+      <t xml:space="preserve">138.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">U-11 \ Угловой соединитель 5-ти труб с 1-й полкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: UNOP.011.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -893,51 +901,51 @@
       <t xml:space="preserve">
 Производитель: Италия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 40</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">134.00</t>
+      <t xml:space="preserve">99.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">UNO 012 \ Угловой соединитель 5-ти труб с 2-мя полками</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: UNO.012.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -1121,51 +1129,51 @@
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">64.26</t>
+      <t xml:space="preserve">49.98</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">UNO 016 \ Держатель панели стекла</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: UNO.016.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -1467,51 +1475,51 @@
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">312.00</t>
+      <t xml:space="preserve">240.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">U-23 \ Соединитель перпендикулярных 4-х труб</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: UNOP.023.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -3043,51 +3051,51 @@
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">19.04.2026</t>
+            <t xml:space="preserve">23.06.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -3415,63 +3423,67 @@
             <t xml:space="preserve">
 Артикул: UNOP.002.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 56.8 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">57.12</t>
+            <t xml:space="preserve">51.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">U-3 \ Соединитель 3-х труб</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -3721,63 +3733,67 @@
             <t xml:space="preserve">
 Артикул: UNOP.008.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 60</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 142 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">146.00</t>
+            <t xml:space="preserve">99.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">U-9 \ Угловой соединитель 4-х труб с 2-мя полками</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: UNOP.009.CH</t>
           </r>
@@ -3855,51 +3871,51 @@
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 40</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">165.00</t>
+            <t xml:space="preserve">138.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">U-11 \ Угловой соединитель 5-ти труб с 1-й полкой</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: UNOP.011.CH</t>
           </r>
@@ -3977,51 +3993,51 @@
             <t xml:space="preserve">
 Производитель: Италия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 40</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">134.00</t>
+            <t xml:space="preserve">99.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">UNO 012 \ Угловой соединитель 5-ти труб с 2-мя полками</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: UNO.012.CH</t>
           </r>
@@ -4221,51 +4237,51 @@
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">64.26</t>
+            <t xml:space="preserve">49.98</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">UNO 016 \ Держатель панели стекла</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: UNO.016.CH</t>
           </r>
@@ -4591,51 +4607,51 @@
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">312.00</t>
+            <t xml:space="preserve">240.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">U-23 \ Соединитель перпендикулярных 4-х труб</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: UNOP.023.CH</t>
           </r>