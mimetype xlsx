--- v2 (2026-03-09)
+++ v3 (2026-04-23)
@@ -33,51 +33,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13.01.2026</t>
+      <t xml:space="preserve">18.04.2026</t>
     </r>
   </si>
   <si>
     <t>Система Tritix (Тритикс)</t>
   </si>
   <si>
     <t>Tritix (Тритикс) — система ферм 2-х, 3-х и 4-х труб (d-25mm) и различных узлов и соединителей к ним. Возможна покраска труб и металлических элементов в любой цвет.  Внимание! Некоторые изделия из данной серии имеют наценку 5% при покупке менее 1 коробки! Все такие изделия отмечены *</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">T-1A \Связка 2-х труб(L=2200 мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: TRXP.001A.BL.CH</t>
     </r>
@@ -175,164 +175,160 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1969.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">TS-1A \  Связка 2-х труб(L=2200 мм)</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 1</t>
+      <t xml:space="preserve">T-1C \ Связка 2-х труб(L=3000 мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TRXP.001C.BL.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 3000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: толщина стенки трубы 1мм.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 2543 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2315.00</t>
+      <t xml:space="preserve">2289.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">T-1C \ Связка 2-х труб(L=3000 мм)</t>
-[...35 lines deleted...]
-Старая цена: 2492 руб.</t>
+      <t xml:space="preserve">TS-1A \  Связка 2-х труб(L=2200 мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TRSD.001A.02698.MGV13</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: под хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 2200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 1</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2289.00</t>
+      <t xml:space="preserve">2315.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">TS-1C \ Связка 2-х труб(L=3000 мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: TRSD.001C.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
@@ -366,152 +362,152 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2417.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">TS-1C \ Связка 2-х труб(L=3000 мм)</t>
-[...23 lines deleted...]
-Собственное производство: Да</t>
+      <t xml:space="preserve">T-2A \ Связка 3-х труб(L=2200 мм) (1,0мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TRXP.002A.BL.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 2200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2805.00</t>
+      <t xml:space="preserve">3381.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">T-2A \ Связка 3-х труб(L=2200 мм) (1,0мм)</t>
-[...19 lines deleted...]
-Производитель: Китай</t>
+      <t xml:space="preserve">TS-1C \ Связка 2-х труб(L=3000 мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TRSD.001C.02698.MGV13</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: под хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 3000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель:  Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3381.00</t>
+      <t xml:space="preserve">2805.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">TS-2A \ Связка 3-х труб(L=2200 мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: TRSD.002A.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
@@ -1804,51 +1800,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003407e9_1a5b_11ee_907c_ac1f6b40b531_TRXP001ABLCH2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefd445_ddd7_11ed_bba1_ac1f6b40b531_TRXP001ABLCH3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050cfb33_dec2_11ed_bba1_ac1f6b40b531_TRSD001A02698MGV134.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573d484_fa35_11ed_907c_ac1f6b40b531_TRXP001CBLCH5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5187b_40ce_11ed_9569_ac1f6b40b531_TRXP001CBLCH6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35a990_dec2_11ed_bba1_ac1f6b40b531_TRSD001C02698MGV13_027.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ed4f9_878c_11ee_907c_ac1f6b40b531_0dc2235a_f71f_11e1_99cf_0025902b3cc1_TS_18.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b0d87_dec2_11ed_bba1_ac1f6b40b531_TRXP002ABLCH9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54bbaf_878c_11ee_907c_ac1f6b40b531_0dc2235a_f71f_11e1_99cf_0025902b3cc1_TS_110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c794d2c_11d2_11ee_907c_ac1f6b40b531_TRXP013VL11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b0dd4_dec2_11ed_bba1_ac1f6b40b531_TRXP002ABLCH12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38886894_5928_11ee_907c_ac1f6b40b531_TRXP003ABLCH13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816b664_fa35_11ed_907c_ac1f6b40b531_TRXP003ABLCH14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193f396_40ce_11ed_9569_ac1f6b40b531_TRXP003ABLCH15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23173f30_5cf5_11ee_907c_ac1f6b40b531_TRXP013WH16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6a7fb_f727_11e1_99cf_0025902b3cc1_E78B2A95_BF4A_462B_9FB3_C18690BF888217.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6a7f1_f727_11e1_99cf_0025902b3cc1_5B2934F2_6C89_4137_BC42_146AB474FF2E18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10425aed_bf6f_11e4_afdc_0025902b3cc1_D288525F_103E_43CF_B567_F839B625628719.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80626d4d_dec2_11ed_bba1_ac1f6b40b531_JOKP004Q224504N100_0120.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84704fb5_0100_11e0_b16f_003048d0c7fe_1FDDE234_BD92_4280_BE8A_2F553CA3B65421.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2c7d4_d50b_11ed_b8c7_ac1f6b40b531_UNOP004224504N100_0122.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62df22_fdef_11df_b16f_003048d0c7fe_46F54464_8149_465B_A1D2_6647B3B43B5523.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62df25_fdef_11df_b16f_003048d0c7fe_99CFC14A_460D_476A_890A_34278908462924.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa5f16_0427_11e0_99a4_003048f27c5f_8850B22D_3D2F_4F46_BB57_8D9DF7FE266725.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529a3c5_0967_11e3_b453_0025902b3cc1_BA34D67E_D3EF_4A93_BAE6_520737664BEB26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a79ad_074c_11e0_99a4_003048f27c5f_1AF42B2E_D8A6_477C_849F_F2C18C40077627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f15cc_1fa7_11e0_99a4_003048f27c5f_2EADC4E9_FDBF_48AE_B220_38662A1156AF28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af3e1f_09a4_11e0_99a4_003048f27c5f_C080A9E0_2E17_4AD9_AB15_2600364B7F3C29.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003407e9_1a5b_11ee_907c_ac1f6b40b531_TRXP001ABLCH2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefd445_ddd7_11ed_bba1_ac1f6b40b531_TRXP001ABLCH3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573d484_fa35_11ed_907c_ac1f6b40b531_TRXP001CBLCH4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050cfb33_dec2_11ed_bba1_ac1f6b40b531_TRSD001A02698MGV135.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5187b_40ce_11ed_9569_ac1f6b40b531_TRXP001CBLCH6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ed4f9_878c_11ee_907c_ac1f6b40b531_0dc2235a_f71f_11e1_99cf_0025902b3cc1_TS_17.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35a990_dec2_11ed_bba1_ac1f6b40b531_TRSD001C02698MGV13_028.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b0d87_dec2_11ed_bba1_ac1f6b40b531_TRXP002ABLCH9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54bbaf_878c_11ee_907c_ac1f6b40b531_0dc2235a_f71f_11e1_99cf_0025902b3cc1_TS_110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c794d2c_11d2_11ee_907c_ac1f6b40b531_TRXP013VL11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b0dd4_dec2_11ed_bba1_ac1f6b40b531_TRXP002ABLCH12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38886894_5928_11ee_907c_ac1f6b40b531_TRXP003ABLCH13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816b664_fa35_11ed_907c_ac1f6b40b531_TRXP003ABLCH14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193f396_40ce_11ed_9569_ac1f6b40b531_TRXP003ABLCH15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23173f30_5cf5_11ee_907c_ac1f6b40b531_TRXP013WH16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6a7fb_f727_11e1_99cf_0025902b3cc1_E78B2A95_BF4A_462B_9FB3_C18690BF888217.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6a7f1_f727_11e1_99cf_0025902b3cc1_5B2934F2_6C89_4137_BC42_146AB474FF2E18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10425aed_bf6f_11e4_afdc_0025902b3cc1_D288525F_103E_43CF_B567_F839B625628719.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80626d4d_dec2_11ed_bba1_ac1f6b40b531_JOKP004Q224504N100_0120.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84704fb5_0100_11e0_b16f_003048d0c7fe_1FDDE234_BD92_4280_BE8A_2F553CA3B65421.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2c7d4_d50b_11ed_b8c7_ac1f6b40b531_UNOP004224504N100_0122.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62df22_fdef_11df_b16f_003048d0c7fe_46F54464_8149_465B_A1D2_6647B3B43B5523.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62df25_fdef_11df_b16f_003048d0c7fe_99CFC14A_460D_476A_890A_34278908462924.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa5f16_0427_11e0_99a4_003048f27c5f_8850B22D_3D2F_4F46_BB57_8D9DF7FE266725.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529a3c5_0967_11e3_b453_0025902b3cc1_BA34D67E_D3EF_4A93_BAE6_520737664BEB26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a79ad_074c_11e0_99a4_003048f27c5f_1AF42B2E_D8A6_477C_849F_F2C18C40077627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f15cc_1fa7_11e0_99a4_003048f27c5f_2EADC4E9_FDBF_48AE_B220_38662A1156AF28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af3e1f_09a4_11e0_99a4_003048f27c5f_C080A9E0_2E17_4AD9_AB15_2600364B7F3C29.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3018,51 +3014,51 @@
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13.01.2026</t>
+            <t xml:space="preserve">18.04.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -3188,167 +3184,163 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1969.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="4"/>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TS-1A \  Связка 2-х труб(L=2200 мм)</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 1</t>
+            <t xml:space="preserve">T-1C \ Связка 2-х труб(L=3000 мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TRXP.001C.BL.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 3000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: толщина стенки трубы 1мм.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 2543 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2315.00</t>
+            <t xml:space="preserve">2289.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">T-1C \ Связка 2-х труб(L=3000 мм)</t>
-[...35 lines deleted...]
-Старая цена: 2492 руб.</t>
+            <t xml:space="preserve">TS-1A \  Связка 2-х труб(L=2200 мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TRSD.001A.02698.MGV13</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: под хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 2200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2289.00</t>
+            <t xml:space="preserve">2315.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">TS-1C \ Связка 2-х труб(L=3000 мм)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -3390,157 +3382,157 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2417.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TS-1C \ Связка 2-х труб(L=3000 мм)</t>
-[...23 lines deleted...]
-Собственное производство: Да</t>
+            <t xml:space="preserve">T-2A \ Связка 3-х труб(L=2200 мм) (1,0мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TRXP.002A.BL.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 2200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2805.00</t>
+            <t xml:space="preserve">3381.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">T-2A \ Связка 3-х труб(L=2200 мм) (1,0мм)</t>
-[...19 lines deleted...]
-Производитель: Китай</t>
+            <t xml:space="preserve">TS-1C \ Связка 2-х труб(L=3000 мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TRSD.001C.02698.MGV13</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: под хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 3000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель:  Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3381.00</t>
+            <t xml:space="preserve">2805.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">TS-2A \ Связка 3-х труб(L=2200 мм)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: TRSD.002A.22450.4N100</t>
           </r>