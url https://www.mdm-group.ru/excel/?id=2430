--- v3 (2026-04-23)
+++ v4 (2026-06-08)
@@ -175,160 +175,160 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1969.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">T-1C \ Связка 2-х труб(L=3000 мм)</t>
-[...31 lines deleted...]
-Старая цена: 2543 руб.</t>
+      <t xml:space="preserve">TS-1A \  Связка 2-х труб(L=2200 мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TRSD.001A.02698.MGV13</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: под хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 2200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 1</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2289.00</t>
+      <t xml:space="preserve">2315.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">TS-1A \  Связка 2-х труб(L=2200 мм)</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 1</t>
+      <t xml:space="preserve">T-1C \ Связка 2-х труб(L=3000 мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TRXP.001C.BL.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 3000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: толщина стенки трубы 1мм.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 2543 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2315.00</t>
+      <t xml:space="preserve">2289.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">TS-1C \ Связка 2-х труб(L=3000 мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: TRSD.001C.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
@@ -1800,51 +1800,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003407e9_1a5b_11ee_907c_ac1f6b40b531_TRXP001ABLCH2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefd445_ddd7_11ed_bba1_ac1f6b40b531_TRXP001ABLCH3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573d484_fa35_11ed_907c_ac1f6b40b531_TRXP001CBLCH4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050cfb33_dec2_11ed_bba1_ac1f6b40b531_TRSD001A02698MGV135.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5187b_40ce_11ed_9569_ac1f6b40b531_TRXP001CBLCH6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ed4f9_878c_11ee_907c_ac1f6b40b531_0dc2235a_f71f_11e1_99cf_0025902b3cc1_TS_17.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35a990_dec2_11ed_bba1_ac1f6b40b531_TRSD001C02698MGV13_028.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b0d87_dec2_11ed_bba1_ac1f6b40b531_TRXP002ABLCH9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54bbaf_878c_11ee_907c_ac1f6b40b531_0dc2235a_f71f_11e1_99cf_0025902b3cc1_TS_110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c794d2c_11d2_11ee_907c_ac1f6b40b531_TRXP013VL11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b0dd4_dec2_11ed_bba1_ac1f6b40b531_TRXP002ABLCH12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38886894_5928_11ee_907c_ac1f6b40b531_TRXP003ABLCH13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816b664_fa35_11ed_907c_ac1f6b40b531_TRXP003ABLCH14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193f396_40ce_11ed_9569_ac1f6b40b531_TRXP003ABLCH15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23173f30_5cf5_11ee_907c_ac1f6b40b531_TRXP013WH16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6a7fb_f727_11e1_99cf_0025902b3cc1_E78B2A95_BF4A_462B_9FB3_C18690BF888217.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6a7f1_f727_11e1_99cf_0025902b3cc1_5B2934F2_6C89_4137_BC42_146AB474FF2E18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10425aed_bf6f_11e4_afdc_0025902b3cc1_D288525F_103E_43CF_B567_F839B625628719.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80626d4d_dec2_11ed_bba1_ac1f6b40b531_JOKP004Q224504N100_0120.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84704fb5_0100_11e0_b16f_003048d0c7fe_1FDDE234_BD92_4280_BE8A_2F553CA3B65421.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2c7d4_d50b_11ed_b8c7_ac1f6b40b531_UNOP004224504N100_0122.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62df22_fdef_11df_b16f_003048d0c7fe_46F54464_8149_465B_A1D2_6647B3B43B5523.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62df25_fdef_11df_b16f_003048d0c7fe_99CFC14A_460D_476A_890A_34278908462924.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa5f16_0427_11e0_99a4_003048f27c5f_8850B22D_3D2F_4F46_BB57_8D9DF7FE266725.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529a3c5_0967_11e3_b453_0025902b3cc1_BA34D67E_D3EF_4A93_BAE6_520737664BEB26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a79ad_074c_11e0_99a4_003048f27c5f_1AF42B2E_D8A6_477C_849F_F2C18C40077627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f15cc_1fa7_11e0_99a4_003048f27c5f_2EADC4E9_FDBF_48AE_B220_38662A1156AF28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af3e1f_09a4_11e0_99a4_003048f27c5f_C080A9E0_2E17_4AD9_AB15_2600364B7F3C29.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003407e9_1a5b_11ee_907c_ac1f6b40b531_TRXP001ABLCH2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefd445_ddd7_11ed_bba1_ac1f6b40b531_TRXP001ABLCH3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050cfb33_dec2_11ed_bba1_ac1f6b40b531_TRSD001A02698MGV134.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573d484_fa35_11ed_907c_ac1f6b40b531_TRXP001CBLCH5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5187b_40ce_11ed_9569_ac1f6b40b531_TRXP001CBLCH6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ed4f9_878c_11ee_907c_ac1f6b40b531_0dc2235a_f71f_11e1_99cf_0025902b3cc1_TS_17.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35a990_dec2_11ed_bba1_ac1f6b40b531_TRSD001C02698MGV13_028.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b0d87_dec2_11ed_bba1_ac1f6b40b531_TRXP002ABLCH9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54bbaf_878c_11ee_907c_ac1f6b40b531_0dc2235a_f71f_11e1_99cf_0025902b3cc1_TS_110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c794d2c_11d2_11ee_907c_ac1f6b40b531_TRXP013VL11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b0dd4_dec2_11ed_bba1_ac1f6b40b531_TRXP002ABLCH12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38886894_5928_11ee_907c_ac1f6b40b531_TRXP003ABLCH13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816b664_fa35_11ed_907c_ac1f6b40b531_TRXP003ABLCH14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193f396_40ce_11ed_9569_ac1f6b40b531_TRXP003ABLCH15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23173f30_5cf5_11ee_907c_ac1f6b40b531_TRXP013WH16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6a7fb_f727_11e1_99cf_0025902b3cc1_E78B2A95_BF4A_462B_9FB3_C18690BF888217.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6a7f1_f727_11e1_99cf_0025902b3cc1_5B2934F2_6C89_4137_BC42_146AB474FF2E18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10425aed_bf6f_11e4_afdc_0025902b3cc1_D288525F_103E_43CF_B567_F839B625628719.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80626d4d_dec2_11ed_bba1_ac1f6b40b531_JOKP004Q224504N100_0120.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84704fb5_0100_11e0_b16f_003048d0c7fe_1FDDE234_BD92_4280_BE8A_2F553CA3B65421.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2c7d4_d50b_11ed_b8c7_ac1f6b40b531_UNOP004224504N100_0122.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62df22_fdef_11df_b16f_003048d0c7fe_46F54464_8149_465B_A1D2_6647B3B43B5523.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62df25_fdef_11df_b16f_003048d0c7fe_99CFC14A_460D_476A_890A_34278908462924.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa5f16_0427_11e0_99a4_003048f27c5f_8850B22D_3D2F_4F46_BB57_8D9DF7FE266725.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529a3c5_0967_11e3_b453_0025902b3cc1_BA34D67E_D3EF_4A93_BAE6_520737664BEB26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a79ad_074c_11e0_99a4_003048f27c5f_1AF42B2E_D8A6_477C_849F_F2C18C40077627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f15cc_1fa7_11e0_99a4_003048f27c5f_2EADC4E9_FDBF_48AE_B220_38662A1156AF28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af3e1f_09a4_11e0_99a4_003048f27c5f_C080A9E0_2E17_4AD9_AB15_2600364B7F3C29.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3184,163 +3184,163 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1969.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="4"/>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">T-1C \ Связка 2-х труб(L=3000 мм)</t>
-[...31 lines deleted...]
-Старая цена: 2543 руб.</t>
+            <t xml:space="preserve">TS-1A \  Связка 2-х труб(L=2200 мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TRSD.001A.02698.MGV13</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: под хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 2200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2289.00</t>
+            <t xml:space="preserve">2315.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TS-1A \  Связка 2-х труб(L=2200 мм)</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 1</t>
+            <t xml:space="preserve">T-1C \ Связка 2-х труб(L=3000 мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TRXP.001C.BL.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 3000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: толщина стенки трубы 1мм.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 2543 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2315.00</t>
+            <t xml:space="preserve">2289.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">TS-1C \ Связка 2-х труб(L=3000 мм)</t>
           </r>
           <r>
             <t xml:space="preserve">