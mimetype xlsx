--- v4 (2026-06-08)
+++ v5 (2026-09-10)
@@ -15,69 +15,69 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">18.04.2026</t>
+      <t xml:space="preserve">02.09.2026</t>
     </r>
   </si>
   <si>
     <t>Система Tritix (Тритикс)</t>
   </si>
   <si>
     <t>Tritix (Тритикс) — система ферм 2-х, 3-х и 4-х труб (d-25mm) и различных узлов и соединителей к ним. Возможна покраска труб и металлических элементов в любой цвет.  Внимание! Некоторые изделия из данной серии имеют наценку 5% при покупке менее 1 коробки! Все такие изделия отмечены *</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">T-1A \Связка 2-х труб(L=2200 мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: TRXP.001A.BL.CH</t>
     </r>
@@ -207,128 +207,128 @@
       <t xml:space="preserve">
 Цвет: под хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 2200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 2315 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2315.00</t>
+      <t xml:space="preserve">1740.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">T-1C \ Связка 2-х труб(L=3000 мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: TRXP.001C.BL.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 3000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: толщина стенки трубы 1мм.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 2543 руб.</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2289.00</t>
+      <t xml:space="preserve">2390.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">TS-1C \ Связка 2-х труб(L=3000 мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: TRSD.001C.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
@@ -362,152 +362,156 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2417.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">T-2A \ Связка 3-х труб(L=2200 мм) (1,0мм)</t>
-[...19 lines deleted...]
-Производитель: Китай</t>
+      <t xml:space="preserve">TS-1C \ Связка 2-х труб(L=3000 мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TRSD.001C.02698.MGV13</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: под хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 3000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель:  Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 2805 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3381.00</t>
+      <t xml:space="preserve">1970.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">TS-1C \ Связка 2-х труб(L=3000 мм)</t>
-[...23 lines deleted...]
-Собственное производство: Да</t>
+      <t xml:space="preserve">T-2A \ Связка 3-х труб(L=2200 мм) (1,0мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TRXP.002A.BL.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 2200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2805.00</t>
+      <t xml:space="preserve">3381.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">TS-2A \ Связка 3-х труб(L=2200 мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: TRSD.002A.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
@@ -598,335 +602,335 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">4474.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">T-13 \ Соединитель труб торцевой 2-х труб (Joker 59)</t>
-[...3 lines deleted...]
-Артикул: TRXP.013.BL.MU</t>
+      <t xml:space="preserve">TS-2C \ Связка 3-х труб(L=3000 мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TRSD.002C.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Диаметр, мм: 25</t>
-[...3 lines deleted...]
-Производитель: Китай</t>
+Длина, мм: 3000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 1</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">54.06</t>
+      <t xml:space="preserve">4242.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...6 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">TS-2C \ Связка 3-х труб(L=3000 мм)</t>
-[...23 lines deleted...]
-Собственное производство: Да</t>
+      <t xml:space="preserve">T-3A \ Связка 4-х труб(L=2200 мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TRXP.003A.BL.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 2200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: толщина стенки трубы 1мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4242.00</t>
+      <t xml:space="preserve">3954.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">T-3A \ Связка 4-х труб(L=2200 мм)</t>
-[...3 lines deleted...]
-Артикул: TRXP.003A.BL.CH</t>
+      <t xml:space="preserve">T-3С \ Связка 4-х труб(L=3000 мм) </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TRXP.003C.BL.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 2200</t>
+Длина, мм: 3000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: толщина стенки трубы 1мм</t>
+Примечание: толщина стенки трубы 1мм.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3954.00</t>
+      <t xml:space="preserve">5202.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">T-3С \ Связка 4-х труб(L=3000 мм) </t>
-[...7 lines deleted...]
-Цвет: хром</t>
+      <t xml:space="preserve">TS-3C \ Связка 4-х труб(L=3000 мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TRSD.003C.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 3000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Китай</t>
-[...3 lines deleted...]
-Примечание: толщина стенки трубы 1мм.</t>
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5202.00</t>
+      <t xml:space="preserve">5090.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">TS-3C \ Связка 4-х труб(L=3000 мм)</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 1</t>
+      <t xml:space="preserve">T-13 \ Торцевой внутренний соединитель 2-х труб (Joker 59)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TRXP.013.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Vacuum</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4937.00</t>
+      <t xml:space="preserve">45.90</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">T-13 \ Соединитель труб торцевой 2-х труб (Joker 59)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: TRXP.013.WH.MU</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый муар</t>
@@ -956,791 +960,742 @@
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">54.06</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">TS-7 \ Угол 3-х труб горизонтальный</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 1*</t>
+      <t xml:space="preserve">T-13 \ Соединитель труб торцевой 2-х труб (Joker 59)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TRXP.013.BL.MU</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">858.00</t>
+      <t xml:space="preserve">54.06</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">TS-9 \ Арка 2-х труб</t>
-[...19 lines deleted...]
-Высота, мм: 265</t>
+      <t xml:space="preserve">U-004 Соединитель угловой 3-х труб</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.004.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 1*</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">879.00</t>
+      <t xml:space="preserve">254.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">TS-050 \ Опора 3-х труб</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+      <t xml:space="preserve">Js-4 (0,9) \ Труба (D=25мм, L=3000мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.004Q.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 3000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 1*</t>
+Кол-во в упаковке, шт.: 1</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1152.00</t>
+      <t xml:space="preserve">610.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Js-4 (0,9) \ Труба (D=25мм, L=3000мм)</t>
-[...11 lines deleted...]
-Длина, мм: 3000</t>
+      <t xml:space="preserve">TS-9 \ Арка 2-х труб</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TRSD.009.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 150</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 960</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 265</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 1</t>
+Кол-во в упаковке, шт.: 1*</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 879 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">610.00</t>
+      <t xml:space="preserve">750.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">T-13 \ Торцевой внутренний соединитель 2-х труб (Joker 59)</t>
-[...3 lines deleted...]
-Артикул: TRXP.013.CH</t>
+      <t xml:space="preserve">TS-050 \ Опора 3-х труб</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TRSD.050.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Китай</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 200</t>
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 1*</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 1130 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">45.90</t>
+      <t xml:space="preserve">790.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-004 Соединитель угловой 3-х труб</t>
-[...19 lines deleted...]
-Собственное производство: Да</t>
+      <t xml:space="preserve">T-14 \ Консоль 2-х труб</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TRXP.014.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 30*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">254.00</t>
+      <t xml:space="preserve">361.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">T-14 \ Консоль 2-х труб</t>
-[...3 lines deleted...]
-Артикул: TRXP.014.CH</t>
+      <t xml:space="preserve">T-16 \ Консоль 3-х труб</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TRXP.016.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 30*</t>
+Кол-во в упаковке, шт.: 20*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">339.00</t>
+      <t xml:space="preserve">554.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">T-16 \ Консоль 3-х труб</t>
-[...3 lines deleted...]
-Артикул: TRXP.016.CH</t>
+      <t xml:space="preserve">T-17 \ Консоль 4-х труб</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TRXP.017.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 20*</t>
+Кол-во в упаковке, шт.: 10*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">554.00</t>
+      <t xml:space="preserve">796.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">T-17 \ Консоль 4-х труб</t>
-[...3 lines deleted...]
-Артикул: TRXP.017.CH</t>
+      <t xml:space="preserve">T-18 \ Консоль крепления трубы d-25 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TRXP.018.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
+Размеры, мм: 105х85х35</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 10*</t>
+Кол-во в упаковке, шт.: 20*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">757.00</t>
+      <t xml:space="preserve">291.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">T-18 \ Консоль крепления трубы d-25 мм</t>
-[...3 lines deleted...]
-Артикул: TRXP.018.CH</t>
+      <t xml:space="preserve">T-22 \ Полкодержатели пара</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TRXP.022.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 105х85х35</t>
-[...3 lines deleted...]
-Диаметр, мм: 25</t>
+Глубина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 20*</t>
+Кол-во в упаковке, шт.: 40*</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 490 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">291.00</t>
+      <t xml:space="preserve">270.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">T-22 \ Полкодержатели пара</t>
-[...3 lines deleted...]
-Артикул: TRXP.022.CH</t>
+      <t xml:space="preserve">T-23 \ Полкодержатели пара</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TRXP.023.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 40*</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 483 руб.</t>
+Старая цена: 450 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">270.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">T-23 \ Полкодержатели пара</t>
-[...3 lines deleted...]
-Артикул: TRXP.023.CH</t>
+      <t xml:space="preserve">T-27 \ Опора 2-х труб</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TRXP.027.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 300</t>
+Глубина, мм: 600</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 40*</t>
+Кол-во в упаковке, шт.: 20*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">439.00</t>
-[...60 lines deleted...]
-      <t xml:space="preserve">675.00</t>
+      <t xml:space="preserve">714.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
@@ -1800,51 +1755,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003407e9_1a5b_11ee_907c_ac1f6b40b531_TRXP001ABLCH2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefd445_ddd7_11ed_bba1_ac1f6b40b531_TRXP001ABLCH3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050cfb33_dec2_11ed_bba1_ac1f6b40b531_TRSD001A02698MGV134.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573d484_fa35_11ed_907c_ac1f6b40b531_TRXP001CBLCH5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5187b_40ce_11ed_9569_ac1f6b40b531_TRXP001CBLCH6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ed4f9_878c_11ee_907c_ac1f6b40b531_0dc2235a_f71f_11e1_99cf_0025902b3cc1_TS_17.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35a990_dec2_11ed_bba1_ac1f6b40b531_TRSD001C02698MGV13_028.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b0d87_dec2_11ed_bba1_ac1f6b40b531_TRXP002ABLCH9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54bbaf_878c_11ee_907c_ac1f6b40b531_0dc2235a_f71f_11e1_99cf_0025902b3cc1_TS_110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c794d2c_11d2_11ee_907c_ac1f6b40b531_TRXP013VL11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b0dd4_dec2_11ed_bba1_ac1f6b40b531_TRXP002ABLCH12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38886894_5928_11ee_907c_ac1f6b40b531_TRXP003ABLCH13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816b664_fa35_11ed_907c_ac1f6b40b531_TRXP003ABLCH14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193f396_40ce_11ed_9569_ac1f6b40b531_TRXP003ABLCH15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23173f30_5cf5_11ee_907c_ac1f6b40b531_TRXP013WH16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6a7fb_f727_11e1_99cf_0025902b3cc1_E78B2A95_BF4A_462B_9FB3_C18690BF888217.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6a7f1_f727_11e1_99cf_0025902b3cc1_5B2934F2_6C89_4137_BC42_146AB474FF2E18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10425aed_bf6f_11e4_afdc_0025902b3cc1_D288525F_103E_43CF_B567_F839B625628719.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80626d4d_dec2_11ed_bba1_ac1f6b40b531_JOKP004Q224504N100_0120.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84704fb5_0100_11e0_b16f_003048d0c7fe_1FDDE234_BD92_4280_BE8A_2F553CA3B65421.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2c7d4_d50b_11ed_b8c7_ac1f6b40b531_UNOP004224504N100_0122.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62df22_fdef_11df_b16f_003048d0c7fe_46F54464_8149_465B_A1D2_6647B3B43B5523.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62df25_fdef_11df_b16f_003048d0c7fe_99CFC14A_460D_476A_890A_34278908462924.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa5f16_0427_11e0_99a4_003048f27c5f_8850B22D_3D2F_4F46_BB57_8D9DF7FE266725.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529a3c5_0967_11e3_b453_0025902b3cc1_BA34D67E_D3EF_4A93_BAE6_520737664BEB26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a79ad_074c_11e0_99a4_003048f27c5f_1AF42B2E_D8A6_477C_849F_F2C18C40077627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f15cc_1fa7_11e0_99a4_003048f27c5f_2EADC4E9_FDBF_48AE_B220_38662A1156AF28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af3e1f_09a4_11e0_99a4_003048f27c5f_C080A9E0_2E17_4AD9_AB15_2600364B7F3C29.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003407e9_1a5b_11ee_907c_ac1f6b40b531_TRXP001ABLCH2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefd445_ddd7_11ed_bba1_ac1f6b40b531_TRXP001ABLCH3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050cfb33_dec2_11ed_bba1_ac1f6b40b531_TRSD001A02698MGV134.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573d484_fa35_11ed_907c_ac1f6b40b531_TRXP001CBLCH5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5187b_40ce_11ed_9569_ac1f6b40b531_TRXP001CBLCH6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35a990_dec2_11ed_bba1_ac1f6b40b531_TRSD001C02698MGV13_027.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ed4f9_878c_11ee_907c_ac1f6b40b531_0dc2235a_f71f_11e1_99cf_0025902b3cc1_TS_18.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b0d87_dec2_11ed_bba1_ac1f6b40b531_TRXP002ABLCH9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54bbaf_878c_11ee_907c_ac1f6b40b531_0dc2235a_f71f_11e1_99cf_0025902b3cc1_TS_110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b0dd4_dec2_11ed_bba1_ac1f6b40b531_TRXP002ABLCH11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38886894_5928_11ee_907c_ac1f6b40b531_TRXP003ABLCH12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816b664_fa35_11ed_907c_ac1f6b40b531_TRXP003ABLCH13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193f396_40ce_11ed_9569_ac1f6b40b531_TRXP003ABLCH14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84704fb5_0100_11e0_b16f_003048d0c7fe_1FDDE234_BD92_4280_BE8A_2F553CA3B65415.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23173f30_5cf5_11ee_907c_ac1f6b40b531_TRXP013WH16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c794d2c_11d2_11ee_907c_ac1f6b40b531_TRXP013VL17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2c7d4_d50b_11ed_b8c7_ac1f6b40b531_UNOP004224504N100_0118.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80626d4d_dec2_11ed_bba1_ac1f6b40b531_JOKP004Q224504N100_0119.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6a7f1_f727_11e1_99cf_0025902b3cc1_5B2934F2_6C89_4137_BC42_146AB474FF2E20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10425aed_bf6f_11e4_afdc_0025902b3cc1_D288525F_103E_43CF_B567_F839B625628721.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62df22_fdef_11df_b16f_003048d0c7fe_46F54464_8149_465B_A1D2_6647B3B43B5522.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62df25_fdef_11df_b16f_003048d0c7fe_99CFC14A_460D_476A_890A_34278908462923.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa5f16_0427_11e0_99a4_003048f27c5f_8850B22D_3D2F_4F46_BB57_8D9DF7FE266724.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529a3c5_0967_11e3_b453_0025902b3cc1_BA34D67E_D3EF_4A93_BAE6_520737664BEB25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a79ad_074c_11e0_99a4_003048f27c5f_1AF42B2E_D8A6_477C_849F_F2C18C40077626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f15cc_1fa7_11e0_99a4_003048f27c5f_2EADC4E9_FDBF_48AE_B220_38662A1156AF27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af3e1f_09a4_11e0_99a4_003048f27c5f_C080A9E0_2E17_4AD9_AB15_2600364B7F3C28.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2645,80 +2600,50 @@
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="28" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...28 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -2975,90 +2900,90 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D20" sqref="D20"/>
+      <selection activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">18.04.2026</t>
+            <t xml:space="preserve">02.09.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -3216,63 +3141,67 @@
             <t xml:space="preserve">
 Цвет: под хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 2200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 2315 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2315.00</t>
+            <t xml:space="preserve">1740.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">T-1C \ Связка 2-х труб(L=3000 мм)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: TRXP.001C.BL.CH</t>
           </r>
@@ -3280,67 +3209,63 @@
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 3000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: толщина стенки трубы 1мм.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 2543 руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2289.00</t>
+            <t xml:space="preserve">2390.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">TS-1C \ Связка 2-х труб(L=3000 мм)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -3382,157 +3307,161 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2417.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">T-2A \ Связка 3-х труб(L=2200 мм) (1,0мм)</t>
-[...19 lines deleted...]
-Производитель: Китай</t>
+            <t xml:space="preserve">TS-1C \ Связка 2-х труб(L=3000 мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TRSD.001C.02698.MGV13</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: под хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 3000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель:  Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 2805 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3381.00</t>
+            <t xml:space="preserve">1970.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TS-1C \ Связка 2-х труб(L=3000 мм)</t>
-[...23 lines deleted...]
-Собственное производство: Да</t>
+            <t xml:space="preserve">T-2A \ Связка 3-х труб(L=2200 мм) (1,0мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TRXP.002A.BL.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 2200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2805.00</t>
+            <t xml:space="preserve">3381.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">TS-2A \ Связка 3-х труб(L=2200 мм)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: TRSD.002A.22450.4N100</t>
           </r>
@@ -3634,351 +3563,351 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4474.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">T-13 \ Соединитель труб торцевой 2-х труб (Joker 59)</t>
-[...3 lines deleted...]
-Артикул: TRXP.013.BL.MU</t>
+            <t xml:space="preserve">TS-2C \ Связка 3-х труб(L=3000 мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TRSD.002C.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр, мм: 25</t>
-[...3 lines deleted...]
-Производитель: Китай</t>
+Длина, мм: 3000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">54.06</t>
+            <t xml:space="preserve">4242.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TS-2C \ Связка 3-х труб(L=3000 мм)</t>
-[...23 lines deleted...]
-Собственное производство: Да</t>
+            <t xml:space="preserve">T-3A \ Связка 4-х труб(L=2200 мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TRXP.003A.BL.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 2200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: толщина стенки трубы 1мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4242.00</t>
+            <t xml:space="preserve">3954.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">T-3A \ Связка 4-х труб(L=2200 мм)</t>
-[...3 lines deleted...]
-Артикул: TRXP.003A.BL.CH</t>
+            <t xml:space="preserve">T-3С \ Связка 4-х труб(L=3000 мм) </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TRXP.003C.BL.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 2200</t>
+Длина, мм: 3000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: толщина стенки трубы 1мм</t>
+Примечание: толщина стенки трубы 1мм.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3954.00</t>
+            <t xml:space="preserve">5202.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">T-3С \ Связка 4-х труб(L=3000 мм) </t>
-[...7 lines deleted...]
-Цвет: хром</t>
+            <t xml:space="preserve">TS-3C \ Связка 4-х труб(L=3000 мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TRSD.003C.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 3000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Китай</t>
-[...3 lines deleted...]
-Примечание: толщина стенки трубы 1мм.</t>
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5202.00</t>
+            <t xml:space="preserve">5090.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TS-3C \ Связка 4-х труб(L=3000 мм)</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 1</t>
+            <t xml:space="preserve">T-13 \ Торцевой внутренний соединитель 2-х труб (Joker 59)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TRXP.013.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Vacuum</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4937.00</t>
+            <t xml:space="preserve">45.90</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">T-13 \ Соединитель труб торцевой 2-х труб (Joker 59)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -4016,839 +3945,787 @@
             </rPr>
             <t xml:space="preserve">54.06</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TS-7 \ Угол 3-х труб горизонтальный</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 1*</t>
+            <t xml:space="preserve">T-13 \ Соединитель труб торцевой 2-х труб (Joker 59)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TRXP.013.BL.MU</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">858.00</t>
+            <t xml:space="preserve">54.06</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TS-9 \ Арка 2-х труб</t>
-[...19 lines deleted...]
-Высота, мм: 265</t>
+            <t xml:space="preserve">U-004 Соединитель угловой 3-х труб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.004.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 1*</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">879.00</t>
+            <t xml:space="preserve">254.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TS-050 \ Опора 3-х труб</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+            <t xml:space="preserve">Js-4 (0,9) \ Труба (D=25мм, L=3000мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.004Q.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 3000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 1*</t>
+Кол-во в упаковке, шт.: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1152.00</t>
+            <t xml:space="preserve">610.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="4"/>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Js-4 (0,9) \ Труба (D=25мм, L=3000мм)</t>
-[...11 lines deleted...]
-Длина, мм: 3000</t>
+            <t xml:space="preserve">TS-9 \ Арка 2-х труб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TRSD.009.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 150</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 960</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 265</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 1</t>
+Кол-во в упаковке, шт.: 1*</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 879 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">610.00</t>
+            <t xml:space="preserve">750.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">T-13 \ Торцевой внутренний соединитель 2-х труб (Joker 59)</t>
-[...3 lines deleted...]
-Артикул: TRXP.013.CH</t>
+            <t xml:space="preserve">TS-050 \ Опора 3-х труб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TRSD.050.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Китай</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 200</t>
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 1*</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 1130 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">45.90</t>
+            <t xml:space="preserve">790.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="4"/>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-004 Соединитель угловой 3-х труб</t>
-[...19 lines deleted...]
-Собственное производство: Да</t>
+            <t xml:space="preserve">T-14 \ Консоль 2-х труб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TRXP.014.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 30*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">254.00</t>
+            <t xml:space="preserve">361.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">T-14 \ Консоль 2-х труб</t>
-[...3 lines deleted...]
-Артикул: TRXP.014.CH</t>
+            <t xml:space="preserve">T-16 \ Консоль 3-х труб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TRXP.016.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 30*</t>
+Кол-во в упаковке, шт.: 20*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">339.00</t>
+            <t xml:space="preserve">554.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="4"/>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">T-16 \ Консоль 3-х труб</t>
-[...3 lines deleted...]
-Артикул: TRXP.016.CH</t>
+            <t xml:space="preserve">T-17 \ Консоль 4-х труб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TRXP.017.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 20*</t>
+Кол-во в упаковке, шт.: 10*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">554.00</t>
+            <t xml:space="preserve">796.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">T-17 \ Консоль 4-х труб</t>
-[...3 lines deleted...]
-Артикул: TRXP.017.CH</t>
+            <t xml:space="preserve">T-18 \ Консоль крепления трубы d-25 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TRXP.018.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
+Размеры, мм: 105х85х35</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 10*</t>
+Кол-во в упаковке, шт.: 20*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">757.00</t>
+            <t xml:space="preserve">291.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="4"/>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">T-18 \ Консоль крепления трубы d-25 мм</t>
-[...3 lines deleted...]
-Артикул: TRXP.018.CH</t>
+            <t xml:space="preserve">T-22 \ Полкодержатели пара</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TRXP.022.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 105х85х35</t>
-[...3 lines deleted...]
-Диаметр, мм: 25</t>
+Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 20*</t>
+Кол-во в упаковке, шт.: 40*</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 490 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">291.00</t>
+            <t xml:space="preserve">270.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">T-22 \ Полкодержатели пара</t>
-[...3 lines deleted...]
-Артикул: TRXP.022.CH</t>
+            <t xml:space="preserve">T-23 \ Полкодержатели пара</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TRXP.023.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 40*</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 483 руб.</t>
+Старая цена: 450 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">270.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="4"/>
       <c r="B20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">T-23 \ Полкодержатели пара</t>
-[...3 lines deleted...]
-Артикул: TRXP.023.CH</t>
+            <t xml:space="preserve">T-27 \ Опора 2-х труб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TRXP.027.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 300</t>
+Глубина, мм: 600</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 40*</t>
+Кол-во в упаковке, шт.: 20*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">439.00</t>
-[...63 lines deleted...]
-            <t xml:space="preserve">675.00</t>
+            <t xml:space="preserve">714.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>