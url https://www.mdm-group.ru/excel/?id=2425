--- v4 (2026-07-23)
+++ v5 (2026-09-11)
@@ -15,51 +15,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">23.06.2026</t>
     </r>
   </si>
   <si>
     <t>Система Joker (Джокер)</t>
   </si>
   <si>
     <t>Внимание! Некоторые изделия из данной серии имеют наценку 5% при покупке менее 1 коробки! Все такие изделия отмечены *</t>
@@ -6288,111 +6288,50 @@
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">200.00</t>
-    </r>
-[...59 lines deleted...]
-      <t xml:space="preserve">414.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Js-24 \ П-образная дуга</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: JOKP.085.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -7764,51 +7703,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79e049_0100_11e0_b16f_003048d0c7fe_874D4664_434A_4D13_A2FE_527B6946F7742.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf3b85_02ae_11e0_b16f_003048d0c7fe_C00FFC27_263E_4A6E_B7A3_A89AB75203EC3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82329500_fdef_11df_b16f_003048d0c7fe_0806AA54_0715_4563_85A8_5BB0A58BFFAE4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a2662_239b_11e0_99a4_003048f27c5f_5023508A_2FB1_46FA_AA2E_F39B22A5D7D95.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f59ac_11d1_11ee_907c_ac1f6b40b531_JOKP002BLMU_khz6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c038e_131c_11e0_99a4_003048f27c5f_1285200A_3F32_4398_9EBD_E55F3CDCF72F7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa041fd_fdef_11df_b16f_003048d0c7fe_3CED9165_C16B_41D7_93D7_45733DA533DE8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75608eff_11d1_11ee_907c_ac1f6b40b531_JOKP00632BLMU_19.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d01ef_5cf4_11ee_907c_ac1f6b40b531_JOKP006WHMU10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82329503_fdef_11df_b16f_003048d0c7fe_B65D4D08_06C7_4F0C_A51A_541B6ADE637F11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ccfcc_4148_11e7_abe3_0025902b3cc1_J_8_25_1_1_212.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6568313_70ad_11e9_80b7_0025902b3cc1_B65D4D08_06C7_4F0C_A51A_541B6ADE637F13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd09b60_02ae_11e0_b16f_003048d0c7fe_4FE38C7B_80C8_42E4_B742_607FF2FF9A8914.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84704fb5_0100_11e0_b16f_003048d0c7fe_1FDDE234_BD92_4280_BE8A_2F553CA3B65415.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c794d2c_11d2_11ee_907c_ac1f6b40b531_TRXP013VL16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23173f30_5cf5_11ee_907c_ac1f6b40b531_TRXP013WH17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ab0a1_d3c8_11e5_9829_0025902b3cc0_3B89BCBF_E0B3_43C0_8D05_487AA34F993B18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb53_fea4_11df_b16f_003048d0c7fe_240DD8F3_F707_406A_8A68_BD7F819B096B19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af22f5_fdef_11df_b16f_003048d0c7fe_A2502C797F0F20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e500e41_e8c5_11e4_afdc_0025902b3cc1_B010E6D5_29EE_4DD8_81D3_243EABD9B8F321.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04200_fdef_11df_b16f_003048d0c7fe_EA73C176_5B0C_44B9_9132_17E7B14F81B922.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f21437_fea3_11df_b16f_003048d0c7fe_9FC263C2_E4FD_4846_BF60_E24DCC16FB8723.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6987c_2859_11e0_99a4_003048f27c5f_DD81EEE4_8840_46D4_8408_11B711244F3824.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97e46e_e8c5_11e4_afdc_0025902b3cc1_2644BFC4_B455_44C7_BEF9_89B74CC275EA25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00face82_84e3_11e8_ade2_0025902b3cc1_626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c88948_0100_11e0_b16f_003048d0c7fe_AA87DC7E_F186_41B2_9A98_E60BC838E1AC27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f61ee_96df_11eb_80bc_0025902b3cc1_2E67C608_E7C5_469F_83A8_DFD1782CA8A028.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83fd43_0100_11e0_b16f_003048d0c7fe_62B0C1C2_3644_429E_968D_D5E1295A183E29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a508650_ba5e_11e8_a710_0025902b3cc1_EF4B9F33_891A_4779_B1B2_6FA547321F4A30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0013d8d_0c07_11e0_99a4_003048f27c5f_D3316F2C_042E_4625_BFE7_82578625338431.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ff71c_2526_11e0_99a4_003048f27c5f_9B350670_7EA0_4A10_A2FF_2ECD0EF976BE32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f32ce_fdef_11df_b16f_003048d0c7fe_DE289320_F7CB_4483_92BB_791A786D193333.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf60b9_01cb_11e0_b16f_003048d0c7fe_303DB98A_AF38_4CAA_A111_09D4C973A84434.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf60b6_01cb_11e0_b16f_003048d0c7fe_310C7863_7496_4FDC_81ED_F5408D1393E735.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b1105_0c08_11e0_99a4_003048f27c5f_23906FFD_76B1_4C89_9861_8B3D20FF665836.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a25d44_13e9_11e0_99a4_003048f27c5f_1D7D_237.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf3b7f_02ae_11e0_b16f_003048d0c7fe_5AD85470_D5E9_4580_84F5_C8A202C19E6E38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf60bc_01cb_11e0_b16f_003048d0c7fe_0886E029_5F93_46C8_B861_64C7861D466839.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb44_fea4_11df_b16f_003048d0c7fe_ABCA4A30_B730_4B99_B4CD_8A9C2900420A40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b34f7_fdef_11df_b16f_003048d0c7fe_CEE0087D_C5FB_411E_9F63_2FB1A1901B2A41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afad10_074c_11e0_99a4_003048f27c5f_A45D7E1E_764E_49C2_99D3_77925510029E42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232954e_fdef_11df_b16f_003048d0c7fe_7BF8EF0B_E1B2_45A0_9C49_4685E094575B43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43256b8_0100_11e0_b16f_003048d0c7fe_9C390267_03BD_4C4F_8429_4DC5A55349F544.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60e27a_4a15_11e0_86e2_003048f27c5f_ABAECEB4_8217_4A45_88F1_DA8E51616C7745.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42478e09_d5d9_11e0_a476_003048f27c5f_9965F43B_688F_40EB_9500_13B5E525E31746.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a97f0_068c_11e0_99a4_003048f27c5f_043A5D14_6CDE_43B9_B784_763CFFEB07B047.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1c8a9_01cb_11e0_b16f_003048d0c7fe_624AB874_8620_4428_A183_4E26B7A14BB648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1c8ac_01cb_11e0_b16f_003048d0c7fe_F3E12A81_A0FD_4B15_BF54_1BADBCC0734F49.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04207_fdef_11df_b16f_003048d0c7fe_F29BE117_2D99_443D_AAB5_978FB57171F650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebdcb5f_6bc3_11e0_afc8_003048f27c5f_817E0E32_6425_4BD7_B7DD_BDE2640EE11C51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd46b2b_08dd_11e0_99a4_003048f27c5f_15AC4F97_6466_42EF_B345_919A7F6290A452.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3dd213_1d4f_11e0_99a4_003048f27c5f_B1BDFBA6_84E6_4686_953B_45A61ADAB72E53.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7930bf6_ff1b_11e0_833e_003048f27c5f_7A672AE5_5670_4D88_BA67_05CCEA1C082B54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf3b82_02ae_11e0_b16f_003048d0c7fe_0460193A_EED0_472C_B9FB_E18441C1135055.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ae471_068c_11e0_99a4_003048f27c5f_E4906F84_19E2_4647_8818_722A96FA64ED56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f32c8_fdef_11df_b16f_003048d0c7fe_87F31128_07F4_4BCE_889B_F1D95309901757.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdc99c_01cb_11e0_b16f_003048d0c7fe_3C0D7330_0F7A_4032_93BA_4FE9C19641F658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea76c3_87f9_11e7_9ffe_0025902b3cc1_FF1FFC5F_0262_4693_B803_B7C68FDA1CF059.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84704fb2_0100_11e0_b16f_003048d0c7fe_ABA29721_A44F_4E3E_97F5_606CEA6F815060.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2474e3_fea3_11df_b16f_003048d0c7fe_E800FABA_39D9_4E6C_84B8_278BE0D1170461.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2474e6_fea3_11df_b16f_003048d0c7fe_8B3930F9_8771_455A_B52E_BE550F38EA8462.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f32c1_fdef_11df_b16f_003048d0c7fe_57ACBF8F_596E_415A_8DC1_DB7FEBFC6A4163.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f114ed_0100_11e0_b16f_003048d0c7fe_E6F554B6_3CC6_43A0_AEE3_0D8865B0540D64.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360c715_4f8f_11e0_86e2_003048f27c5f_31F57806_8264_4522_A254_2C5DF7576DAB65.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360c718_4f8f_11e0_86e2_003048f27c5f_F29F31AB_B1C3_42C7_8AB7_050A84A7F01E66.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff34dd3_4f8f_11e0_86e2_003048f27c5f_F2C8E8FE_5D18_45FC_BD68_68A5C5B6F5B267.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f32c5_fdef_11df_b16f_003048d0c7fe_5F98C8AA_B1CB_4CF9_AEB1_A2386CF3138768.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d81186_081d_11e0_99a4_003048f27c5f_EB4E33C3_5503_491A_8614_CDEF784EC21569.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d237e_0100_11e0_b16f_003048d0c7fe_FD40CCD6_5946_4DDE_8269_F7121F43DDCA70.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b15b3_4bfb_11e5_a10e_0025902b3cc1_B29CE6C5_F311_41B7_B4A4_19A3665E74CF71.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcfec0_5755_11e8_ade2_0025902b3cc1_JOKR_034E_GR72.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fd62b_5756_11e8_ade2_0025902b3cc1_JOKR_034ET_GR73.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976212b_b666_11e8_a710_0025902b3cc1_JR_34_IC74.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780455d_b666_11e8_a710_0025902b3cc1_JR_34_cn75.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec711746_b666_11e8_a710_0025902b3cc1_JR_34_cnt76.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8cdd5a_5756_11e8_ade2_0025902b3cc1_JOKP034DCHCR77.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfbe30_b667_11e8_a710_0025902b3cc1_J_34_d78.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b34e8_fdef_11df_b16f_003048d0c7fe_358143B5_7D4C_474A_91F3_FE9B5B772BDA79.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/UNOP.001.9005.2580.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/UNOP.001.WH.MU_belyy81.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84418dbe_02ae_11e0_b16f_003048d0c7fe_09DA6633_74C6_4831_BADE_EC5B9BBCEA3D82.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b350a_fdef_11df_b16f_003048d0c7fe_6F27805E_2175_420B_ABFB_9D69091664C583.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af22fd_fdef_11df_b16f_003048d0c7fe_9A18B6F1_C9A9_4B23_A245_956E3439FCBE84.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43256a8_0100_11e0_b16f_003048d0c7fe_35B7F4BB_9F7B_4FAE_8CF5_3C726CEF717185.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43256ab_0100_11e0_b16f_003048d0c7fe_2563FE19_C756_47F5_9BA8_F71950AF461F86.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b83_0f25_11e0_99a4_003048f27c5f_8A10735C_9A38_4716_AC36_EF68B93F152E87.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43256ae_0100_11e0_b16f_003048d0c7fe_F3777100_0984_499D_8B98_659B1098AF8B88.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d61d94_074c_11e0_99a4_003048f27c5f_7130F3E4_F68D_435F_8287_968DAF5C7A4E89.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60e294_4a15_11e0_86e2_003048f27c5f_330B36CB_C475_459F_96B7_C80D3A80456390.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6292d_ff1a_11e0_833e_003048f27c5f_7E72E004_D301_40F8_B979_6F386E821C9191.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c62934_ff1a_11e0_833e_003048f27c5f_B09CFAC5_8F24_498C_8107_78BB2FEF47B992.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6293b_ff1a_11e0_833e_003048f27c5f_26B67AFD_FD51_4C19_B08F_DBFC56A8890093.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb47_fea4_11df_b16f_003048d0c7fe_59A79B00_542D_4A69_872B_237456B189DB94.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26768fc7_035a_11e0_b16f_003048d0c7fe_1B6B4AC8_3BFE_4118_9460_A2DA7586732595.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc014af7_068c_11e0_99a4_003048f27c5f_D1218FC7_9D7B_4413_AC21_0C290CBAEC9B96.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26768fca_035a_11e0_b16f_003048d0c7fe_1D46CD40_FF20_470A_A41A_71D668FBE13A97.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82329559_fdef_11df_b16f_003048d0c7fe_75B29AED_E9B2_49E4_909F_51F33676516198.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a494b_11d2_11ee_907c_ac1f6b40b531_UNOP021BLMU99.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1d858_5cf4_11ee_907c_ac1f6b40b531_UNOP021WHMU100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5327580_068c_11e0_99a4_003048f27c5f_165FF9FA_3D77_49E8_A1AE_5A2F2A3F6643101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f32bc_fdef_11df_b16f_003048d0c7fe_1B218686_53C4_484D_846F_B75683CFE3DB102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb6c53_0427_11e0_99a4_003048f27c5f_2EAF7B33_7ABA_4A46_A944_40A5933A7A52103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8288abd_02ae_11e0_b16f_003048d0c7fe_800F101F_0A11_4A0F_B4D1_38009429BBCC104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8288ac1_02ae_11e0_b16f_003048d0c7fe_71373223_31DF_487C_A676_BC9C65C32CAE105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe0ef0_35b1_11e0_af9a_d3dd3d98c32b_46F112CC_B803_476A_82CD_D57E3F674BDA106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ae468_068c_11e0_99a4_003048f27c5f_0FC5C0A9_D16C_4DD0_8406_C88A5305D053107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2d907_b553_11e1_a8e8_0025902b3cc1_E275D95D_9D40_4A9E_A7CB_0720FFCB436B108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2d915_b553_11e1_a8e8_0025902b3cc1_B9323CE9_C30E_4344_B246_341F2D4812FE109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2d91d_b553_11e1_a8e8_0025902b3cc1_237D7922_4FD4_4CCA_AFB6_13C7A4D4EBE1110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642bc_b556_11e1_a8e8_0025902b3cc1_6A24E14E_6FF1_42B0_8EDC_1F3D21B239F3111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642c3_b556_11e1_a8e8_0025902b3cc1_524A0217_3FDD_4771_8B63_4565F292FCB0112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0f203_575e_11e0_afc8_003048f27c5f_95B70606_5E31_4208_8816_90CB0C803D5F113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642ca_b556_11e1_a8e8_0025902b3cc1_46FEAC6E_3C62_48CA_8B2F_FA76B9A37221114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642d1_b556_11e1_a8e8_0025902b3cc1_1CFFE025_FEFB_4F86_B82E_863DFC0ADBBB115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642d8_b556_11e1_a8e8_0025902b3cc1_715C0DC6_9FA9_4352_9404_19D21772C6CC116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642df_b556_11e1_a8e8_0025902b3cc1_E896D2AA_A479_42D5_846D_C322BB6CF70C117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642e6_b556_11e1_a8e8_0025902b3cc1_23E254A6_B8CD_44BC_90F0_B18BFCBD2CF7118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642ed_b556_11e1_a8e8_0025902b3cc1_59A82A26_6036_4A21_943A_1FCC386E6F9B119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5cf35_e334_11e0_a476_003048f27c5e_B8A6A919_E6C8_44DF_8BBC_D3B14FF6178A120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a23d69_681b_11e5_a10e_0025902b3cc1_16DC47B9_7C59_4884_94DD_1BBD4FC30999121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c5f2_fea3_11df_b16f_003048d0c7fe_1122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eece68f_3bac_11e7_abe3_0025902b3cc1_trk123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df28a1d_2bff_11e7_9cf4_0025902b3cc1_trk124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7adb1_fdef_11df_b16f_003048d0c7fe_trk125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a87b6_fdef_11df_b16f_003048d0c7fe_7BB66745_A50A_46AC_920D_06C51C9BC818126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223539e9_f06f_11ec_9803_ac1f6b40b531_tro127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405eea54_ed56_11e3_a2c8_0025902b3cc1_91E63A11_EBBE_4A0D_85E4_533B770D1A50128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4004d_6643_11e0_afc8_003048f27c5f_0EDF0F9C_B5F3_4D01_8A48_176199470A2C129.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79e049_0100_11e0_b16f_003048d0c7fe_874D4664_434A_4D13_A2FE_527B6946F7742.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf3b85_02ae_11e0_b16f_003048d0c7fe_C00FFC27_263E_4A6E_B7A3_A89AB75203EC3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82329500_fdef_11df_b16f_003048d0c7fe_0806AA54_0715_4563_85A8_5BB0A58BFFAE4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a2662_239b_11e0_99a4_003048f27c5f_5023508A_2FB1_46FA_AA2E_F39B22A5D7D95.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f59ac_11d1_11ee_907c_ac1f6b40b531_JOKP002BLMU_khz6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c038e_131c_11e0_99a4_003048f27c5f_1285200A_3F32_4398_9EBD_E55F3CDCF72F7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa041fd_fdef_11df_b16f_003048d0c7fe_3CED9165_C16B_41D7_93D7_45733DA533DE8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75608eff_11d1_11ee_907c_ac1f6b40b531_JOKP00632BLMU_19.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d01ef_5cf4_11ee_907c_ac1f6b40b531_JOKP006WHMU10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82329503_fdef_11df_b16f_003048d0c7fe_B65D4D08_06C7_4F0C_A51A_541B6ADE637F11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ccfcc_4148_11e7_abe3_0025902b3cc1_J_8_25_1_1_212.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6568313_70ad_11e9_80b7_0025902b3cc1_B65D4D08_06C7_4F0C_A51A_541B6ADE637F13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd09b60_02ae_11e0_b16f_003048d0c7fe_4FE38C7B_80C8_42E4_B742_607FF2FF9A8914.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84704fb5_0100_11e0_b16f_003048d0c7fe_1FDDE234_BD92_4280_BE8A_2F553CA3B65415.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c794d2c_11d2_11ee_907c_ac1f6b40b531_TRXP013VL16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23173f30_5cf5_11ee_907c_ac1f6b40b531_TRXP013WH17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ab0a1_d3c8_11e5_9829_0025902b3cc0_3B89BCBF_E0B3_43C0_8D05_487AA34F993B18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb53_fea4_11df_b16f_003048d0c7fe_240DD8F3_F707_406A_8A68_BD7F819B096B19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af22f5_fdef_11df_b16f_003048d0c7fe_A2502C797F0F20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e500e41_e8c5_11e4_afdc_0025902b3cc1_B010E6D5_29EE_4DD8_81D3_243EABD9B8F321.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04200_fdef_11df_b16f_003048d0c7fe_EA73C176_5B0C_44B9_9132_17E7B14F81B922.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f21437_fea3_11df_b16f_003048d0c7fe_9FC263C2_E4FD_4846_BF60_E24DCC16FB8723.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6987c_2859_11e0_99a4_003048f27c5f_DD81EEE4_8840_46D4_8408_11B711244F3824.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97e46e_e8c5_11e4_afdc_0025902b3cc1_2644BFC4_B455_44C7_BEF9_89B74CC275EA25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00face82_84e3_11e8_ade2_0025902b3cc1_626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c88948_0100_11e0_b16f_003048d0c7fe_AA87DC7E_F186_41B2_9A98_E60BC838E1AC27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f61ee_96df_11eb_80bc_0025902b3cc1_2E67C608_E7C5_469F_83A8_DFD1782CA8A028.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83fd43_0100_11e0_b16f_003048d0c7fe_62B0C1C2_3644_429E_968D_D5E1295A183E29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a508650_ba5e_11e8_a710_0025902b3cc1_EF4B9F33_891A_4779_B1B2_6FA547321F4A30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0013d8d_0c07_11e0_99a4_003048f27c5f_D3316F2C_042E_4625_BFE7_82578625338431.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ff71c_2526_11e0_99a4_003048f27c5f_9B350670_7EA0_4A10_A2FF_2ECD0EF976BE32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f32ce_fdef_11df_b16f_003048d0c7fe_DE289320_F7CB_4483_92BB_791A786D193333.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf60b9_01cb_11e0_b16f_003048d0c7fe_303DB98A_AF38_4CAA_A111_09D4C973A84434.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf60b6_01cb_11e0_b16f_003048d0c7fe_310C7863_7496_4FDC_81ED_F5408D1393E735.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b1105_0c08_11e0_99a4_003048f27c5f_23906FFD_76B1_4C89_9861_8B3D20FF665836.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a25d44_13e9_11e0_99a4_003048f27c5f_1D7D_237.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf3b7f_02ae_11e0_b16f_003048d0c7fe_5AD85470_D5E9_4580_84F5_C8A202C19E6E38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf60bc_01cb_11e0_b16f_003048d0c7fe_0886E029_5F93_46C8_B861_64C7861D466839.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb44_fea4_11df_b16f_003048d0c7fe_ABCA4A30_B730_4B99_B4CD_8A9C2900420A40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b34f7_fdef_11df_b16f_003048d0c7fe_CEE0087D_C5FB_411E_9F63_2FB1A1901B2A41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afad10_074c_11e0_99a4_003048f27c5f_A45D7E1E_764E_49C2_99D3_77925510029E42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232954e_fdef_11df_b16f_003048d0c7fe_7BF8EF0B_E1B2_45A0_9C49_4685E094575B43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43256b8_0100_11e0_b16f_003048d0c7fe_9C390267_03BD_4C4F_8429_4DC5A55349F544.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60e27a_4a15_11e0_86e2_003048f27c5f_ABAECEB4_8217_4A45_88F1_DA8E51616C7745.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42478e09_d5d9_11e0_a476_003048f27c5f_9965F43B_688F_40EB_9500_13B5E525E31746.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a97f0_068c_11e0_99a4_003048f27c5f_043A5D14_6CDE_43B9_B784_763CFFEB07B047.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1c8a9_01cb_11e0_b16f_003048d0c7fe_624AB874_8620_4428_A183_4E26B7A14BB648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1c8ac_01cb_11e0_b16f_003048d0c7fe_F3E12A81_A0FD_4B15_BF54_1BADBCC0734F49.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04207_fdef_11df_b16f_003048d0c7fe_F29BE117_2D99_443D_AAB5_978FB57171F650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebdcb5f_6bc3_11e0_afc8_003048f27c5f_817E0E32_6425_4BD7_B7DD_BDE2640EE11C51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd46b2b_08dd_11e0_99a4_003048f27c5f_15AC4F97_6466_42EF_B345_919A7F6290A452.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3dd213_1d4f_11e0_99a4_003048f27c5f_B1BDFBA6_84E6_4686_953B_45A61ADAB72E53.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7930bf6_ff1b_11e0_833e_003048f27c5f_7A672AE5_5670_4D88_BA67_05CCEA1C082B54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf3b82_02ae_11e0_b16f_003048d0c7fe_0460193A_EED0_472C_B9FB_E18441C1135055.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ae471_068c_11e0_99a4_003048f27c5f_E4906F84_19E2_4647_8818_722A96FA64ED56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f32c8_fdef_11df_b16f_003048d0c7fe_87F31128_07F4_4BCE_889B_F1D95309901757.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdc99c_01cb_11e0_b16f_003048d0c7fe_3C0D7330_0F7A_4032_93BA_4FE9C19641F658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea76c3_87f9_11e7_9ffe_0025902b3cc1_FF1FFC5F_0262_4693_B803_B7C68FDA1CF059.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84704fb2_0100_11e0_b16f_003048d0c7fe_ABA29721_A44F_4E3E_97F5_606CEA6F815060.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2474e3_fea3_11df_b16f_003048d0c7fe_E800FABA_39D9_4E6C_84B8_278BE0D1170461.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2474e6_fea3_11df_b16f_003048d0c7fe_8B3930F9_8771_455A_B52E_BE550F38EA8462.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f32c1_fdef_11df_b16f_003048d0c7fe_57ACBF8F_596E_415A_8DC1_DB7FEBFC6A4163.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f114ed_0100_11e0_b16f_003048d0c7fe_E6F554B6_3CC6_43A0_AEE3_0D8865B0540D64.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360c715_4f8f_11e0_86e2_003048f27c5f_31F57806_8264_4522_A254_2C5DF7576DAB65.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360c718_4f8f_11e0_86e2_003048f27c5f_F29F31AB_B1C3_42C7_8AB7_050A84A7F01E66.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff34dd3_4f8f_11e0_86e2_003048f27c5f_F2C8E8FE_5D18_45FC_BD68_68A5C5B6F5B267.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f32c5_fdef_11df_b16f_003048d0c7fe_5F98C8AA_B1CB_4CF9_AEB1_A2386CF3138768.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d81186_081d_11e0_99a4_003048f27c5f_EB4E33C3_5503_491A_8614_CDEF784EC21569.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d237e_0100_11e0_b16f_003048d0c7fe_FD40CCD6_5946_4DDE_8269_F7121F43DDCA70.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b15b3_4bfb_11e5_a10e_0025902b3cc1_B29CE6C5_F311_41B7_B4A4_19A3665E74CF71.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcfec0_5755_11e8_ade2_0025902b3cc1_JOKR_034E_GR72.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fd62b_5756_11e8_ade2_0025902b3cc1_JOKR_034ET_GR73.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976212b_b666_11e8_a710_0025902b3cc1_JR_34_IC74.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780455d_b666_11e8_a710_0025902b3cc1_JR_34_cn75.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec711746_b666_11e8_a710_0025902b3cc1_JR_34_cnt76.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8cdd5a_5756_11e8_ade2_0025902b3cc1_JOKP034DCHCR77.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfbe30_b667_11e8_a710_0025902b3cc1_J_34_d78.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b34e8_fdef_11df_b16f_003048d0c7fe_358143B5_7D4C_474A_91F3_FE9B5B772BDA79.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/UNOP.001.9005.2580.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/UNOP.001.WH.MU_belyy81.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84418dbe_02ae_11e0_b16f_003048d0c7fe_09DA6633_74C6_4831_BADE_EC5B9BBCEA3D82.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b350a_fdef_11df_b16f_003048d0c7fe_6F27805E_2175_420B_ABFB_9D69091664C583.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af22fd_fdef_11df_b16f_003048d0c7fe_9A18B6F1_C9A9_4B23_A245_956E3439FCBE84.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43256a8_0100_11e0_b16f_003048d0c7fe_35B7F4BB_9F7B_4FAE_8CF5_3C726CEF717185.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43256ab_0100_11e0_b16f_003048d0c7fe_2563FE19_C756_47F5_9BA8_F71950AF461F86.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b83_0f25_11e0_99a4_003048f27c5f_8A10735C_9A38_4716_AC36_EF68B93F152E87.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43256ae_0100_11e0_b16f_003048d0c7fe_F3777100_0984_499D_8B98_659B1098AF8B88.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d61d94_074c_11e0_99a4_003048f27c5f_7130F3E4_F68D_435F_8287_968DAF5C7A4E89.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60e294_4a15_11e0_86e2_003048f27c5f_330B36CB_C475_459F_96B7_C80D3A80456390.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6292d_ff1a_11e0_833e_003048f27c5f_7E72E004_D301_40F8_B979_6F386E821C9191.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c62934_ff1a_11e0_833e_003048f27c5f_B09CFAC5_8F24_498C_8107_78BB2FEF47B992.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6293b_ff1a_11e0_833e_003048f27c5f_26B67AFD_FD51_4C19_B08F_DBFC56A8890093.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb47_fea4_11df_b16f_003048d0c7fe_59A79B00_542D_4A69_872B_237456B189DB94.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26768fc7_035a_11e0_b16f_003048d0c7fe_1B6B4AC8_3BFE_4118_9460_A2DA7586732595.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc014af7_068c_11e0_99a4_003048f27c5f_D1218FC7_9D7B_4413_AC21_0C290CBAEC9B96.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26768fca_035a_11e0_b16f_003048d0c7fe_1D46CD40_FF20_470A_A41A_71D668FBE13A97.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82329559_fdef_11df_b16f_003048d0c7fe_75B29AED_E9B2_49E4_909F_51F33676516198.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a494b_11d2_11ee_907c_ac1f6b40b531_UNOP021BLMU99.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1d858_5cf4_11ee_907c_ac1f6b40b531_UNOP021WHMU100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5327580_068c_11e0_99a4_003048f27c5f_165FF9FA_3D77_49E8_A1AE_5A2F2A3F6643101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f32bc_fdef_11df_b16f_003048d0c7fe_1B218686_53C4_484D_846F_B75683CFE3DB102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb6c53_0427_11e0_99a4_003048f27c5f_2EAF7B33_7ABA_4A46_A944_40A5933A7A52103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8288abd_02ae_11e0_b16f_003048d0c7fe_800F101F_0A11_4A0F_B4D1_38009429BBCC104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8288ac1_02ae_11e0_b16f_003048d0c7fe_71373223_31DF_487C_A676_BC9C65C32CAE105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe0ef0_35b1_11e0_af9a_d3dd3d98c32b_46F112CC_B803_476A_82CD_D57E3F674BDA106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ae468_068c_11e0_99a4_003048f27c5f_0FC5C0A9_D16C_4DD0_8406_C88A5305D053107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2d907_b553_11e1_a8e8_0025902b3cc1_E275D95D_9D40_4A9E_A7CB_0720FFCB436B108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2d91d_b553_11e1_a8e8_0025902b3cc1_237D7922_4FD4_4CCA_AFB6_13C7A4D4EBE1109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642bc_b556_11e1_a8e8_0025902b3cc1_6A24E14E_6FF1_42B0_8EDC_1F3D21B239F3110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642c3_b556_11e1_a8e8_0025902b3cc1_524A0217_3FDD_4771_8B63_4565F292FCB0111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0f203_575e_11e0_afc8_003048f27c5f_95B70606_5E31_4208_8816_90CB0C803D5F112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642ca_b556_11e1_a8e8_0025902b3cc1_46FEAC6E_3C62_48CA_8B2F_FA76B9A37221113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642d1_b556_11e1_a8e8_0025902b3cc1_1CFFE025_FEFB_4F86_B82E_863DFC0ADBBB114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642d8_b556_11e1_a8e8_0025902b3cc1_715C0DC6_9FA9_4352_9404_19D21772C6CC115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642df_b556_11e1_a8e8_0025902b3cc1_E896D2AA_A479_42D5_846D_C322BB6CF70C116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642e6_b556_11e1_a8e8_0025902b3cc1_23E254A6_B8CD_44BC_90F0_B18BFCBD2CF7117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642ed_b556_11e1_a8e8_0025902b3cc1_59A82A26_6036_4A21_943A_1FCC386E6F9B118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5cf35_e334_11e0_a476_003048f27c5e_B8A6A919_E6C8_44DF_8BBC_D3B14FF6178A119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a23d69_681b_11e5_a10e_0025902b3cc1_16DC47B9_7C59_4884_94DD_1BBD4FC30999120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c5f2_fea3_11df_b16f_003048d0c7fe_1121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eece68f_3bac_11e7_abe3_0025902b3cc1_trk122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df28a1d_2bff_11e7_9cf4_0025902b3cc1_trk123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7adb1_fdef_11df_b16f_003048d0c7fe_trk124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a87b6_fdef_11df_b16f_003048d0c7fe_7BB66745_A50A_46AC_920D_06C51C9BC818125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223539e9_f06f_11ec_9803_ac1f6b40b531_tro126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405eea54_ed56_11e3_a2c8_0025902b3cc1_91E63A11_EBBE_4A0D_85E4_533B770D1A50127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4004d_6643_11e0_afc8_003048f27c5f_0EDF0F9C_B5F3_4D01_8A48_176199470A2C128.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -11609,80 +11548,50 @@
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="128" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...28 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -11939,51 +11848,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z70"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D70" sqref="D70"/>
+      <selection activeCell="B70" sqref="B70"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
@@ -18696,1435 +18605,1371 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">200.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C60" s="4"/>
       <c r="D60" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Js-23 \ Дуга</t>
-[...3 lines deleted...]
-Артикул: JOKP.084.CH</t>
+            <t xml:space="preserve">Js-24 \ П-образная дуга</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.085.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 940</t>
+Ширина, мм: 540</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">414.00</t>
+            <t xml:space="preserve">315.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" s="4"/>
       <c r="B61" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Js-24 \ П-образная дуга</t>
-[...3 lines deleted...]
-Артикул: JOKP.085.CH</t>
+            <t xml:space="preserve">Js-26 \ Угол 90 град.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.087.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 540</t>
-[...3 lines deleted...]
-Высота, мм: 300</t>
+Ширина, мм: 200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 5*</t>
+Кол-во в упаковке, шт.: 50*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">315.00</t>
+            <t xml:space="preserve">120.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C61" s="4"/>
       <c r="D61" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Js-26 \ Угол 90 град.</t>
-[...3 lines deleted...]
-Артикул: JOKP.087.CH</t>
+            <t xml:space="preserve">Js-27 \ П-образная изогнутая дуга</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.088.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 200</t>
-[...3 lines deleted...]
-Высота, мм: 200</t>
+Глубина, мм: 200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 540</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50*</t>
+Кол-во в упаковке, шт.: 5*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">120.00</t>
+            <t xml:space="preserve">286.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" s="4"/>
       <c r="B62" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Js-27 \ П-образная изогнутая дуга</t>
-[...3 lines deleted...]
-Артикул: JOKP.088.CH</t>
+            <t xml:space="preserve">J-27 \ П-образная изогнутая дуга</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.027.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 540</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Россия</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 5*</t>
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 350 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">286.00</t>
+            <t xml:space="preserve">280.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C62" s="4"/>
       <c r="D62" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-27 \ П-образная изогнутая дуга</t>
-[...3 lines deleted...]
-Артикул: JOKP.027.CH</t>
+            <t xml:space="preserve">Js-28 \ П-образная изогнутая дуга</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.089.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 540</t>
+Ширина, мм: 940</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Китай</t>
-[...7 lines deleted...]
-Старая цена: 350 руб.</t>
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5*</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 296 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">280.00</t>
+            <t xml:space="preserve">251.60</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" s="4"/>
       <c r="B63" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Js-28 \ П-образная изогнутая дуга</t>
-[...3 lines deleted...]
-Артикул: JOKP.089.CH</t>
+            <t xml:space="preserve">Js-70 \ Угол 135 град.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.090.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 200</t>
-[...10 lines deleted...]
-            <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5*</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 296 руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">251.60</t>
+            <t xml:space="preserve">118.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C63" s="4"/>
       <c r="D63" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Js-70 \ Угол 135 град.</t>
-[...3 lines deleted...]
-Артикул: JOKP.090.CH</t>
+            <t xml:space="preserve">Js-71 \ Угол 90 град.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.091.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
+Ширина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">118.00</t>
+            <t xml:space="preserve">186.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" s="4"/>
       <c r="B64" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Js-71 \ Угол 90 град.</t>
-[...3 lines deleted...]
-Артикул: JOKP.091.CH</t>
+            <t xml:space="preserve">Js-74 \ П-образный элемент</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.092.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 300</t>
+Ширина, мм: 540</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5*</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 296 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">186.00</t>
+            <t xml:space="preserve">251.60</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C64" s="4"/>
       <c r="D64" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Js-74 \ П-образный элемент</t>
-[...3 lines deleted...]
-Артикул: JOKP.092.CH</t>
+            <t xml:space="preserve">Js-75 \ П-образный элемент</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.093.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 540</t>
+Ширина, мм: 940</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5*</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 296 руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">251.60</t>
+            <t xml:space="preserve">337.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" s="4"/>
       <c r="B65" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Js-75 \ П-образный элемент</t>
-[...3 lines deleted...]
-Артикул: JOKP.093.CH</t>
+            <t xml:space="preserve">Js-76 \ П-образный элемент</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.094.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 940</t>
-[...3 lines deleted...]
-Высота, мм: 300</t>
+Глубина, мм: 170</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 540</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 370</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5*</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 245 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">337.00</t>
+            <t xml:space="preserve">208.25</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C65" s="4"/>
       <c r="D65" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Js-76 \ П-образный элемент</t>
-[...3 lines deleted...]
-Артикул: JOKP.094.CH</t>
+            <t xml:space="preserve">J-4 \ Труба круглая</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.004F.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 170</t>
-[...27 lines deleted...]
-Старая цена: 245 руб.</t>
+Длина, мм: 3000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина металла, мм: 0,7</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: возможна резка, стоимость реза 35 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">208.25</t>
+            <t xml:space="preserve">194.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" s="4"/>
       <c r="B66" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J-4 \ Труба круглая</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: JOKP.004F.CH</t>
+Артикул: JOKP.050.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 3000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Толщина металла, мм: 0,7</t>
+Толщина металла, мм: 0,8</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: возможна резка, стоимость реза 35 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 10*</t>
+Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">194.00</t>
+            <t xml:space="preserve">257.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C66" s="4"/>
       <c r="D66" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J-4 \ Труба круглая</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: JOKP.050.CH</t>
+Артикул: JOKP.004B.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 3000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Толщина металла, мм: 0,8</t>
+Толщина металла, мм: 0,9</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: возможна резка, стоимость реза 35 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">257.00</t>
+            <t xml:space="preserve">309.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" s="4"/>
       <c r="B67" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-4 \ Труба круглая</t>
-[...3 lines deleted...]
-Артикул: JOKP.004B.CH</t>
+            <t xml:space="preserve">J-4 \ Труба</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.059.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 3000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Толщина металла, мм: 0,9</t>
+Толщина металла, мм: 1,0</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: возможна резка, стоимость реза 35 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 10</t>
+Кол-во в упаковке, шт.: 10*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">309.00</t>
+            <t xml:space="preserve">356.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C67" s="4"/>
       <c r="D67" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-4 \ Труба</t>
-[...3 lines deleted...]
-Артикул: JOKP.059.CH</t>
+            <t xml:space="preserve">J-4 \ Труба (для гибки)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.048.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 3000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина металла, мм: 1,0</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: возможна резка, стоимость реза 35 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 10*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">356.00</t>
+            <t xml:space="preserve">624.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" s="4"/>
       <c r="B68" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-4 \ Труба (для гибки)</t>
-[...3 lines deleted...]
-Артикул: JOKP.048.CH</t>
+            <t xml:space="preserve">J-4 \ Труба круглая</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.004C.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 3000</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр, мм: 25</t>
-[...3 lines deleted...]
-Толщина металла, мм: 1,0</t>
+Диаметр, мм: 32</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина металла, мм: 0,8</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: возможна резка, стоимость реза 35 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 10*</t>
+Кол-во в упаковке, шт.: 5*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">624.00</t>
+            <t xml:space="preserve">505.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C68" s="4"/>
       <c r="D68" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-4 \ Труба круглая</t>
-[...3 lines deleted...]
-Артикул: JOKP.004C.CH</t>
+            <t xml:space="preserve">J-4 \ Труба барная круглая</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.004D.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 3000</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр, мм: 32</t>
-[...3 lines deleted...]
-Толщина металла, мм: 0,8</t>
+Диаметр, мм: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина металла, мм: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: возможна резка, стоимость реза 35 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 5*</t>
+Кол-во в упаковке, шт.: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">505.00</t>
+            <t xml:space="preserve">690.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" s="4"/>
       <c r="B69" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-4 \ Труба барная круглая</t>
-[...3 lines deleted...]
-Артикул: JOKP.004D.CH</t>
+            <t xml:space="preserve">J-4 \ Труба овальная</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.004.CH.1,0</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 3000</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр, мм: 50</t>
-[...3 lines deleted...]
-Толщина металла, мм: 1</t>
+Сечение, мм: 30х15</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина металла, мм: 1,0</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: возможна резка, стоимость реза 35 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 4</t>
+Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">690.00</t>
+            <t xml:space="preserve">364.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C69" s="4"/>
       <c r="D69" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-4 \ Труба овальная</t>
-[...3 lines deleted...]
-Артикул: JOKP.004.CH.1,0</t>
+            <t xml:space="preserve">J-4 \ Труба круглая</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.004T.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 3000</t>
           </r>
           <r>
             <t xml:space="preserve">
-Сечение, мм: 30х15</t>
-[...3 lines deleted...]
-Толщина металла, мм: 1,0</t>
+Диаметр, мм: 10</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина металла, мм: 1,1</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: возможна резка, стоимость реза 35 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 10</t>
+Кол-во в упаковке, шт.: 30*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">364.00</t>
+            <t xml:space="preserve">240.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" s="4"/>
       <c r="B70" s="5" t="inlineStr">
-        <is>
-[...66 lines deleted...]
-      <c r="D70" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Присоска - \ Присоска для стекла</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: E013 D10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр (под нагрузкой), мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>