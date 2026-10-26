--- v5 (2026-09-11)
+++ v6 (2026-10-26)
@@ -15,69 +15,69 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">23.06.2026</t>
+      <t xml:space="preserve">12.10.2026</t>
     </r>
   </si>
   <si>
     <t>Система Joker (Джокер)</t>
   </si>
   <si>
     <t>Внимание! Некоторые изделия из данной серии имеют наценку 5% при покупке менее 1 коробки! Все такие изделия отмечены *</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">J-1 \ Соединитель крестовых 3-х труб</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: JOKP.001SX.CH</t>
     </r>
@@ -6645,818 +6645,761 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">251.60</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Js-70 \ Угол 135 град.</t>
-[...3 lines deleted...]
-Артикул: JOKP.090.CH</t>
+      <t xml:space="preserve">Js-71 \ Угол 90 град.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.091.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
+Ширина, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">118.00</t>
+      <t xml:space="preserve">186.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Js-71 \ Угол 90 град.</t>
-[...3 lines deleted...]
-Артикул: JOKP.091.CH</t>
+      <t xml:space="preserve">Js-74 \ П-образный элемент</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.092.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 300</t>
+Ширина, мм: 540</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5*</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 296 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">186.00</t>
+      <t xml:space="preserve">251.60</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Js-74 \ П-образный элемент</t>
-[...3 lines deleted...]
-Артикул: JOKP.092.CH</t>
+      <t xml:space="preserve">Js-75 \ П-образный элемент</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.093.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 540</t>
+Ширина, мм: 940</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5*</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 296 руб.</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">251.60</t>
+      <t xml:space="preserve">337.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Js-75 \ П-образный элемент</t>
-[...3 lines deleted...]
-Артикул: JOKP.093.CH</t>
+      <t xml:space="preserve">Js-76 \ П-образный элемент</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.094.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 940</t>
-[...3 lines deleted...]
-Высота, мм: 300</t>
+Глубина, мм: 170</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 540</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 370</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5*</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 245 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">337.00</t>
+      <t xml:space="preserve">208.25</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Js-76 \ П-образный элемент</t>
-[...3 lines deleted...]
-Артикул: JOKP.094.CH</t>
+      <t xml:space="preserve">J-4 \ Труба круглая</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.004F.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 170</t>
-[...27 lines deleted...]
-Старая цена: 245 руб.</t>
+Длина, мм: 3000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Толщина металла, мм: 0,7</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: возможна резка, стоимость реза 35 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">208.25</t>
+      <t xml:space="preserve">194.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">J-4 \ Труба круглая</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: JOKP.004F.CH</t>
+Артикул: JOKP.050.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 3000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
-Толщина металла, мм: 0,7</t>
+Толщина металла, мм: 0,8</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: возможна резка, стоимость реза 35 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 10*</t>
+Кол-во в упаковке, шт.: 10</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">194.00</t>
+      <t xml:space="preserve">257.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">J-4 \ Труба круглая</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: JOKP.050.CH</t>
+Артикул: JOKP.004B.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 3000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
-Толщина металла, мм: 0,8</t>
+Толщина металла, мм: 0,9</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: возможна резка, стоимость реза 35 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 10</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">257.00</t>
+      <t xml:space="preserve">309.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-4 \ Труба круглая</t>
-[...3 lines deleted...]
-Артикул: JOKP.004B.CH</t>
+      <t xml:space="preserve">J-4 \ Труба</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.059.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 3000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
-Толщина металла, мм: 0,9</t>
+Толщина металла, мм: 1,0</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: возможна резка, стоимость реза 35 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 10</t>
+Кол-во в упаковке, шт.: 10*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">309.00</t>
+      <t xml:space="preserve">356.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-4 \ Труба</t>
-[...3 lines deleted...]
-Артикул: JOKP.059.CH</t>
+      <t xml:space="preserve">J-4 \ Труба (для гибки)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.048.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 3000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Толщина металла, мм: 1,0</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: возможна резка, стоимость реза 35 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 10*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">356.00</t>
+      <t xml:space="preserve">624.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-4 \ Труба (для гибки)</t>
-[...3 lines deleted...]
-Артикул: JOKP.048.CH</t>
+      <t xml:space="preserve">J-4 \ Труба круглая</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.004C.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 3000</t>
     </r>
     <r>
       <t xml:space="preserve">
-Диаметр, мм: 25</t>
-[...3 lines deleted...]
-Толщина металла, мм: 1,0</t>
+Диаметр, мм: 32</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Толщина металла, мм: 0,8</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: возможна резка, стоимость реза 35 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 10*</t>
+Кол-во в упаковке, шт.: 5*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">624.00</t>
+      <t xml:space="preserve">505.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-4 \ Труба круглая</t>
-[...3 lines deleted...]
-Артикул: JOKP.004C.CH</t>
+      <t xml:space="preserve">J-4 \ Труба барная круглая</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.004D.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 3000</t>
     </r>
     <r>
       <t xml:space="preserve">
-Диаметр, мм: 32</t>
-[...3 lines deleted...]
-Толщина металла, мм: 0,8</t>
+Диаметр, мм: 50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Толщина металла, мм: 1</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: возможна резка, стоимость реза 35 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 5*</t>
+Кол-во в упаковке, шт.: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">505.00</t>
-[...64 lines deleted...]
-      <t xml:space="preserve">690.00</t>
+      <t xml:space="preserve">710.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">J-4 \ Труба овальная</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: JOKP.004.CH.1,0</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -7703,51 +7646,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79e049_0100_11e0_b16f_003048d0c7fe_874D4664_434A_4D13_A2FE_527B6946F7742.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf3b85_02ae_11e0_b16f_003048d0c7fe_C00FFC27_263E_4A6E_B7A3_A89AB75203EC3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82329500_fdef_11df_b16f_003048d0c7fe_0806AA54_0715_4563_85A8_5BB0A58BFFAE4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a2662_239b_11e0_99a4_003048f27c5f_5023508A_2FB1_46FA_AA2E_F39B22A5D7D95.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f59ac_11d1_11ee_907c_ac1f6b40b531_JOKP002BLMU_khz6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c038e_131c_11e0_99a4_003048f27c5f_1285200A_3F32_4398_9EBD_E55F3CDCF72F7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa041fd_fdef_11df_b16f_003048d0c7fe_3CED9165_C16B_41D7_93D7_45733DA533DE8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75608eff_11d1_11ee_907c_ac1f6b40b531_JOKP00632BLMU_19.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d01ef_5cf4_11ee_907c_ac1f6b40b531_JOKP006WHMU10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82329503_fdef_11df_b16f_003048d0c7fe_B65D4D08_06C7_4F0C_A51A_541B6ADE637F11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ccfcc_4148_11e7_abe3_0025902b3cc1_J_8_25_1_1_212.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6568313_70ad_11e9_80b7_0025902b3cc1_B65D4D08_06C7_4F0C_A51A_541B6ADE637F13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd09b60_02ae_11e0_b16f_003048d0c7fe_4FE38C7B_80C8_42E4_B742_607FF2FF9A8914.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84704fb5_0100_11e0_b16f_003048d0c7fe_1FDDE234_BD92_4280_BE8A_2F553CA3B65415.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c794d2c_11d2_11ee_907c_ac1f6b40b531_TRXP013VL16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23173f30_5cf5_11ee_907c_ac1f6b40b531_TRXP013WH17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ab0a1_d3c8_11e5_9829_0025902b3cc0_3B89BCBF_E0B3_43C0_8D05_487AA34F993B18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb53_fea4_11df_b16f_003048d0c7fe_240DD8F3_F707_406A_8A68_BD7F819B096B19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af22f5_fdef_11df_b16f_003048d0c7fe_A2502C797F0F20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e500e41_e8c5_11e4_afdc_0025902b3cc1_B010E6D5_29EE_4DD8_81D3_243EABD9B8F321.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04200_fdef_11df_b16f_003048d0c7fe_EA73C176_5B0C_44B9_9132_17E7B14F81B922.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f21437_fea3_11df_b16f_003048d0c7fe_9FC263C2_E4FD_4846_BF60_E24DCC16FB8723.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6987c_2859_11e0_99a4_003048f27c5f_DD81EEE4_8840_46D4_8408_11B711244F3824.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97e46e_e8c5_11e4_afdc_0025902b3cc1_2644BFC4_B455_44C7_BEF9_89B74CC275EA25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00face82_84e3_11e8_ade2_0025902b3cc1_626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c88948_0100_11e0_b16f_003048d0c7fe_AA87DC7E_F186_41B2_9A98_E60BC838E1AC27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f61ee_96df_11eb_80bc_0025902b3cc1_2E67C608_E7C5_469F_83A8_DFD1782CA8A028.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83fd43_0100_11e0_b16f_003048d0c7fe_62B0C1C2_3644_429E_968D_D5E1295A183E29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a508650_ba5e_11e8_a710_0025902b3cc1_EF4B9F33_891A_4779_B1B2_6FA547321F4A30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0013d8d_0c07_11e0_99a4_003048f27c5f_D3316F2C_042E_4625_BFE7_82578625338431.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ff71c_2526_11e0_99a4_003048f27c5f_9B350670_7EA0_4A10_A2FF_2ECD0EF976BE32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f32ce_fdef_11df_b16f_003048d0c7fe_DE289320_F7CB_4483_92BB_791A786D193333.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf60b9_01cb_11e0_b16f_003048d0c7fe_303DB98A_AF38_4CAA_A111_09D4C973A84434.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf60b6_01cb_11e0_b16f_003048d0c7fe_310C7863_7496_4FDC_81ED_F5408D1393E735.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b1105_0c08_11e0_99a4_003048f27c5f_23906FFD_76B1_4C89_9861_8B3D20FF665836.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a25d44_13e9_11e0_99a4_003048f27c5f_1D7D_237.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf3b7f_02ae_11e0_b16f_003048d0c7fe_5AD85470_D5E9_4580_84F5_C8A202C19E6E38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf60bc_01cb_11e0_b16f_003048d0c7fe_0886E029_5F93_46C8_B861_64C7861D466839.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb44_fea4_11df_b16f_003048d0c7fe_ABCA4A30_B730_4B99_B4CD_8A9C2900420A40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b34f7_fdef_11df_b16f_003048d0c7fe_CEE0087D_C5FB_411E_9F63_2FB1A1901B2A41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afad10_074c_11e0_99a4_003048f27c5f_A45D7E1E_764E_49C2_99D3_77925510029E42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232954e_fdef_11df_b16f_003048d0c7fe_7BF8EF0B_E1B2_45A0_9C49_4685E094575B43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43256b8_0100_11e0_b16f_003048d0c7fe_9C390267_03BD_4C4F_8429_4DC5A55349F544.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60e27a_4a15_11e0_86e2_003048f27c5f_ABAECEB4_8217_4A45_88F1_DA8E51616C7745.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42478e09_d5d9_11e0_a476_003048f27c5f_9965F43B_688F_40EB_9500_13B5E525E31746.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a97f0_068c_11e0_99a4_003048f27c5f_043A5D14_6CDE_43B9_B784_763CFFEB07B047.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1c8a9_01cb_11e0_b16f_003048d0c7fe_624AB874_8620_4428_A183_4E26B7A14BB648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1c8ac_01cb_11e0_b16f_003048d0c7fe_F3E12A81_A0FD_4B15_BF54_1BADBCC0734F49.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04207_fdef_11df_b16f_003048d0c7fe_F29BE117_2D99_443D_AAB5_978FB57171F650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebdcb5f_6bc3_11e0_afc8_003048f27c5f_817E0E32_6425_4BD7_B7DD_BDE2640EE11C51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd46b2b_08dd_11e0_99a4_003048f27c5f_15AC4F97_6466_42EF_B345_919A7F6290A452.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3dd213_1d4f_11e0_99a4_003048f27c5f_B1BDFBA6_84E6_4686_953B_45A61ADAB72E53.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7930bf6_ff1b_11e0_833e_003048f27c5f_7A672AE5_5670_4D88_BA67_05CCEA1C082B54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf3b82_02ae_11e0_b16f_003048d0c7fe_0460193A_EED0_472C_B9FB_E18441C1135055.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ae471_068c_11e0_99a4_003048f27c5f_E4906F84_19E2_4647_8818_722A96FA64ED56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f32c8_fdef_11df_b16f_003048d0c7fe_87F31128_07F4_4BCE_889B_F1D95309901757.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdc99c_01cb_11e0_b16f_003048d0c7fe_3C0D7330_0F7A_4032_93BA_4FE9C19641F658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea76c3_87f9_11e7_9ffe_0025902b3cc1_FF1FFC5F_0262_4693_B803_B7C68FDA1CF059.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84704fb2_0100_11e0_b16f_003048d0c7fe_ABA29721_A44F_4E3E_97F5_606CEA6F815060.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2474e3_fea3_11df_b16f_003048d0c7fe_E800FABA_39D9_4E6C_84B8_278BE0D1170461.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2474e6_fea3_11df_b16f_003048d0c7fe_8B3930F9_8771_455A_B52E_BE550F38EA8462.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f32c1_fdef_11df_b16f_003048d0c7fe_57ACBF8F_596E_415A_8DC1_DB7FEBFC6A4163.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f114ed_0100_11e0_b16f_003048d0c7fe_E6F554B6_3CC6_43A0_AEE3_0D8865B0540D64.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360c715_4f8f_11e0_86e2_003048f27c5f_31F57806_8264_4522_A254_2C5DF7576DAB65.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360c718_4f8f_11e0_86e2_003048f27c5f_F29F31AB_B1C3_42C7_8AB7_050A84A7F01E66.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff34dd3_4f8f_11e0_86e2_003048f27c5f_F2C8E8FE_5D18_45FC_BD68_68A5C5B6F5B267.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f32c5_fdef_11df_b16f_003048d0c7fe_5F98C8AA_B1CB_4CF9_AEB1_A2386CF3138768.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d81186_081d_11e0_99a4_003048f27c5f_EB4E33C3_5503_491A_8614_CDEF784EC21569.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d237e_0100_11e0_b16f_003048d0c7fe_FD40CCD6_5946_4DDE_8269_F7121F43DDCA70.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b15b3_4bfb_11e5_a10e_0025902b3cc1_B29CE6C5_F311_41B7_B4A4_19A3665E74CF71.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcfec0_5755_11e8_ade2_0025902b3cc1_JOKR_034E_GR72.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fd62b_5756_11e8_ade2_0025902b3cc1_JOKR_034ET_GR73.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976212b_b666_11e8_a710_0025902b3cc1_JR_34_IC74.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780455d_b666_11e8_a710_0025902b3cc1_JR_34_cn75.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec711746_b666_11e8_a710_0025902b3cc1_JR_34_cnt76.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8cdd5a_5756_11e8_ade2_0025902b3cc1_JOKP034DCHCR77.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfbe30_b667_11e8_a710_0025902b3cc1_J_34_d78.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b34e8_fdef_11df_b16f_003048d0c7fe_358143B5_7D4C_474A_91F3_FE9B5B772BDA79.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/UNOP.001.9005.2580.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/UNOP.001.WH.MU_belyy81.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84418dbe_02ae_11e0_b16f_003048d0c7fe_09DA6633_74C6_4831_BADE_EC5B9BBCEA3D82.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b350a_fdef_11df_b16f_003048d0c7fe_6F27805E_2175_420B_ABFB_9D69091664C583.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af22fd_fdef_11df_b16f_003048d0c7fe_9A18B6F1_C9A9_4B23_A245_956E3439FCBE84.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43256a8_0100_11e0_b16f_003048d0c7fe_35B7F4BB_9F7B_4FAE_8CF5_3C726CEF717185.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43256ab_0100_11e0_b16f_003048d0c7fe_2563FE19_C756_47F5_9BA8_F71950AF461F86.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b83_0f25_11e0_99a4_003048f27c5f_8A10735C_9A38_4716_AC36_EF68B93F152E87.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43256ae_0100_11e0_b16f_003048d0c7fe_F3777100_0984_499D_8B98_659B1098AF8B88.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d61d94_074c_11e0_99a4_003048f27c5f_7130F3E4_F68D_435F_8287_968DAF5C7A4E89.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60e294_4a15_11e0_86e2_003048f27c5f_330B36CB_C475_459F_96B7_C80D3A80456390.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6292d_ff1a_11e0_833e_003048f27c5f_7E72E004_D301_40F8_B979_6F386E821C9191.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c62934_ff1a_11e0_833e_003048f27c5f_B09CFAC5_8F24_498C_8107_78BB2FEF47B992.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6293b_ff1a_11e0_833e_003048f27c5f_26B67AFD_FD51_4C19_B08F_DBFC56A8890093.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb47_fea4_11df_b16f_003048d0c7fe_59A79B00_542D_4A69_872B_237456B189DB94.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26768fc7_035a_11e0_b16f_003048d0c7fe_1B6B4AC8_3BFE_4118_9460_A2DA7586732595.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc014af7_068c_11e0_99a4_003048f27c5f_D1218FC7_9D7B_4413_AC21_0C290CBAEC9B96.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26768fca_035a_11e0_b16f_003048d0c7fe_1D46CD40_FF20_470A_A41A_71D668FBE13A97.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82329559_fdef_11df_b16f_003048d0c7fe_75B29AED_E9B2_49E4_909F_51F33676516198.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a494b_11d2_11ee_907c_ac1f6b40b531_UNOP021BLMU99.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1d858_5cf4_11ee_907c_ac1f6b40b531_UNOP021WHMU100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5327580_068c_11e0_99a4_003048f27c5f_165FF9FA_3D77_49E8_A1AE_5A2F2A3F6643101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f32bc_fdef_11df_b16f_003048d0c7fe_1B218686_53C4_484D_846F_B75683CFE3DB102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb6c53_0427_11e0_99a4_003048f27c5f_2EAF7B33_7ABA_4A46_A944_40A5933A7A52103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8288abd_02ae_11e0_b16f_003048d0c7fe_800F101F_0A11_4A0F_B4D1_38009429BBCC104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8288ac1_02ae_11e0_b16f_003048d0c7fe_71373223_31DF_487C_A676_BC9C65C32CAE105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe0ef0_35b1_11e0_af9a_d3dd3d98c32b_46F112CC_B803_476A_82CD_D57E3F674BDA106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ae468_068c_11e0_99a4_003048f27c5f_0FC5C0A9_D16C_4DD0_8406_C88A5305D053107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2d907_b553_11e1_a8e8_0025902b3cc1_E275D95D_9D40_4A9E_A7CB_0720FFCB436B108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2d91d_b553_11e1_a8e8_0025902b3cc1_237D7922_4FD4_4CCA_AFB6_13C7A4D4EBE1109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642bc_b556_11e1_a8e8_0025902b3cc1_6A24E14E_6FF1_42B0_8EDC_1F3D21B239F3110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642c3_b556_11e1_a8e8_0025902b3cc1_524A0217_3FDD_4771_8B63_4565F292FCB0111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0f203_575e_11e0_afc8_003048f27c5f_95B70606_5E31_4208_8816_90CB0C803D5F112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642ca_b556_11e1_a8e8_0025902b3cc1_46FEAC6E_3C62_48CA_8B2F_FA76B9A37221113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642d1_b556_11e1_a8e8_0025902b3cc1_1CFFE025_FEFB_4F86_B82E_863DFC0ADBBB114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642d8_b556_11e1_a8e8_0025902b3cc1_715C0DC6_9FA9_4352_9404_19D21772C6CC115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642df_b556_11e1_a8e8_0025902b3cc1_E896D2AA_A479_42D5_846D_C322BB6CF70C116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642e6_b556_11e1_a8e8_0025902b3cc1_23E254A6_B8CD_44BC_90F0_B18BFCBD2CF7117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642ed_b556_11e1_a8e8_0025902b3cc1_59A82A26_6036_4A21_943A_1FCC386E6F9B118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5cf35_e334_11e0_a476_003048f27c5e_B8A6A919_E6C8_44DF_8BBC_D3B14FF6178A119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a23d69_681b_11e5_a10e_0025902b3cc1_16DC47B9_7C59_4884_94DD_1BBD4FC30999120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c5f2_fea3_11df_b16f_003048d0c7fe_1121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eece68f_3bac_11e7_abe3_0025902b3cc1_trk122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df28a1d_2bff_11e7_9cf4_0025902b3cc1_trk123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7adb1_fdef_11df_b16f_003048d0c7fe_trk124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a87b6_fdef_11df_b16f_003048d0c7fe_7BB66745_A50A_46AC_920D_06C51C9BC818125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223539e9_f06f_11ec_9803_ac1f6b40b531_tro126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405eea54_ed56_11e3_a2c8_0025902b3cc1_91E63A11_EBBE_4A0D_85E4_533B770D1A50127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4004d_6643_11e0_afc8_003048f27c5f_0EDF0F9C_B5F3_4D01_8A48_176199470A2C128.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79e049_0100_11e0_b16f_003048d0c7fe_874D4664_434A_4D13_A2FE_527B6946F7742.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf3b85_02ae_11e0_b16f_003048d0c7fe_C00FFC27_263E_4A6E_B7A3_A89AB75203EC3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82329500_fdef_11df_b16f_003048d0c7fe_0806AA54_0715_4563_85A8_5BB0A58BFFAE4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a2662_239b_11e0_99a4_003048f27c5f_5023508A_2FB1_46FA_AA2E_F39B22A5D7D95.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f59ac_11d1_11ee_907c_ac1f6b40b531_JOKP002BLMU_khz6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c038e_131c_11e0_99a4_003048f27c5f_1285200A_3F32_4398_9EBD_E55F3CDCF72F7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa041fd_fdef_11df_b16f_003048d0c7fe_3CED9165_C16B_41D7_93D7_45733DA533DE8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75608eff_11d1_11ee_907c_ac1f6b40b531_JOKP00632BLMU_19.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d01ef_5cf4_11ee_907c_ac1f6b40b531_JOKP006WHMU10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82329503_fdef_11df_b16f_003048d0c7fe_B65D4D08_06C7_4F0C_A51A_541B6ADE637F11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ccfcc_4148_11e7_abe3_0025902b3cc1_J_8_25_1_1_212.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6568313_70ad_11e9_80b7_0025902b3cc1_B65D4D08_06C7_4F0C_A51A_541B6ADE637F13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd09b60_02ae_11e0_b16f_003048d0c7fe_4FE38C7B_80C8_42E4_B742_607FF2FF9A8914.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84704fb5_0100_11e0_b16f_003048d0c7fe_1FDDE234_BD92_4280_BE8A_2F553CA3B65415.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c794d2c_11d2_11ee_907c_ac1f6b40b531_TRXP013VL16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23173f30_5cf5_11ee_907c_ac1f6b40b531_TRXP013WH17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ab0a1_d3c8_11e5_9829_0025902b3cc0_3B89BCBF_E0B3_43C0_8D05_487AA34F993B18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb53_fea4_11df_b16f_003048d0c7fe_240DD8F3_F707_406A_8A68_BD7F819B096B19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af22f5_fdef_11df_b16f_003048d0c7fe_A2502C797F0F20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e500e41_e8c5_11e4_afdc_0025902b3cc1_B010E6D5_29EE_4DD8_81D3_243EABD9B8F321.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04200_fdef_11df_b16f_003048d0c7fe_EA73C176_5B0C_44B9_9132_17E7B14F81B922.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f21437_fea3_11df_b16f_003048d0c7fe_9FC263C2_E4FD_4846_BF60_E24DCC16FB8723.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6987c_2859_11e0_99a4_003048f27c5f_DD81EEE4_8840_46D4_8408_11B711244F3824.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97e46e_e8c5_11e4_afdc_0025902b3cc1_2644BFC4_B455_44C7_BEF9_89B74CC275EA25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00face82_84e3_11e8_ade2_0025902b3cc1_626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c88948_0100_11e0_b16f_003048d0c7fe_AA87DC7E_F186_41B2_9A98_E60BC838E1AC27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f61ee_96df_11eb_80bc_0025902b3cc1_2E67C608_E7C5_469F_83A8_DFD1782CA8A028.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83fd43_0100_11e0_b16f_003048d0c7fe_62B0C1C2_3644_429E_968D_D5E1295A183E29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a508650_ba5e_11e8_a710_0025902b3cc1_EF4B9F33_891A_4779_B1B2_6FA547321F4A30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0013d8d_0c07_11e0_99a4_003048f27c5f_D3316F2C_042E_4625_BFE7_82578625338431.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ff71c_2526_11e0_99a4_003048f27c5f_9B350670_7EA0_4A10_A2FF_2ECD0EF976BE32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f32ce_fdef_11df_b16f_003048d0c7fe_DE289320_F7CB_4483_92BB_791A786D193333.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf60b9_01cb_11e0_b16f_003048d0c7fe_303DB98A_AF38_4CAA_A111_09D4C973A84434.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf60b6_01cb_11e0_b16f_003048d0c7fe_310C7863_7496_4FDC_81ED_F5408D1393E735.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b1105_0c08_11e0_99a4_003048f27c5f_23906FFD_76B1_4C89_9861_8B3D20FF665836.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a25d44_13e9_11e0_99a4_003048f27c5f_1D7D_237.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf3b7f_02ae_11e0_b16f_003048d0c7fe_5AD85470_D5E9_4580_84F5_C8A202C19E6E38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf60bc_01cb_11e0_b16f_003048d0c7fe_0886E029_5F93_46C8_B861_64C7861D466839.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb44_fea4_11df_b16f_003048d0c7fe_ABCA4A30_B730_4B99_B4CD_8A9C2900420A40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b34f7_fdef_11df_b16f_003048d0c7fe_CEE0087D_C5FB_411E_9F63_2FB1A1901B2A41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afad10_074c_11e0_99a4_003048f27c5f_A45D7E1E_764E_49C2_99D3_77925510029E42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232954e_fdef_11df_b16f_003048d0c7fe_7BF8EF0B_E1B2_45A0_9C49_4685E094575B43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43256b8_0100_11e0_b16f_003048d0c7fe_9C390267_03BD_4C4F_8429_4DC5A55349F544.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60e27a_4a15_11e0_86e2_003048f27c5f_ABAECEB4_8217_4A45_88F1_DA8E51616C7745.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42478e09_d5d9_11e0_a476_003048f27c5f_9965F43B_688F_40EB_9500_13B5E525E31746.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a97f0_068c_11e0_99a4_003048f27c5f_043A5D14_6CDE_43B9_B784_763CFFEB07B047.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1c8a9_01cb_11e0_b16f_003048d0c7fe_624AB874_8620_4428_A183_4E26B7A14BB648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1c8ac_01cb_11e0_b16f_003048d0c7fe_F3E12A81_A0FD_4B15_BF54_1BADBCC0734F49.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04207_fdef_11df_b16f_003048d0c7fe_F29BE117_2D99_443D_AAB5_978FB57171F650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebdcb5f_6bc3_11e0_afc8_003048f27c5f_817E0E32_6425_4BD7_B7DD_BDE2640EE11C51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd46b2b_08dd_11e0_99a4_003048f27c5f_15AC4F97_6466_42EF_B345_919A7F6290A452.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3dd213_1d4f_11e0_99a4_003048f27c5f_B1BDFBA6_84E6_4686_953B_45A61ADAB72E53.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7930bf6_ff1b_11e0_833e_003048f27c5f_7A672AE5_5670_4D88_BA67_05CCEA1C082B54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf3b82_02ae_11e0_b16f_003048d0c7fe_0460193A_EED0_472C_B9FB_E18441C1135055.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ae471_068c_11e0_99a4_003048f27c5f_E4906F84_19E2_4647_8818_722A96FA64ED56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f32c8_fdef_11df_b16f_003048d0c7fe_87F31128_07F4_4BCE_889B_F1D95309901757.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdc99c_01cb_11e0_b16f_003048d0c7fe_3C0D7330_0F7A_4032_93BA_4FE9C19641F658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea76c3_87f9_11e7_9ffe_0025902b3cc1_FF1FFC5F_0262_4693_B803_B7C68FDA1CF059.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84704fb2_0100_11e0_b16f_003048d0c7fe_ABA29721_A44F_4E3E_97F5_606CEA6F815060.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2474e3_fea3_11df_b16f_003048d0c7fe_E800FABA_39D9_4E6C_84B8_278BE0D1170461.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2474e6_fea3_11df_b16f_003048d0c7fe_8B3930F9_8771_455A_B52E_BE550F38EA8462.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f32c1_fdef_11df_b16f_003048d0c7fe_57ACBF8F_596E_415A_8DC1_DB7FEBFC6A4163.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f114ed_0100_11e0_b16f_003048d0c7fe_E6F554B6_3CC6_43A0_AEE3_0D8865B0540D64.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360c715_4f8f_11e0_86e2_003048f27c5f_31F57806_8264_4522_A254_2C5DF7576DAB65.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360c718_4f8f_11e0_86e2_003048f27c5f_F29F31AB_B1C3_42C7_8AB7_050A84A7F01E66.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff34dd3_4f8f_11e0_86e2_003048f27c5f_F2C8E8FE_5D18_45FC_BD68_68A5C5B6F5B267.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f32c5_fdef_11df_b16f_003048d0c7fe_5F98C8AA_B1CB_4CF9_AEB1_A2386CF3138768.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d81186_081d_11e0_99a4_003048f27c5f_EB4E33C3_5503_491A_8614_CDEF784EC21569.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d237e_0100_11e0_b16f_003048d0c7fe_FD40CCD6_5946_4DDE_8269_F7121F43DDCA70.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b15b3_4bfb_11e5_a10e_0025902b3cc1_B29CE6C5_F311_41B7_B4A4_19A3665E74CF71.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcfec0_5755_11e8_ade2_0025902b3cc1_JOKR_034E_GR72.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fd62b_5756_11e8_ade2_0025902b3cc1_JOKR_034ET_GR73.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976212b_b666_11e8_a710_0025902b3cc1_JR_34_IC74.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780455d_b666_11e8_a710_0025902b3cc1_JR_34_cn75.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec711746_b666_11e8_a710_0025902b3cc1_JR_34_cnt76.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8cdd5a_5756_11e8_ade2_0025902b3cc1_JOKP034DCHCR77.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfbe30_b667_11e8_a710_0025902b3cc1_J_34_d78.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b34e8_fdef_11df_b16f_003048d0c7fe_358143B5_7D4C_474A_91F3_FE9B5B772BDA79.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/UNOP.001.9005.2580.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/UNOP.001.WH.MU_belyy81.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84418dbe_02ae_11e0_b16f_003048d0c7fe_09DA6633_74C6_4831_BADE_EC5B9BBCEA3D82.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b350a_fdef_11df_b16f_003048d0c7fe_6F27805E_2175_420B_ABFB_9D69091664C583.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af22fd_fdef_11df_b16f_003048d0c7fe_9A18B6F1_C9A9_4B23_A245_956E3439FCBE84.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43256a8_0100_11e0_b16f_003048d0c7fe_35B7F4BB_9F7B_4FAE_8CF5_3C726CEF717185.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43256ab_0100_11e0_b16f_003048d0c7fe_2563FE19_C756_47F5_9BA8_F71950AF461F86.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b83_0f25_11e0_99a4_003048f27c5f_8A10735C_9A38_4716_AC36_EF68B93F152E87.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43256ae_0100_11e0_b16f_003048d0c7fe_F3777100_0984_499D_8B98_659B1098AF8B88.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d61d94_074c_11e0_99a4_003048f27c5f_7130F3E4_F68D_435F_8287_968DAF5C7A4E89.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60e294_4a15_11e0_86e2_003048f27c5f_330B36CB_C475_459F_96B7_C80D3A80456390.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6292d_ff1a_11e0_833e_003048f27c5f_7E72E004_D301_40F8_B979_6F386E821C9191.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c62934_ff1a_11e0_833e_003048f27c5f_B09CFAC5_8F24_498C_8107_78BB2FEF47B992.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6293b_ff1a_11e0_833e_003048f27c5f_26B67AFD_FD51_4C19_B08F_DBFC56A8890093.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb47_fea4_11df_b16f_003048d0c7fe_59A79B00_542D_4A69_872B_237456B189DB94.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26768fc7_035a_11e0_b16f_003048d0c7fe_1B6B4AC8_3BFE_4118_9460_A2DA7586732595.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc014af7_068c_11e0_99a4_003048f27c5f_D1218FC7_9D7B_4413_AC21_0C290CBAEC9B96.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26768fca_035a_11e0_b16f_003048d0c7fe_1D46CD40_FF20_470A_A41A_71D668FBE13A97.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82329559_fdef_11df_b16f_003048d0c7fe_75B29AED_E9B2_49E4_909F_51F33676516198.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a494b_11d2_11ee_907c_ac1f6b40b531_UNOP021BLMU99.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1d858_5cf4_11ee_907c_ac1f6b40b531_UNOP021WHMU100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5327580_068c_11e0_99a4_003048f27c5f_165FF9FA_3D77_49E8_A1AE_5A2F2A3F6643101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f32bc_fdef_11df_b16f_003048d0c7fe_1B218686_53C4_484D_846F_B75683CFE3DB102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb6c53_0427_11e0_99a4_003048f27c5f_2EAF7B33_7ABA_4A46_A944_40A5933A7A52103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8288abd_02ae_11e0_b16f_003048d0c7fe_800F101F_0A11_4A0F_B4D1_38009429BBCC104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8288ac1_02ae_11e0_b16f_003048d0c7fe_71373223_31DF_487C_A676_BC9C65C32CAE105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe0ef0_35b1_11e0_af9a_d3dd3d98c32b_46F112CC_B803_476A_82CD_D57E3F674BDA106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ae468_068c_11e0_99a4_003048f27c5f_0FC5C0A9_D16C_4DD0_8406_C88A5305D053107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2d907_b553_11e1_a8e8_0025902b3cc1_E275D95D_9D40_4A9E_A7CB_0720FFCB436B108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2d91d_b553_11e1_a8e8_0025902b3cc1_237D7922_4FD4_4CCA_AFB6_13C7A4D4EBE1109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642bc_b556_11e1_a8e8_0025902b3cc1_6A24E14E_6FF1_42B0_8EDC_1F3D21B239F3110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642c3_b556_11e1_a8e8_0025902b3cc1_524A0217_3FDD_4771_8B63_4565F292FCB0111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0f203_575e_11e0_afc8_003048f27c5f_95B70606_5E31_4208_8816_90CB0C803D5F112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642ca_b556_11e1_a8e8_0025902b3cc1_46FEAC6E_3C62_48CA_8B2F_FA76B9A37221113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642d8_b556_11e1_a8e8_0025902b3cc1_715C0DC6_9FA9_4352_9404_19D21772C6CC114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642df_b556_11e1_a8e8_0025902b3cc1_E896D2AA_A479_42D5_846D_C322BB6CF70C115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642e6_b556_11e1_a8e8_0025902b3cc1_23E254A6_B8CD_44BC_90F0_B18BFCBD2CF7116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642ed_b556_11e1_a8e8_0025902b3cc1_59A82A26_6036_4A21_943A_1FCC386E6F9B117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5cf35_e334_11e0_a476_003048f27c5e_B8A6A919_E6C8_44DF_8BBC_D3B14FF6178A118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a23d69_681b_11e5_a10e_0025902b3cc1_16DC47B9_7C59_4884_94DD_1BBD4FC30999119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c5f2_fea3_11df_b16f_003048d0c7fe_1120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eece68f_3bac_11e7_abe3_0025902b3cc1_trk121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df28a1d_2bff_11e7_9cf4_0025902b3cc1_trk122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7adb1_fdef_11df_b16f_003048d0c7fe_trk123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a87b6_fdef_11df_b16f_003048d0c7fe_7BB66745_A50A_46AC_920D_06C51C9BC818124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223539e9_f06f_11ec_9803_ac1f6b40b531_tro125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405eea54_ed56_11e3_a2c8_0025902b3cc1_91E63A11_EBBE_4A0D_85E4_533B770D1A50126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4004d_6643_11e0_afc8_003048f27c5f_0EDF0F9C_B5F3_4D01_8A48_176199470A2C127.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -11518,80 +11461,50 @@
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="127" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...28 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -11845,93 +11758,93 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z70"/>
+  <dimension ref="A1:Z69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B70" sqref="B70"/>
+      <selection activeCell="D69" sqref="D69"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">23.06.2026</t>
+            <t xml:space="preserve">12.10.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -18967,1009 +18880,947 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">251.60</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" s="4"/>
       <c r="B63" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Js-70 \ Угол 135 град.</t>
-[...3 lines deleted...]
-Артикул: JOKP.090.CH</t>
+            <t xml:space="preserve">Js-71 \ Угол 90 град.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.091.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
+Ширина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">118.00</t>
+            <t xml:space="preserve">186.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C63" s="4"/>
       <c r="D63" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Js-71 \ Угол 90 град.</t>
-[...3 lines deleted...]
-Артикул: JOKP.091.CH</t>
+            <t xml:space="preserve">Js-74 \ П-образный элемент</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.092.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 300</t>
+Ширина, мм: 540</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5*</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 296 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">186.00</t>
+            <t xml:space="preserve">251.60</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" s="4"/>
       <c r="B64" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Js-74 \ П-образный элемент</t>
-[...3 lines deleted...]
-Артикул: JOKP.092.CH</t>
+            <t xml:space="preserve">Js-75 \ П-образный элемент</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.093.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 540</t>
+Ширина, мм: 940</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5*</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 296 руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">251.60</t>
+            <t xml:space="preserve">337.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C64" s="4"/>
       <c r="D64" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Js-75 \ П-образный элемент</t>
-[...3 lines deleted...]
-Артикул: JOKP.093.CH</t>
+            <t xml:space="preserve">Js-76 \ П-образный элемент</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.094.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 940</t>
-[...3 lines deleted...]
-Высота, мм: 300</t>
+Глубина, мм: 170</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 540</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 370</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5*</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 245 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">337.00</t>
+            <t xml:space="preserve">208.25</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" s="4"/>
       <c r="B65" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Js-76 \ П-образный элемент</t>
-[...3 lines deleted...]
-Артикул: JOKP.094.CH</t>
+            <t xml:space="preserve">J-4 \ Труба круглая</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.004F.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 170</t>
-[...27 lines deleted...]
-Старая цена: 245 руб.</t>
+Длина, мм: 3000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина металла, мм: 0,7</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: возможна резка, стоимость реза 35 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">208.25</t>
+            <t xml:space="preserve">194.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C65" s="4"/>
       <c r="D65" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J-4 \ Труба круглая</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: JOKP.004F.CH</t>
+Артикул: JOKP.050.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 3000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Толщина металла, мм: 0,7</t>
+Толщина металла, мм: 0,8</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: возможна резка, стоимость реза 35 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 10*</t>
+Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">194.00</t>
+            <t xml:space="preserve">257.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" s="4"/>
       <c r="B66" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J-4 \ Труба круглая</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: JOKP.050.CH</t>
+Артикул: JOKP.004B.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 3000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Толщина металла, мм: 0,8</t>
+Толщина металла, мм: 0,9</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: возможна резка, стоимость реза 35 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">257.00</t>
+            <t xml:space="preserve">309.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C66" s="4"/>
       <c r="D66" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-4 \ Труба круглая</t>
-[...3 lines deleted...]
-Артикул: JOKP.004B.CH</t>
+            <t xml:space="preserve">J-4 \ Труба</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.059.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 3000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Толщина металла, мм: 0,9</t>
+Толщина металла, мм: 1,0</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: возможна резка, стоимость реза 35 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 10</t>
+Кол-во в упаковке, шт.: 10*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">309.00</t>
+            <t xml:space="preserve">356.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" s="4"/>
       <c r="B67" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-4 \ Труба</t>
-[...3 lines deleted...]
-Артикул: JOKP.059.CH</t>
+            <t xml:space="preserve">J-4 \ Труба (для гибки)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.048.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 3000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина металла, мм: 1,0</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: возможна резка, стоимость реза 35 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 10*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">356.00</t>
+            <t xml:space="preserve">624.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C67" s="4"/>
       <c r="D67" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-4 \ Труба (для гибки)</t>
-[...3 lines deleted...]
-Артикул: JOKP.048.CH</t>
+            <t xml:space="preserve">J-4 \ Труба круглая</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.004C.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 3000</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр, мм: 25</t>
-[...3 lines deleted...]
-Толщина металла, мм: 1,0</t>
+Диаметр, мм: 32</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина металла, мм: 0,8</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: возможна резка, стоимость реза 35 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 10*</t>
+Кол-во в упаковке, шт.: 5*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">624.00</t>
+            <t xml:space="preserve">505.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" s="4"/>
       <c r="B68" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-4 \ Труба круглая</t>
-[...3 lines deleted...]
-Артикул: JOKP.004C.CH</t>
+            <t xml:space="preserve">J-4 \ Труба барная круглая</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.004D.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 3000</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр, мм: 32</t>
-[...3 lines deleted...]
-Толщина металла, мм: 0,8</t>
+Диаметр, мм: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина металла, мм: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: возможна резка, стоимость реза 35 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 5*</t>
+Кол-во в упаковке, шт.: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">505.00</t>
+            <t xml:space="preserve">710.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C68" s="4"/>
       <c r="D68" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-4 \ Труба барная круглая</t>
-[...3 lines deleted...]
-Артикул: JOKP.004D.CH</t>
+            <t xml:space="preserve">J-4 \ Труба овальная</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.004.CH.1,0</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 3000</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр, мм: 50</t>
-[...3 lines deleted...]
-Толщина металла, мм: 1</t>
+Сечение, мм: 30х15</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина металла, мм: 1,0</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: возможна резка, стоимость реза 35 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 4</t>
+Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">690.00</t>
+            <t xml:space="preserve">364.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" s="4"/>
       <c r="B69" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-4 \ Труба овальная</t>
-[...3 lines deleted...]
-Артикул: JOKP.004.CH.1,0</t>
+            <t xml:space="preserve">J-4 \ Труба круглая</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.004T.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 3000</t>
           </r>
           <r>
             <t xml:space="preserve">
-Сечение, мм: 30х15</t>
-[...3 lines deleted...]
-Толщина металла, мм: 1,0</t>
+Диаметр, мм: 10</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина металла, мм: 1,1</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: возможна резка, стоимость реза 35 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 10</t>
+Кол-во в упаковке, шт.: 30*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">364.00</t>
+            <t xml:space="preserve">240.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C69" s="4"/>
       <c r="D69" s="5" t="inlineStr">
-        <is>
-[...68 lines deleted...]
-      <c r="B70" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Присоска - \ Присоска для стекла</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: E013 D10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр (под нагрузкой), мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>