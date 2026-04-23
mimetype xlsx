--- v2 (2026-03-09)
+++ v3 (2026-04-23)
@@ -15,69 +15,69 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13.01.2026</t>
+      <t xml:space="preserve">20.04.2026</t>
     </r>
   </si>
   <si>
     <t>Система Joker (Джокер)</t>
   </si>
   <si>
     <t>Внимание! Некоторые изделия из данной серии имеют наценку 5% при покупке менее 1 коробки! Все такие изделия отмечены *</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">J-1 \ Соединитель крестовых 3-х труб</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: JOKP.001SX.CH</t>
     </r>
@@ -97,51 +97,51 @@
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">75.48</t>
+      <t xml:space="preserve">64.26</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">J-1 \ Соединитель крестовых 3-х труб</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: JOKP.001DX.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -158,51 +158,51 @@
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">75.48</t>
+      <t xml:space="preserve">64.26</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">J-2 \ Соединитель параллельных 2-х труб</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: JOKP.002.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -321,51 +321,51 @@
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">107.00</t>
+      <t xml:space="preserve">97.92</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">J-3 \ Соединитель перпендикулярных 2-х труб</t>
@@ -386,51 +386,51 @@
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">65.28</t>
+      <t xml:space="preserve">59.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">J-6 \ Соединитель перпендикулярных 2-х труб</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: JOKP.006.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -443,100 +443,100 @@
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">82.62</t>
+      <t xml:space="preserve">76.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">J-6 \ Соединитель(перпендикулярный 2-х труб)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: JOKP.006.BL.MU</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">118.00</t>
+      <t xml:space="preserve">102.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">J-6 \ Соединитель(перпендикулярный 2-х труб)</t>
@@ -549,51 +549,51 @@
       <t xml:space="preserve">
 Цвет: белый муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">118.00</t>
+      <t xml:space="preserve">102.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">J-8 \ Заглушка металлопластиковая для трубы д-25х1-1,2мм</t>
@@ -679,51 +679,51 @@
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Для трубы д-25 с толщиной стенки от 1,0 до 1,2мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">7.30</t>
+      <t xml:space="preserve">6.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">J-8 \ Заглушка металлопластиковая для трубы д-25х0,8-1,0мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: JOKP.008.0,8-1.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -1082,100 +1082,100 @@
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">54.06</t>
+      <t xml:space="preserve">41.82</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">J-14 c \ Ножка регулируемая (резьба М10)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: JOKP.014C.00</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">27.54</t>
+      <t xml:space="preserve">21.42</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">J-15 steel (D=25 мм) \ Консоль крепления к плоскости</t>
@@ -1200,51 +1200,51 @@
       <t xml:space="preserve">
 Толщина корпуса, мм: 1</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">11.22</t>
+      <t xml:space="preserve">10.20</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">J-15 t (D=25 мм) \ Консоль крепления к плоскости</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: JOKP.015TA.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -1395,51 +1395,51 @@
       <t xml:space="preserve">
 Толщина корпуса, мм: 2,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 90</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">102.00</t>
+      <t xml:space="preserve">97.92</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">J-15 h (t) (D=25 мм) \ Консоль крепления к плоскости</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: JOKP.015HT.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -1460,51 +1460,51 @@
       <t xml:space="preserve">
 Толщина корпуса, мм: 1,8</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 90</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">78.54</t>
+      <t xml:space="preserve">69.36</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">J-15 c (D=32 мм) \  Консоль крепления к плоскости</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: JOKP.015CT.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -1525,51 +1525,51 @@
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">65.28</t>
+      <t xml:space="preserve">61.20</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">J-16 \ Присоска для панелей и стекла</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: JOKP.016.TR</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: прозрачный</t>
@@ -1578,51 +1578,51 @@
       <t xml:space="preserve">
 Диаметр (под нагрузкой), мм: 22</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4.08</t>
+      <t xml:space="preserve">3.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Jr-16 \ Присоска для панелей и стекла</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: JOKR.016.25.TR</t>
@@ -1696,100 +1696,100 @@
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3.80</t>
+      <t xml:space="preserve">3.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Jr 018 (D=32 мм) \ Заглушка (металлопластиковая)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: JOKR.018C.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: металлопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 32</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">39.90</t>
+      <t xml:space="preserve">38.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">J-19 \ Заглушка-ножка пластиковая</t>
@@ -1810,51 +1810,51 @@
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 600</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4.40</t>
+      <t xml:space="preserve">4.20</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">J-30 \ Соединитель параллельных 3-х труб</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: JOKP.030.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -2396,96 +2396,96 @@
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum. Лля использования со стеклом или решеткой необходимо дополнять уплотнителем J 52 или JK 52</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">112.00</t>
+      <t xml:space="preserve">116.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">JK 078 \ Держатель панелей двусторонний, поворотный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: JOK.078.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Италия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: для использования со стеклом или решеткой необходимо дополнять уплотнителем J 52 или JK 52</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 148 руб.</t>
+Старая цена: 152 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">76.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -2551,124 +2551,116 @@
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">J-81 \ Полкодержатель двусторонний</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: JOKP.081.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
- Дата и время: 10.10.2025 09:09:35</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 75</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 130 руб.</t>
+Старая цена: 132,5 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">106.00</t>
+      <t xml:space="preserve">99.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">J-671 \ Держатель трубы проходной</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: JOKP.671.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Сечение, мм: 30x15</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
- Дата и время: 10.10.2025 09:10:20</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 81,5 руб.</t>
+Старая цена: 82.93 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">62.22</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -2734,59 +2726,55 @@
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">J-672 \ Держатель трубы завершающий</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: JOKP.672.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Сечение, мм: 30x15</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
- Дата и время: 10.10.2025 09:10:47</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 86,6 руб.</t>
+Старая цена: 88,4 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">66.30</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -2811,51 +2799,51 @@
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">85.68</t>
+      <t xml:space="preserve">69.36</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">JK 651 \ Держатель трубы проходной</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: JOK.651.CH</t>
@@ -2925,51 +2913,51 @@
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">86.70</t>
+      <t xml:space="preserve">71.40</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">J-304 \ Соединитель поворотный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: JOKP.304.CH</t>
@@ -2986,51 +2974,51 @@
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">81.60</t>
+      <t xml:space="preserve">69.36</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">JK 304 \ Соединитель поворотный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: JOK.304.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -3096,51 +3084,51 @@
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">26.52</t>
+      <t xml:space="preserve">19.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">J-37 \ Держатель стекла</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: JOKP.037.CH</t>
@@ -3194,54 +3182,50 @@
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">JK 039 \ Держатель панели</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: JOK.039.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Италия</t>
     </r>
     <r>
       <t xml:space="preserve">
- Дата и время: 10.10.2025 09:05:37</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 26 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">15.70</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
@@ -3463,4622 +3447,4240 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">160.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">JK 050 b \ Полкодержатель наклонный 25 град.</t>
-[...35 lines deleted...]
-Старая цена: 169 руб.</t>
+      <t xml:space="preserve">J-51 (K) \ Держатель панели и стекла</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.051.K.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Vacuum. Для использования со стеклом или решеткой необходимо дополнять уплотнителем J 52 или JK 52</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 120</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">85.00</t>
+      <t xml:space="preserve">57.12</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">JK 050 c \ Полкодержатель наклонный 25 град.</t>
-[...35 lines deleted...]
-Старая цена: 169 руб.</t>
+      <t xml:space="preserve">J-52 \ Уплотнитель для стекла и решетки</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.052.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: пластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Использовать с J 51, J 55, JK 55, J 78 и JK 78</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 1500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">85.00</t>
+      <t xml:space="preserve">3.06</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-51 (K) \ Держатель панели и стекла</t>
-[...3 lines deleted...]
-Артикул: JOKP.051.K.CH</t>
+      <t xml:space="preserve">J-53 \ Соединитель трубы 25х10 мм, односторонний</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.053.00</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Vacuum. Для использования со стеклом или решеткой необходимо дополнять уплотнителем J 52 или JK 52</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 120</t>
+Кол-во в упаковке, шт.: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">63.24</t>
+      <t xml:space="preserve">98.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-52 \ Уплотнитель для стекла и решетки</t>
-[...11 lines deleted...]
-Материал: пластик</t>
+      <t xml:space="preserve">J-54 \ Соединитель трубы 25х10 мм, двусторонний</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.054.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Использовать с J 51, J 55, JK 55, J 78 и JK 78</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 1500</t>
+Кол-во в упаковке, шт.: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3.06</t>
+      <t xml:space="preserve">129.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-53 \ Соединитель трубы 25х10 мм, односторонний</t>
-[...3 lines deleted...]
-Артикул: JOKP.053.00</t>
+      <t xml:space="preserve">J-55 \ Держатель для панели и стекла, двусторонний</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.055.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 30</t>
+Примечание: Vacuum. для использования со стеклом или решеткой необходимо дополнять уплотнителем J 52 или JK 52</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 80</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">112.00</t>
+      <t xml:space="preserve">104.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-54 \ Соединитель трубы 25х10 мм, двусторонний</t>
-[...3 lines deleted...]
-Артикул: JOKP.054.00</t>
+      <t xml:space="preserve">J-58 \ Дистанционный держатель трубы</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.058.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 30</t>
+Примечание: Vacuum</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 60</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">146.00</t>
+      <t xml:space="preserve">102.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-55 \ Держатель для панели и стекла, двусторонний</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+      <t xml:space="preserve">J-60 \ Полкодержатель прямой</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.673.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Vacuum. для использования со стеклом или решеткой необходимо дополнять уплотнителем J 52 или JK 52</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 80</t>
+Кол-во в упаковке, шт.: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">104.00</t>
+      <t xml:space="preserve">203.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-58 \ Дистанционный держатель трубы</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+      <t xml:space="preserve">J-61 \ Полкодержатель наклонный 30 град.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.674.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Vacuum</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 60</t>
+Кол-во в упаковке, шт.: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">102.00</t>
+      <t xml:space="preserve">145.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-60 \ Полкодержатель прямой</t>
-[...3 lines deleted...]
-Артикул: JOKP.673.CH</t>
+      <t xml:space="preserve">J-62 \ Полкодержатель наклонный 60 град.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.675.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">203.00</t>
+      <t xml:space="preserve">152.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-61 \ Полкодержатель наклонный 30 град.</t>
-[...3 lines deleted...]
-Артикул: JOKP.674.CH</t>
+      <t xml:space="preserve">J-63 \ Полкодержатель прямой односторонний</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.063.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 25</t>
+Кол-во в упаковке, шт.: 40</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">145.00</t>
+      <t xml:space="preserve">129.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-62 \ Полкодержатель наклонный 60 град.</t>
-[...3 lines deleted...]
-Артикул: JOKP.675.CH</t>
+      <t xml:space="preserve">JK 063 \ Полкодержатель прямой односторонний</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOK.063.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Китай</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 25</t>
+Производитель: Италия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 40</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 210 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">152.00</t>
+      <t xml:space="preserve">148.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-63 \ Полкодержатель прямой односторонний</t>
-[...3 lines deleted...]
-Артикул: JOKP.063.CH</t>
+      <t xml:space="preserve">J-64 \ Полкодержатель прямой двусторонний</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.064.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 40</t>
+Кол-во в упаковке, шт.: 20</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 229 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">151.00</t>
+      <t xml:space="preserve">183.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">JK 063 \ Полкодержатель прямой односторонний</t>
-[...27 lines deleted...]
-Старая цена: 210 руб.</t>
+      <t xml:space="preserve">Jr-34 b \ Колесная опора (резьба М10)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKR.034B.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 80</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Нагрузка, кг: до 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">148.00</t>
+      <t xml:space="preserve">51.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-64 \ Полкодержатель прямой двусторонний</t>
-[...31 lines deleted...]
-Старая цена: 224 руб.</t>
+      <t xml:space="preserve">J-34 e \ Колесная опора (резьба М10)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.034E.GR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: серый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 98</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 60</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Нагрузка, кг: 40</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: каркас – металл</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 120</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">183.00</t>
+      <t xml:space="preserve">175.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Jr-34 b \ Колесная опора (резьба М10)</t>
-[...19 lines deleted...]
-Нагрузка, кг: до 30</t>
+      <t xml:space="preserve">J-34 et \ Колесная опора c тормозом (резьба М10)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.034ET.CR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: серый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 98</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 60</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Нагрузка, кг: 40</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: каркас – металл</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 120</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">51.00</t>
+      <t xml:space="preserve">184.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-34 e \ Колесная опора (резьба М10)</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 120</t>
+      <t xml:space="preserve">J-34 ic \ Колесная опора (резьба М10)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.034IC.40.ZN.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: цинк/черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 70</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 40</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Нагрузка, кг: 15</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: опорный болт М10</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 400</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 90,1 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">175.00</t>
+      <t xml:space="preserve">54.06</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-34 et \ Колесная опора c тормозом (резьба М10)</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 120</t>
+      <t xml:space="preserve">J-34 cn \ Колесная опора (резьба М10)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.034CN.ZN.GR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: цинк/серый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 90</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Нагрузка, кг: 30</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: опорный болт М10</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">184.00</t>
+      <t xml:space="preserve">131.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-34 ic \ Колесная опора (резьба М10)</t>
-[...19 lines deleted...]
-Нагрузка, кг: 15</t>
+      <t xml:space="preserve">J-34 cnt \ Колесная опора c тормозом (резьба М10)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.034CNT.ZN.GR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: цинк/серый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 90</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Нагрузка, кг: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: опорный болт М10</t>
     </r>
     <r>
       <t xml:space="preserve">
- Дата и время: 07.10.2025 14:16:31</t>
-[...7 lines deleted...]
-Старая цена: 88 руб.</t>
+Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">54.06</t>
+      <t xml:space="preserve">198.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-34 cn \ Колесная опора (резьба М10)</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+      <t xml:space="preserve">J-34 d \ Колесная опора шар (резьба М8) </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.034D.CHCR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром/серый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 70</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 40</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Нагрузка, кг: 15</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Материал колеса серая резина</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 120</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">131.00</t>
+      <t xml:space="preserve">103.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-34 cnt \ Колесная опора c тормозом (резьба М10)</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+      <t xml:space="preserve">J-34 d \ Колесная опора Шар (резьба М10)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.034D.40.CH.GR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром/серый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 70</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 40</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Нагрузка, кг: 15</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Материал колеса серая резина</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 120</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">198.00</t>
+      <t xml:space="preserve">105.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Jr-34 сn \ Колесная опора усиленная (резьба М10)</t>
-[...23 lines deleted...]
-Примечание: опорный болт М10 (длина 30 мм)</t>
+      <t xml:space="preserve">U-1 \  Соединитель 2-х труб</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.001.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Vacuum</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">153.00</t>
+      <t xml:space="preserve">51.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-34 d \ Колесная опора шар (резьба М8) </t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 120</t>
+      <t xml:space="preserve">U-1 \  Соединитель(2-х труб)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.001.BL.MU</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Картинка анонса: 8250150</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">103.00</t>
+      <t xml:space="preserve">78.54</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-34 d \ Колесная опора Шар (резьба М10)</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 120</t>
+      <t xml:space="preserve">U-1 \ Соединитель(2-х труб)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.001.WH.MU</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Картинка анонса: 8249014</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">105.00</t>
+      <t xml:space="preserve">78.54</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-1 \  Соединитель 2-х труб</t>
-[...3 lines deleted...]
-Артикул: UNOP.001.CH</t>
+      <t xml:space="preserve">U-2 \  Соединитель 2-х параллельных труб</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.002.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 160</t>
+Кол-во в упаковке, шт.: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">60.18</t>
+      <t xml:space="preserve">57.12</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-1 \  Соединитель(2-х труб)</t>
-[...7 lines deleted...]
-Цвет: черный муар</t>
+      <t xml:space="preserve">U-3 \ Соединитель 3-х труб</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.003.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Картинка анонса: 8250150</t>
+Примечание: Vacuum</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">78.54</t>
+      <t xml:space="preserve">90.78</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-1 \ Соединитель(2-х труб)</t>
-[...7 lines deleted...]
-Цвет: белый муар</t>
+      <t xml:space="preserve">U-4 \ Угловой соединитель 3-х труб</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.004.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Картинка анонса: 8249014</t>
+Примечание: Vacuum</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">78.54</t>
+      <t xml:space="preserve">102.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-2 \  Соединитель 2-х параллельных труб</t>
-[...3 lines deleted...]
-Артикул: UNOP.002.CH</t>
+      <t xml:space="preserve">U-6 \ Угловой соединитель 3-х труб с 1-й полкой</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.006.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 200</t>
+Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">61.20</t>
+      <t xml:space="preserve">102.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-3 \ Соединитель 3-х труб</t>
-[...3 lines deleted...]
-Артикул: UNOP.003.CH</t>
+      <t xml:space="preserve">U-7 \ Угловой соединитель 4-х труб</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.007.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 100</t>
+Кол-во в упаковке, шт.: 60</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">91.80</t>
+      <t xml:space="preserve">134.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-4 \ Угловой соединитель 3-х труб</t>
-[...3 lines deleted...]
-Артикул: UNOP.004.CH</t>
+      <t xml:space="preserve">U-8 \ Угловой соединитель 4-х труб с 1-й полкой</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.008.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 100</t>
+Кол-во в упаковке, шт.: 60</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">102.00</t>
+      <t xml:space="preserve">146.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-6 \ Угловой соединитель 3-х труб с 1-й полкой</t>
-[...3 lines deleted...]
-Артикул: UNOP.006.CH</t>
+      <t xml:space="preserve">U-9 \ Угловой соединитель 4-х труб с 2-мя полками</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.009.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 100</t>
+Кол-во в упаковке, шт.: 60</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">114.00</t>
+      <t xml:space="preserve">149.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-7 \ Угловой соединитель 4-х труб</t>
-[...3 lines deleted...]
-Артикул: UNOP.007.CH</t>
+      <t xml:space="preserve">U-10 \ Угловой соединитель 5-ти труб</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.010.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 60</t>
+Кол-во в упаковке, шт.: 40</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">134.00</t>
+      <t xml:space="preserve">165.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-8 \ Угловой соединитель 4-х труб с 1-й полкой</t>
-[...3 lines deleted...]
-Артикул: UNOP.008.CH</t>
+      <t xml:space="preserve">U-11 \ Угловой соединитель 5-ти труб с 1-й полкой</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.011.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 60</t>
+Кол-во в упаковке, шт.: 40</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">146.00</t>
+      <t xml:space="preserve">99.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-9 \ Угловой соединитель 4-х труб с 2-мя полками</t>
-[...15 lines deleted...]
-Производитель: Китай</t>
+      <t xml:space="preserve">UNO 011 \ Угловой соединитель 5-ти труб с 1-й полкой</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNO.011.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Италия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 60</t>
+Кол-во в упаковке, шт.: 40</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">149.00</t>
+      <t xml:space="preserve">134.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-10 \ Угловой соединитель 5-ти труб</t>
-[...15 lines deleted...]
-Производитель: Китай</t>
+      <t xml:space="preserve">UNO 012 \ Угловой соединитель 5-ти труб с 2-мя полками</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNO.012.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Италия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 40</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">188.00</t>
+      <t xml:space="preserve">136.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-11 \ Угловой соединитель 5-ти труб с 1-й полкой</t>
-[...15 lines deleted...]
-Производитель: Китай</t>
+      <t xml:space="preserve">UNO 013 \ Угловой соединитель 5-ти труб с 3-мя полками</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNO.013.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Италия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 40</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">181.00</t>
+      <t xml:space="preserve">140.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">UNO 011 \ Угловой соединитель 5-ти труб с 1-й полкой</t>
-[...15 lines deleted...]
-Производитель: Италия</t>
+      <t xml:space="preserve">U-15 \ 3-х сторонний поворотный соединитель</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.015.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 40</t>
+Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">134.00</t>
+      <t xml:space="preserve">138.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-12 \ Угловой соединитель 5-ти труб с 2-мя полками</t>
-[...3 lines deleted...]
-Артикул: UNOP.012.CH</t>
+      <t xml:space="preserve">U-16 \ Держатель панели стекла</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.016.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 40</t>
+Кол-во в упаковке, шт.: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">181.00</t>
+      <t xml:space="preserve">64.26</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">UNO 012 \ Угловой соединитель 5-ти труб с 2-мя полками</t>
-[...3 lines deleted...]
-Артикул: UNO.012.CH</t>
+      <t xml:space="preserve">UNO 016 \ Держатель панели стекла</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNO.016.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Италия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 40</t>
+Кол-во в упаковке, шт.: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">136.00</t>
+      <t xml:space="preserve">48.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-13 \ Угловой соединитель 5-ти труб с 3-мя полками</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+      <t xml:space="preserve">U-17A \ Уплотнитель для UNO 16</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.017A.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 40</t>
+Для стекла толщиной: 4-6 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">186.00</t>
+      <t xml:space="preserve">4.08</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">UNO 013 \ Угловой соединитель 5-ти труб с 3-мя полками</t>
-[...15 lines deleted...]
-Производитель: Италия</t>
+      <t xml:space="preserve">U-21 \ Соединитель перпендикулярных 2-х труб</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.021.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 40</t>
+Кол-во в упаковке, шт.: 120</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">140.00</t>
+      <t xml:space="preserve">59.16</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-14 \ Угловой соединитель 5-ти труб с 4-мя полками</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+      <t xml:space="preserve">U-21 \ Соединитель(перпендикулярный 2-х труб)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.021.BL.MU</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Vacuum</t>
-[...6 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">203.00</t>
+      <t xml:space="preserve">87.72</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-15 \ 3-х сторонний поворотный соединитель</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+      <t xml:space="preserve">U-21 \ Соединитель(перпендикулярный 2-х труб)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.021.WH.MU</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Vacuum</t>
-[...6 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">165.00</t>
+      <t xml:space="preserve">87.72</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-16 \ Держатель панели стекла</t>
-[...11 lines deleted...]
-Диаметр, мм: 25</t>
+      <t xml:space="preserve">U-21 (d-32мм) \ Соединитель перпендикулярных 2-х труб</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.021C.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 32</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 200</t>
+Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">64.26</t>
+      <t xml:space="preserve">205.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">UNO 016 \ Держатель панели стекла</t>
-[...15 lines deleted...]
-Производитель: Италия</t>
+      <t xml:space="preserve">U-22 \ Соединитель перпендикулярных 3-х труб поворотный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.022.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 200</t>
+Кол-во в упаковке, шт.: 90</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">48.00</t>
+      <t xml:space="preserve">133.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-17A \ Уплотнитель для UNO 16</t>
-[...11 lines deleted...]
-Диаметр, мм: 25</t>
+      <t xml:space="preserve">U-22 (d-32мм) \ Соединитель перпендикулярных 3-х труб поворотный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.022C.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 32</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
-Для стекла толщиной: 4-6 мм</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 300</t>
+Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4.08</t>
+      <t xml:space="preserve">312.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-21 \ Соединитель перпендикулярных 2-х труб</t>
-[...3 lines deleted...]
-Артикул: UNOP.021.CH</t>
+      <t xml:space="preserve">U-23 \ Соединитель перпендикулярных 4-х труб</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.023.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 120</t>
+Кол-во в упаковке, шт.: 60</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">69.36</t>
+      <t xml:space="preserve">143.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-21 \ Соединитель(перпендикулярный 2-х труб)</t>
-[...7 lines deleted...]
-Цвет: черный муар</t>
+      <t xml:space="preserve">U-24 \ Соединитель перпендикулярных 5-ти труб</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.024.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
+Примечание: Vacuum</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">94.86</t>
+      <t xml:space="preserve">240.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...6 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-21 \ Соединитель(перпендикулярный 2-х труб)</t>
-[...15 lines deleted...]
-Производитель: Китай</t>
+      <t xml:space="preserve">UNO 024 \ Соединитель перпендикулярных 5-ти труб</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNO.024.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Италия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Vacuum</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">94.86</t>
+      <t xml:space="preserve">160.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...6 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-21 (d-32мм) \ Соединитель перпендикулярных 2-х труб</t>
-[...11 lines deleted...]
-Диаметр, мм: 32</t>
+      <t xml:space="preserve">U-25 \ Полкодержатель для стекла и панели</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.025.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 100</t>
+Кол-во в упаковке, шт.: 120</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">240.00</t>
+      <t xml:space="preserve">26.52</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-22 \ Соединитель перпендикулярных 3-х труб поворотный</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 90</t>
+      <t xml:space="preserve">Js-21 \ Сектор</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.082.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размеры, мм: 370х370</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Радиус, мм: 270</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">154.00</t>
+      <t xml:space="preserve">200.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-22 (d-32мм) \ Соединитель перпендикулярных 3-х труб поворотный</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+      <t xml:space="preserve">Js-22 \ Дуга</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.083.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 540</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">312.00</t>
+      <t xml:space="preserve">275.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-23 \ Соединитель перпендикулярных 4-х труб</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 60</t>
+      <t xml:space="preserve">Js-23 \ Дуга</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.084.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 940</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">156.00</t>
+      <t xml:space="preserve">414.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-24 \ Соединитель перпендикулярных 5-ти труб</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+      <t xml:space="preserve">Js-24 \ П-образная дуга</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.085.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 540</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">240.00</t>
+      <t xml:space="preserve">315.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">UNO 024 \ Соединитель перпендикулярных 5-ти труб</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+      <t xml:space="preserve">Js-25 \ П-образная дуга</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.086.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 940</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">160.00</t>
+      <t xml:space="preserve">434.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-25 \ Полкодержатель для стекла и панели</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 120</t>
+      <t xml:space="preserve">Js-26 \ Угол 90 град.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.087.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">26.52</t>
+      <t xml:space="preserve">120.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Js-21 \ Сектор</t>
-[...15 lines deleted...]
-Радиус, мм: 270</t>
+      <t xml:space="preserve">Js-27 \ П-образная изогнутая дуга</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.088.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 540</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50*</t>
+Кол-во в упаковке, шт.: 5*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">200.00</t>
+      <t xml:space="preserve">286.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Js-22 \ Дуга</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+      <t xml:space="preserve">J-27 \ П-образная изогнутая дуга</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.027.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 540</t>
     </r>
     <r>
       <t xml:space="preserve">
-Диаметр, мм: 25</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 5*</t>
+Высота, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 350 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">275.00</t>
+      <t xml:space="preserve">280.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Js-23 \ Дуга</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+      <t xml:space="preserve">Js-28 \ П-образная изогнутая дуга</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.089.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 940</t>
     </r>
     <r>
       <t xml:space="preserve">
+Высота, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">414.00</t>
+      <t xml:space="preserve">296.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Js-24 \ П-образная дуга</t>
-[...15 lines deleted...]
-Высота, мм: 300</t>
+      <t xml:space="preserve">Js-70 \ Угол 135 град.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.090.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">315.00</t>
+      <t xml:space="preserve">118.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Js-25 \ П-образная дуга</t>
-[...11 lines deleted...]
-Ширина, мм: 940</t>
+      <t xml:space="preserve">Js-71 \ Угол 90 град.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.091.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">434.00</t>
+      <t xml:space="preserve">172.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Js-26 \ Угол 90 град.</t>
-[...15 lines deleted...]
-Высота, мм: 200</t>
+      <t xml:space="preserve">Js-74 \ П-образный элемент</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.092.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 540</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50*</t>
+Кол-во в упаковке, шт.: 5*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">120.00</t>
+      <t xml:space="preserve">296.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Js-27 \ П-образная изогнутая дуга</t>
-[...15 lines deleted...]
-Ширина, мм: 540</t>
+      <t xml:space="preserve">Js-75 \ П-образный элемент</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.093.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 940</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">286.00</t>
+      <t xml:space="preserve">337.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-27 \ П-образная изогнутая дуга</t>
-[...11 lines deleted...]
-Глубина, мм: 200</t>
+      <t xml:space="preserve">Js-76 \ П-образный элемент</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.094.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 170</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 540</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, мм: 300</t>
-[...15 lines deleted...]
-Старая цена: 350 руб.</t>
+Высота, мм: 370</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">280.00</t>
+      <t xml:space="preserve">245.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Js-28 \ П-образная изогнутая дуга</t>
-[...35 lines deleted...]
-Кол-во в упаковке, шт.: 5*</t>
+      <t xml:space="preserve">J-4 \ Труба круглая</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.004F.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 3000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Толщина металла, мм: 0,7</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: возможна резка, стоимость реза 35 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">296.00</t>
+      <t xml:space="preserve">194.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Js-70 \ Угол 135 град.</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 5*</t>
+      <t xml:space="preserve">J-4 \ Труба круглая</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.050.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 3000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Толщина металла, мм: 0,8</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: возможна резка, стоимость реза 35 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">118.00</t>
+      <t xml:space="preserve">236.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Js-71 \ Угол 90 град.</t>
-[...31 lines deleted...]
-Кол-во в упаковке, шт.: 5*</t>
+      <t xml:space="preserve">J-4 \ Труба круглая</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.004B.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 3000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Толщина металла, мм: 0,9</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: возможна резка, стоимость реза 35 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">172.00</t>
+      <t xml:space="preserve">309.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Js-74 \ П-образный элемент</t>
-[...31 lines deleted...]
-Кол-во в упаковке, шт.: 5*</t>
+      <t xml:space="preserve">J-4 \ Труба</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.059.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 3000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Толщина металла, мм: 1,0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: возможна резка, стоимость реза 35 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">296.00</t>
+      <t xml:space="preserve">356.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Js-75 \ П-образный элемент</t>
-[...31 lines deleted...]
-Кол-во в упаковке, шт.: 5*</t>
+      <t xml:space="preserve">J-4 \ Труба (для гибки)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.048.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 3000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Толщина металла, мм: 1,0</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: возможна резка, стоимость реза 35 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">337.00</t>
+      <t xml:space="preserve">624.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Js-76 \ П-образный элемент</t>
-[...31 lines deleted...]
-Собственное производство: Да</t>
+      <t xml:space="preserve">J-4 \ Труба круглая</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.004C.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 3000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 32</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Толщина металла, мм: 0,8</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: возможна резка, стоимость реза 35 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">245.00</t>
+      <t xml:space="preserve">505.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-4 \ Труба круглая</t>
-[...3 lines deleted...]
-Артикул: JOKP.004F.CH</t>
+      <t xml:space="preserve">J-4 \ Труба барная круглая</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.004D.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 3000</t>
     </r>
     <r>
       <t xml:space="preserve">
-Диаметр, мм: 25</t>
-[...3 lines deleted...]
-Толщина металла, мм: 0,7</t>
+Диаметр, мм: 50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Толщина металла, мм: 1</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: возможна резка, стоимость реза 35 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 10*</t>
+Кол-во в упаковке, шт.: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">203.00</t>
-[...397 lines deleted...]
-      <t xml:space="preserve">791.00</t>
+      <t xml:space="preserve">690.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">J-4 \ Труба овальная</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: JOKP.004.CH.1,0</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -8325,51 +7927,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79e049_0100_11e0_b16f_003048d0c7fe_874D4664_434A_4D13_A2FE_527B6946F7742.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf3b85_02ae_11e0_b16f_003048d0c7fe_C00FFC27_263E_4A6E_B7A3_A89AB75203EC3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82329500_fdef_11df_b16f_003048d0c7fe_0806AA54_0715_4563_85A8_5BB0A58BFFAE4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a2662_239b_11e0_99a4_003048f27c5f_5023508A_2FB1_46FA_AA2E_F39B22A5D7D95.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f59ac_11d1_11ee_907c_ac1f6b40b531_JOKP002BLMU_khz6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c038e_131c_11e0_99a4_003048f27c5f_1285200A_3F32_4398_9EBD_E55F3CDCF72F7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa041fd_fdef_11df_b16f_003048d0c7fe_3CED9165_C16B_41D7_93D7_45733DA533DE8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75608eff_11d1_11ee_907c_ac1f6b40b531_JOKP00632BLMU_19.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d01ef_5cf4_11ee_907c_ac1f6b40b531_JOKP006WHMU10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82329503_fdef_11df_b16f_003048d0c7fe_B65D4D08_06C7_4F0C_A51A_541B6ADE637F11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ccfcc_4148_11e7_abe3_0025902b3cc1_J_8_25_1_1_212.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6568313_70ad_11e9_80b7_0025902b3cc1_B65D4D08_06C7_4F0C_A51A_541B6ADE637F13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd09b60_02ae_11e0_b16f_003048d0c7fe_4FE38C7B_80C8_42E4_B742_607FF2FF9A8914.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84704fb5_0100_11e0_b16f_003048d0c7fe_1FDDE234_BD92_4280_BE8A_2F553CA3B65415.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c794d2c_11d2_11ee_907c_ac1f6b40b531_TRXP013VL16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23173f30_5cf5_11ee_907c_ac1f6b40b531_TRXP013WH17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ab0a1_d3c8_11e5_9829_0025902b3cc0_3B89BCBF_E0B3_43C0_8D05_487AA34F993B18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb53_fea4_11df_b16f_003048d0c7fe_240DD8F3_F707_406A_8A68_BD7F819B096B19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af22f5_fdef_11df_b16f_003048d0c7fe_A2502C797F0F20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e500e41_e8c5_11e4_afdc_0025902b3cc1_B010E6D5_29EE_4DD8_81D3_243EABD9B8F321.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04200_fdef_11df_b16f_003048d0c7fe_EA73C176_5B0C_44B9_9132_17E7B14F81B922.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f21437_fea3_11df_b16f_003048d0c7fe_9FC263C2_E4FD_4846_BF60_E24DCC16FB8723.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6987c_2859_11e0_99a4_003048f27c5f_DD81EEE4_8840_46D4_8408_11B711244F3824.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97e46e_e8c5_11e4_afdc_0025902b3cc1_2644BFC4_B455_44C7_BEF9_89B74CC275EA25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00face82_84e3_11e8_ade2_0025902b3cc1_626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c88948_0100_11e0_b16f_003048d0c7fe_AA87DC7E_F186_41B2_9A98_E60BC838E1AC27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f61ee_96df_11eb_80bc_0025902b3cc1_2E67C608_E7C5_469F_83A8_DFD1782CA8A028.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83fd43_0100_11e0_b16f_003048d0c7fe_62B0C1C2_3644_429E_968D_D5E1295A183E29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a508650_ba5e_11e8_a710_0025902b3cc1_EF4B9F33_891A_4779_B1B2_6FA547321F4A30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0013d8d_0c07_11e0_99a4_003048f27c5f_D3316F2C_042E_4625_BFE7_82578625338431.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ff71c_2526_11e0_99a4_003048f27c5f_9B350670_7EA0_4A10_A2FF_2ECD0EF976BE32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f32ce_fdef_11df_b16f_003048d0c7fe_DE289320_F7CB_4483_92BB_791A786D193333.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf60b9_01cb_11e0_b16f_003048d0c7fe_303DB98A_AF38_4CAA_A111_09D4C973A84434.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf60b6_01cb_11e0_b16f_003048d0c7fe_310C7863_7496_4FDC_81ED_F5408D1393E735.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b1105_0c08_11e0_99a4_003048f27c5f_23906FFD_76B1_4C89_9861_8B3D20FF665836.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a25d44_13e9_11e0_99a4_003048f27c5f_1D7D_237.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf3b7f_02ae_11e0_b16f_003048d0c7fe_5AD85470_D5E9_4580_84F5_C8A202C19E6E38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf60bc_01cb_11e0_b16f_003048d0c7fe_0886E029_5F93_46C8_B861_64C7861D466839.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb44_fea4_11df_b16f_003048d0c7fe_ABCA4A30_B730_4B99_B4CD_8A9C2900420A40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b34f7_fdef_11df_b16f_003048d0c7fe_CEE0087D_C5FB_411E_9F63_2FB1A1901B2A41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afad10_074c_11e0_99a4_003048f27c5f_A45D7E1E_764E_49C2_99D3_77925510029E42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232954e_fdef_11df_b16f_003048d0c7fe_7BF8EF0B_E1B2_45A0_9C49_4685E094575B43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43256b8_0100_11e0_b16f_003048d0c7fe_9C390267_03BD_4C4F_8429_4DC5A55349F544.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60e27a_4a15_11e0_86e2_003048f27c5f_ABAECEB4_8217_4A45_88F1_DA8E51616C7745.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42478e09_d5d9_11e0_a476_003048f27c5f_9965F43B_688F_40EB_9500_13B5E525E31746.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a97f0_068c_11e0_99a4_003048f27c5f_043A5D14_6CDE_43B9_B784_763CFFEB07B047.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1c8a9_01cb_11e0_b16f_003048d0c7fe_624AB874_8620_4428_A183_4E26B7A14BB648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2474e9_fea3_11df_b16f_003048d0c7fe_70C9C707_5C80_4C95_BA77_B0D83824F04E49.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1c8ac_01cb_11e0_b16f_003048d0c7fe_F3E12A81_A0FD_4B15_BF54_1BADBCC0734F50.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04207_fdef_11df_b16f_003048d0c7fe_F29BE117_2D99_443D_AAB5_978FB57171F651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebdcb5f_6bc3_11e0_afc8_003048f27c5f_817E0E32_6425_4BD7_B7DD_BDE2640EE11C52.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd46b2b_08dd_11e0_99a4_003048f27c5f_15AC4F97_6466_42EF_B345_919A7F6290A453.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3dd213_1d4f_11e0_99a4_003048f27c5f_B1BDFBA6_84E6_4686_953B_45A61ADAB72E54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7930bf6_ff1b_11e0_833e_003048f27c5f_7A672AE5_5670_4D88_BA67_05CCEA1C082B55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf3b82_02ae_11e0_b16f_003048d0c7fe_0460193A_EED0_472C_B9FB_E18441C1135056.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ae471_068c_11e0_99a4_003048f27c5f_E4906F84_19E2_4647_8818_722A96FA64ED57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f32c8_fdef_11df_b16f_003048d0c7fe_87F31128_07F4_4BCE_889B_F1D95309901758.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdc99c_01cb_11e0_b16f_003048d0c7fe_3C0D7330_0F7A_4032_93BA_4FE9C19641F659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be3136_0d9f_11e0_99a4_003048f27c5f_A2212AA9_D3E4_4EBE_A9F3_8127A11A719360.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda62b5_4a16_11e0_86e2_003048f27c5f_6D1D374B_87A2_4297_8B78_26464CCAB83361.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea76c3_87f9_11e7_9ffe_0025902b3cc1_FF1FFC5F_0262_4693_B803_B7C68FDA1CF062.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84704fb2_0100_11e0_b16f_003048d0c7fe_ABA29721_A44F_4E3E_97F5_606CEA6F815063.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2474e3_fea3_11df_b16f_003048d0c7fe_E800FABA_39D9_4E6C_84B8_278BE0D1170464.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2474e6_fea3_11df_b16f_003048d0c7fe_8B3930F9_8771_455A_B52E_BE550F38EA8465.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f32c1_fdef_11df_b16f_003048d0c7fe_57ACBF8F_596E_415A_8DC1_DB7FEBFC6A4166.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f114ed_0100_11e0_b16f_003048d0c7fe_E6F554B6_3CC6_43A0_AEE3_0D8865B0540D67.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360c715_4f8f_11e0_86e2_003048f27c5f_31F57806_8264_4522_A254_2C5DF7576DAB68.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360c718_4f8f_11e0_86e2_003048f27c5f_F29F31AB_B1C3_42C7_8AB7_050A84A7F01E69.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff34dd3_4f8f_11e0_86e2_003048f27c5f_F2C8E8FE_5D18_45FC_BD68_68A5C5B6F5B270.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f32c5_fdef_11df_b16f_003048d0c7fe_5F98C8AA_B1CB_4CF9_AEB1_A2386CF3138771.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d81186_081d_11e0_99a4_003048f27c5f_EB4E33C3_5503_491A_8614_CDEF784EC21572.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d237e_0100_11e0_b16f_003048d0c7fe_FD40CCD6_5946_4DDE_8269_F7121F43DDCA73.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b15b3_4bfb_11e5_a10e_0025902b3cc1_B29CE6C5_F311_41B7_B4A4_19A3665E74CF74.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcfec0_5755_11e8_ade2_0025902b3cc1_JOKR_034E_GR75.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fd62b_5756_11e8_ade2_0025902b3cc1_JOKR_034ET_GR76.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976212b_b666_11e8_a710_0025902b3cc1_JR_34_IC77.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780455d_b666_11e8_a710_0025902b3cc1_JR_34_cn78.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec711746_b666_11e8_a710_0025902b3cc1_JR_34_cnt79.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a22822_ec2e_11e5_ba27_0025902b3cc0_D5BE1AD7_51C1_4C25_B0C9_5F8CBC9A09C680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8cdd5a_5756_11e8_ade2_0025902b3cc1_JOKP034DCHCR81.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfbe30_b667_11e8_a710_0025902b3cc1_J_34_d82.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b34e8_fdef_11df_b16f_003048d0c7fe_358143B5_7D4C_474A_91F3_FE9B5B772BDA83.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/UNOP.001.9005.2584.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/UNOP.001.WH.MU_belyy85.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84418dbe_02ae_11e0_b16f_003048d0c7fe_09DA6633_74C6_4831_BADE_EC5B9BBCEA3D86.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b350a_fdef_11df_b16f_003048d0c7fe_6F27805E_2175_420B_ABFB_9D69091664C587.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af22fd_fdef_11df_b16f_003048d0c7fe_9A18B6F1_C9A9_4B23_A245_956E3439FCBE88.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43256a8_0100_11e0_b16f_003048d0c7fe_35B7F4BB_9F7B_4FAE_8CF5_3C726CEF717189.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43256ab_0100_11e0_b16f_003048d0c7fe_2563FE19_C756_47F5_9BA8_F71950AF461F90.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b83_0f25_11e0_99a4_003048f27c5f_8A10735C_9A38_4716_AC36_EF68B93F152E91.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43256ae_0100_11e0_b16f_003048d0c7fe_F3777100_0984_499D_8B98_659B1098AF8B92.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d61d94_074c_11e0_99a4_003048f27c5f_7130F3E4_F68D_435F_8287_968DAF5C7A4E93.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60e294_4a15_11e0_86e2_003048f27c5f_330B36CB_C475_459F_96B7_C80D3A80456394.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6292d_ff1a_11e0_833e_003048f27c5f_7E72E004_D301_40F8_B979_6F386E821C9195.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60e297_4a15_11e0_86e2_003048f27c5f_14757C0A_5C47_408D_8470_8DC9B4201D9A96.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c62934_ff1a_11e0_833e_003048f27c5f_B09CFAC5_8F24_498C_8107_78BB2FEF47B997.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b87_0f25_11e0_99a4_003048f27c5f_6C00EFB1_1485_4018_8606_1E9AAC00782D98.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6293b_ff1a_11e0_833e_003048f27c5f_26B67AFD_FD51_4C19_B08F_DBFC56A8890099.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b8a_0f25_11e0_99a4_003048f27c5f_E7350300_7620_4EE3_94F5_ED2CEA4846E6100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb47_fea4_11df_b16f_003048d0c7fe_59A79B00_542D_4A69_872B_237456B189DB101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26768fc7_035a_11e0_b16f_003048d0c7fe_1B6B4AC8_3BFE_4118_9460_A2DA75867325102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc014af7_068c_11e0_99a4_003048f27c5f_D1218FC7_9D7B_4413_AC21_0C290CBAEC9B103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26768fca_035a_11e0_b16f_003048d0c7fe_1D46CD40_FF20_470A_A41A_71D668FBE13A104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82329559_fdef_11df_b16f_003048d0c7fe_75B29AED_E9B2_49E4_909F_51F336765161105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a494b_11d2_11ee_907c_ac1f6b40b531_UNOP021BLMU106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1d858_5cf4_11ee_907c_ac1f6b40b531_UNOP021WHMU107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5327580_068c_11e0_99a4_003048f27c5f_165FF9FA_3D77_49E8_A1AE_5A2F2A3F6643108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f32bc_fdef_11df_b16f_003048d0c7fe_1B218686_53C4_484D_846F_B75683CFE3DB109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb6c53_0427_11e0_99a4_003048f27c5f_2EAF7B33_7ABA_4A46_A944_40A5933A7A52110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8288abd_02ae_11e0_b16f_003048d0c7fe_800F101F_0A11_4A0F_B4D1_38009429BBCC111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8288ac1_02ae_11e0_b16f_003048d0c7fe_71373223_31DF_487C_A676_BC9C65C32CAE112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe0ef0_35b1_11e0_af9a_d3dd3d98c32b_46F112CC_B803_476A_82CD_D57E3F674BDA113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ae468_068c_11e0_99a4_003048f27c5f_0FC5C0A9_D16C_4DD0_8406_C88A5305D053114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2d907_b553_11e1_a8e8_0025902b3cc1_E275D95D_9D40_4A9E_A7CB_0720FFCB436B115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2d90e_b553_11e1_a8e8_0025902b3cc1_0606336B_E873_4005_8AE8_17C939A08EB3116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2d915_b553_11e1_a8e8_0025902b3cc1_B9323CE9_C30E_4344_B246_341F2D4812FE117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2d91d_b553_11e1_a8e8_0025902b3cc1_237D7922_4FD4_4CCA_AFB6_13C7A4D4EBE1118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642b5_b556_11e1_a8e8_0025902b3cc1_049477B1_271E_4F68_97C7_A509239FB094119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642bc_b556_11e1_a8e8_0025902b3cc1_6A24E14E_6FF1_42B0_8EDC_1F3D21B239F3120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642c3_b556_11e1_a8e8_0025902b3cc1_524A0217_3FDD_4771_8B63_4565F292FCB0121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0f203_575e_11e0_afc8_003048f27c5f_95B70606_5E31_4208_8816_90CB0C803D5F122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642ca_b556_11e1_a8e8_0025902b3cc1_46FEAC6E_3C62_48CA_8B2F_FA76B9A37221123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642d1_b556_11e1_a8e8_0025902b3cc1_1CFFE025_FEFB_4F86_B82E_863DFC0ADBBB124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642d8_b556_11e1_a8e8_0025902b3cc1_715C0DC6_9FA9_4352_9404_19D21772C6CC125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642df_b556_11e1_a8e8_0025902b3cc1_E896D2AA_A479_42D5_846D_C322BB6CF70C126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642e6_b556_11e1_a8e8_0025902b3cc1_23E254A6_B8CD_44BC_90F0_B18BFCBD2CF7127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642ed_b556_11e1_a8e8_0025902b3cc1_59A82A26_6036_4A21_943A_1FCC386E6F9B128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5cf35_e334_11e0_a476_003048f27c5e_B8A6A919_E6C8_44DF_8BBC_D3B14FF6178A129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a23d69_681b_11e5_a10e_0025902b3cc1_16DC47B9_7C59_4884_94DD_1BBD4FC30999130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c5f2_fea3_11df_b16f_003048d0c7fe_1131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eece68f_3bac_11e7_abe3_0025902b3cc1_trk132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df28a1d_2bff_11e7_9cf4_0025902b3cc1_trk133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7adb1_fdef_11df_b16f_003048d0c7fe_trk134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a87b6_fdef_11df_b16f_003048d0c7fe_7BB66745_A50A_46AC_920D_06C51C9BC818135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223539e9_f06f_11ec_9803_ac1f6b40b531_tro136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405eea54_ed56_11e3_a2c8_0025902b3cc1_91E63A11_EBBE_4A0D_85E4_533B770D1A50137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4004d_6643_11e0_afc8_003048f27c5f_0EDF0F9C_B5F3_4D01_8A48_176199470A2C138.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79e049_0100_11e0_b16f_003048d0c7fe_874D4664_434A_4D13_A2FE_527B6946F7742.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf3b85_02ae_11e0_b16f_003048d0c7fe_C00FFC27_263E_4A6E_B7A3_A89AB75203EC3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82329500_fdef_11df_b16f_003048d0c7fe_0806AA54_0715_4563_85A8_5BB0A58BFFAE4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a2662_239b_11e0_99a4_003048f27c5f_5023508A_2FB1_46FA_AA2E_F39B22A5D7D95.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f59ac_11d1_11ee_907c_ac1f6b40b531_JOKP002BLMU_khz6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c038e_131c_11e0_99a4_003048f27c5f_1285200A_3F32_4398_9EBD_E55F3CDCF72F7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa041fd_fdef_11df_b16f_003048d0c7fe_3CED9165_C16B_41D7_93D7_45733DA533DE8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75608eff_11d1_11ee_907c_ac1f6b40b531_JOKP00632BLMU_19.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d01ef_5cf4_11ee_907c_ac1f6b40b531_JOKP006WHMU10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82329503_fdef_11df_b16f_003048d0c7fe_B65D4D08_06C7_4F0C_A51A_541B6ADE637F11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ccfcc_4148_11e7_abe3_0025902b3cc1_J_8_25_1_1_212.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6568313_70ad_11e9_80b7_0025902b3cc1_B65D4D08_06C7_4F0C_A51A_541B6ADE637F13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd09b60_02ae_11e0_b16f_003048d0c7fe_4FE38C7B_80C8_42E4_B742_607FF2FF9A8914.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84704fb5_0100_11e0_b16f_003048d0c7fe_1FDDE234_BD92_4280_BE8A_2F553CA3B65415.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c794d2c_11d2_11ee_907c_ac1f6b40b531_TRXP013VL16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23173f30_5cf5_11ee_907c_ac1f6b40b531_TRXP013WH17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ab0a1_d3c8_11e5_9829_0025902b3cc0_3B89BCBF_E0B3_43C0_8D05_487AA34F993B18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb53_fea4_11df_b16f_003048d0c7fe_240DD8F3_F707_406A_8A68_BD7F819B096B19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af22f5_fdef_11df_b16f_003048d0c7fe_A2502C797F0F20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e500e41_e8c5_11e4_afdc_0025902b3cc1_B010E6D5_29EE_4DD8_81D3_243EABD9B8F321.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04200_fdef_11df_b16f_003048d0c7fe_EA73C176_5B0C_44B9_9132_17E7B14F81B922.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f21437_fea3_11df_b16f_003048d0c7fe_9FC263C2_E4FD_4846_BF60_E24DCC16FB8723.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6987c_2859_11e0_99a4_003048f27c5f_DD81EEE4_8840_46D4_8408_11B711244F3824.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97e46e_e8c5_11e4_afdc_0025902b3cc1_2644BFC4_B455_44C7_BEF9_89B74CC275EA25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00face82_84e3_11e8_ade2_0025902b3cc1_626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c88948_0100_11e0_b16f_003048d0c7fe_AA87DC7E_F186_41B2_9A98_E60BC838E1AC27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f61ee_96df_11eb_80bc_0025902b3cc1_2E67C608_E7C5_469F_83A8_DFD1782CA8A028.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83fd43_0100_11e0_b16f_003048d0c7fe_62B0C1C2_3644_429E_968D_D5E1295A183E29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a508650_ba5e_11e8_a710_0025902b3cc1_EF4B9F33_891A_4779_B1B2_6FA547321F4A30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0013d8d_0c07_11e0_99a4_003048f27c5f_D3316F2C_042E_4625_BFE7_82578625338431.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ff71c_2526_11e0_99a4_003048f27c5f_9B350670_7EA0_4A10_A2FF_2ECD0EF976BE32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f32ce_fdef_11df_b16f_003048d0c7fe_DE289320_F7CB_4483_92BB_791A786D193333.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf60b9_01cb_11e0_b16f_003048d0c7fe_303DB98A_AF38_4CAA_A111_09D4C973A84434.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf60b6_01cb_11e0_b16f_003048d0c7fe_310C7863_7496_4FDC_81ED_F5408D1393E735.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b1105_0c08_11e0_99a4_003048f27c5f_23906FFD_76B1_4C89_9861_8B3D20FF665836.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a25d44_13e9_11e0_99a4_003048f27c5f_1D7D_237.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf3b7f_02ae_11e0_b16f_003048d0c7fe_5AD85470_D5E9_4580_84F5_C8A202C19E6E38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf60bc_01cb_11e0_b16f_003048d0c7fe_0886E029_5F93_46C8_B861_64C7861D466839.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb44_fea4_11df_b16f_003048d0c7fe_ABCA4A30_B730_4B99_B4CD_8A9C2900420A40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b34f7_fdef_11df_b16f_003048d0c7fe_CEE0087D_C5FB_411E_9F63_2FB1A1901B2A41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afad10_074c_11e0_99a4_003048f27c5f_A45D7E1E_764E_49C2_99D3_77925510029E42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232954e_fdef_11df_b16f_003048d0c7fe_7BF8EF0B_E1B2_45A0_9C49_4685E094575B43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43256b8_0100_11e0_b16f_003048d0c7fe_9C390267_03BD_4C4F_8429_4DC5A55349F544.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60e27a_4a15_11e0_86e2_003048f27c5f_ABAECEB4_8217_4A45_88F1_DA8E51616C7745.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42478e09_d5d9_11e0_a476_003048f27c5f_9965F43B_688F_40EB_9500_13B5E525E31746.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a97f0_068c_11e0_99a4_003048f27c5f_043A5D14_6CDE_43B9_B784_763CFFEB07B047.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1c8a9_01cb_11e0_b16f_003048d0c7fe_624AB874_8620_4428_A183_4E26B7A14BB648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2474e9_fea3_11df_b16f_003048d0c7fe_70C9C707_5C80_4C95_BA77_B0D83824F04E49.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1c8ac_01cb_11e0_b16f_003048d0c7fe_F3E12A81_A0FD_4B15_BF54_1BADBCC0734F50.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04207_fdef_11df_b16f_003048d0c7fe_F29BE117_2D99_443D_AAB5_978FB57171F651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebdcb5f_6bc3_11e0_afc8_003048f27c5f_817E0E32_6425_4BD7_B7DD_BDE2640EE11C52.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd46b2b_08dd_11e0_99a4_003048f27c5f_15AC4F97_6466_42EF_B345_919A7F6290A453.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3dd213_1d4f_11e0_99a4_003048f27c5f_B1BDFBA6_84E6_4686_953B_45A61ADAB72E54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7930bf6_ff1b_11e0_833e_003048f27c5f_7A672AE5_5670_4D88_BA67_05CCEA1C082B55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf3b82_02ae_11e0_b16f_003048d0c7fe_0460193A_EED0_472C_B9FB_E18441C1135056.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ae471_068c_11e0_99a4_003048f27c5f_E4906F84_19E2_4647_8818_722A96FA64ED57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f32c8_fdef_11df_b16f_003048d0c7fe_87F31128_07F4_4BCE_889B_F1D95309901758.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdc99c_01cb_11e0_b16f_003048d0c7fe_3C0D7330_0F7A_4032_93BA_4FE9C19641F659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea76c3_87f9_11e7_9ffe_0025902b3cc1_FF1FFC5F_0262_4693_B803_B7C68FDA1CF060.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84704fb2_0100_11e0_b16f_003048d0c7fe_ABA29721_A44F_4E3E_97F5_606CEA6F815061.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2474e3_fea3_11df_b16f_003048d0c7fe_E800FABA_39D9_4E6C_84B8_278BE0D1170462.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2474e6_fea3_11df_b16f_003048d0c7fe_8B3930F9_8771_455A_B52E_BE550F38EA8463.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f32c1_fdef_11df_b16f_003048d0c7fe_57ACBF8F_596E_415A_8DC1_DB7FEBFC6A4164.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f114ed_0100_11e0_b16f_003048d0c7fe_E6F554B6_3CC6_43A0_AEE3_0D8865B0540D65.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360c715_4f8f_11e0_86e2_003048f27c5f_31F57806_8264_4522_A254_2C5DF7576DAB66.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360c718_4f8f_11e0_86e2_003048f27c5f_F29F31AB_B1C3_42C7_8AB7_050A84A7F01E67.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff34dd3_4f8f_11e0_86e2_003048f27c5f_F2C8E8FE_5D18_45FC_BD68_68A5C5B6F5B268.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f32c5_fdef_11df_b16f_003048d0c7fe_5F98C8AA_B1CB_4CF9_AEB1_A2386CF3138769.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d81186_081d_11e0_99a4_003048f27c5f_EB4E33C3_5503_491A_8614_CDEF784EC21570.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d237e_0100_11e0_b16f_003048d0c7fe_FD40CCD6_5946_4DDE_8269_F7121F43DDCA71.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b15b3_4bfb_11e5_a10e_0025902b3cc1_B29CE6C5_F311_41B7_B4A4_19A3665E74CF72.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcfec0_5755_11e8_ade2_0025902b3cc1_JOKR_034E_GR73.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fd62b_5756_11e8_ade2_0025902b3cc1_JOKR_034ET_GR74.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976212b_b666_11e8_a710_0025902b3cc1_JR_34_IC75.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780455d_b666_11e8_a710_0025902b3cc1_JR_34_cn76.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec711746_b666_11e8_a710_0025902b3cc1_JR_34_cnt77.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8cdd5a_5756_11e8_ade2_0025902b3cc1_JOKP034DCHCR78.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfbe30_b667_11e8_a710_0025902b3cc1_J_34_d79.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b34e8_fdef_11df_b16f_003048d0c7fe_358143B5_7D4C_474A_91F3_FE9B5B772BDA80.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/UNOP.001.9005.2581.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/UNOP.001.WH.MU_belyy82.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84418dbe_02ae_11e0_b16f_003048d0c7fe_09DA6633_74C6_4831_BADE_EC5B9BBCEA3D83.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b350a_fdef_11df_b16f_003048d0c7fe_6F27805E_2175_420B_ABFB_9D69091664C584.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af22fd_fdef_11df_b16f_003048d0c7fe_9A18B6F1_C9A9_4B23_A245_956E3439FCBE85.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43256a8_0100_11e0_b16f_003048d0c7fe_35B7F4BB_9F7B_4FAE_8CF5_3C726CEF717186.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43256ab_0100_11e0_b16f_003048d0c7fe_2563FE19_C756_47F5_9BA8_F71950AF461F87.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b83_0f25_11e0_99a4_003048f27c5f_8A10735C_9A38_4716_AC36_EF68B93F152E88.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43256ae_0100_11e0_b16f_003048d0c7fe_F3777100_0984_499D_8B98_659B1098AF8B89.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d61d94_074c_11e0_99a4_003048f27c5f_7130F3E4_F68D_435F_8287_968DAF5C7A4E90.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60e294_4a15_11e0_86e2_003048f27c5f_330B36CB_C475_459F_96B7_C80D3A80456391.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6292d_ff1a_11e0_833e_003048f27c5f_7E72E004_D301_40F8_B979_6F386E821C9192.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c62934_ff1a_11e0_833e_003048f27c5f_B09CFAC5_8F24_498C_8107_78BB2FEF47B993.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6293b_ff1a_11e0_833e_003048f27c5f_26B67AFD_FD51_4C19_B08F_DBFC56A8890094.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb47_fea4_11df_b16f_003048d0c7fe_59A79B00_542D_4A69_872B_237456B189DB95.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26768fc7_035a_11e0_b16f_003048d0c7fe_1B6B4AC8_3BFE_4118_9460_A2DA7586732596.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc014af7_068c_11e0_99a4_003048f27c5f_D1218FC7_9D7B_4413_AC21_0C290CBAEC9B97.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26768fca_035a_11e0_b16f_003048d0c7fe_1D46CD40_FF20_470A_A41A_71D668FBE13A98.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82329559_fdef_11df_b16f_003048d0c7fe_75B29AED_E9B2_49E4_909F_51F33676516199.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a494b_11d2_11ee_907c_ac1f6b40b531_UNOP021BLMU100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1d858_5cf4_11ee_907c_ac1f6b40b531_UNOP021WHMU101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5327580_068c_11e0_99a4_003048f27c5f_165FF9FA_3D77_49E8_A1AE_5A2F2A3F6643102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f32bc_fdef_11df_b16f_003048d0c7fe_1B218686_53C4_484D_846F_B75683CFE3DB103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb6c53_0427_11e0_99a4_003048f27c5f_2EAF7B33_7ABA_4A46_A944_40A5933A7A52104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8288abd_02ae_11e0_b16f_003048d0c7fe_800F101F_0A11_4A0F_B4D1_38009429BBCC105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8288ac1_02ae_11e0_b16f_003048d0c7fe_71373223_31DF_487C_A676_BC9C65C32CAE106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe0ef0_35b1_11e0_af9a_d3dd3d98c32b_46F112CC_B803_476A_82CD_D57E3F674BDA107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ae468_068c_11e0_99a4_003048f27c5f_0FC5C0A9_D16C_4DD0_8406_C88A5305D053108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2d907_b553_11e1_a8e8_0025902b3cc1_E275D95D_9D40_4A9E_A7CB_0720FFCB436B109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2d90e_b553_11e1_a8e8_0025902b3cc1_0606336B_E873_4005_8AE8_17C939A08EB3110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2d915_b553_11e1_a8e8_0025902b3cc1_B9323CE9_C30E_4344_B246_341F2D4812FE111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2d91d_b553_11e1_a8e8_0025902b3cc1_237D7922_4FD4_4CCA_AFB6_13C7A4D4EBE1112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642b5_b556_11e1_a8e8_0025902b3cc1_049477B1_271E_4F68_97C7_A509239FB094113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642bc_b556_11e1_a8e8_0025902b3cc1_6A24E14E_6FF1_42B0_8EDC_1F3D21B239F3114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642c3_b556_11e1_a8e8_0025902b3cc1_524A0217_3FDD_4771_8B63_4565F292FCB0115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0f203_575e_11e0_afc8_003048f27c5f_95B70606_5E31_4208_8816_90CB0C803D5F116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642ca_b556_11e1_a8e8_0025902b3cc1_46FEAC6E_3C62_48CA_8B2F_FA76B9A37221117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642d1_b556_11e1_a8e8_0025902b3cc1_1CFFE025_FEFB_4F86_B82E_863DFC0ADBBB118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642d8_b556_11e1_a8e8_0025902b3cc1_715C0DC6_9FA9_4352_9404_19D21772C6CC119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642df_b556_11e1_a8e8_0025902b3cc1_E896D2AA_A479_42D5_846D_C322BB6CF70C120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642e6_b556_11e1_a8e8_0025902b3cc1_23E254A6_B8CD_44BC_90F0_B18BFCBD2CF7121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642ed_b556_11e1_a8e8_0025902b3cc1_59A82A26_6036_4A21_943A_1FCC386E6F9B122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5cf35_e334_11e0_a476_003048f27c5e_B8A6A919_E6C8_44DF_8BBC_D3B14FF6178A123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a23d69_681b_11e5_a10e_0025902b3cc1_16DC47B9_7C59_4884_94DD_1BBD4FC30999124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c5f2_fea3_11df_b16f_003048d0c7fe_1125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eece68f_3bac_11e7_abe3_0025902b3cc1_trk126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df28a1d_2bff_11e7_9cf4_0025902b3cc1_trk127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7adb1_fdef_11df_b16f_003048d0c7fe_trk128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a87b6_fdef_11df_b16f_003048d0c7fe_7BB66745_A50A_46AC_920D_06C51C9BC818129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223539e9_f06f_11ec_9803_ac1f6b40b531_tro130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405eea54_ed56_11e3_a2c8_0025902b3cc1_91E63A11_EBBE_4A0D_85E4_533B770D1A50131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4004d_6643_11e0_afc8_003048f27c5f_0EDF0F9C_B5F3_4D01_8A48_176199470A2C132.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12290,230 +11892,50 @@
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="132" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...178 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -12767,93 +12189,93 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z75"/>
+  <dimension ref="A1:Z72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B75" sqref="B75"/>
+      <selection activeCell="B72" sqref="B72"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13.01.2026</t>
+            <t xml:space="preserve">20.04.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -12893,51 +12315,51 @@
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">75.48</t>
+            <t xml:space="preserve">64.26</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J-1 \ Соединитель крестовых 3-х труб</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: JOKP.001DX.CH</t>
           </r>
@@ -12957,51 +12379,51 @@
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">75.48</t>
+            <t xml:space="preserve">64.26</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="4"/>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J-2 \ Соединитель параллельных 2-х труб</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -13133,51 +12555,51 @@
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">107.00</t>
+            <t xml:space="preserve">97.92</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
@@ -13201,51 +12623,51 @@
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">65.28</t>
+            <t xml:space="preserve">59.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J-6 \ Соединитель перпендикулярных 2-х труб</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -13263,51 +12685,51 @@
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">82.62</t>
+            <t xml:space="preserve">76.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J-6 \ Соединитель(перпендикулярный 2-х труб)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: JOKP.006.BL.MU</t>
           </r>
@@ -13315,51 +12737,51 @@
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">118.00</t>
+            <t xml:space="preserve">102.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
@@ -13377,51 +12799,51 @@
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">118.00</t>
+            <t xml:space="preserve">102.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
@@ -13515,51 +12937,51 @@
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Для трубы д-25 с толщиной стенки от 1,0 до 1,2мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">7.30</t>
+            <t xml:space="preserve">6.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J-8 \ Заглушка металлопластиковая для трубы д-25х0,8-1,0мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: JOKP.008.0,8-1.CH</t>
           </r>
@@ -13945,51 +13367,51 @@
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">54.06</t>
+            <t xml:space="preserve">41.82</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="4"/>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J-14 c \ Ножка регулируемая (резьба М10)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -13999,51 +13421,51 @@
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">27.54</t>
+            <t xml:space="preserve">21.42</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
@@ -14071,51 +13493,51 @@
             <t xml:space="preserve">
 Толщина корпуса, мм: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">11.22</t>
+            <t xml:space="preserve">10.20</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="4"/>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J-15 t (D=25 мм) \ Консоль крепления к плоскости</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -14279,51 +13701,51 @@
             <t xml:space="preserve">
 Толщина корпуса, мм: 2,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 90</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">102.00</t>
+            <t xml:space="preserve">97.92</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J-15 h (t) (D=25 мм) \ Консоль крепления к плоскости</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: JOKP.015HT.CH</t>
           </r>
@@ -14347,51 +13769,51 @@
             <t xml:space="preserve">
 Толщина корпуса, мм: 1,8</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 90</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">78.54</t>
+            <t xml:space="preserve">69.36</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="4"/>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J-15 c (D=32 мм) \  Консоль крепления к плоскости</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -14417,51 +13839,51 @@
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">65.28</t>
+            <t xml:space="preserve">61.20</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J-16 \ Присоска для панелей и стекла</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: JOKP.016.TR</t>
           </r>
@@ -14473,51 +13895,51 @@
             <t xml:space="preserve">
 Диаметр (под нагрузкой), мм: 22</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4.08</t>
+            <t xml:space="preserve">3.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="4"/>
       <c r="B20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
@@ -14599,51 +14021,51 @@
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3.80</t>
+            <t xml:space="preserve">3.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="4"/>
       <c r="B21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Jr 018 (D=32 мм) \ Заглушка (металлопластиковая)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -14653,51 +14075,51 @@
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 32</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">39.90</t>
+            <t xml:space="preserve">38.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
@@ -14721,51 +14143,51 @@
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4.40</t>
+            <t xml:space="preserve">4.20</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="4"/>
       <c r="B22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J-30 \ Соединитель параллельных 3-х труб</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -15347,101 +14769,101 @@
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum. Лля использования со стеклом или решеткой необходимо дополнять уплотнителем J 52 или JK 52</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">112.00</t>
+            <t xml:space="preserve">116.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="4"/>
       <c r="B27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">JK 078 \ Держатель панелей двусторонний, поворотный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: JOK.078.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Италия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: для использования со стеклом или решеткой необходимо дополнять уплотнителем J 52 или JK 52</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 148 руб.</t>
+Старая цена: 152 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">76.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C27" s="4"/>
       <c r="D27" s="5" t="inlineStr">
         <is>
@@ -15515,127 +14937,119 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J-81 \ Полкодержатель двусторонний</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: JOKP.081.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
- Дата и время: 10.10.2025 09:09:35</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 75</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 130 руб.</t>
+Старая цена: 132,5 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">106.00</t>
+            <t xml:space="preserve">99.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C28" s="4"/>
       <c r="D28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J-671 \ Держатель трубы проходной</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: JOKP.671.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Сечение, мм: 30x15</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
- Дата и время: 10.10.2025 09:10:20</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 81,5 руб.</t>
+Старая цена: 82.93 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">62.22</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="4"/>
@@ -15709,59 +15123,55 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J-672 \ Держатель трубы завершающий</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: JOKP.672.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Сечение, мм: 30x15</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
- Дата и время: 10.10.2025 09:10:47</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 86,6 руб.</t>
+Старая цена: 88,4 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">66.30</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="4"/>
@@ -15791,51 +15201,51 @@
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">85.68</t>
+            <t xml:space="preserve">69.36</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C30" s="4"/>
       <c r="D30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">JK 651 \ Держатель трубы проходной</t>
           </r>
@@ -15913,51 +15323,51 @@
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">86.70</t>
+            <t xml:space="preserve">71.40</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C31" s="4"/>
       <c r="D31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J-304 \ Соединитель поворотный</t>
           </r>
@@ -15977,51 +15387,51 @@
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">81.60</t>
+            <t xml:space="preserve">69.36</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="4"/>
       <c r="B32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">JK 304 \ Соединитель поворотный</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -16095,51 +15505,51 @@
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">26.52</t>
+            <t xml:space="preserve">19.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" s="4"/>
       <c r="B33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
@@ -16201,54 +15611,50 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">JK 039 \ Держатель панели</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: JOK.039.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Италия</t>
           </r>
           <r>
             <t xml:space="preserve">
- Дата и время: 10.10.2025 09:05:37</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 26 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">15.70</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
@@ -16491,5069 +15897,4663 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">160.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="4"/>
       <c r="B36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">JK 050 b \ Полкодержатель наклонный 25 град.</t>
-[...35 lines deleted...]
-Старая цена: 169 руб.</t>
+            <t xml:space="preserve">J-51 (K) \ Держатель панели и стекла</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.051.K.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Vacuum. Для использования со стеклом или решеткой необходимо дополнять уплотнителем J 52 или JK 52</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 120</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">85.00</t>
+            <t xml:space="preserve">57.12</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C36" s="4"/>
       <c r="D36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">JK 050 c \ Полкодержатель наклонный 25 град.</t>
-[...35 lines deleted...]
-Старая цена: 169 руб.</t>
+            <t xml:space="preserve">J-52 \ Уплотнитель для стекла и решетки</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.052.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Использовать с J 51, J 55, JK 55, J 78 и JK 78</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 1500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">85.00</t>
+            <t xml:space="preserve">3.06</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" s="4"/>
       <c r="B37" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-51 (K) \ Держатель панели и стекла</t>
-[...3 lines deleted...]
-Артикул: JOKP.051.K.CH</t>
+            <t xml:space="preserve">J-53 \ Соединитель трубы 25х10 мм, односторонний</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.053.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Vacuum. Для использования со стеклом или решеткой необходимо дополнять уплотнителем J 52 или JK 52</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 120</t>
+Кол-во в упаковке, шт.: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">63.24</t>
+            <t xml:space="preserve">98.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C37" s="4"/>
       <c r="D37" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-52 \ Уплотнитель для стекла и решетки</t>
-[...11 lines deleted...]
-Материал: пластик</t>
+            <t xml:space="preserve">J-54 \ Соединитель трубы 25х10 мм, двусторонний</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.054.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Использовать с J 51, J 55, JK 55, J 78 и JK 78</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 1500</t>
+Кол-во в упаковке, шт.: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3.06</t>
+            <t xml:space="preserve">129.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" s="4"/>
       <c r="B38" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-53 \ Соединитель трубы 25х10 мм, односторонний</t>
-[...3 lines deleted...]
-Артикул: JOKP.053.00</t>
+            <t xml:space="preserve">J-55 \ Держатель для панели и стекла, двусторонний</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.055.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 30</t>
+Примечание: Vacuum. для использования со стеклом или решеткой необходимо дополнять уплотнителем J 52 или JK 52</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 80</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">112.00</t>
+            <t xml:space="preserve">104.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C38" s="4"/>
       <c r="D38" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-54 \ Соединитель трубы 25х10 мм, двусторонний</t>
-[...3 lines deleted...]
-Артикул: JOKP.054.00</t>
+            <t xml:space="preserve">J-58 \ Дистанционный держатель трубы</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.058.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 30</t>
+Примечание: Vacuum</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 60</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">146.00</t>
+            <t xml:space="preserve">102.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" s="4"/>
       <c r="B39" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-55 \ Держатель для панели и стекла, двусторонний</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+            <t xml:space="preserve">J-60 \ Полкодержатель прямой</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.673.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Vacuum. для использования со стеклом или решеткой необходимо дополнять уплотнителем J 52 или JK 52</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 80</t>
+Кол-во в упаковке, шт.: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">104.00</t>
+            <t xml:space="preserve">203.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C39" s="4"/>
       <c r="D39" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-58 \ Дистанционный держатель трубы</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+            <t xml:space="preserve">J-61 \ Полкодержатель наклонный 30 град.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.674.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Vacuum</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 60</t>
+Кол-во в упаковке, шт.: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">102.00</t>
+            <t xml:space="preserve">145.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" s="4"/>
       <c r="B40" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-60 \ Полкодержатель прямой</t>
-[...3 lines deleted...]
-Артикул: JOKP.673.CH</t>
+            <t xml:space="preserve">J-62 \ Полкодержатель наклонный 60 град.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.675.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">203.00</t>
+            <t xml:space="preserve">152.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C40" s="4"/>
       <c r="D40" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-61 \ Полкодержатель наклонный 30 град.</t>
-[...3 lines deleted...]
-Артикул: JOKP.674.CH</t>
+            <t xml:space="preserve">J-63 \ Полкодержатель прямой односторонний</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.063.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 25</t>
+Кол-во в упаковке, шт.: 40</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">145.00</t>
+            <t xml:space="preserve">129.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" s="4"/>
       <c r="B41" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-62 \ Полкодержатель наклонный 60 град.</t>
-[...3 lines deleted...]
-Артикул: JOKP.675.CH</t>
+            <t xml:space="preserve">JK 063 \ Полкодержатель прямой односторонний</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOK.063.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Китай</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 25</t>
+Производитель: Италия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 40</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 210 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">152.00</t>
+            <t xml:space="preserve">148.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C41" s="4"/>
       <c r="D41" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-63 \ Полкодержатель прямой односторонний</t>
-[...3 lines deleted...]
-Артикул: JOKP.063.CH</t>
+            <t xml:space="preserve">J-64 \ Полкодержатель прямой двусторонний</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.064.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 40</t>
+Кол-во в упаковке, шт.: 20</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 229 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">151.00</t>
+            <t xml:space="preserve">183.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" s="4"/>
       <c r="B42" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">JK 063 \ Полкодержатель прямой односторонний</t>
-[...27 lines deleted...]
-Старая цена: 210 руб.</t>
+            <t xml:space="preserve">Jr-34 b \ Колесная опора (резьба М10)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKR.034B.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 80</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Нагрузка, кг: до 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">148.00</t>
+            <t xml:space="preserve">51.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C42" s="4"/>
       <c r="D42" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-64 \ Полкодержатель прямой двусторонний</t>
-[...31 lines deleted...]
-Старая цена: 224 руб.</t>
+            <t xml:space="preserve">J-34 e \ Колесная опора (резьба М10)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.034E.GR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: серый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 98</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 60</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Нагрузка, кг: 40</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: каркас – металл</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 120</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">183.00</t>
+            <t xml:space="preserve">175.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" s="4"/>
       <c r="B43" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Jr-34 b \ Колесная опора (резьба М10)</t>
-[...19 lines deleted...]
-Нагрузка, кг: до 30</t>
+            <t xml:space="preserve">J-34 et \ Колесная опора c тормозом (резьба М10)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.034ET.CR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: серый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 98</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 60</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Нагрузка, кг: 40</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: каркас – металл</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 120</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">51.00</t>
+            <t xml:space="preserve">184.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C43" s="4"/>
       <c r="D43" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-34 e \ Колесная опора (резьба М10)</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 120</t>
+            <t xml:space="preserve">J-34 ic \ Колесная опора (резьба М10)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.034IC.40.ZN.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: цинк/черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 70</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 40</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Нагрузка, кг: 15</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: опорный болт М10</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 90,1 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">175.00</t>
+            <t xml:space="preserve">54.06</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" s="4"/>
       <c r="B44" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-34 et \ Колесная опора c тормозом (резьба М10)</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 120</t>
+            <t xml:space="preserve">J-34 cn \ Колесная опора (резьба М10)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.034CN.ZN.GR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: цинк/серый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 90</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Нагрузка, кг: 30</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: опорный болт М10</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">184.00</t>
+            <t xml:space="preserve">131.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C44" s="4"/>
       <c r="D44" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-34 ic \ Колесная опора (резьба М10)</t>
-[...19 lines deleted...]
-Нагрузка, кг: 15</t>
+            <t xml:space="preserve">J-34 cnt \ Колесная опора c тормозом (резьба М10)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.034CNT.ZN.GR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: цинк/серый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 90</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Нагрузка, кг: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: опорный болт М10</t>
           </r>
           <r>
             <t xml:space="preserve">
- Дата и время: 07.10.2025 14:16:31</t>
-[...7 lines deleted...]
-Старая цена: 88 руб.</t>
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">54.06</t>
+            <t xml:space="preserve">198.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" s="4"/>
       <c r="B45" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-34 cn \ Колесная опора (резьба М10)</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+            <t xml:space="preserve">J-34 d \ Колесная опора шар (резьба М8) </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.034D.CHCR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром/серый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 70</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 40</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Нагрузка, кг: 15</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Материал колеса серая резина</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 120</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">131.00</t>
+            <t xml:space="preserve">103.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C45" s="4"/>
       <c r="D45" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-34 cnt \ Колесная опора c тормозом (резьба М10)</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+            <t xml:space="preserve">J-34 d \ Колесная опора Шар (резьба М10)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.034D.40.CH.GR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром/серый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 70</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 40</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Нагрузка, кг: 15</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Материал колеса серая резина</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 120</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">198.00</t>
+            <t xml:space="preserve">105.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" s="4"/>
       <c r="B46" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Jr-34 сn \ Колесная опора усиленная (резьба М10)</t>
-[...23 lines deleted...]
-Примечание: опорный болт М10 (длина 30 мм)</t>
+            <t xml:space="preserve">U-1 \  Соединитель 2-х труб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.001.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Vacuum</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">153.00</t>
+            <t xml:space="preserve">51.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C46" s="4"/>
       <c r="D46" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-34 d \ Колесная опора шар (резьба М8) </t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 120</t>
+            <t xml:space="preserve">U-1 \  Соединитель(2-х труб)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.001.BL.MU</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Картинка анонса: 8250150</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">103.00</t>
+            <t xml:space="preserve">78.54</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" s="4"/>
       <c r="B47" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-34 d \ Колесная опора Шар (резьба М10)</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 120</t>
+            <t xml:space="preserve">U-1 \ Соединитель(2-х труб)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.001.WH.MU</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Картинка анонса: 8249014</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">105.00</t>
+            <t xml:space="preserve">78.54</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C47" s="4"/>
       <c r="D47" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-1 \  Соединитель 2-х труб</t>
-[...3 lines deleted...]
-Артикул: UNOP.001.CH</t>
+            <t xml:space="preserve">U-2 \  Соединитель 2-х параллельных труб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.002.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 160</t>
+Кол-во в упаковке, шт.: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">60.18</t>
+            <t xml:space="preserve">57.12</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" s="4"/>
       <c r="B48" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-1 \  Соединитель(2-х труб)</t>
-[...7 lines deleted...]
-Цвет: черный муар</t>
+            <t xml:space="preserve">U-3 \ Соединитель 3-х труб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.003.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Картинка анонса: 8250150</t>
+Примечание: Vacuum</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">78.54</t>
+            <t xml:space="preserve">90.78</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C48" s="4"/>
       <c r="D48" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-1 \ Соединитель(2-х труб)</t>
-[...7 lines deleted...]
-Цвет: белый муар</t>
+            <t xml:space="preserve">U-4 \ Угловой соединитель 3-х труб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.004.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Картинка анонса: 8249014</t>
+Примечание: Vacuum</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">78.54</t>
+            <t xml:space="preserve">102.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" s="4"/>
       <c r="B49" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-2 \  Соединитель 2-х параллельных труб</t>
-[...3 lines deleted...]
-Артикул: UNOP.002.CH</t>
+            <t xml:space="preserve">U-6 \ Угловой соединитель 3-х труб с 1-й полкой</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.006.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 200</t>
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">61.20</t>
+            <t xml:space="preserve">102.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C49" s="4"/>
       <c r="D49" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-3 \ Соединитель 3-х труб</t>
-[...3 lines deleted...]
-Артикул: UNOP.003.CH</t>
+            <t xml:space="preserve">U-7 \ Угловой соединитель 4-х труб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.007.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 100</t>
+Кол-во в упаковке, шт.: 60</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">91.80</t>
+            <t xml:space="preserve">134.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" s="4"/>
       <c r="B50" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-4 \ Угловой соединитель 3-х труб</t>
-[...3 lines deleted...]
-Артикул: UNOP.004.CH</t>
+            <t xml:space="preserve">U-8 \ Угловой соединитель 4-х труб с 1-й полкой</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.008.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 100</t>
+Кол-во в упаковке, шт.: 60</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">102.00</t>
+            <t xml:space="preserve">146.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C50" s="4"/>
       <c r="D50" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-6 \ Угловой соединитель 3-х труб с 1-й полкой</t>
-[...3 lines deleted...]
-Артикул: UNOP.006.CH</t>
+            <t xml:space="preserve">U-9 \ Угловой соединитель 4-х труб с 2-мя полками</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.009.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 100</t>
+Кол-во в упаковке, шт.: 60</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">114.00</t>
+            <t xml:space="preserve">149.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" s="4"/>
       <c r="B51" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-7 \ Угловой соединитель 4-х труб</t>
-[...3 lines deleted...]
-Артикул: UNOP.007.CH</t>
+            <t xml:space="preserve">U-10 \ Угловой соединитель 5-ти труб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.010.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 60</t>
+Кол-во в упаковке, шт.: 40</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">134.00</t>
+            <t xml:space="preserve">165.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C51" s="4"/>
       <c r="D51" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-8 \ Угловой соединитель 4-х труб с 1-й полкой</t>
-[...3 lines deleted...]
-Артикул: UNOP.008.CH</t>
+            <t xml:space="preserve">U-11 \ Угловой соединитель 5-ти труб с 1-й полкой</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.011.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 60</t>
+Кол-во в упаковке, шт.: 40</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">146.00</t>
+            <t xml:space="preserve">99.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" s="4"/>
       <c r="B52" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-9 \ Угловой соединитель 4-х труб с 2-мя полками</t>
-[...15 lines deleted...]
-Производитель: Китай</t>
+            <t xml:space="preserve">UNO 011 \ Угловой соединитель 5-ти труб с 1-й полкой</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNO.011.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Италия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 60</t>
+Кол-во в упаковке, шт.: 40</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">149.00</t>
+            <t xml:space="preserve">134.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C52" s="4"/>
       <c r="D52" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-10 \ Угловой соединитель 5-ти труб</t>
-[...15 lines deleted...]
-Производитель: Китай</t>
+            <t xml:space="preserve">UNO 012 \ Угловой соединитель 5-ти труб с 2-мя полками</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNO.012.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Италия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 40</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">188.00</t>
+            <t xml:space="preserve">136.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" s="4"/>
       <c r="B53" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-11 \ Угловой соединитель 5-ти труб с 1-й полкой</t>
-[...15 lines deleted...]
-Производитель: Китай</t>
+            <t xml:space="preserve">UNO 013 \ Угловой соединитель 5-ти труб с 3-мя полками</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNO.013.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Италия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 40</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">181.00</t>
+            <t xml:space="preserve">140.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C53" s="4"/>
       <c r="D53" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">UNO 011 \ Угловой соединитель 5-ти труб с 1-й полкой</t>
-[...15 lines deleted...]
-Производитель: Италия</t>
+            <t xml:space="preserve">U-15 \ 3-х сторонний поворотный соединитель</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.015.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 40</t>
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">134.00</t>
+            <t xml:space="preserve">138.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" s="4"/>
       <c r="B54" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-12 \ Угловой соединитель 5-ти труб с 2-мя полками</t>
-[...3 lines deleted...]
-Артикул: UNOP.012.CH</t>
+            <t xml:space="preserve">U-16 \ Держатель панели стекла</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.016.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 40</t>
+Кол-во в упаковке, шт.: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">181.00</t>
+            <t xml:space="preserve">64.26</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C54" s="4"/>
       <c r="D54" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">UNO 012 \ Угловой соединитель 5-ти труб с 2-мя полками</t>
-[...3 lines deleted...]
-Артикул: UNO.012.CH</t>
+            <t xml:space="preserve">UNO 016 \ Держатель панели стекла</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNO.016.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Италия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 40</t>
+Кол-во в упаковке, шт.: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">136.00</t>
+            <t xml:space="preserve">48.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" s="4"/>
       <c r="B55" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-13 \ Угловой соединитель 5-ти труб с 3-мя полками</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+            <t xml:space="preserve">U-17A \ Уплотнитель для UNO 16</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.017A.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 40</t>
+Для стекла толщиной: 4-6 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">186.00</t>
+            <t xml:space="preserve">4.08</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C55" s="4"/>
       <c r="D55" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">UNO 013 \ Угловой соединитель 5-ти труб с 3-мя полками</t>
-[...15 lines deleted...]
-Производитель: Италия</t>
+            <t xml:space="preserve">U-21 \ Соединитель перпендикулярных 2-х труб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.021.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 40</t>
+Кол-во в упаковке, шт.: 120</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">140.00</t>
+            <t xml:space="preserve">59.16</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" s="4"/>
       <c r="B56" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-14 \ Угловой соединитель 5-ти труб с 4-мя полками</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+            <t xml:space="preserve">U-21 \ Соединитель(перпендикулярный 2-х труб)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.021.BL.MU</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Vacuum</t>
-[...6 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">203.00</t>
+            <t xml:space="preserve">87.72</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C56" s="4"/>
       <c r="D56" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-15 \ 3-х сторонний поворотный соединитель</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+            <t xml:space="preserve">U-21 \ Соединитель(перпендикулярный 2-х труб)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.021.WH.MU</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Vacuum</t>
-[...6 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">165.00</t>
+            <t xml:space="preserve">87.72</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" s="4"/>
       <c r="B57" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-16 \ Держатель панели стекла</t>
-[...11 lines deleted...]
-Диаметр, мм: 25</t>
+            <t xml:space="preserve">U-21 (d-32мм) \ Соединитель перпендикулярных 2-х труб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.021C.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 32</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 200</t>
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">64.26</t>
+            <t xml:space="preserve">205.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C57" s="4"/>
       <c r="D57" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">UNO 016 \ Держатель панели стекла</t>
-[...15 lines deleted...]
-Производитель: Италия</t>
+            <t xml:space="preserve">U-22 \ Соединитель перпендикулярных 3-х труб поворотный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.022.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 200</t>
+Кол-во в упаковке, шт.: 90</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">48.00</t>
+            <t xml:space="preserve">133.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" s="4"/>
       <c r="B58" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-17A \ Уплотнитель для UNO 16</t>
-[...11 lines deleted...]
-Диаметр, мм: 25</t>
+            <t xml:space="preserve">U-22 (d-32мм) \ Соединитель перпендикулярных 3-х труб поворотный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.022C.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 32</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
-Для стекла толщиной: 4-6 мм</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 300</t>
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4.08</t>
+            <t xml:space="preserve">312.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C58" s="4"/>
       <c r="D58" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-21 \ Соединитель перпендикулярных 2-х труб</t>
-[...3 lines deleted...]
-Артикул: UNOP.021.CH</t>
+            <t xml:space="preserve">U-23 \ Соединитель перпендикулярных 4-х труб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.023.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 120</t>
+Кол-во в упаковке, шт.: 60</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">69.36</t>
+            <t xml:space="preserve">143.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" s="4"/>
       <c r="B59" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-21 \ Соединитель(перпендикулярный 2-х труб)</t>
-[...7 lines deleted...]
-Цвет: черный муар</t>
+            <t xml:space="preserve">U-24 \ Соединитель перпендикулярных 5-ти труб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.024.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: Vacuum</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">94.86</t>
+            <t xml:space="preserve">240.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C59" s="4"/>
       <c r="D59" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-21 \ Соединитель(перпендикулярный 2-х труб)</t>
-[...15 lines deleted...]
-Производитель: Китай</t>
+            <t xml:space="preserve">UNO 024 \ Соединитель перпендикулярных 5-ти труб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNO.024.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Италия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Vacuum</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">94.86</t>
+            <t xml:space="preserve">160.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" s="4"/>
       <c r="B60" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-21 (d-32мм) \ Соединитель перпендикулярных 2-х труб</t>
-[...11 lines deleted...]
-Диаметр, мм: 32</t>
+            <t xml:space="preserve">U-25 \ Полкодержатель для стекла и панели</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.025.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 100</t>
+Кол-во в упаковке, шт.: 120</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">240.00</t>
+            <t xml:space="preserve">26.52</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C60" s="4"/>
       <c r="D60" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-22 \ Соединитель перпендикулярных 3-х труб поворотный</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 90</t>
+            <t xml:space="preserve">Js-21 \ Сектор</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.082.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размеры, мм: 370х370</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Радиус, мм: 270</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">154.00</t>
+            <t xml:space="preserve">200.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" s="4"/>
       <c r="B61" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-22 (d-32мм) \ Соединитель перпендикулярных 3-х труб поворотный</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+            <t xml:space="preserve">Js-22 \ Дуга</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.083.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 540</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">312.00</t>
+            <t xml:space="preserve">275.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C61" s="4"/>
       <c r="D61" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-23 \ Соединитель перпендикулярных 4-х труб</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 60</t>
+            <t xml:space="preserve">Js-23 \ Дуга</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.084.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 940</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">156.00</t>
+            <t xml:space="preserve">414.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" s="4"/>
       <c r="B62" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-24 \ Соединитель перпендикулярных 5-ти труб</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+            <t xml:space="preserve">Js-24 \ П-образная дуга</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.085.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 540</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">240.00</t>
+            <t xml:space="preserve">315.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C62" s="4"/>
       <c r="D62" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">UNO 024 \ Соединитель перпендикулярных 5-ти труб</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+            <t xml:space="preserve">Js-25 \ П-образная дуга</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.086.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 940</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">160.00</t>
+            <t xml:space="preserve">434.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" s="4"/>
       <c r="B63" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-25 \ Полкодержатель для стекла и панели</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 120</t>
+            <t xml:space="preserve">Js-26 \ Угол 90 град.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.087.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">26.52</t>
+            <t xml:space="preserve">120.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C63" s="4"/>
       <c r="D63" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Js-21 \ Сектор</t>
-[...15 lines deleted...]
-Радиус, мм: 270</t>
+            <t xml:space="preserve">Js-27 \ П-образная изогнутая дуга</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.088.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 540</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50*</t>
+Кол-во в упаковке, шт.: 5*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">200.00</t>
+            <t xml:space="preserve">286.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" s="4"/>
       <c r="B64" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Js-22 \ Дуга</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+            <t xml:space="preserve">J-27 \ П-образная изогнутая дуга</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.027.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 540</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр, мм: 25</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 5*</t>
+Высота, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 350 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">275.00</t>
+            <t xml:space="preserve">280.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C64" s="4"/>
       <c r="D64" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Js-23 \ Дуга</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+            <t xml:space="preserve">Js-28 \ П-образная изогнутая дуга</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.089.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 940</t>
           </r>
           <r>
             <t xml:space="preserve">
+Высота, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">414.00</t>
+            <t xml:space="preserve">296.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" s="4"/>
       <c r="B65" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Js-24 \ П-образная дуга</t>
-[...15 lines deleted...]
-Высота, мм: 300</t>
+            <t xml:space="preserve">Js-70 \ Угол 135 град.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.090.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">315.00</t>
+            <t xml:space="preserve">118.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C65" s="4"/>
       <c r="D65" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Js-25 \ П-образная дуга</t>
-[...11 lines deleted...]
-Ширина, мм: 940</t>
+            <t xml:space="preserve">Js-71 \ Угол 90 град.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.091.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">434.00</t>
+            <t xml:space="preserve">172.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" s="4"/>
       <c r="B66" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Js-26 \ Угол 90 град.</t>
-[...15 lines deleted...]
-Высота, мм: 200</t>
+            <t xml:space="preserve">Js-74 \ П-образный элемент</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.092.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 540</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50*</t>
+Кол-во в упаковке, шт.: 5*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">120.00</t>
+            <t xml:space="preserve">296.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C66" s="4"/>
       <c r="D66" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Js-27 \ П-образная изогнутая дуга</t>
-[...15 lines deleted...]
-Ширина, мм: 540</t>
+            <t xml:space="preserve">Js-75 \ П-образный элемент</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.093.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 940</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">286.00</t>
+            <t xml:space="preserve">337.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" s="4"/>
       <c r="B67" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-27 \ П-образная изогнутая дуга</t>
-[...11 lines deleted...]
-Глубина, мм: 200</t>
+            <t xml:space="preserve">Js-76 \ П-образный элемент</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.094.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 170</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 540</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 300</t>
-[...15 lines deleted...]
-Старая цена: 350 руб.</t>
+Высота, мм: 370</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">280.00</t>
+            <t xml:space="preserve">245.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C67" s="4"/>
       <c r="D67" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Js-28 \ П-образная изогнутая дуга</t>
-[...35 lines deleted...]
-Кол-во в упаковке, шт.: 5*</t>
+            <t xml:space="preserve">J-4 \ Труба круглая</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.004F.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 3000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина металла, мм: 0,7</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: возможна резка, стоимость реза 35 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">296.00</t>
+            <t xml:space="preserve">194.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" s="4"/>
       <c r="B68" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Js-70 \ Угол 135 град.</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 5*</t>
+            <t xml:space="preserve">J-4 \ Труба круглая</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.050.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 3000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина металла, мм: 0,8</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: возможна резка, стоимость реза 35 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">118.00</t>
+            <t xml:space="preserve">236.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C68" s="4"/>
       <c r="D68" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Js-71 \ Угол 90 град.</t>
-[...31 lines deleted...]
-Кол-во в упаковке, шт.: 5*</t>
+            <t xml:space="preserve">J-4 \ Труба круглая</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.004B.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 3000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина металла, мм: 0,9</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: возможна резка, стоимость реза 35 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">172.00</t>
+            <t xml:space="preserve">309.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" s="4"/>
       <c r="B69" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Js-74 \ П-образный элемент</t>
-[...31 lines deleted...]
-Кол-во в упаковке, шт.: 5*</t>
+            <t xml:space="preserve">J-4 \ Труба</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.059.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 3000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина металла, мм: 1,0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: возможна резка, стоимость реза 35 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">296.00</t>
+            <t xml:space="preserve">356.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C69" s="4"/>
       <c r="D69" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Js-75 \ П-образный элемент</t>
-[...31 lines deleted...]
-Кол-во в упаковке, шт.: 5*</t>
+            <t xml:space="preserve">J-4 \ Труба (для гибки)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.048.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 3000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина металла, мм: 1,0</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: возможна резка, стоимость реза 35 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">337.00</t>
+            <t xml:space="preserve">624.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" s="4"/>
       <c r="B70" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Js-76 \ П-образный элемент</t>
-[...31 lines deleted...]
-Собственное производство: Да</t>
+            <t xml:space="preserve">J-4 \ Труба круглая</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.004C.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 3000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 32</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина металла, мм: 0,8</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: возможна резка, стоимость реза 35 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">245.00</t>
+            <t xml:space="preserve">505.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C70" s="4"/>
       <c r="D70" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-4 \ Труба круглая</t>
-[...3 lines deleted...]
-Артикул: JOKP.004F.CH</t>
+            <t xml:space="preserve">J-4 \ Труба барная круглая</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.004D.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 3000</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр, мм: 25</t>
-[...3 lines deleted...]
-Толщина металла, мм: 0,7</t>
+Диаметр, мм: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина металла, мм: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: возможна резка, стоимость реза 35 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 10*</t>
+Кол-во в упаковке, шт.: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">203.00</t>
+            <t xml:space="preserve">690.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" s="4"/>
       <c r="B71" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-4 \ Труба круглая</t>
-[...3 lines deleted...]
-Артикул: JOKP.050.CH</t>
+            <t xml:space="preserve">J-4 \ Труба овальная</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.004.CH.1,0</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 3000</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр, мм: 25</t>
-[...3 lines deleted...]
-Толщина металла, мм: 0,8</t>
+Сечение, мм: 30х15</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина металла, мм: 1,0</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: возможна резка, стоимость реза 35 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
- Дата и время: 29.04.2025 09:37:50</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">236.00</t>
+            <t xml:space="preserve">364.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C71" s="4"/>
       <c r="D71" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J-4 \ Труба круглая</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: JOKP.004B.CH</t>
+Артикул: JOKP.004T.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 3000</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр, мм: 25</t>
-[...3 lines deleted...]
-Толщина металла, мм: 0,9</t>
+Диаметр, мм: 10</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина металла, мм: 1,1</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: возможна резка, стоимость реза 35 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
- Дата и время: 29.04.2025 09:51:15</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 10</t>
+Кол-во в упаковке, шт.: 30*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">327.00</t>
+            <t xml:space="preserve">240.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" s="4"/>
       <c r="B72" s="5" t="inlineStr">
-        <is>
-[...412 lines deleted...]
-      <c r="B75" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Присоска - \ Присоска для стекла</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: E013 D10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр (под нагрузкой), мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>