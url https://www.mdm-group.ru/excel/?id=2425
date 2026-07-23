--- v3 (2026-04-23)
+++ v4 (2026-07-23)
@@ -15,69 +15,69 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">20.04.2026</t>
+      <t xml:space="preserve">23.06.2026</t>
     </r>
   </si>
   <si>
     <t>Система Joker (Джокер)</t>
   </si>
   <si>
     <t>Внимание! Некоторые изделия из данной серии имеют наценку 5% при покупке менее 1 коробки! Все такие изделия отмечены *</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">J-1 \ Соединитель крестовых 3-х труб</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: JOKP.001SX.CH</t>
     </r>
@@ -797,51 +797,51 @@
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">36.72</t>
+      <t xml:space="preserve">38.76</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">T-13 \ Торцевой внутренний соединитель 2-х труб (Joker 59)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: TRXP.013.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -1525,51 +1525,51 @@
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">61.20</t>
+      <t xml:space="preserve">49.98</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">J-16 \ Присоска для панелей и стекла</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: JOKP.016.TR</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: прозрачный</t>
@@ -1745,51 +1745,51 @@
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: металлопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 32</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">38.00</t>
+      <t xml:space="preserve">59.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">J-19 \ Заглушка-ножка пластиковая</t>
@@ -2820,2151 +2820,2155 @@
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">69.36</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">JK 651 \ Держатель трубы проходной</t>
-[...3 lines deleted...]
-Артикул: JOK.651.CH</t>
+      <t xml:space="preserve">J-652 \ Держатель трубы завершающий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.652.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Италия</t>
+Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">47.00</t>
+      <t xml:space="preserve">71.40</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-652 \ Держатель трубы завершающий</t>
-[...3 lines deleted...]
-Артикул: JOKP.652.CH</t>
+      <t xml:space="preserve">J-304 \ Соединитель поворотный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.304.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 30</t>
+Примечание: Vacuum</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">71.40</t>
+      <t xml:space="preserve">64.26</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-304 \ Соединитель поворотный</t>
-[...3 lines deleted...]
-Артикул: JOKP.304.CH</t>
+      <t xml:space="preserve">JK 304 \ Соединитель поворотный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOK.304.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Китай</t>
-[...3 lines deleted...]
-Примечание: Vacuum</t>
+Производитель: Италия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 126 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">69.36</t>
+      <t xml:space="preserve">69.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">JK 304 \ Соединитель поворотный</t>
-[...3 lines deleted...]
-Артикул: JOK.304.CH</t>
+      <t xml:space="preserve">J-36 \ Держатель стекла</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.036.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Италия</t>
-[...7 lines deleted...]
-Старая цена: 126 руб.</t>
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">69.00</t>
+      <t xml:space="preserve">19.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-36 \ Держатель стекла</t>
-[...3 lines deleted...]
-Артикул: JOKP.036.CH</t>
+      <t xml:space="preserve">J-37 \ Держатель стекла</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.037.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">19.00</t>
+      <t xml:space="preserve">26.52</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-37 \ Держатель стекла</t>
-[...3 lines deleted...]
-Артикул: JOKP.037.CH</t>
+      <t xml:space="preserve">JK 039 \ Держатель панели</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOK.039.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Китай</t>
+Производитель: Италия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 26 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">26.52</t>
+      <t xml:space="preserve">15.70</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">JK 039 \ Держатель панели</t>
-[...3 lines deleted...]
-Артикул: JOK.039.CH</t>
+      <t xml:space="preserve">J-40 metal \ Держатель с присоской, металлический</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.040.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Италия</t>
+Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 26 руб.</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">15.70</t>
+      <t xml:space="preserve">17.34</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-40 metal \ Держатель с присоской, металлический</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+      <t xml:space="preserve">J-40 plastic \ Держатель присоски, панели (для стеклянной полки)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.040.TR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: прозрачный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">17.34</t>
+      <t xml:space="preserve">14.28</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-40 plastic \ Держатель присоски, панели (для стеклянной полки)</t>
-[...7 lines deleted...]
-Цвет: прозрачный</t>
+      <t xml:space="preserve">J-41 \ Заглушка сферическая пластиковая</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.041.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">14.28</t>
+      <t xml:space="preserve">15.30</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-41 \ Заглушка сферическая пластиковая</t>
-[...3 lines deleted...]
-Артикул: JOKP.041.CH</t>
+      <t xml:space="preserve">JK 050 a \ Полкодержатель прямой</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOK.050A.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Материал: пластик</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+Глубина, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Италия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 2</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">15.30</t>
+      <t xml:space="preserve">160.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">JK 050 a \ Полкодержатель прямой</t>
-[...3 lines deleted...]
-Артикул: JOK.050A.CH</t>
+      <t xml:space="preserve">J-51 (K) \ Держатель панели и стекла</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.051.K.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 300</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 2</t>
+Диаметр, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Vacuum. Для использования со стеклом или решеткой необходимо дополнять уплотнителем J 52 или JK 52</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 120</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">160.00</t>
+      <t xml:space="preserve">57.12</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-51 (K) \ Держатель панели и стекла</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+      <t xml:space="preserve">J-52 \ Уплотнитель для стекла и решетки</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.052.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Vacuum. Для использования со стеклом или решеткой необходимо дополнять уплотнителем J 52 или JK 52</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 120</t>
+Примечание: Использовать с J 51, J 55, JK 55, J 78 и JK 78</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 1500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">57.12</t>
+      <t xml:space="preserve">3.06</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-52 \ Уплотнитель для стекла и решетки</t>
-[...11 lines deleted...]
-Материал: пластик</t>
+      <t xml:space="preserve">J-53 \ Соединитель трубы 25х10 мм, односторонний</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.053.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Использовать с J 51, J 55, JK 55, J 78 и JK 78</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 1500</t>
+Кол-во в упаковке, шт.: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3.06</t>
+      <t xml:space="preserve">98.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-53 \ Соединитель трубы 25х10 мм, односторонний</t>
-[...3 lines deleted...]
-Артикул: JOKP.053.00</t>
+      <t xml:space="preserve">J-54 \ Соединитель трубы 25х10 мм, двусторонний</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.054.00</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">98.00</t>
+      <t xml:space="preserve">129.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-54 \ Соединитель трубы 25х10 мм, двусторонний</t>
-[...3 lines deleted...]
-Артикул: JOKP.054.00</t>
+      <t xml:space="preserve">J-55 \ Держатель для панели и стекла, двусторонний</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.055.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 30</t>
+Примечание: Vacuum. для использования со стеклом или решеткой необходимо дополнять уплотнителем J 52 или JK 52</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 80</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">129.00</t>
+      <t xml:space="preserve">104.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-55 \ Держатель для панели и стекла, двусторонний</t>
-[...3 lines deleted...]
-Артикул: JOKP.055.CH</t>
+      <t xml:space="preserve">J-58 \ Дистанционный держатель трубы</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.058.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Vacuum. для использования со стеклом или решеткой необходимо дополнять уплотнителем J 52 или JK 52</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 80</t>
+Примечание: Vacuum</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 60</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">104.00</t>
+      <t xml:space="preserve">102.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-58 \ Дистанционный держатель трубы</t>
-[...3 lines deleted...]
-Артикул: JOKP.058.CH</t>
+      <t xml:space="preserve">J-60 \ Полкодержатель прямой</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.673.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
+Глубина, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Vacuum</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 60</t>
+Кол-во в упаковке, шт.: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">102.00</t>
+      <t xml:space="preserve">203.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-60 \ Полкодержатель прямой</t>
-[...3 lines deleted...]
-Артикул: JOKP.673.CH</t>
+      <t xml:space="preserve">J-61 \ Полкодержатель наклонный 30 град.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.674.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">203.00</t>
+      <t xml:space="preserve">145.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-61 \ Полкодержатель наклонный 30 град.</t>
-[...3 lines deleted...]
-Артикул: JOKP.674.CH</t>
+      <t xml:space="preserve">J-62 \ Полкодержатель наклонный 60 град.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.675.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">145.00</t>
+      <t xml:space="preserve">152.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-62 \ Полкодержатель наклонный 60 град.</t>
-[...3 lines deleted...]
-Артикул: JOKP.675.CH</t>
+      <t xml:space="preserve">J-63 \ Полкодержатель прямой односторонний</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.063.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 25</t>
+Кол-во в упаковке, шт.: 40</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">152.00</t>
+      <t xml:space="preserve">129.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-63 \ Полкодержатель прямой односторонний</t>
-[...3 lines deleted...]
-Артикул: JOKP.063.CH</t>
+      <t xml:space="preserve">JK 063 \ Полкодержатель прямой односторонний</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOK.063.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Китай</t>
+Производитель: Италия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 40</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 210 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">129.00</t>
+      <t xml:space="preserve">148.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">JK 063 \ Полкодержатель прямой односторонний</t>
-[...3 lines deleted...]
-Артикул: JOK.063.CH</t>
+      <t xml:space="preserve">J-64 \ Полкодержатель прямой двусторонний</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.064.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Италия</t>
-[...7 lines deleted...]
-Старая цена: 210 руб.</t>
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 20</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 228 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">148.00</t>
+      <t xml:space="preserve">159.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-64 \ Полкодержатель прямой двусторонний</t>
-[...27 lines deleted...]
-Старая цена: 229 руб.</t>
+      <t xml:space="preserve">Jr-34 b \ Колесная опора (резьба М10)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKR.034B.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 80</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Нагрузка, кг: до 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">183.00</t>
+      <t xml:space="preserve">51.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Jr-34 b \ Колесная опора (резьба М10)</t>
-[...19 lines deleted...]
-Нагрузка, кг: до 30</t>
+      <t xml:space="preserve">J-34 e \ Колесная опора (резьба М10)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.034E.GR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: серый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 98</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 60</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Нагрузка, кг: 40</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: каркас – металл</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 120</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">51.00</t>
+      <t xml:space="preserve">175.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-34 e \ Колесная опора (резьба М10)</t>
-[...3 lines deleted...]
-Артикул: JOKP.034E.GR</t>
+      <t xml:space="preserve">J-34 et \ Колесная опора c тормозом (резьба М10)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.034ET.CR</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: серый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 98</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 60</t>
     </r>
     <r>
       <t xml:space="preserve">
 Нагрузка, кг: 40</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: каркас – металл</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 120</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">175.00</t>
+      <t xml:space="preserve">184.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-34 et \ Колесная опора c тормозом (резьба М10)</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 120</t>
+      <t xml:space="preserve">J-34 ic \ Колесная опора (резьба М10)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.034IC.40.ZN.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: цинк/черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 70</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 40</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Нагрузка, кг: 15</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: опорный болт М10</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 400</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 90,1 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">184.00</t>
+      <t xml:space="preserve">54.06</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-34 ic \ Колесная опора (резьба М10)</t>
-[...19 lines deleted...]
-Нагрузка, кг: 15</t>
+      <t xml:space="preserve">J-34 cn \ Колесная опора (резьба М10)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.034CN.ZN.GR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: цинк/серый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 90</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Нагрузка, кг: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: опорный болт М10</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 400</t>
-[...3 lines deleted...]
-Старая цена: 90,1 руб.</t>
+Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">54.06</t>
+      <t xml:space="preserve">131.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-34 cn \ Колесная опора (резьба М10)</t>
-[...3 lines deleted...]
-Артикул: JOKP.034CN.ZN.GR</t>
+      <t xml:space="preserve">J-34 cnt \ Колесная опора c тормозом (резьба М10)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.034CNT.ZN.GR</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк/серый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 90</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Нагрузка, кг: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: опорный болт М10</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">131.00</t>
+      <t xml:space="preserve">198.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-34 cnt \ Колесная опора c тормозом (резьба М10)</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+      <t xml:space="preserve">J-34 d \ Колесная опора шар (резьба М8) </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.034D.CHCR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром/серый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 70</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 40</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Нагрузка, кг: 15</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Материал колеса серая резина</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 120</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">198.00</t>
+      <t xml:space="preserve">103.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-34 d \ Колесная опора шар (резьба М8) </t>
-[...3 lines deleted...]
-Артикул: JOKP.034D.CHCR</t>
+      <t xml:space="preserve">J-34 d \ Колесная опора Шар (резьба М10)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.034D.40.CH.GR</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром/серый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 70</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 40</t>
     </r>
     <r>
       <t xml:space="preserve">
 Нагрузка, кг: 15</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Материал колеса серая резина</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 120</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">103.00</t>
+      <t xml:space="preserve">105.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-34 d \ Колесная опора Шар (резьба М10)</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 120</t>
+      <t xml:space="preserve">U-1 \  Соединитель 2-х труб</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.001.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Vacuum</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">105.00</t>
+      <t xml:space="preserve">51.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-1 \  Соединитель 2-х труб</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+      <t xml:space="preserve">U-1 \  Соединитель(2-х труб)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.001.BL.MU</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Vacuum</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 160</t>
+Картинка анонса: 8250150</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">51.00</t>
+      <t xml:space="preserve">78.54</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-1 \  Соединитель(2-х труб)</t>
-[...7 lines deleted...]
-Цвет: черный муар</t>
+      <t xml:space="preserve">U-1 \ Соединитель(2-х труб)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.001.WH.MU</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Картинка анонса: 8250150</t>
+Картинка анонса: 8249014</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">78.54</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-1 \ Соединитель(2-х труб)</t>
-[...7 lines deleted...]
-Цвет: белый муар</t>
+      <t xml:space="preserve">U-2 \  Соединитель 2-х параллельных труб</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.002.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Картинка анонса: 8249014</t>
+Примечание: Vacuum</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 56.8 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">78.54</t>
+      <t xml:space="preserve">51.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-2 \  Соединитель 2-х параллельных труб</t>
-[...3 lines deleted...]
-Артикул: UNOP.002.CH</t>
+      <t xml:space="preserve">U-3 \ Соединитель 3-х труб</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.003.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 200</t>
+Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">57.12</t>
+      <t xml:space="preserve">90.78</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-3 \ Соединитель 3-х труб</t>
-[...3 lines deleted...]
-Артикул: UNOP.003.CH</t>
+      <t xml:space="preserve">U-4 \ Угловой соединитель 3-х труб</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.004.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">90.78</t>
+      <t xml:space="preserve">102.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-4 \ Угловой соединитель 3-х труб</t>
-[...3 lines deleted...]
-Артикул: UNOP.004.CH</t>
+      <t xml:space="preserve">U-6 \ Угловой соединитель 3-х труб с 1-й полкой</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.006.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
@@ -4973,2389 +4977,2222 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">102.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-6 \ Угловой соединитель 3-х труб с 1-й полкой</t>
-[...3 lines deleted...]
-Артикул: UNOP.006.CH</t>
+      <t xml:space="preserve">U-7 \ Угловой соединитель 4-х труб</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.007.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 100</t>
+Кол-во в упаковке, шт.: 60</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">102.00</t>
+      <t xml:space="preserve">134.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-7 \ Угловой соединитель 4-х труб</t>
-[...3 lines deleted...]
-Артикул: UNOP.007.CH</t>
+      <t xml:space="preserve">U-8 \ Угловой соединитель 4-х труб с 1-й полкой</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.008.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 60</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 142 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">134.00</t>
+      <t xml:space="preserve">99.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-8 \ Угловой соединитель 4-х труб с 1-й полкой</t>
-[...3 lines deleted...]
-Артикул: UNOP.008.CH</t>
+      <t xml:space="preserve">U-9 \ Угловой соединитель 4-х труб с 2-мя полками</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.009.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 60</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">146.00</t>
+      <t xml:space="preserve">149.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-9 \ Угловой соединитель 4-х труб с 2-мя полками</t>
-[...3 lines deleted...]
-Артикул: UNOP.009.CH</t>
+      <t xml:space="preserve">U-10 \ Угловой соединитель 5-ти труб</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.010.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 60</t>
+Кол-во в упаковке, шт.: 40</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">149.00</t>
+      <t xml:space="preserve">138.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-10 \ Угловой соединитель 5-ти труб</t>
-[...3 lines deleted...]
-Артикул: UNOP.010.CH</t>
+      <t xml:space="preserve">U-11 \ Угловой соединитель 5-ти труб с 1-й полкой</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.011.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 40</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">165.00</t>
+      <t xml:space="preserve">99.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-11 \ Угловой соединитель 5-ти труб с 1-й полкой</t>
-[...3 lines deleted...]
-Артикул: UNOP.011.CH</t>
+      <t xml:space="preserve">UNO 011 \ Угловой соединитель 5-ти труб с 1-й полкой</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNO.011.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Китай</t>
+Производитель: Италия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 40</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">99.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">UNO 011 \ Угловой соединитель 5-ти труб с 1-й полкой</t>
-[...3 lines deleted...]
-Артикул: UNO.011.CH</t>
+      <t xml:space="preserve">UNO 012 \ Угловой соединитель 5-ти труб с 2-мя полками</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNO.012.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Италия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 40</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">134.00</t>
+      <t xml:space="preserve">136.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">UNO 012 \ Угловой соединитель 5-ти труб с 2-мя полками</t>
-[...3 lines deleted...]
-Артикул: UNO.012.CH</t>
+      <t xml:space="preserve">UNO 013 \ Угловой соединитель 5-ти труб с 3-мя полками</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNO.013.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Италия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 40</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">136.00</t>
+      <t xml:space="preserve">140.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">UNO 013 \ Угловой соединитель 5-ти труб с 3-мя полками</t>
-[...3 lines deleted...]
-Артикул: UNO.013.CH</t>
+      <t xml:space="preserve">U-15 \ 3-х сторонний поворотный соединитель</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.015.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Италия</t>
+Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 40</t>
+Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">140.00</t>
+      <t xml:space="preserve">138.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-15 \ 3-х сторонний поворотный соединитель</t>
-[...3 lines deleted...]
-Артикул: UNOP.015.CH</t>
+      <t xml:space="preserve">U-16 \ Держатель панели стекла</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.016.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 100</t>
+Кол-во в упаковке, шт.: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">138.00</t>
+      <t xml:space="preserve">49.98</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-16 \ Держатель панели стекла</t>
-[...3 lines deleted...]
-Артикул: UNOP.016.CH</t>
+      <t xml:space="preserve">UNO 016 \ Держатель панели стекла</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNO.016.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Китай</t>
+Производитель: Италия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">64.26</t>
+      <t xml:space="preserve">48.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">UNO 016 \ Держатель панели стекла</t>
-[...15 lines deleted...]
-Производитель: Италия</t>
+      <t xml:space="preserve">U-17A \ Уплотнитель для UNO 16</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.017A.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 200</t>
+Для стекла толщиной: 4-6 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">48.00</t>
+      <t xml:space="preserve">4.08</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-17A \ Уплотнитель для UNO 16</t>
-[...7 lines deleted...]
-Цвет: белый</t>
+      <t xml:space="preserve">U-21 \ Соединитель перпендикулярных 2-х труб</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.021.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
-Для стекла толщиной: 4-6 мм</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 300</t>
+Кол-во в упаковке, шт.: 120</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4.08</t>
+      <t xml:space="preserve">59.16</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-21 \ Соединитель перпендикулярных 2-х труб</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+      <t xml:space="preserve">U-21 \ Соединитель(перпендикулярный 2-х труб)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.021.BL.MU</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Vacuum</t>
-[...6 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">59.16</t>
+      <t xml:space="preserve">87.72</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">U-21 \ Соединитель(перпендикулярный 2-х труб)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: UNOP.021.BL.MU</t>
-[...3 lines deleted...]
-Цвет: черный муар</t>
+Артикул: UNOP.021.WH.MU</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">87.72</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-21 \ Соединитель(перпендикулярный 2-х труб)</t>
-[...11 lines deleted...]
-Диаметр, мм: 25</t>
+      <t xml:space="preserve">U-21 (d-32мм) \ Соединитель перпендикулярных 2-х труб</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.021C.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 32</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
+Примечание: Vacuum</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">87.72</t>
+      <t xml:space="preserve">205.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...6 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-21 (d-32мм) \ Соединитель перпендикулярных 2-х труб</t>
-[...3 lines deleted...]
-Артикул: UNOP.021C.CH</t>
+      <t xml:space="preserve">U-22 \ Соединитель перпендикулярных 3-х труб поворотный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.022.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Диаметр, мм: 32</t>
+Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 100</t>
+Кол-во в упаковке, шт.: 90</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">205.00</t>
+      <t xml:space="preserve">133.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-22 \ Соединитель перпендикулярных 3-х труб поворотный</t>
-[...3 lines deleted...]
-Артикул: UNOP.022.CH</t>
+      <t xml:space="preserve">U-22 (d-32мм) \ Соединитель перпендикулярных 3-х труб поворотный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.022C.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Диаметр, мм: 25</t>
+Диаметр, мм: 32</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 90</t>
+Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">133.00</t>
+      <t xml:space="preserve">240.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-22 (d-32мм) \ Соединитель перпендикулярных 3-х труб поворотный</t>
-[...3 lines deleted...]
-Артикул: UNOP.022C.CH</t>
+      <t xml:space="preserve">U-23 \ Соединитель перпендикулярных 4-х труб</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.023.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Диаметр, мм: 32</t>
+Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50</t>
+Кол-во в упаковке, шт.: 60</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">312.00</t>
+      <t xml:space="preserve">143.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-23 \ Соединитель перпендикулярных 4-х труб</t>
-[...3 lines deleted...]
-Артикул: UNOP.023.CH</t>
+      <t xml:space="preserve">U-24 \ Соединитель перпендикулярных 5-ти труб</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.024.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 60</t>
+Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">143.00</t>
+      <t xml:space="preserve">240.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-24 \ Соединитель перпендикулярных 5-ти труб</t>
-[...3 lines deleted...]
-Артикул: UNOP.024.CH</t>
+      <t xml:space="preserve">UNO 024 \ Соединитель перпендикулярных 5-ти труб</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNO.024.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Китай</t>
+Производитель: Италия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">240.00</t>
+      <t xml:space="preserve">160.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">UNO 024 \ Соединитель перпендикулярных 5-ти труб</t>
-[...3 lines deleted...]
-Артикул: UNO.024.CH</t>
+      <t xml:space="preserve">U-25 \ Полкодержатель для стекла и панели</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.025.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Италия</t>
+Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50</t>
+Кол-во в упаковке, шт.: 120</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">160.00</t>
+      <t xml:space="preserve">26.52</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-25 \ Полкодержатель для стекла и панели</t>
-[...3 lines deleted...]
-Артикул: UNOP.025.CH</t>
+      <t xml:space="preserve">Js-21 \ Сектор</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.082.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Диаметр, мм: 25</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 120</t>
+Размеры, мм: 370х370</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Радиус, мм: 270</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">26.52</t>
+      <t xml:space="preserve">200.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Js-21 \ Сектор</t>
-[...3 lines deleted...]
-Артикул: JOKP.082.CH</t>
+      <t xml:space="preserve">Js-23 \ Дуга</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.084.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 370х370</t>
-[...3 lines deleted...]
-Радиус, мм: 270</t>
+Ширина, мм: 940</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50*</t>
+Кол-во в упаковке, шт.: 5*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">200.00</t>
+      <t xml:space="preserve">414.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Js-22 \ Дуга</t>
-[...3 lines deleted...]
-Артикул: JOKP.083.CH</t>
+      <t xml:space="preserve">Js-24 \ П-образная дуга</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.085.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 540</t>
     </r>
     <r>
       <t xml:space="preserve">
+Высота, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">275.00</t>
+      <t xml:space="preserve">315.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Js-23 \ Дуга</t>
-[...3 lines deleted...]
-Артикул: JOKP.084.CH</t>
+      <t xml:space="preserve">Js-26 \ Угол 90 град.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.087.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 940</t>
+Ширина, мм: 200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 5*</t>
+Кол-во в упаковке, шт.: 50*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">414.00</t>
+      <t xml:space="preserve">120.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Js-24 \ П-образная дуга</t>
-[...3 lines deleted...]
-Артикул: JOKP.085.CH</t>
+      <t xml:space="preserve">Js-27 \ П-образная изогнутая дуга</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.088.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
+Глубина, мм: 200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Ширина, мм: 540</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">315.00</t>
+      <t xml:space="preserve">286.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Js-25 \ П-образная дуга</t>
-[...3 lines deleted...]
-Артикул: JOKP.086.CH</t>
+      <t xml:space="preserve">J-27 \ П-образная изогнутая дуга</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.027.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 940</t>
+Глубина, мм: 200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 540</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Россия</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 5*</t>
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 350 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">434.00</t>
+      <t xml:space="preserve">280.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Js-26 \ Угол 90 град.</t>
-[...3 lines deleted...]
-Артикул: JOKP.087.CH</t>
+      <t xml:space="preserve">Js-28 \ П-образная изогнутая дуга</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.089.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 200</t>
-[...3 lines deleted...]
-Высота, мм: 200</t>
+Глубина, мм: 200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 940</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50*</t>
+Кол-во в упаковке, шт.: 5*</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 296 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">120.00</t>
+      <t xml:space="preserve">251.60</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Js-27 \ П-образная изогнутая дуга</t>
-[...3 lines deleted...]
-Артикул: JOKP.088.CH</t>
+      <t xml:space="preserve">Js-70 \ Угол 135 град.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.090.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 200</t>
-[...10 lines deleted...]
-      <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">286.00</t>
+      <t xml:space="preserve">118.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-27 \ П-образная изогнутая дуга</t>
-[...3 lines deleted...]
-Артикул: JOKP.027.CH</t>
+      <t xml:space="preserve">Js-71 \ Угол 90 град.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.091.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 200</t>
-[...3 lines deleted...]
-Ширина, мм: 540</t>
+Ширина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Китай</t>
-[...7 lines deleted...]
-Старая цена: 350 руб.</t>
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">280.00</t>
+      <t xml:space="preserve">186.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Js-28 \ П-образная изогнутая дуга</t>
-[...3 lines deleted...]
-Артикул: JOKP.089.CH</t>
+      <t xml:space="preserve">Js-74 \ П-образный элемент</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.092.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 200</t>
-[...3 lines deleted...]
-Ширина, мм: 940</t>
+Ширина, мм: 540</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5*</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 296 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">296.00</t>
+      <t xml:space="preserve">251.60</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Js-70 \ Угол 135 град.</t>
-[...3 lines deleted...]
-Артикул: JOKP.090.CH</t>
+      <t xml:space="preserve">Js-75 \ П-образный элемент</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.093.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
+Ширина, мм: 940</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">118.00</t>
+      <t xml:space="preserve">337.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Js-71 \ Угол 90 град.</t>
-[...3 lines deleted...]
-Артикул: JOKP.091.CH</t>
+      <t xml:space="preserve">Js-76 \ П-образный элемент</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.094.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 300</t>
-[...3 lines deleted...]
-Высота, мм: 300</t>
+Глубина, мм: 170</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 540</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 370</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5*</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 245 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">172.00</t>
+      <t xml:space="preserve">208.25</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Js-74 \ П-образный элемент</t>
-[...3 lines deleted...]
-Артикул: JOKP.092.CH</t>
+      <t xml:space="preserve">J-4 \ Труба круглая</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.004F.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 540</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 5*</t>
+Длина, мм: 3000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Толщина металла, мм: 0,7</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: возможна резка, стоимость реза 35 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">296.00</t>
+      <t xml:space="preserve">194.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Js-75 \ П-образный элемент</t>
-[...3 lines deleted...]
-Артикул: JOKP.093.CH</t>
+      <t xml:space="preserve">J-4 \ Труба круглая</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.050.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 940</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 5*</t>
+Длина, мм: 3000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Толщина металла, мм: 0,8</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: возможна резка, стоимость реза 35 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">337.00</t>
-[...198 lines deleted...]
-      <t xml:space="preserve">236.00</t>
+      <t xml:space="preserve">257.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">J-4 \ Труба круглая</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: JOKP.004B.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -7927,51 +7764,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79e049_0100_11e0_b16f_003048d0c7fe_874D4664_434A_4D13_A2FE_527B6946F7742.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf3b85_02ae_11e0_b16f_003048d0c7fe_C00FFC27_263E_4A6E_B7A3_A89AB75203EC3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82329500_fdef_11df_b16f_003048d0c7fe_0806AA54_0715_4563_85A8_5BB0A58BFFAE4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a2662_239b_11e0_99a4_003048f27c5f_5023508A_2FB1_46FA_AA2E_F39B22A5D7D95.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f59ac_11d1_11ee_907c_ac1f6b40b531_JOKP002BLMU_khz6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c038e_131c_11e0_99a4_003048f27c5f_1285200A_3F32_4398_9EBD_E55F3CDCF72F7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa041fd_fdef_11df_b16f_003048d0c7fe_3CED9165_C16B_41D7_93D7_45733DA533DE8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75608eff_11d1_11ee_907c_ac1f6b40b531_JOKP00632BLMU_19.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d01ef_5cf4_11ee_907c_ac1f6b40b531_JOKP006WHMU10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82329503_fdef_11df_b16f_003048d0c7fe_B65D4D08_06C7_4F0C_A51A_541B6ADE637F11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ccfcc_4148_11e7_abe3_0025902b3cc1_J_8_25_1_1_212.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6568313_70ad_11e9_80b7_0025902b3cc1_B65D4D08_06C7_4F0C_A51A_541B6ADE637F13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd09b60_02ae_11e0_b16f_003048d0c7fe_4FE38C7B_80C8_42E4_B742_607FF2FF9A8914.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84704fb5_0100_11e0_b16f_003048d0c7fe_1FDDE234_BD92_4280_BE8A_2F553CA3B65415.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c794d2c_11d2_11ee_907c_ac1f6b40b531_TRXP013VL16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23173f30_5cf5_11ee_907c_ac1f6b40b531_TRXP013WH17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ab0a1_d3c8_11e5_9829_0025902b3cc0_3B89BCBF_E0B3_43C0_8D05_487AA34F993B18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb53_fea4_11df_b16f_003048d0c7fe_240DD8F3_F707_406A_8A68_BD7F819B096B19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af22f5_fdef_11df_b16f_003048d0c7fe_A2502C797F0F20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e500e41_e8c5_11e4_afdc_0025902b3cc1_B010E6D5_29EE_4DD8_81D3_243EABD9B8F321.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04200_fdef_11df_b16f_003048d0c7fe_EA73C176_5B0C_44B9_9132_17E7B14F81B922.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f21437_fea3_11df_b16f_003048d0c7fe_9FC263C2_E4FD_4846_BF60_E24DCC16FB8723.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6987c_2859_11e0_99a4_003048f27c5f_DD81EEE4_8840_46D4_8408_11B711244F3824.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97e46e_e8c5_11e4_afdc_0025902b3cc1_2644BFC4_B455_44C7_BEF9_89B74CC275EA25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00face82_84e3_11e8_ade2_0025902b3cc1_626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c88948_0100_11e0_b16f_003048d0c7fe_AA87DC7E_F186_41B2_9A98_E60BC838E1AC27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f61ee_96df_11eb_80bc_0025902b3cc1_2E67C608_E7C5_469F_83A8_DFD1782CA8A028.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83fd43_0100_11e0_b16f_003048d0c7fe_62B0C1C2_3644_429E_968D_D5E1295A183E29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a508650_ba5e_11e8_a710_0025902b3cc1_EF4B9F33_891A_4779_B1B2_6FA547321F4A30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0013d8d_0c07_11e0_99a4_003048f27c5f_D3316F2C_042E_4625_BFE7_82578625338431.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ff71c_2526_11e0_99a4_003048f27c5f_9B350670_7EA0_4A10_A2FF_2ECD0EF976BE32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f32ce_fdef_11df_b16f_003048d0c7fe_DE289320_F7CB_4483_92BB_791A786D193333.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf60b9_01cb_11e0_b16f_003048d0c7fe_303DB98A_AF38_4CAA_A111_09D4C973A84434.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf60b6_01cb_11e0_b16f_003048d0c7fe_310C7863_7496_4FDC_81ED_F5408D1393E735.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b1105_0c08_11e0_99a4_003048f27c5f_23906FFD_76B1_4C89_9861_8B3D20FF665836.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a25d44_13e9_11e0_99a4_003048f27c5f_1D7D_237.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf3b7f_02ae_11e0_b16f_003048d0c7fe_5AD85470_D5E9_4580_84F5_C8A202C19E6E38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf60bc_01cb_11e0_b16f_003048d0c7fe_0886E029_5F93_46C8_B861_64C7861D466839.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb44_fea4_11df_b16f_003048d0c7fe_ABCA4A30_B730_4B99_B4CD_8A9C2900420A40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b34f7_fdef_11df_b16f_003048d0c7fe_CEE0087D_C5FB_411E_9F63_2FB1A1901B2A41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afad10_074c_11e0_99a4_003048f27c5f_A45D7E1E_764E_49C2_99D3_77925510029E42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232954e_fdef_11df_b16f_003048d0c7fe_7BF8EF0B_E1B2_45A0_9C49_4685E094575B43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43256b8_0100_11e0_b16f_003048d0c7fe_9C390267_03BD_4C4F_8429_4DC5A55349F544.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60e27a_4a15_11e0_86e2_003048f27c5f_ABAECEB4_8217_4A45_88F1_DA8E51616C7745.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42478e09_d5d9_11e0_a476_003048f27c5f_9965F43B_688F_40EB_9500_13B5E525E31746.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a97f0_068c_11e0_99a4_003048f27c5f_043A5D14_6CDE_43B9_B784_763CFFEB07B047.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1c8a9_01cb_11e0_b16f_003048d0c7fe_624AB874_8620_4428_A183_4E26B7A14BB648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2474e9_fea3_11df_b16f_003048d0c7fe_70C9C707_5C80_4C95_BA77_B0D83824F04E49.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1c8ac_01cb_11e0_b16f_003048d0c7fe_F3E12A81_A0FD_4B15_BF54_1BADBCC0734F50.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04207_fdef_11df_b16f_003048d0c7fe_F29BE117_2D99_443D_AAB5_978FB57171F651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebdcb5f_6bc3_11e0_afc8_003048f27c5f_817E0E32_6425_4BD7_B7DD_BDE2640EE11C52.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd46b2b_08dd_11e0_99a4_003048f27c5f_15AC4F97_6466_42EF_B345_919A7F6290A453.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3dd213_1d4f_11e0_99a4_003048f27c5f_B1BDFBA6_84E6_4686_953B_45A61ADAB72E54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7930bf6_ff1b_11e0_833e_003048f27c5f_7A672AE5_5670_4D88_BA67_05CCEA1C082B55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf3b82_02ae_11e0_b16f_003048d0c7fe_0460193A_EED0_472C_B9FB_E18441C1135056.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ae471_068c_11e0_99a4_003048f27c5f_E4906F84_19E2_4647_8818_722A96FA64ED57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f32c8_fdef_11df_b16f_003048d0c7fe_87F31128_07F4_4BCE_889B_F1D95309901758.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdc99c_01cb_11e0_b16f_003048d0c7fe_3C0D7330_0F7A_4032_93BA_4FE9C19641F659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea76c3_87f9_11e7_9ffe_0025902b3cc1_FF1FFC5F_0262_4693_B803_B7C68FDA1CF060.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84704fb2_0100_11e0_b16f_003048d0c7fe_ABA29721_A44F_4E3E_97F5_606CEA6F815061.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2474e3_fea3_11df_b16f_003048d0c7fe_E800FABA_39D9_4E6C_84B8_278BE0D1170462.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2474e6_fea3_11df_b16f_003048d0c7fe_8B3930F9_8771_455A_B52E_BE550F38EA8463.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f32c1_fdef_11df_b16f_003048d0c7fe_57ACBF8F_596E_415A_8DC1_DB7FEBFC6A4164.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f114ed_0100_11e0_b16f_003048d0c7fe_E6F554B6_3CC6_43A0_AEE3_0D8865B0540D65.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360c715_4f8f_11e0_86e2_003048f27c5f_31F57806_8264_4522_A254_2C5DF7576DAB66.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360c718_4f8f_11e0_86e2_003048f27c5f_F29F31AB_B1C3_42C7_8AB7_050A84A7F01E67.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff34dd3_4f8f_11e0_86e2_003048f27c5f_F2C8E8FE_5D18_45FC_BD68_68A5C5B6F5B268.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f32c5_fdef_11df_b16f_003048d0c7fe_5F98C8AA_B1CB_4CF9_AEB1_A2386CF3138769.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d81186_081d_11e0_99a4_003048f27c5f_EB4E33C3_5503_491A_8614_CDEF784EC21570.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d237e_0100_11e0_b16f_003048d0c7fe_FD40CCD6_5946_4DDE_8269_F7121F43DDCA71.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b15b3_4bfb_11e5_a10e_0025902b3cc1_B29CE6C5_F311_41B7_B4A4_19A3665E74CF72.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcfec0_5755_11e8_ade2_0025902b3cc1_JOKR_034E_GR73.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fd62b_5756_11e8_ade2_0025902b3cc1_JOKR_034ET_GR74.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976212b_b666_11e8_a710_0025902b3cc1_JR_34_IC75.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780455d_b666_11e8_a710_0025902b3cc1_JR_34_cn76.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec711746_b666_11e8_a710_0025902b3cc1_JR_34_cnt77.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8cdd5a_5756_11e8_ade2_0025902b3cc1_JOKP034DCHCR78.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfbe30_b667_11e8_a710_0025902b3cc1_J_34_d79.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b34e8_fdef_11df_b16f_003048d0c7fe_358143B5_7D4C_474A_91F3_FE9B5B772BDA80.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/UNOP.001.9005.2581.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/UNOP.001.WH.MU_belyy82.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84418dbe_02ae_11e0_b16f_003048d0c7fe_09DA6633_74C6_4831_BADE_EC5B9BBCEA3D83.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b350a_fdef_11df_b16f_003048d0c7fe_6F27805E_2175_420B_ABFB_9D69091664C584.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af22fd_fdef_11df_b16f_003048d0c7fe_9A18B6F1_C9A9_4B23_A245_956E3439FCBE85.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43256a8_0100_11e0_b16f_003048d0c7fe_35B7F4BB_9F7B_4FAE_8CF5_3C726CEF717186.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43256ab_0100_11e0_b16f_003048d0c7fe_2563FE19_C756_47F5_9BA8_F71950AF461F87.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b83_0f25_11e0_99a4_003048f27c5f_8A10735C_9A38_4716_AC36_EF68B93F152E88.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43256ae_0100_11e0_b16f_003048d0c7fe_F3777100_0984_499D_8B98_659B1098AF8B89.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d61d94_074c_11e0_99a4_003048f27c5f_7130F3E4_F68D_435F_8287_968DAF5C7A4E90.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60e294_4a15_11e0_86e2_003048f27c5f_330B36CB_C475_459F_96B7_C80D3A80456391.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6292d_ff1a_11e0_833e_003048f27c5f_7E72E004_D301_40F8_B979_6F386E821C9192.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c62934_ff1a_11e0_833e_003048f27c5f_B09CFAC5_8F24_498C_8107_78BB2FEF47B993.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6293b_ff1a_11e0_833e_003048f27c5f_26B67AFD_FD51_4C19_B08F_DBFC56A8890094.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb47_fea4_11df_b16f_003048d0c7fe_59A79B00_542D_4A69_872B_237456B189DB95.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26768fc7_035a_11e0_b16f_003048d0c7fe_1B6B4AC8_3BFE_4118_9460_A2DA7586732596.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc014af7_068c_11e0_99a4_003048f27c5f_D1218FC7_9D7B_4413_AC21_0C290CBAEC9B97.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26768fca_035a_11e0_b16f_003048d0c7fe_1D46CD40_FF20_470A_A41A_71D668FBE13A98.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82329559_fdef_11df_b16f_003048d0c7fe_75B29AED_E9B2_49E4_909F_51F33676516199.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a494b_11d2_11ee_907c_ac1f6b40b531_UNOP021BLMU100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1d858_5cf4_11ee_907c_ac1f6b40b531_UNOP021WHMU101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5327580_068c_11e0_99a4_003048f27c5f_165FF9FA_3D77_49E8_A1AE_5A2F2A3F6643102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f32bc_fdef_11df_b16f_003048d0c7fe_1B218686_53C4_484D_846F_B75683CFE3DB103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb6c53_0427_11e0_99a4_003048f27c5f_2EAF7B33_7ABA_4A46_A944_40A5933A7A52104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8288abd_02ae_11e0_b16f_003048d0c7fe_800F101F_0A11_4A0F_B4D1_38009429BBCC105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8288ac1_02ae_11e0_b16f_003048d0c7fe_71373223_31DF_487C_A676_BC9C65C32CAE106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe0ef0_35b1_11e0_af9a_d3dd3d98c32b_46F112CC_B803_476A_82CD_D57E3F674BDA107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ae468_068c_11e0_99a4_003048f27c5f_0FC5C0A9_D16C_4DD0_8406_C88A5305D053108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2d907_b553_11e1_a8e8_0025902b3cc1_E275D95D_9D40_4A9E_A7CB_0720FFCB436B109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2d90e_b553_11e1_a8e8_0025902b3cc1_0606336B_E873_4005_8AE8_17C939A08EB3110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2d915_b553_11e1_a8e8_0025902b3cc1_B9323CE9_C30E_4344_B246_341F2D4812FE111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2d91d_b553_11e1_a8e8_0025902b3cc1_237D7922_4FD4_4CCA_AFB6_13C7A4D4EBE1112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642b5_b556_11e1_a8e8_0025902b3cc1_049477B1_271E_4F68_97C7_A509239FB094113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642bc_b556_11e1_a8e8_0025902b3cc1_6A24E14E_6FF1_42B0_8EDC_1F3D21B239F3114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642c3_b556_11e1_a8e8_0025902b3cc1_524A0217_3FDD_4771_8B63_4565F292FCB0115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0f203_575e_11e0_afc8_003048f27c5f_95B70606_5E31_4208_8816_90CB0C803D5F116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642ca_b556_11e1_a8e8_0025902b3cc1_46FEAC6E_3C62_48CA_8B2F_FA76B9A37221117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642d1_b556_11e1_a8e8_0025902b3cc1_1CFFE025_FEFB_4F86_B82E_863DFC0ADBBB118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642d8_b556_11e1_a8e8_0025902b3cc1_715C0DC6_9FA9_4352_9404_19D21772C6CC119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642df_b556_11e1_a8e8_0025902b3cc1_E896D2AA_A479_42D5_846D_C322BB6CF70C120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642e6_b556_11e1_a8e8_0025902b3cc1_23E254A6_B8CD_44BC_90F0_B18BFCBD2CF7121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642ed_b556_11e1_a8e8_0025902b3cc1_59A82A26_6036_4A21_943A_1FCC386E6F9B122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5cf35_e334_11e0_a476_003048f27c5e_B8A6A919_E6C8_44DF_8BBC_D3B14FF6178A123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a23d69_681b_11e5_a10e_0025902b3cc1_16DC47B9_7C59_4884_94DD_1BBD4FC30999124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c5f2_fea3_11df_b16f_003048d0c7fe_1125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eece68f_3bac_11e7_abe3_0025902b3cc1_trk126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df28a1d_2bff_11e7_9cf4_0025902b3cc1_trk127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7adb1_fdef_11df_b16f_003048d0c7fe_trk128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a87b6_fdef_11df_b16f_003048d0c7fe_7BB66745_A50A_46AC_920D_06C51C9BC818129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223539e9_f06f_11ec_9803_ac1f6b40b531_tro130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405eea54_ed56_11e3_a2c8_0025902b3cc1_91E63A11_EBBE_4A0D_85E4_533B770D1A50131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4004d_6643_11e0_afc8_003048f27c5f_0EDF0F9C_B5F3_4D01_8A48_176199470A2C132.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79e049_0100_11e0_b16f_003048d0c7fe_874D4664_434A_4D13_A2FE_527B6946F7742.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf3b85_02ae_11e0_b16f_003048d0c7fe_C00FFC27_263E_4A6E_B7A3_A89AB75203EC3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82329500_fdef_11df_b16f_003048d0c7fe_0806AA54_0715_4563_85A8_5BB0A58BFFAE4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a2662_239b_11e0_99a4_003048f27c5f_5023508A_2FB1_46FA_AA2E_F39B22A5D7D95.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f59ac_11d1_11ee_907c_ac1f6b40b531_JOKP002BLMU_khz6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c038e_131c_11e0_99a4_003048f27c5f_1285200A_3F32_4398_9EBD_E55F3CDCF72F7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa041fd_fdef_11df_b16f_003048d0c7fe_3CED9165_C16B_41D7_93D7_45733DA533DE8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75608eff_11d1_11ee_907c_ac1f6b40b531_JOKP00632BLMU_19.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d01ef_5cf4_11ee_907c_ac1f6b40b531_JOKP006WHMU10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82329503_fdef_11df_b16f_003048d0c7fe_B65D4D08_06C7_4F0C_A51A_541B6ADE637F11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ccfcc_4148_11e7_abe3_0025902b3cc1_J_8_25_1_1_212.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6568313_70ad_11e9_80b7_0025902b3cc1_B65D4D08_06C7_4F0C_A51A_541B6ADE637F13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd09b60_02ae_11e0_b16f_003048d0c7fe_4FE38C7B_80C8_42E4_B742_607FF2FF9A8914.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84704fb5_0100_11e0_b16f_003048d0c7fe_1FDDE234_BD92_4280_BE8A_2F553CA3B65415.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c794d2c_11d2_11ee_907c_ac1f6b40b531_TRXP013VL16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23173f30_5cf5_11ee_907c_ac1f6b40b531_TRXP013WH17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ab0a1_d3c8_11e5_9829_0025902b3cc0_3B89BCBF_E0B3_43C0_8D05_487AA34F993B18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb53_fea4_11df_b16f_003048d0c7fe_240DD8F3_F707_406A_8A68_BD7F819B096B19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af22f5_fdef_11df_b16f_003048d0c7fe_A2502C797F0F20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e500e41_e8c5_11e4_afdc_0025902b3cc1_B010E6D5_29EE_4DD8_81D3_243EABD9B8F321.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04200_fdef_11df_b16f_003048d0c7fe_EA73C176_5B0C_44B9_9132_17E7B14F81B922.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f21437_fea3_11df_b16f_003048d0c7fe_9FC263C2_E4FD_4846_BF60_E24DCC16FB8723.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6987c_2859_11e0_99a4_003048f27c5f_DD81EEE4_8840_46D4_8408_11B711244F3824.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97e46e_e8c5_11e4_afdc_0025902b3cc1_2644BFC4_B455_44C7_BEF9_89B74CC275EA25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00face82_84e3_11e8_ade2_0025902b3cc1_626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c88948_0100_11e0_b16f_003048d0c7fe_AA87DC7E_F186_41B2_9A98_E60BC838E1AC27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f61ee_96df_11eb_80bc_0025902b3cc1_2E67C608_E7C5_469F_83A8_DFD1782CA8A028.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83fd43_0100_11e0_b16f_003048d0c7fe_62B0C1C2_3644_429E_968D_D5E1295A183E29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a508650_ba5e_11e8_a710_0025902b3cc1_EF4B9F33_891A_4779_B1B2_6FA547321F4A30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0013d8d_0c07_11e0_99a4_003048f27c5f_D3316F2C_042E_4625_BFE7_82578625338431.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ff71c_2526_11e0_99a4_003048f27c5f_9B350670_7EA0_4A10_A2FF_2ECD0EF976BE32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f32ce_fdef_11df_b16f_003048d0c7fe_DE289320_F7CB_4483_92BB_791A786D193333.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf60b9_01cb_11e0_b16f_003048d0c7fe_303DB98A_AF38_4CAA_A111_09D4C973A84434.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf60b6_01cb_11e0_b16f_003048d0c7fe_310C7863_7496_4FDC_81ED_F5408D1393E735.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b1105_0c08_11e0_99a4_003048f27c5f_23906FFD_76B1_4C89_9861_8B3D20FF665836.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a25d44_13e9_11e0_99a4_003048f27c5f_1D7D_237.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf3b7f_02ae_11e0_b16f_003048d0c7fe_5AD85470_D5E9_4580_84F5_C8A202C19E6E38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf60bc_01cb_11e0_b16f_003048d0c7fe_0886E029_5F93_46C8_B861_64C7861D466839.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb44_fea4_11df_b16f_003048d0c7fe_ABCA4A30_B730_4B99_B4CD_8A9C2900420A40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b34f7_fdef_11df_b16f_003048d0c7fe_CEE0087D_C5FB_411E_9F63_2FB1A1901B2A41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afad10_074c_11e0_99a4_003048f27c5f_A45D7E1E_764E_49C2_99D3_77925510029E42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232954e_fdef_11df_b16f_003048d0c7fe_7BF8EF0B_E1B2_45A0_9C49_4685E094575B43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43256b8_0100_11e0_b16f_003048d0c7fe_9C390267_03BD_4C4F_8429_4DC5A55349F544.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60e27a_4a15_11e0_86e2_003048f27c5f_ABAECEB4_8217_4A45_88F1_DA8E51616C7745.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42478e09_d5d9_11e0_a476_003048f27c5f_9965F43B_688F_40EB_9500_13B5E525E31746.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a97f0_068c_11e0_99a4_003048f27c5f_043A5D14_6CDE_43B9_B784_763CFFEB07B047.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1c8a9_01cb_11e0_b16f_003048d0c7fe_624AB874_8620_4428_A183_4E26B7A14BB648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1c8ac_01cb_11e0_b16f_003048d0c7fe_F3E12A81_A0FD_4B15_BF54_1BADBCC0734F49.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04207_fdef_11df_b16f_003048d0c7fe_F29BE117_2D99_443D_AAB5_978FB57171F650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebdcb5f_6bc3_11e0_afc8_003048f27c5f_817E0E32_6425_4BD7_B7DD_BDE2640EE11C51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd46b2b_08dd_11e0_99a4_003048f27c5f_15AC4F97_6466_42EF_B345_919A7F6290A452.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3dd213_1d4f_11e0_99a4_003048f27c5f_B1BDFBA6_84E6_4686_953B_45A61ADAB72E53.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7930bf6_ff1b_11e0_833e_003048f27c5f_7A672AE5_5670_4D88_BA67_05CCEA1C082B54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf3b82_02ae_11e0_b16f_003048d0c7fe_0460193A_EED0_472C_B9FB_E18441C1135055.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ae471_068c_11e0_99a4_003048f27c5f_E4906F84_19E2_4647_8818_722A96FA64ED56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f32c8_fdef_11df_b16f_003048d0c7fe_87F31128_07F4_4BCE_889B_F1D95309901757.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdc99c_01cb_11e0_b16f_003048d0c7fe_3C0D7330_0F7A_4032_93BA_4FE9C19641F658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea76c3_87f9_11e7_9ffe_0025902b3cc1_FF1FFC5F_0262_4693_B803_B7C68FDA1CF059.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84704fb2_0100_11e0_b16f_003048d0c7fe_ABA29721_A44F_4E3E_97F5_606CEA6F815060.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2474e3_fea3_11df_b16f_003048d0c7fe_E800FABA_39D9_4E6C_84B8_278BE0D1170461.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2474e6_fea3_11df_b16f_003048d0c7fe_8B3930F9_8771_455A_B52E_BE550F38EA8462.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f32c1_fdef_11df_b16f_003048d0c7fe_57ACBF8F_596E_415A_8DC1_DB7FEBFC6A4163.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f114ed_0100_11e0_b16f_003048d0c7fe_E6F554B6_3CC6_43A0_AEE3_0D8865B0540D64.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360c715_4f8f_11e0_86e2_003048f27c5f_31F57806_8264_4522_A254_2C5DF7576DAB65.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360c718_4f8f_11e0_86e2_003048f27c5f_F29F31AB_B1C3_42C7_8AB7_050A84A7F01E66.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff34dd3_4f8f_11e0_86e2_003048f27c5f_F2C8E8FE_5D18_45FC_BD68_68A5C5B6F5B267.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f32c5_fdef_11df_b16f_003048d0c7fe_5F98C8AA_B1CB_4CF9_AEB1_A2386CF3138768.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d81186_081d_11e0_99a4_003048f27c5f_EB4E33C3_5503_491A_8614_CDEF784EC21569.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d237e_0100_11e0_b16f_003048d0c7fe_FD40CCD6_5946_4DDE_8269_F7121F43DDCA70.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b15b3_4bfb_11e5_a10e_0025902b3cc1_B29CE6C5_F311_41B7_B4A4_19A3665E74CF71.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcfec0_5755_11e8_ade2_0025902b3cc1_JOKR_034E_GR72.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fd62b_5756_11e8_ade2_0025902b3cc1_JOKR_034ET_GR73.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976212b_b666_11e8_a710_0025902b3cc1_JR_34_IC74.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780455d_b666_11e8_a710_0025902b3cc1_JR_34_cn75.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec711746_b666_11e8_a710_0025902b3cc1_JR_34_cnt76.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8cdd5a_5756_11e8_ade2_0025902b3cc1_JOKP034DCHCR77.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfbe30_b667_11e8_a710_0025902b3cc1_J_34_d78.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b34e8_fdef_11df_b16f_003048d0c7fe_358143B5_7D4C_474A_91F3_FE9B5B772BDA79.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/UNOP.001.9005.2580.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/UNOP.001.WH.MU_belyy81.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84418dbe_02ae_11e0_b16f_003048d0c7fe_09DA6633_74C6_4831_BADE_EC5B9BBCEA3D82.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b350a_fdef_11df_b16f_003048d0c7fe_6F27805E_2175_420B_ABFB_9D69091664C583.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af22fd_fdef_11df_b16f_003048d0c7fe_9A18B6F1_C9A9_4B23_A245_956E3439FCBE84.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43256a8_0100_11e0_b16f_003048d0c7fe_35B7F4BB_9F7B_4FAE_8CF5_3C726CEF717185.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43256ab_0100_11e0_b16f_003048d0c7fe_2563FE19_C756_47F5_9BA8_F71950AF461F86.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b83_0f25_11e0_99a4_003048f27c5f_8A10735C_9A38_4716_AC36_EF68B93F152E87.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43256ae_0100_11e0_b16f_003048d0c7fe_F3777100_0984_499D_8B98_659B1098AF8B88.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d61d94_074c_11e0_99a4_003048f27c5f_7130F3E4_F68D_435F_8287_968DAF5C7A4E89.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60e294_4a15_11e0_86e2_003048f27c5f_330B36CB_C475_459F_96B7_C80D3A80456390.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6292d_ff1a_11e0_833e_003048f27c5f_7E72E004_D301_40F8_B979_6F386E821C9191.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c62934_ff1a_11e0_833e_003048f27c5f_B09CFAC5_8F24_498C_8107_78BB2FEF47B992.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6293b_ff1a_11e0_833e_003048f27c5f_26B67AFD_FD51_4C19_B08F_DBFC56A8890093.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb47_fea4_11df_b16f_003048d0c7fe_59A79B00_542D_4A69_872B_237456B189DB94.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26768fc7_035a_11e0_b16f_003048d0c7fe_1B6B4AC8_3BFE_4118_9460_A2DA7586732595.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc014af7_068c_11e0_99a4_003048f27c5f_D1218FC7_9D7B_4413_AC21_0C290CBAEC9B96.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26768fca_035a_11e0_b16f_003048d0c7fe_1D46CD40_FF20_470A_A41A_71D668FBE13A97.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82329559_fdef_11df_b16f_003048d0c7fe_75B29AED_E9B2_49E4_909F_51F33676516198.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a494b_11d2_11ee_907c_ac1f6b40b531_UNOP021BLMU99.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1d858_5cf4_11ee_907c_ac1f6b40b531_UNOP021WHMU100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5327580_068c_11e0_99a4_003048f27c5f_165FF9FA_3D77_49E8_A1AE_5A2F2A3F6643101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f32bc_fdef_11df_b16f_003048d0c7fe_1B218686_53C4_484D_846F_B75683CFE3DB102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb6c53_0427_11e0_99a4_003048f27c5f_2EAF7B33_7ABA_4A46_A944_40A5933A7A52103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8288abd_02ae_11e0_b16f_003048d0c7fe_800F101F_0A11_4A0F_B4D1_38009429BBCC104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8288ac1_02ae_11e0_b16f_003048d0c7fe_71373223_31DF_487C_A676_BC9C65C32CAE105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe0ef0_35b1_11e0_af9a_d3dd3d98c32b_46F112CC_B803_476A_82CD_D57E3F674BDA106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ae468_068c_11e0_99a4_003048f27c5f_0FC5C0A9_D16C_4DD0_8406_C88A5305D053107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2d907_b553_11e1_a8e8_0025902b3cc1_E275D95D_9D40_4A9E_A7CB_0720FFCB436B108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2d915_b553_11e1_a8e8_0025902b3cc1_B9323CE9_C30E_4344_B246_341F2D4812FE109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2d91d_b553_11e1_a8e8_0025902b3cc1_237D7922_4FD4_4CCA_AFB6_13C7A4D4EBE1110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642bc_b556_11e1_a8e8_0025902b3cc1_6A24E14E_6FF1_42B0_8EDC_1F3D21B239F3111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642c3_b556_11e1_a8e8_0025902b3cc1_524A0217_3FDD_4771_8B63_4565F292FCB0112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0f203_575e_11e0_afc8_003048f27c5f_95B70606_5E31_4208_8816_90CB0C803D5F113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642ca_b556_11e1_a8e8_0025902b3cc1_46FEAC6E_3C62_48CA_8B2F_FA76B9A37221114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642d1_b556_11e1_a8e8_0025902b3cc1_1CFFE025_FEFB_4F86_B82E_863DFC0ADBBB115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642d8_b556_11e1_a8e8_0025902b3cc1_715C0DC6_9FA9_4352_9404_19D21772C6CC116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642df_b556_11e1_a8e8_0025902b3cc1_E896D2AA_A479_42D5_846D_C322BB6CF70C117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642e6_b556_11e1_a8e8_0025902b3cc1_23E254A6_B8CD_44BC_90F0_B18BFCBD2CF7118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b642ed_b556_11e1_a8e8_0025902b3cc1_59A82A26_6036_4A21_943A_1FCC386E6F9B119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5cf35_e334_11e0_a476_003048f27c5e_B8A6A919_E6C8_44DF_8BBC_D3B14FF6178A120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a23d69_681b_11e5_a10e_0025902b3cc1_16DC47B9_7C59_4884_94DD_1BBD4FC30999121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c5f2_fea3_11df_b16f_003048d0c7fe_1122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eece68f_3bac_11e7_abe3_0025902b3cc1_trk123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df28a1d_2bff_11e7_9cf4_0025902b3cc1_trk124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7adb1_fdef_11df_b16f_003048d0c7fe_trk125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a87b6_fdef_11df_b16f_003048d0c7fe_7BB66745_A50A_46AC_920D_06C51C9BC818126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223539e9_f06f_11ec_9803_ac1f6b40b531_tro127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405eea54_ed56_11e3_a2c8_0025902b3cc1_91E63A11_EBBE_4A0D_85E4_533B770D1A50128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4004d_6643_11e0_afc8_003048f27c5f_0EDF0F9C_B5F3_4D01_8A48_176199470A2C129.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -11802,140 +11639,50 @@
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="129" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...88 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -12189,93 +11936,93 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z72"/>
+  <dimension ref="A1:Z70"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B72" sqref="B72"/>
+      <selection activeCell="D70" sqref="D70"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">20.04.2026</t>
+            <t xml:space="preserve">23.06.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -13063,51 +12810,51 @@
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">36.72</t>
+            <t xml:space="preserve">38.76</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">T-13 \ Торцевой внутренний соединитель 2-х труб (Joker 59)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: TRXP.013.CH</t>
           </r>
@@ -13839,51 +13586,51 @@
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">61.20</t>
+            <t xml:space="preserve">49.98</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J-16 \ Присоска для панелей и стекла</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: JOKP.016.TR</t>
           </r>
@@ -14075,51 +13822,51 @@
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 32</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">38.00</t>
+            <t xml:space="preserve">59.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
@@ -15225,2295 +14972,2299 @@
             </rPr>
             <t xml:space="preserve">69.36</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C30" s="4"/>
       <c r="D30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">JK 651 \ Держатель трубы проходной</t>
-[...3 lines deleted...]
-Артикул: JOK.651.CH</t>
+            <t xml:space="preserve">J-652 \ Держатель трубы завершающий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.652.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Италия</t>
+Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">47.00</t>
+            <t xml:space="preserve">71.40</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="4"/>
       <c r="B31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-652 \ Держатель трубы завершающий</t>
-[...3 lines deleted...]
-Артикул: JOKP.652.CH</t>
+            <t xml:space="preserve">J-304 \ Соединитель поворотный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.304.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 30</t>
+Примечание: Vacuum</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">71.40</t>
+            <t xml:space="preserve">64.26</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C31" s="4"/>
       <c r="D31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-304 \ Соединитель поворотный</t>
-[...3 lines deleted...]
-Артикул: JOKP.304.CH</t>
+            <t xml:space="preserve">JK 304 \ Соединитель поворотный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOK.304.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Китай</t>
-[...3 lines deleted...]
-Примечание: Vacuum</t>
+Производитель: Италия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 126 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">69.36</t>
+            <t xml:space="preserve">69.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="4"/>
       <c r="B32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">JK 304 \ Соединитель поворотный</t>
-[...3 lines deleted...]
-Артикул: JOK.304.CH</t>
+            <t xml:space="preserve">J-36 \ Держатель стекла</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.036.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Италия</t>
-[...7 lines deleted...]
-Старая цена: 126 руб.</t>
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">69.00</t>
+            <t xml:space="preserve">19.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C32" s="4"/>
       <c r="D32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-36 \ Держатель стекла</t>
-[...3 lines deleted...]
-Артикул: JOKP.036.CH</t>
+            <t xml:space="preserve">J-37 \ Держатель стекла</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.037.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">19.00</t>
+            <t xml:space="preserve">26.52</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" s="4"/>
       <c r="B33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-37 \ Держатель стекла</t>
-[...3 lines deleted...]
-Артикул: JOKP.037.CH</t>
+            <t xml:space="preserve">JK 039 \ Держатель панели</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOK.039.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Китай</t>
+Производитель: Италия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 26 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">26.52</t>
+            <t xml:space="preserve">15.70</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C33" s="4"/>
       <c r="D33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">JK 039 \ Держатель панели</t>
-[...3 lines deleted...]
-Артикул: JOK.039.CH</t>
+            <t xml:space="preserve">J-40 metal \ Держатель с присоской, металлический</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.040.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Италия</t>
+Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 26 руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">15.70</t>
+            <t xml:space="preserve">17.34</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" s="4"/>
       <c r="B34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-40 metal \ Держатель с присоской, металлический</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+            <t xml:space="preserve">J-40 plastic \ Держатель присоски, панели (для стеклянной полки)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.040.TR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">17.34</t>
+            <t xml:space="preserve">14.28</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C34" s="4"/>
       <c r="D34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-40 plastic \ Держатель присоски, панели (для стеклянной полки)</t>
-[...7 lines deleted...]
-Цвет: прозрачный</t>
+            <t xml:space="preserve">J-41 \ Заглушка сферическая пластиковая</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.041.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">14.28</t>
+            <t xml:space="preserve">15.30</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" s="4"/>
       <c r="B35" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-41 \ Заглушка сферическая пластиковая</t>
-[...3 lines deleted...]
-Артикул: JOKP.041.CH</t>
+            <t xml:space="preserve">JK 050 a \ Полкодержатель прямой</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOK.050A.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Материал: пластик</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Италия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 2</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">15.30</t>
+            <t xml:space="preserve">160.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C35" s="4"/>
       <c r="D35" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">JK 050 a \ Полкодержатель прямой</t>
-[...3 lines deleted...]
-Артикул: JOK.050A.CH</t>
+            <t xml:space="preserve">J-51 (K) \ Держатель панели и стекла</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.051.K.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 300</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 2</t>
+Диаметр, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Vacuum. Для использования со стеклом или решеткой необходимо дополнять уплотнителем J 52 или JK 52</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 120</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">160.00</t>
+            <t xml:space="preserve">57.12</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="4"/>
       <c r="B36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-51 (K) \ Держатель панели и стекла</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+            <t xml:space="preserve">J-52 \ Уплотнитель для стекла и решетки</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.052.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Vacuum. Для использования со стеклом или решеткой необходимо дополнять уплотнителем J 52 или JK 52</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 120</t>
+Примечание: Использовать с J 51, J 55, JK 55, J 78 и JK 78</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 1500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">57.12</t>
+            <t xml:space="preserve">3.06</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C36" s="4"/>
       <c r="D36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-52 \ Уплотнитель для стекла и решетки</t>
-[...11 lines deleted...]
-Материал: пластик</t>
+            <t xml:space="preserve">J-53 \ Соединитель трубы 25х10 мм, односторонний</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.053.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Использовать с J 51, J 55, JK 55, J 78 и JK 78</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 1500</t>
+Кол-во в упаковке, шт.: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3.06</t>
+            <t xml:space="preserve">98.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" s="4"/>
       <c r="B37" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-53 \ Соединитель трубы 25х10 мм, односторонний</t>
-[...3 lines deleted...]
-Артикул: JOKP.053.00</t>
+            <t xml:space="preserve">J-54 \ Соединитель трубы 25х10 мм, двусторонний</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.054.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">98.00</t>
+            <t xml:space="preserve">129.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C37" s="4"/>
       <c r="D37" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-54 \ Соединитель трубы 25х10 мм, двусторонний</t>
-[...3 lines deleted...]
-Артикул: JOKP.054.00</t>
+            <t xml:space="preserve">J-55 \ Держатель для панели и стекла, двусторонний</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.055.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 30</t>
+Примечание: Vacuum. для использования со стеклом или решеткой необходимо дополнять уплотнителем J 52 или JK 52</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 80</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">129.00</t>
+            <t xml:space="preserve">104.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" s="4"/>
       <c r="B38" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-55 \ Держатель для панели и стекла, двусторонний</t>
-[...3 lines deleted...]
-Артикул: JOKP.055.CH</t>
+            <t xml:space="preserve">J-58 \ Дистанционный держатель трубы</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.058.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Vacuum. для использования со стеклом или решеткой необходимо дополнять уплотнителем J 52 или JK 52</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 80</t>
+Примечание: Vacuum</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 60</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">104.00</t>
+            <t xml:space="preserve">102.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C38" s="4"/>
       <c r="D38" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-58 \ Дистанционный держатель трубы</t>
-[...3 lines deleted...]
-Артикул: JOKP.058.CH</t>
+            <t xml:space="preserve">J-60 \ Полкодержатель прямой</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.673.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Vacuum</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 60</t>
+Кол-во в упаковке, шт.: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">102.00</t>
+            <t xml:space="preserve">203.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" s="4"/>
       <c r="B39" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-60 \ Полкодержатель прямой</t>
-[...3 lines deleted...]
-Артикул: JOKP.673.CH</t>
+            <t xml:space="preserve">J-61 \ Полкодержатель наклонный 30 град.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.674.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">203.00</t>
+            <t xml:space="preserve">145.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C39" s="4"/>
       <c r="D39" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-61 \ Полкодержатель наклонный 30 град.</t>
-[...3 lines deleted...]
-Артикул: JOKP.674.CH</t>
+            <t xml:space="preserve">J-62 \ Полкодержатель наклонный 60 град.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.675.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">145.00</t>
+            <t xml:space="preserve">152.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" s="4"/>
       <c r="B40" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-62 \ Полкодержатель наклонный 60 град.</t>
-[...3 lines deleted...]
-Артикул: JOKP.675.CH</t>
+            <t xml:space="preserve">J-63 \ Полкодержатель прямой односторонний</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.063.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 25</t>
+Кол-во в упаковке, шт.: 40</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">152.00</t>
+            <t xml:space="preserve">129.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C40" s="4"/>
       <c r="D40" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-63 \ Полкодержатель прямой односторонний</t>
-[...3 lines deleted...]
-Артикул: JOKP.063.CH</t>
+            <t xml:space="preserve">JK 063 \ Полкодержатель прямой односторонний</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOK.063.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Китай</t>
+Производитель: Италия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 40</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 210 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">129.00</t>
+            <t xml:space="preserve">148.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" s="4"/>
       <c r="B41" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">JK 063 \ Полкодержатель прямой односторонний</t>
-[...3 lines deleted...]
-Артикул: JOK.063.CH</t>
+            <t xml:space="preserve">J-64 \ Полкодержатель прямой двусторонний</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.064.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Италия</t>
-[...7 lines deleted...]
-Старая цена: 210 руб.</t>
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 20</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 228 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">148.00</t>
+            <t xml:space="preserve">159.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C41" s="4"/>
       <c r="D41" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-64 \ Полкодержатель прямой двусторонний</t>
-[...27 lines deleted...]
-Старая цена: 229 руб.</t>
+            <t xml:space="preserve">Jr-34 b \ Колесная опора (резьба М10)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKR.034B.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 80</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Нагрузка, кг: до 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">183.00</t>
+            <t xml:space="preserve">51.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" s="4"/>
       <c r="B42" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Jr-34 b \ Колесная опора (резьба М10)</t>
-[...19 lines deleted...]
-Нагрузка, кг: до 30</t>
+            <t xml:space="preserve">J-34 e \ Колесная опора (резьба М10)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.034E.GR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: серый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 98</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 60</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Нагрузка, кг: 40</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: каркас – металл</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 120</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">51.00</t>
+            <t xml:space="preserve">175.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C42" s="4"/>
       <c r="D42" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-34 e \ Колесная опора (резьба М10)</t>
-[...3 lines deleted...]
-Артикул: JOKP.034E.GR</t>
+            <t xml:space="preserve">J-34 et \ Колесная опора c тормозом (резьба М10)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.034ET.CR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: серый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 98</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 60</t>
           </r>
           <r>
             <t xml:space="preserve">
 Нагрузка, кг: 40</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: каркас – металл</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 120</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">175.00</t>
+            <t xml:space="preserve">184.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" s="4"/>
       <c r="B43" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-34 et \ Колесная опора c тормозом (резьба М10)</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 120</t>
+            <t xml:space="preserve">J-34 ic \ Колесная опора (резьба М10)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.034IC.40.ZN.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: цинк/черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 70</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 40</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Нагрузка, кг: 15</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: опорный болт М10</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 90,1 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">184.00</t>
+            <t xml:space="preserve">54.06</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C43" s="4"/>
       <c r="D43" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-34 ic \ Колесная опора (резьба М10)</t>
-[...19 lines deleted...]
-Нагрузка, кг: 15</t>
+            <t xml:space="preserve">J-34 cn \ Колесная опора (резьба М10)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.034CN.ZN.GR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: цинк/серый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 90</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Нагрузка, кг: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: опорный болт М10</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 400</t>
-[...3 lines deleted...]
-Старая цена: 90,1 руб.</t>
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">54.06</t>
+            <t xml:space="preserve">131.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" s="4"/>
       <c r="B44" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-34 cn \ Колесная опора (резьба М10)</t>
-[...3 lines deleted...]
-Артикул: JOKP.034CN.ZN.GR</t>
+            <t xml:space="preserve">J-34 cnt \ Колесная опора c тормозом (резьба М10)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.034CNT.ZN.GR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: цинк/серый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 90</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Нагрузка, кг: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: опорный болт М10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">131.00</t>
+            <t xml:space="preserve">198.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C44" s="4"/>
       <c r="D44" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-34 cnt \ Колесная опора c тормозом (резьба М10)</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+            <t xml:space="preserve">J-34 d \ Колесная опора шар (резьба М8) </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.034D.CHCR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром/серый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 70</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 40</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Нагрузка, кг: 15</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Материал колеса серая резина</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 120</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">198.00</t>
+            <t xml:space="preserve">103.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" s="4"/>
       <c r="B45" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-34 d \ Колесная опора шар (резьба М8) </t>
-[...3 lines deleted...]
-Артикул: JOKP.034D.CHCR</t>
+            <t xml:space="preserve">J-34 d \ Колесная опора Шар (резьба М10)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.034D.40.CH.GR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром/серый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 70</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 40</t>
           </r>
           <r>
             <t xml:space="preserve">
 Нагрузка, кг: 15</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Материал колеса серая резина</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 120</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">103.00</t>
+            <t xml:space="preserve">105.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C45" s="4"/>
       <c r="D45" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-34 d \ Колесная опора Шар (резьба М10)</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 120</t>
+            <t xml:space="preserve">U-1 \  Соединитель 2-х труб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.001.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Vacuum</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">105.00</t>
+            <t xml:space="preserve">51.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" s="4"/>
       <c r="B46" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-1 \  Соединитель 2-х труб</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+            <t xml:space="preserve">U-1 \  Соединитель(2-х труб)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.001.BL.MU</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Vacuum</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 160</t>
+Картинка анонса: 8250150</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">51.00</t>
+            <t xml:space="preserve">78.54</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C46" s="4"/>
       <c r="D46" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-1 \  Соединитель(2-х труб)</t>
-[...7 lines deleted...]
-Цвет: черный муар</t>
+            <t xml:space="preserve">U-1 \ Соединитель(2-х труб)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.001.WH.MU</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Картинка анонса: 8250150</t>
+Картинка анонса: 8249014</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">78.54</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" s="4"/>
       <c r="B47" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-1 \ Соединитель(2-х труб)</t>
-[...7 lines deleted...]
-Цвет: белый муар</t>
+            <t xml:space="preserve">U-2 \  Соединитель 2-х параллельных труб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.002.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Картинка анонса: 8249014</t>
+Примечание: Vacuum</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 56.8 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">78.54</t>
+            <t xml:space="preserve">51.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C47" s="4"/>
       <c r="D47" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-2 \  Соединитель 2-х параллельных труб</t>
-[...3 lines deleted...]
-Артикул: UNOP.002.CH</t>
+            <t xml:space="preserve">U-3 \ Соединитель 3-х труб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.003.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 200</t>
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">57.12</t>
+            <t xml:space="preserve">90.78</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" s="4"/>
       <c r="B48" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-3 \ Соединитель 3-х труб</t>
-[...3 lines deleted...]
-Артикул: UNOP.003.CH</t>
+            <t xml:space="preserve">U-4 \ Угловой соединитель 3-х труб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.004.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">90.78</t>
+            <t xml:space="preserve">102.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C48" s="4"/>
       <c r="D48" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-4 \ Угловой соединитель 3-х труб</t>
-[...3 lines deleted...]
-Артикул: UNOP.004.CH</t>
+            <t xml:space="preserve">U-6 \ Угловой соединитель 3-х труб с 1-й полкой</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.006.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
@@ -17527,917 +17278,921 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">102.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" s="4"/>
       <c r="B49" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-6 \ Угловой соединитель 3-х труб с 1-й полкой</t>
-[...3 lines deleted...]
-Артикул: UNOP.006.CH</t>
+            <t xml:space="preserve">U-7 \ Угловой соединитель 4-х труб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.007.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 100</t>
+Кол-во в упаковке, шт.: 60</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">102.00</t>
+            <t xml:space="preserve">134.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C49" s="4"/>
       <c r="D49" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-7 \ Угловой соединитель 4-х труб</t>
-[...3 lines deleted...]
-Артикул: UNOP.007.CH</t>
+            <t xml:space="preserve">U-8 \ Угловой соединитель 4-х труб с 1-й полкой</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.008.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 60</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 142 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">134.00</t>
+            <t xml:space="preserve">99.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" s="4"/>
       <c r="B50" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-8 \ Угловой соединитель 4-х труб с 1-й полкой</t>
-[...3 lines deleted...]
-Артикул: UNOP.008.CH</t>
+            <t xml:space="preserve">U-9 \ Угловой соединитель 4-х труб с 2-мя полками</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.009.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 60</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">146.00</t>
+            <t xml:space="preserve">149.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C50" s="4"/>
       <c r="D50" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-9 \ Угловой соединитель 4-х труб с 2-мя полками</t>
-[...3 lines deleted...]
-Артикул: UNOP.009.CH</t>
+            <t xml:space="preserve">U-10 \ Угловой соединитель 5-ти труб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.010.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 60</t>
+Кол-во в упаковке, шт.: 40</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">149.00</t>
+            <t xml:space="preserve">138.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" s="4"/>
       <c r="B51" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-10 \ Угловой соединитель 5-ти труб</t>
-[...3 lines deleted...]
-Артикул: UNOP.010.CH</t>
+            <t xml:space="preserve">U-11 \ Угловой соединитель 5-ти труб с 1-й полкой</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.011.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 40</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">165.00</t>
+            <t xml:space="preserve">99.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C51" s="4"/>
       <c r="D51" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-11 \ Угловой соединитель 5-ти труб с 1-й полкой</t>
-[...3 lines deleted...]
-Артикул: UNOP.011.CH</t>
+            <t xml:space="preserve">UNO 011 \ Угловой соединитель 5-ти труб с 1-й полкой</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNO.011.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Китай</t>
+Производитель: Италия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 40</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">99.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" s="4"/>
       <c r="B52" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">UNO 011 \ Угловой соединитель 5-ти труб с 1-й полкой</t>
-[...3 lines deleted...]
-Артикул: UNO.011.CH</t>
+            <t xml:space="preserve">UNO 012 \ Угловой соединитель 5-ти труб с 2-мя полками</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNO.012.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Италия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 40</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">134.00</t>
+            <t xml:space="preserve">136.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C52" s="4"/>
       <c r="D52" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">UNO 012 \ Угловой соединитель 5-ти труб с 2-мя полками</t>
-[...3 lines deleted...]
-Артикул: UNO.012.CH</t>
+            <t xml:space="preserve">UNO 013 \ Угловой соединитель 5-ти труб с 3-мя полками</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNO.013.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Италия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 40</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">136.00</t>
+            <t xml:space="preserve">140.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" s="4"/>
       <c r="B53" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">UNO 013 \ Угловой соединитель 5-ти труб с 3-мя полками</t>
-[...3 lines deleted...]
-Артикул: UNO.013.CH</t>
+            <t xml:space="preserve">U-15 \ 3-х сторонний поворотный соединитель</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.015.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Италия</t>
+Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 40</t>
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">140.00</t>
+            <t xml:space="preserve">138.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C53" s="4"/>
       <c r="D53" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-15 \ 3-х сторонний поворотный соединитель</t>
-[...3 lines deleted...]
-Артикул: UNOP.015.CH</t>
+            <t xml:space="preserve">U-16 \ Держатель панели стекла</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.016.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 100</t>
+Кол-во в упаковке, шт.: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">138.00</t>
+            <t xml:space="preserve">49.98</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" s="4"/>
       <c r="B54" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-16 \ Держатель панели стекла</t>
-[...3 lines deleted...]
-Артикул: UNOP.016.CH</t>
+            <t xml:space="preserve">UNO 016 \ Держатель панели стекла</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNO.016.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Китай</t>
+Производитель: Италия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">64.26</t>
+            <t xml:space="preserve">48.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C54" s="4"/>
       <c r="D54" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">UNO 016 \ Держатель панели стекла</t>
-[...15 lines deleted...]
-Производитель: Италия</t>
+            <t xml:space="preserve">U-17A \ Уплотнитель для UNO 16</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.017A.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 200</t>
+Для стекла толщиной: 4-6 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">48.00</t>
+            <t xml:space="preserve">4.08</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" s="4"/>
       <c r="B55" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-17A \ Уплотнитель для UNO 16</t>
-[...7 lines deleted...]
-Цвет: белый</t>
+            <t xml:space="preserve">U-21 \ Соединитель перпендикулярных 2-х труб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.021.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
-Для стекла толщиной: 4-6 мм</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 300</t>
+Кол-во в упаковке, шт.: 120</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4.08</t>
+            <t xml:space="preserve">59.16</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C55" s="4"/>
       <c r="D55" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-21 \ Соединитель перпендикулярных 2-х труб</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+            <t xml:space="preserve">U-21 \ Соединитель(перпендикулярный 2-х труб)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.021.BL.MU</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Vacuum</t>
-[...6 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">59.16</t>
+            <t xml:space="preserve">87.72</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" s="4"/>
       <c r="B56" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">U-21 \ Соединитель(перпендикулярный 2-х труб)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: UNOP.021.BL.MU</t>
-[...3 lines deleted...]
-Цвет: черный муар</t>
+Артикул: UNOP.021.WH.MU</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">87.72</t>
           </r>
@@ -18445,2115 +18200,1931 @@
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C56" s="4"/>
       <c r="D56" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-21 \ Соединитель(перпендикулярный 2-х труб)</t>
-[...11 lines deleted...]
-Диаметр, мм: 25</t>
+            <t xml:space="preserve">U-21 (d-32мм) \ Соединитель перпендикулярных 2-х труб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.021C.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 32</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: Vacuum</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">87.72</t>
+            <t xml:space="preserve">205.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" s="4"/>
       <c r="B57" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-21 (d-32мм) \ Соединитель перпендикулярных 2-х труб</t>
-[...3 lines deleted...]
-Артикул: UNOP.021C.CH</t>
+            <t xml:space="preserve">U-22 \ Соединитель перпендикулярных 3-х труб поворотный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.022.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр, мм: 32</t>
+Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 100</t>
+Кол-во в упаковке, шт.: 90</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">205.00</t>
+            <t xml:space="preserve">133.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C57" s="4"/>
       <c r="D57" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-22 \ Соединитель перпендикулярных 3-х труб поворотный</t>
-[...3 lines deleted...]
-Артикул: UNOP.022.CH</t>
+            <t xml:space="preserve">U-22 (d-32мм) \ Соединитель перпендикулярных 3-х труб поворотный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.022C.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр, мм: 25</t>
+Диаметр, мм: 32</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 90</t>
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">133.00</t>
+            <t xml:space="preserve">240.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" s="4"/>
       <c r="B58" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-22 (d-32мм) \ Соединитель перпендикулярных 3-х труб поворотный</t>
-[...3 lines deleted...]
-Артикул: UNOP.022C.CH</t>
+            <t xml:space="preserve">U-23 \ Соединитель перпендикулярных 4-х труб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.023.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр, мм: 32</t>
+Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50</t>
+Кол-во в упаковке, шт.: 60</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">312.00</t>
+            <t xml:space="preserve">143.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C58" s="4"/>
       <c r="D58" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-23 \ Соединитель перпендикулярных 4-х труб</t>
-[...3 lines deleted...]
-Артикул: UNOP.023.CH</t>
+            <t xml:space="preserve">U-24 \ Соединитель перпендикулярных 5-ти труб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.024.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 60</t>
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">143.00</t>
+            <t xml:space="preserve">240.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" s="4"/>
       <c r="B59" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-24 \ Соединитель перпендикулярных 5-ти труб</t>
-[...3 lines deleted...]
-Артикул: UNOP.024.CH</t>
+            <t xml:space="preserve">UNO 024 \ Соединитель перпендикулярных 5-ти труб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNO.024.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Китай</t>
+Производитель: Италия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">240.00</t>
+            <t xml:space="preserve">160.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C59" s="4"/>
       <c r="D59" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">UNO 024 \ Соединитель перпендикулярных 5-ти труб</t>
-[...3 lines deleted...]
-Артикул: UNO.024.CH</t>
+            <t xml:space="preserve">U-25 \ Полкодержатель для стекла и панели</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.025.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Италия</t>
+Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50</t>
+Кол-во в упаковке, шт.: 120</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">160.00</t>
+            <t xml:space="preserve">26.52</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" s="4"/>
       <c r="B60" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-25 \ Полкодержатель для стекла и панели</t>
-[...3 lines deleted...]
-Артикул: UNOP.025.CH</t>
+            <t xml:space="preserve">Js-21 \ Сектор</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.082.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр, мм: 25</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 120</t>
+Размеры, мм: 370х370</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Радиус, мм: 270</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">26.52</t>
+            <t xml:space="preserve">200.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C60" s="4"/>
       <c r="D60" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Js-21 \ Сектор</t>
-[...3 lines deleted...]
-Артикул: JOKP.082.CH</t>
+            <t xml:space="preserve">Js-23 \ Дуга</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.084.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 370х370</t>
-[...3 lines deleted...]
-Радиус, мм: 270</t>
+Ширина, мм: 940</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50*</t>
+Кол-во в упаковке, шт.: 5*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">200.00</t>
+            <t xml:space="preserve">414.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" s="4"/>
       <c r="B61" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Js-22 \ Дуга</t>
-[...3 lines deleted...]
-Артикул: JOKP.083.CH</t>
+            <t xml:space="preserve">Js-24 \ П-образная дуга</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.085.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 540</t>
           </r>
           <r>
             <t xml:space="preserve">
+Высота, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">275.00</t>
+            <t xml:space="preserve">315.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C61" s="4"/>
       <c r="D61" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Js-23 \ Дуга</t>
-[...3 lines deleted...]
-Артикул: JOKP.084.CH</t>
+            <t xml:space="preserve">Js-26 \ Угол 90 град.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.087.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 940</t>
+Ширина, мм: 200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 5*</t>
+Кол-во в упаковке, шт.: 50*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">414.00</t>
+            <t xml:space="preserve">120.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" s="4"/>
       <c r="B62" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Js-24 \ П-образная дуга</t>
-[...3 lines deleted...]
-Артикул: JOKP.085.CH</t>
+            <t xml:space="preserve">Js-27 \ П-образная изогнутая дуга</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.088.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
+Глубина, мм: 200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Ширина, мм: 540</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">315.00</t>
+            <t xml:space="preserve">286.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C62" s="4"/>
       <c r="D62" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Js-25 \ П-образная дуга</t>
-[...3 lines deleted...]
-Артикул: JOKP.086.CH</t>
+            <t xml:space="preserve">J-27 \ П-образная изогнутая дуга</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.027.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 940</t>
+Глубина, мм: 200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 540</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Россия</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 5*</t>
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 350 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">434.00</t>
+            <t xml:space="preserve">280.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" s="4"/>
       <c r="B63" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Js-26 \ Угол 90 град.</t>
-[...3 lines deleted...]
-Артикул: JOKP.087.CH</t>
+            <t xml:space="preserve">Js-28 \ П-образная изогнутая дуга</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.089.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 200</t>
-[...3 lines deleted...]
-Высота, мм: 200</t>
+Глубина, мм: 200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 940</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50*</t>
+Кол-во в упаковке, шт.: 5*</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 296 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">120.00</t>
+            <t xml:space="preserve">251.60</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C63" s="4"/>
       <c r="D63" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Js-27 \ П-образная изогнутая дуга</t>
-[...3 lines deleted...]
-Артикул: JOKP.088.CH</t>
+            <t xml:space="preserve">Js-70 \ Угол 135 град.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.090.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 200</t>
-[...10 lines deleted...]
-            <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">286.00</t>
+            <t xml:space="preserve">118.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" s="4"/>
       <c r="B64" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-27 \ П-образная изогнутая дуга</t>
-[...3 lines deleted...]
-Артикул: JOKP.027.CH</t>
+            <t xml:space="preserve">Js-71 \ Угол 90 град.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.091.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 200</t>
-[...3 lines deleted...]
-Ширина, мм: 540</t>
+Ширина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Китай</t>
-[...7 lines deleted...]
-Старая цена: 350 руб.</t>
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">280.00</t>
+            <t xml:space="preserve">186.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C64" s="4"/>
       <c r="D64" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Js-28 \ П-образная изогнутая дуга</t>
-[...3 lines deleted...]
-Артикул: JOKP.089.CH</t>
+            <t xml:space="preserve">Js-74 \ П-образный элемент</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.092.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 200</t>
-[...3 lines deleted...]
-Ширина, мм: 940</t>
+Ширина, мм: 540</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5*</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 296 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">296.00</t>
+            <t xml:space="preserve">251.60</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" s="4"/>
       <c r="B65" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Js-70 \ Угол 135 град.</t>
-[...3 lines deleted...]
-Артикул: JOKP.090.CH</t>
+            <t xml:space="preserve">Js-75 \ П-образный элемент</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.093.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
+Ширина, мм: 940</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">118.00</t>
+            <t xml:space="preserve">337.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C65" s="4"/>
       <c r="D65" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Js-71 \ Угол 90 град.</t>
-[...3 lines deleted...]
-Артикул: JOKP.091.CH</t>
+            <t xml:space="preserve">Js-76 \ П-образный элемент</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.094.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 300</t>
-[...3 lines deleted...]
-Высота, мм: 300</t>
+Глубина, мм: 170</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 540</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 370</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5*</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 245 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">172.00</t>
+            <t xml:space="preserve">208.25</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" s="4"/>
       <c r="B66" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Js-74 \ П-образный элемент</t>
-[...3 lines deleted...]
-Артикул: JOKP.092.CH</t>
+            <t xml:space="preserve">J-4 \ Труба круглая</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.004F.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 540</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 5*</t>
+Длина, мм: 3000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина металла, мм: 0,7</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: возможна резка, стоимость реза 35 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">296.00</t>
+            <t xml:space="preserve">194.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C66" s="4"/>
       <c r="D66" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Js-75 \ П-образный элемент</t>
-[...3 lines deleted...]
-Артикул: JOKP.093.CH</t>
+            <t xml:space="preserve">J-4 \ Труба круглая</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.050.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 940</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 5*</t>
+Длина, мм: 3000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина металла, мм: 0,8</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: возможна резка, стоимость реза 35 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">337.00</t>
+            <t xml:space="preserve">257.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" s="4"/>
       <c r="B67" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Js-76 \ П-образный элемент</t>
-[...3 lines deleted...]
-Артикул: JOKP.094.CH</t>
+            <t xml:space="preserve">J-4 \ Труба круглая</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.004B.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 170</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 5*</t>
+Длина, мм: 3000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина металла, мм: 0,9</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: возможна резка, стоимость реза 35 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">245.00</t>
+            <t xml:space="preserve">309.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C67" s="4"/>
       <c r="D67" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-4 \ Труба круглая</t>
-[...3 lines deleted...]
-Артикул: JOKP.004F.CH</t>
+            <t xml:space="preserve">J-4 \ Труба</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.059.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 3000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Толщина металла, мм: 0,7</t>
+Толщина металла, мм: 1,0</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: возможна резка, стоимость реза 35 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 10*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">194.00</t>
+            <t xml:space="preserve">356.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" s="4"/>
       <c r="B68" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-4 \ Труба круглая</t>
-[...3 lines deleted...]
-Артикул: JOKP.050.CH</t>
+            <t xml:space="preserve">J-4 \ Труба (для гибки)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.048.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 3000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Толщина металла, мм: 0,8</t>
+Толщина металла, мм: 1,0</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: возможна резка, стоимость реза 35 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 10</t>
+Кол-во в упаковке, шт.: 10*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">236.00</t>
+            <t xml:space="preserve">624.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C68" s="4"/>
       <c r="D68" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J-4 \ Труба круглая</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: JOKP.004B.CH</t>
+Артикул: JOKP.004C.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 3000</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр, мм: 25</t>
-[...3 lines deleted...]
-Толщина металла, мм: 0,9</t>
+Диаметр, мм: 32</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина металла, мм: 0,8</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: возможна резка, стоимость реза 35 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 10</t>
+Кол-во в упаковке, шт.: 5*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">309.00</t>
+            <t xml:space="preserve">505.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" s="4"/>
       <c r="B69" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-4 \ Труба</t>
-[...3 lines deleted...]
-Артикул: JOKP.059.CH</t>
+            <t xml:space="preserve">J-4 \ Труба барная круглая</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.004D.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 3000</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр, мм: 25</t>
-[...3 lines deleted...]
-Толщина металла, мм: 1,0</t>
+Диаметр, мм: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина металла, мм: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: возможна резка, стоимость реза 35 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 10*</t>
+Кол-во в упаковке, шт.: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">356.00</t>
+            <t xml:space="preserve">690.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C69" s="4"/>
       <c r="D69" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-4 \ Труба (для гибки)</t>
-[...3 lines deleted...]
-Артикул: JOKP.048.CH</t>
+            <t xml:space="preserve">J-4 \ Труба овальная</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.004.CH.1,0</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 3000</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр, мм: 25</t>
+Сечение, мм: 30х15</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина металла, мм: 1,0</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: возможна резка, стоимость реза 35 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 10*</t>
+Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">624.00</t>
+            <t xml:space="preserve">364.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" s="4"/>
       <c r="B70" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J-4 \ Труба круглая</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: JOKP.004C.CH</t>
+Артикул: JOKP.004T.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 3000</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр, мм: 32</t>
-[...3 lines deleted...]
-Толщина металла, мм: 0,8</t>
+Диаметр, мм: 10</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина металла, мм: 1,1</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: возможна резка, стоимость реза 35 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 5*</t>
+Кол-во в упаковке, шт.: 30*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">505.00</t>
+            <t xml:space="preserve">240.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C70" s="4"/>
       <c r="D70" s="5" t="inlineStr">
-        <is>
-[...206 lines deleted...]
-      <c r="B72" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Присоска - \ Присоска для стекла</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: E013 D10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр (под нагрузкой), мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>