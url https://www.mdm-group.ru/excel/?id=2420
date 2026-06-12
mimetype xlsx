--- v2 (2026-03-13)
+++ v3 (2026-06-12)
@@ -15,1888 +15,1261 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">25.02.2026</t>
+      <t xml:space="preserve">12.05.2026</t>
     </r>
   </si>
   <si>
-    <t>Система Duko</t>
+    <t>Система алюминиевых профилей Duko</t>
   </si>
   <si>
     <t>Покраска профиля под заказ. Всегда большой выбор цветов краски на складе. Возможно использование спецэффектов. Полный список цветов RAL смотрите на нашем сайте www.mdm-group.ru. Подробности уточняйте у менеджеров. Цена окрашенного профиля указана за белый цвет. Возможна покраска порошковыми красками по шкале RAL в однотонные цвета (+15% к цене белого профиля), металлики и спецэффекты (+20% к цене белого профиля).Внимание! Цены указаны за погонный метр.Профиль продается хлыстами по 5 метров или в нарезку (стоимость реза - 35 руб. за один распил).Длина профиля - 5м, (кроме 97085 и СПА3276 - 6,2м). Внимание! Цены действительны при единоразовой покупке более 100 м.п. профиля (суммарная длина разных профилей). В случае покупки меньшего количества заявленная цена увеличивается на 20%. Данное правило не распространяется на профиль под</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">A-6036 \Профиль &amp;quot;Дуко&amp;quot;</t>
-[...3 lines deleted...]
-Артикул: PHD.001.00</t>
+      <t xml:space="preserve">А-6036 (A-12) \ Профиль Дуко</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PHD.054.5100.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Хлыст -5100мм. Цена указана за 1 п/м.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Профиль: сырой</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: цена за п/ м</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">273.00</t>
+      <t xml:space="preserve">470.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">A-6036 \ Профиль &amp;quot;Дуко&amp;quot;</t>
-[...15 lines deleted...]
-Примечание: цена за п/ м</t>
+      <t xml:space="preserve">A-6036 (А-12)\ Профиль Дуко</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PHD.001.1000.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Профиль: окрашенный белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Хлыст -1000мм. Цена указана за 1 п/м.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">364.00</t>
+      <t xml:space="preserve">564.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">A-6036 \ Профиль &amp;quot;Дуко&amp;quot;</t>
-[...15 lines deleted...]
-Примечание: цена за п/ м</t>
+      <t xml:space="preserve">A-6132 \ Профиль Дуко</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PHD.004.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Профиль: сырой</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Хлыст -5000мм. Цена указана за 1 п/м.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">326.00</t>
+      <t xml:space="preserve">274.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">A-6132 \ Профиль &amp;quot;Дуко&amp;quot;</t>
-[...11 lines deleted...]
-Примечание: цена за п/ м</t>
+      <t xml:space="preserve">A-6132 \ Профиль Дуко</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PHD.004.AD</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: анодированный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Профиль: анодированный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Хлыст -5000мм. Цена указана за 1 п/м.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">274.00</t>
+      <t xml:space="preserve">332.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">A-6132 \ Профиль &amp;quot;Дуко&amp;quot;</t>
-[...15 lines deleted...]
-Примечание: цена за п/ м</t>
+      <t xml:space="preserve">A-6132 \ Профиль Дуко</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PHD.004.1000.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Профиль: окрашенный белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Хлыст -1000мм. Цена указана за 1 п/м.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">332.00</t>
+      <t xml:space="preserve">296.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">A-6132 \ Профиль &amp;quot;Дуко&amp;quot;</t>
-[...15 lines deleted...]
-Примечание: цена за п/ м</t>
+      <t xml:space="preserve">A-6473 \ Профиль Дуко</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PHD.008.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Профиль: сырой</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Хлыст -5000мм. Цена указана за 1 п/м.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">296.00</t>
+      <t xml:space="preserve">240.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">A-6473 \ Профиль &amp;quot;Дуко&amp;quot;</t>
-[...11 lines deleted...]
-Примечание: цена за п/ м</t>
+      <t xml:space="preserve">A-6473 \ Профиль Дуко</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PHD.008.AD</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: анодированный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Профиль: анодированный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Хлыст -5000мм. Цена указана за 1 п/м.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">240.00</t>
+      <t xml:space="preserve">318.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">A-6473 \ Профиль &amp;quot;Дуко&amp;quot;</t>
-[...15 lines deleted...]
-Примечание: цена за п/ м</t>
+      <t xml:space="preserve">A-6473 \ Профиль Дуко</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PHD.008.1000.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Профиль: окрашенный белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Хлыст -1000мм. Цена указана за 1 п/м.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">318.00</t>
+      <t xml:space="preserve">286.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">A-6473 \ Профиль &amp;quot;Дуко&amp;quot;</t>
-[...15 lines deleted...]
-Примечание: цена за п/ м</t>
+      <t xml:space="preserve">A-6472 \ Профиль Дуко</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PHD.007.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Профиль: сырой</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Хлыст -5000мм. Цена указана за 1 п/м.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">286.00</t>
+      <t xml:space="preserve">98.10</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">A-6472 \ Профиль &amp;quot;Дуко&amp;quot;</t>
-[...11 lines deleted...]
-Примечание: цена за п/ м</t>
+      <t xml:space="preserve">A-6472 \ Профиль Дуко</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PHD.007.1000.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Профиль: окрашенный белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Хлыст -1000мм. Цена указана за 1 п/м.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">98.10</t>
+      <t xml:space="preserve">144.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">A-6472 \ Профиль &amp;quot;Дуко&amp;quot;</t>
-[...15 lines deleted...]
-Примечание: цена за п/ м</t>
+      <t xml:space="preserve">A-6128 \ Профиль Дуко</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PHD.029.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Профиль: сырой</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Хлыст -5000мм. Цена указана за 1 п/м.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">144.00</t>
+      <t xml:space="preserve">284.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">A-6128 \ Профиль &amp;quot;Дуко&amp;quot;</t>
-[...11 lines deleted...]
-Примечание: цена за п/ м</t>
+      <t xml:space="preserve">A-6128 \ Профиль Дуко</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PHD.029.AD</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: анодированный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Профиль: анодированный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Хлыст -5000мм. Цена указана за 1 п/м.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">284.00</t>
+      <t xml:space="preserve">343.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">A-6128 \ Профиль &amp;quot;Дуко&amp;quot;</t>
-[...15 lines deleted...]
-Примечание: цена за п/ м</t>
+      <t xml:space="preserve">A-6128 \ Профиль Дуко</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PHD.029.1000.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Профиль: окрашенный белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Хлыст -1000мм. Цена указана за 1 п/м.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">343.00</t>
+      <t xml:space="preserve">306.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">A-6128 \ Профиль &amp;quot;Дуко&amp;quot;</t>
-[...15 lines deleted...]
-Примечание: цена за п/ м</t>
+      <t xml:space="preserve">А21 \ Профиль Дуко</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PHD.048.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Профиль: сырой</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Хлыст -5000мм. Цена указана за 1 п/м.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">306.00</t>
+      <t xml:space="preserve">150.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">NP-92А \ Профиль &amp;quot;Дуко&amp;quot;</t>
-[...11 lines deleted...]
-Примечание: цена за п/ м</t>
+      <t xml:space="preserve">А21А \ Профиль Дуко</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PHD.048.AD</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: анодированный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Профиль: анодированный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Хлыст -5000мм. Цена указана за 1 п/м.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">357.00</t>
+      <t xml:space="preserve">293.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">NP-92А \ Профиль &amp;quot;Дуко&amp;quot;</t>
-[...15 lines deleted...]
-Примечание: цена за п/ м</t>
+      <t xml:space="preserve">А21 \ Профиль Дуко</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PHD.048.1000.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Профиль: окрашенный белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Хлыст -1000мм. Цена указана за 1 п/м.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">469.00</t>
+      <t xml:space="preserve">361.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">NP-92А \ Профиль &amp;quot;Дуко&amp;quot;</t>
-[...15 lines deleted...]
-Примечание: цена за п/ м</t>
+      <t xml:space="preserve">A-97085 \ Профиль Дуко</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PHD.010.AD</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: анодированный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Профиль: анодированный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Хлыст -5000мм. Цена указана за 1 п/м.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">443.00</t>
+      <t xml:space="preserve">386.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">A-6130 \ Профиль &amp;quot;Дуко&amp;quot;</t>
-[...3 lines deleted...]
-Артикул: PHD.003.1000.WH</t>
+      <t xml:space="preserve">A-97085 \ Профиль Дуко</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PHD.010.1000.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Профиль: окрашенный белый</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: цена за п/ м</t>
+Примечание: Хлыст -1000мм. Цена указана за 1 п/м.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">102.00</t>
+      <t xml:space="preserve">396.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">A-97021 \ Профиль &amp;quot;Дуко&amp;quot;</t>
-[...3 lines deleted...]
-Артикул: PHD.009.AD</t>
+      <t xml:space="preserve">A-99063 \ Профиль Дуко</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PHD.012.AD</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: анодированный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Профиль: анодированный</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: цена за п/ м</t>
+Примечание: Хлыст -5000мм. Цена указана за 1 п/м.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">477.00</t>
+      <t xml:space="preserve">270.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">NP-93А \ Профиль &amp;quot;Дуко&amp;quot;</t>
-[...3 lines deleted...]
-Артикул: PHD.021.1000.WH</t>
+      <t xml:space="preserve">A-99063 \ Профиль Дуко</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PHD.012.1000.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Профиль: окрашенный белый</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: цена за п/ м</t>
+Примечание: Хлыст -1000мм. Цена указана за 1 п/м.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">461.00</t>
+      <t xml:space="preserve">142.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">А21 \ Профиль &amp;quot;Дуко&amp;quot;</t>
-[...11 lines deleted...]
-Примечание: цена за п/м</t>
+      <t xml:space="preserve">A-99064 \ Профиль Дуко</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PHD.013.AD</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: анодированный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Профиль: анодированный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Хлыст -5000мм. Цена указана за 1 п/м.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">150.00</t>
-[...458 lines deleted...]
-      </rPr>
       <t xml:space="preserve">333.00</t>
-    </r>
-[...169 lines deleted...]
-      <t xml:space="preserve">99.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">TS-421 \ Профиль окантовочный</t>
@@ -2078,93 +1451,93 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ae493_068c_11e0_99a4_003048f27c5f_5D96C7A3_3974_434A_BA0E_F8E59302206B2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f451c_fea3_11df_b16f_003048d0c7fe_1035E62F_3C42_4882_929B_5C820DFEC8683.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f443eb6_9d1f_11e7_9ffe_0025902b3cc1_03FE0A8B_9D66_4A24_AE5C_9843FB6041C64.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ae495_068c_11e0_99a4_003048f27c5f_D4EF22FD_FFD6_43F0_AE06_44C8BE56FE9B5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5327576_068c_11e0_99a4_003048f27c5f_C54CCFE6_72B1_4099_950D_57845F248DEE6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c990017_9d1f_11e7_9ffe_0025902b3cc1_C828F964_2E7E_43A9_AA8F_9F1CBF1094A57.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432568b_0100_11e0_b16f_003048d0c7fe_3E0FD6F4_168F_47D8_8F71_D52A2FD03BDE8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f17957_fea3_11df_b16f_003048d0c7fe_F0D26477_C74B_4C8B_9326_2464B94C3C839.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a68a5_9d1f_11e7_9ffe_0025902b3cc1_97BC1B49_2264_4E75_A995_18EAE06FABDE10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedad6d4_068c_11e0_99a4_003048f27c5f_5C4096FA_3221_4F5A_9E64_84EFD54B236B11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8218ce3_9d1f_11e7_9ffe_0025902b3cc1_150FE2B6_BC42_4F8A_9555_52CA1141AB8F12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432568f_0100_11e0_b16f_003048d0c7fe_CAF0801C_8B44_4371_8924_17B9299AC8EA13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3583369_2dcb_11e0_99a4_003048f27c5f_87C86E7D_9BC5_4415_88FD_904E013A7EDA14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10cee59_9d20_11e7_9ffe_0025902b3cc1_63959008_5CF8_4219_8610_61F09E08F3CE15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedad6d6_068c_11e0_99a4_003048f27c5f_63690646_855B_4D2A_A448_11A24BDF871016.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be3111_0d9f_11e0_99a4_003048f27c5f_30786A1D_1DA4_41E8_8195_FAF95AE0323B17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d761fe7_9d20_11e7_9ffe_0025902b3cc1_81326C0B_45B6_4F49_9B46_650E0BFFD82718.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c617936_9d1f_11e7_9ffe_0025902b3cc1_1B8E9CD8_AC9C_482D_9FFC_9C8C5D6EFBFE19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f17945_fea3_11df_b16f_003048d0c7fe_B8A5E7F0_D26B_4D1E_8861_1B316AEC198C20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ab1da_9d20_11e7_9ffe_0025902b3cc1_9A3DAF74_6224_493F_B357_AEB2B50CDC6221.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4fad2_5637_11e5_a10e_0025902b3cc1_B6BE75D1_D2FF_48E9_B27B_C3D225765ADA22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdce730_4286_11e5_a10e_0025902b3cc1_079DAE97_65E1_4FF7_9054_830B92AADDB623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc78837_9d20_11e7_9ffe_0025902b3cc1_3360421A_8AF8_4B23_B20D_DEFBF6BFE39924.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2221266_068c_11e0_99a4_003048f27c5f_ADA36ABC_CD9F_4037_A0A5_22B78FC0C34425.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04decd3_9d1f_11e7_9ffe_0025902b3cc1_4C231A39_9830_4842_BA56_03B434603EA726.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e4db6_9d20_11e7_9ffe_0025902b3cc1_47010B09_DB4F_4210_BD71_4A42255D9ED227.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2221268_068c_11e0_99a4_003048f27c5f_5E2878EF_659B_4505_B610_E0733CEC8F5E28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f39c9_9d1f_11e7_9ffe_0025902b3cc1_BFE645BA_DEE0_425A_99B7_734F9E2C1E8129.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afad16_074c_11e0_99a4_003048f27c5f_796E1B69_CE8B_4D1A_BF6F_0ABC9C1CDD0730.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b9064_9d20_11e7_9ffe_0025902b3cc1_6B2BB3BE_612B_4A40_92BE_93A7D88B826031.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677d1ad_ff2a_11e0_833e_003048f27c5f_C3643CB3_4447_4F4A_962C_181534B9804632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db0b83_9d20_11e7_9ffe_0025902b3cc1_95A7B226_437D_452F_8E5E_7BEB25AE3F9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722dcd16_4e00_11e0_86e2_003048f27c5f_7754E2C9_A827_4647_957E_D3ECFEF7CE6B34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9e3d4_9ef1_11e9_80b7_0025902b3cc1_2000_66_135.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479de28_356f_11eb_80bc_0025902b3cc1_A6036A122.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f443eb6_9d1f_11e7_9ffe_0025902b3cc1_03FE0A8B_9D66_4A24_AE5C_9843FB6041C63.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ae495_068c_11e0_99a4_003048f27c5f_D4EF22FD_FFD6_43F0_AE06_44C8BE56FE9B4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5327576_068c_11e0_99a4_003048f27c5f_C54CCFE6_72B1_4099_950D_57845F248DEE5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c990017_9d1f_11e7_9ffe_0025902b3cc1_C828F964_2E7E_43A9_AA8F_9F1CBF1094A56.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432568b_0100_11e0_b16f_003048d0c7fe_3E0FD6F4_168F_47D8_8F71_D52A2FD03BDE7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f17957_fea3_11df_b16f_003048d0c7fe_F0D26477_C74B_4C8B_9326_2464B94C3C838.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a68a5_9d1f_11e7_9ffe_0025902b3cc1_97BC1B49_2264_4E75_A995_18EAE06FABDE9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedad6d4_068c_11e0_99a4_003048f27c5f_5C4096FA_3221_4F5A_9E64_84EFD54B236B10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8218ce3_9d1f_11e7_9ffe_0025902b3cc1_150FE2B6_BC42_4F8A_9555_52CA1141AB8F11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432568f_0100_11e0_b16f_003048d0c7fe_CAF0801C_8B44_4371_8924_17B9299AC8EA12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3583369_2dcb_11e0_99a4_003048f27c5f_87C86E7D_9BC5_4415_88FD_904E013A7EDA13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10cee59_9d20_11e7_9ffe_0025902b3cc1_63959008_5CF8_4219_8610_61F09E08F3CE14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4fad2_5637_11e5_a10e_0025902b3cc1_B6BE75D1_D2FF_48E9_B27B_C3D225765ADA15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdce730_4286_11e5_a10e_0025902b3cc1_079DAE97_65E1_4FF7_9054_830B92AADDB616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc78837_9d20_11e7_9ffe_0025902b3cc1_3360421A_8AF8_4B23_B20D_DEFBF6BFE39917.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2221266_068c_11e0_99a4_003048f27c5f_ADA36ABC_CD9F_4037_A0A5_22B78FC0C34418.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04decd3_9d1f_11e7_9ffe_0025902b3cc1_4C231A39_9830_4842_BA56_03B434603EA719.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2221268_068c_11e0_99a4_003048f27c5f_5E2878EF_659B_4505_B610_E0733CEC8F5E20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f39c9_9d1f_11e7_9ffe_0025902b3cc1_BFE645BA_DEE0_425A_99B7_734F9E2C1E8121.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afad16_074c_11e0_99a4_003048f27c5f_796E1B69_CE8B_4D1A_BF6F_0ABC9C1CDD0722.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722dcd16_4e00_11e0_86e2_003048f27c5f_7754E2C9_A827_4647_957E_D3ECFEF7CE6B23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9e3d4_9ef1_11e9_80b7_0025902b3cc1_2000_66_124.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="895350"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -2180,51 +1553,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="895350"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -2270,51 +1643,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="857250" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -2360,111 +1733,111 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="904875"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="857250" cy="885825"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="885825"/>
+    <xdr:ext cx="857250" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -2510,171 +1883,171 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="847725"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="733425"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="733425"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="733425"/>
+    <xdr:ext cx="638175" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="638175" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -2790,380 +2163,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
-        <a:stretch>
-[...328 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3430,2133 +2473,1463 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z23"/>
+  <dimension ref="A1:Z18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D23" sqref="D23"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">25.02.2026</t>
+            <t xml:space="preserve">12.05.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="4"/>
       <c r="B7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">A-6036 \Профиль &amp;quot;Дуко&amp;quot;</t>
-[...3 lines deleted...]
-Артикул: PHD.001.00</t>
+            <t xml:space="preserve">А-6036 (A-12) \ Профиль Дуко</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PHD.054.5100.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Хлыст -5100мм. Цена указана за 1 п/м.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Профиль: сырой</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: цена за п/ м</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">273.00</t>
+            <t xml:space="preserve">470.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">A-6036 \ Профиль &amp;quot;Дуко&amp;quot;</t>
-[...15 lines deleted...]
-Примечание: цена за п/ м</t>
+            <t xml:space="preserve">A-6036 (А-12)\ Профиль Дуко</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PHD.001.1000.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Профиль: окрашенный белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Хлыст -1000мм. Цена указана за 1 п/м.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">364.00</t>
+            <t xml:space="preserve">564.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="4"/>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">A-6036 \ Профиль &amp;quot;Дуко&amp;quot;</t>
-[...15 lines deleted...]
-Примечание: цена за п/ м</t>
+            <t xml:space="preserve">A-6132 \ Профиль Дуко</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PHD.004.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Профиль: сырой</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Хлыст -5000мм. Цена указана за 1 п/м.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">326.00</t>
+            <t xml:space="preserve">274.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">A-6132 \ Профиль &amp;quot;Дуко&amp;quot;</t>
-[...11 lines deleted...]
-Примечание: цена за п/ м</t>
+            <t xml:space="preserve">A-6132 \ Профиль Дуко</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PHD.004.AD</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: анодированный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Профиль: анодированный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Хлыст -5000мм. Цена указана за 1 п/м.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">274.00</t>
+            <t xml:space="preserve">332.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">A-6132 \ Профиль &amp;quot;Дуко&amp;quot;</t>
-[...15 lines deleted...]
-Примечание: цена за п/ м</t>
+            <t xml:space="preserve">A-6132 \ Профиль Дуко</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PHD.004.1000.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Профиль: окрашенный белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Хлыст -1000мм. Цена указана за 1 п/м.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">332.00</t>
+            <t xml:space="preserve">296.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">A-6132 \ Профиль &amp;quot;Дуко&amp;quot;</t>
-[...15 lines deleted...]
-Примечание: цена за п/ м</t>
+            <t xml:space="preserve">A-6473 \ Профиль Дуко</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PHD.008.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Профиль: сырой</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Хлыст -5000мм. Цена указана за 1 п/м.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">296.00</t>
+            <t xml:space="preserve">240.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">A-6473 \ Профиль &amp;quot;Дуко&amp;quot;</t>
-[...11 lines deleted...]
-Примечание: цена за п/ м</t>
+            <t xml:space="preserve">A-6473 \ Профиль Дуко</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PHD.008.AD</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: анодированный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Профиль: анодированный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Хлыст -5000мм. Цена указана за 1 п/м.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">240.00</t>
+            <t xml:space="preserve">318.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">A-6473 \ Профиль &amp;quot;Дуко&amp;quot;</t>
-[...15 lines deleted...]
-Примечание: цена за п/ м</t>
+            <t xml:space="preserve">A-6473 \ Профиль Дуко</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PHD.008.1000.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Профиль: окрашенный белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Хлыст -1000мм. Цена указана за 1 п/м.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">318.00</t>
+            <t xml:space="preserve">286.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">A-6473 \ Профиль &amp;quot;Дуко&amp;quot;</t>
-[...15 lines deleted...]
-Примечание: цена за п/ м</t>
+            <t xml:space="preserve">A-6472 \ Профиль Дуко</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PHD.007.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Профиль: сырой</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Хлыст -5000мм. Цена указана за 1 п/м.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">286.00</t>
+            <t xml:space="preserve">98.10</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">A-6472 \ Профиль &amp;quot;Дуко&amp;quot;</t>
-[...11 lines deleted...]
-Примечание: цена за п/ м</t>
+            <t xml:space="preserve">A-6472 \ Профиль Дуко</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PHD.007.1000.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Профиль: окрашенный белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Хлыст -1000мм. Цена указана за 1 п/м.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">98.10</t>
+            <t xml:space="preserve">144.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">A-6472 \ Профиль &amp;quot;Дуко&amp;quot;</t>
-[...15 lines deleted...]
-Примечание: цена за п/ м</t>
+            <t xml:space="preserve">A-6128 \ Профиль Дуко</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PHD.029.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Профиль: сырой</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Хлыст -5000мм. Цена указана за 1 п/м.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">144.00</t>
+            <t xml:space="preserve">284.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">A-6128 \ Профиль &amp;quot;Дуко&amp;quot;</t>
-[...11 lines deleted...]
-Примечание: цена за п/ м</t>
+            <t xml:space="preserve">A-6128 \ Профиль Дуко</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PHD.029.AD</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: анодированный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Профиль: анодированный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Хлыст -5000мм. Цена указана за 1 п/м.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">284.00</t>
+            <t xml:space="preserve">343.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">A-6128 \ Профиль &amp;quot;Дуко&amp;quot;</t>
-[...15 lines deleted...]
-Примечание: цена за п/ м</t>
+            <t xml:space="preserve">A-6128 \ Профиль Дуко</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PHD.029.1000.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Профиль: окрашенный белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Хлыст -1000мм. Цена указана за 1 п/м.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">343.00</t>
+            <t xml:space="preserve">306.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">A-6128 \ Профиль &amp;quot;Дуко&amp;quot;</t>
-[...15 lines deleted...]
-Примечание: цена за п/ м</t>
+            <t xml:space="preserve">А21 \ Профиль Дуко</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PHD.048.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Профиль: сырой</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Хлыст -5000мм. Цена указана за 1 п/м.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">306.00</t>
+            <t xml:space="preserve">150.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">NP-92А \ Профиль &amp;quot;Дуко&amp;quot;</t>
-[...11 lines deleted...]
-Примечание: цена за п/ м</t>
+            <t xml:space="preserve">А21А \ Профиль Дуко</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PHD.048.AD</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: анодированный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Профиль: анодированный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Хлыст -5000мм. Цена указана за 1 п/м.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">357.00</t>
+            <t xml:space="preserve">293.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">NP-92А \ Профиль &amp;quot;Дуко&amp;quot;</t>
-[...15 lines deleted...]
-Примечание: цена за п/ м</t>
+            <t xml:space="preserve">А21 \ Профиль Дуко</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PHD.048.1000.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Профиль: окрашенный белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Хлыст -1000мм. Цена указана за 1 п/м.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">469.00</t>
+            <t xml:space="preserve">361.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">NP-92А \ Профиль &amp;quot;Дуко&amp;quot;</t>
-[...15 lines deleted...]
-Примечание: цена за п/ м</t>
+            <t xml:space="preserve">A-97085 \ Профиль Дуко</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PHD.010.AD</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: анодированный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Профиль: анодированный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Хлыст -5000мм. Цена указана за 1 п/м.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">443.00</t>
+            <t xml:space="preserve">386.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">A-6130 \ Профиль &amp;quot;Дуко&amp;quot;</t>
-[...3 lines deleted...]
-Артикул: PHD.003.1000.WH</t>
+            <t xml:space="preserve">A-97085 \ Профиль Дуко</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PHD.010.1000.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Профиль: окрашенный белый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: цена за п/ м</t>
+Примечание: Хлыст -1000мм. Цена указана за 1 п/м.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">102.00</t>
+            <t xml:space="preserve">396.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="4"/>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">A-97021 \ Профиль &amp;quot;Дуко&amp;quot;</t>
-[...3 lines deleted...]
-Артикул: PHD.009.AD</t>
+            <t xml:space="preserve">A-99063 \ Профиль Дуко</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PHD.012.AD</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: анодированный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Профиль: анодированный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: цена за п/ м</t>
+Примечание: Хлыст -5000мм. Цена указана за 1 п/м.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">477.00</t>
+            <t xml:space="preserve">270.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">NP-93А \ Профиль &amp;quot;Дуко&amp;quot;</t>
-[...3 lines deleted...]
-Артикул: PHD.021.1000.WH</t>
+            <t xml:space="preserve">A-99063 \ Профиль Дуко</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PHD.012.1000.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Профиль: окрашенный белый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: цена за п/ м</t>
+Примечание: Хлыст -1000мм. Цена указана за 1 п/м.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">461.00</t>
+            <t xml:space="preserve">142.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="4"/>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">А21 \ Профиль &amp;quot;Дуко&amp;quot;</t>
-[...11 lines deleted...]
-Примечание: цена за п/м</t>
+            <t xml:space="preserve">A-99064 \ Профиль Дуко</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PHD.013.AD</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: анодированный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Профиль: анодированный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Хлыст -5000мм. Цена указана за 1 п/м.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">150.00</t>
+            <t xml:space="preserve">333.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">А21А \ Профиль &amp;quot;Дуко&amp;quot;</t>
-[...15 lines deleted...]
-Примечание: цена за п/м</t>
+            <t xml:space="preserve">TS-421 \ Профиль окантовочный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PHD.108.AL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 4900</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Цена за хлыст. Для панелей толщиной 16 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">293.00</t>
+            <t xml:space="preserve">603.68</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="4"/>
       <c r="B18" s="5" t="inlineStr">
-        <is>
-[...668 lines deleted...]
-      <c r="D23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2000-66 \ Крепление троса к профилю A-99063</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: ARM.043.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>