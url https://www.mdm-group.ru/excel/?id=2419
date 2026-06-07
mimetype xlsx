--- v1 (2026-01-23)
+++ v2 (2026-06-07)
@@ -33,51 +33,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13.01.2026</t>
+      <t xml:space="preserve">12.05.2026</t>
     </r>
   </si>
   <si>
     <t>Комплектующие Duko и Consta</t>
   </si>
   <si>
     <t>Большой ассортимент по выгодным ценам. В наличии и на заказ!</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">10-03-012 \ Тройник</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: KMD.063.CH</t>
     </r>
@@ -1274,51 +1274,51 @@
       </rPr>
       <t xml:space="preserve">Ролик прямой в профиль 97085 для раздвижных дверей</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: 21/A</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: металл</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">176.00</t>
+      <t xml:space="preserve">320.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -1331,51 +1331,51 @@
       </rPr>
       <t xml:space="preserve">Ролик прямой в профиль 97085 для раздвижных дверей</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: 21/D</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">153.00</t>
+      <t xml:space="preserve">280.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -2863,51 +2863,51 @@
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13.01.2026</t>
+            <t xml:space="preserve">12.05.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -4207,51 +4207,51 @@
             </rPr>
             <t xml:space="preserve">Ролик прямой в профиль 97085 для раздвижных дверей</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: 21/A</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металл</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">176.00</t>
+            <t xml:space="preserve">320.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="4"/>
@@ -4269,51 +4269,51 @@
             </rPr>
             <t xml:space="preserve">Ролик прямой в профиль 97085 для раздвижных дверей</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: 21/D</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">153.00</t>
+            <t xml:space="preserve">280.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="5" t="inlineStr">
         <is>