--- v2 (2026-06-07)
+++ v3 (2026-07-23)
@@ -15,69 +15,69 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">12.05.2026</t>
+      <t xml:space="preserve">16.07.2026</t>
     </r>
   </si>
   <si>
     <t>Комплектующие Duko и Consta</t>
   </si>
   <si>
     <t>Большой ассортимент по выгодным ценам. В наличии и на заказ!</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">10-03-012 \ Тройник</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: KMD.063.CH</t>
     </r>
@@ -191,51 +191,51 @@
       </rPr>
       <t xml:space="preserve">10-00-027 \ Заглушка c резьбой М8 для ножки (усиленная)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: KMD.007.00</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: серый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">29.60</t>
+      <t xml:space="preserve">35.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -651,312 +651,312 @@
       <t xml:space="preserve">
 Артикул: KMD.054.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">11.70</t>
+      <t xml:space="preserve">45.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10-02-011 \ Полкодержатель в профиль &amp;quot;ДУКО&amp;quot; цилиндрический</t>
-[...11 lines deleted...]
-Материал: пластик</t>
+      <t xml:space="preserve">10-01-018 \ Уплотнитель для стекла</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: KMD.042.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: цена за 1 п.м.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Для стекла толщиной: 6 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">11.70</t>
+      <t xml:space="preserve">35.70</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10-01-018 \ Уплотнитель для стекла</t>
-[...3 lines deleted...]
-Артикул: KMD.042.00</t>
+      <t xml:space="preserve">10-01-019 \ Уплотнитель для стекла</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: KMD.043.00</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: цена за 1 п.м.</t>
     </r>
     <r>
       <t xml:space="preserve">
-Для стекла толщиной: 6 мм</t>
+Для стекла толщиной: 5 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">35.70</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10-01-019 \ Уплотнитель для стекла</t>
-[...3 lines deleted...]
-Артикул: KMD.043.00</t>
+      <t xml:space="preserve">10-01-017 \ Уплотнитель для стекла</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: KMD.041.00</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: цена за 1 п.м.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Для стекла толщиной: 5 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">35.70</t>
+      <t xml:space="preserve">23.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10-01-017 \ Уплотнитель для стекла</t>
-[...11 lines deleted...]
-Для стекла толщиной: 5 мм</t>
+      <t xml:space="preserve">10-01-048 \ Полозок пластмассовый верхний</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: KMD.044B2.GR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: серый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 2000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: цена за 1 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">23.50</t>
+      <t xml:space="preserve">357.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10-01-048 \ Полозок пластмассовый верхний</t>
-[...3 lines deleted...]
-Артикул: KMD.044B2.GR</t>
+      <t xml:space="preserve">10-01-051 \ Полозок пластмассовый нижний</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: KMD.047H2.GR</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: серый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 2000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: цена за 1 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
@@ -965,116 +965,116 @@
       <t xml:space="preserve">357.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10-01-051 \ Полозок пластмассовый нижний</t>
-[...15 lines deleted...]
-Примечание: цена за 1 шт.</t>
+      <t xml:space="preserve">10-01-001 \ Погонаж заглушка</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: KMD.039.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: цена за 1 п.м.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">357.00</t>
+      <t xml:space="preserve">22.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">10-01-001 \ Погонаж заглушка</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: KMD.039.WH</t>
-[...3 lines deleted...]
-Цвет: белый</t>
+Артикул: KMD.040.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: цена за 1 п.м.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">22.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
@@ -1083,352 +1083,295 @@
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">10-01-001 \ Погонаж заглушка</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: KMD.040.BL</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: KMD.038.GR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: серый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: цена за 1 п.м.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">22.00</t>
+      <t xml:space="preserve">37.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10-01-001 \ Погонаж заглушка</t>
-[...11 lines deleted...]
-Примечание: цена за 1 п.м.</t>
+      <t xml:space="preserve">10-03-008 \ Замок в профиль 97085 для раздвижных дверей к роликам 21/A, 21/D</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: KMD.178.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">37.50</t>
+      <t xml:space="preserve">979.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10-03-008 \ Замок в профиль 97085 для раздвижных дверей к роликам 21/A, 21/D</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+      <t xml:space="preserve">Ролик прямой в профиль 97085 для раздвижных дверей</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: 21/A</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: металл</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">979.00</t>
+      <t xml:space="preserve">320.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Ролик прямой в профиль 97085 для раздвижных дверей</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: 21/A</t>
-[...3 lines deleted...]
-Материал: металл</t>
+Артикул: 21/D</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">320.00</t>
+      <t xml:space="preserve">280.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Ролик прямой в профиль 97085 для раздвижных дверей</t>
-[...7 lines deleted...]
-Материал: пластик</t>
+      <t xml:space="preserve">10-00-207 \ Закладная пластинка для петли ZS9004 под винт M5x8</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: KMD.187.00</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">280.00</t>
-[...52 lines deleted...]
-      <t xml:space="preserve">38.80</t>
+      <t xml:space="preserve">92.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
@@ -1679,51 +1622,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a886b_fdef_11df_b16f_003048d0c7fe_22C6E58C_C88F_4623_8722_7A617CBFD9162.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a142d97_4dac_11e6_bd09_0025902b3cc0_B1FC4EC1_32BF_4A50_9CF0_7C18D5BDA3DE3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb61e7_02f4_11e2_99cf_0025902b3cc1_B163BE45_1A43_43D6_BED7_A2041E03159B4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb17ea6_4dac_11e6_bd09_0025902b3cc0_50306B41_A976_42E5_A108_02538BAF1A615.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bed7a3_ff3a_11e0_833e_003048f27c5f_6CDC133C_DAA2_4B9D_98AE_1FD6369991206.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd64cbe_4dab_11e6_bd09_0025902b3cc0_01A7D841_7257_4C84_9D9E_1543D8455BB67.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f8fcc_ff3b_11e0_833e_003048f27c5f_122889D2_8CD2_4648_ACDD_D0FA37B828BA8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a8867_fdef_11df_b16f_003048d0c7fe_5745D90A_69CB_4A0C_B5E6_43D47AA34FB29.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815b997_917b_11e0_afc8_003048f27c5f_7B1B1F42_62B7_49E5_B95E_5C42B4D3C46110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a886e_fdef_11df_b16f_003048d0c7fe_E5BA0CEB_31B3_45FC_B23D_4A7490C8B7AE11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a8869_fdef_11df_b16f_003048d0c7fe_E31DEFFD_3A76_4866_998E_91B7B80EB44B12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fefa289_2dcc_11e0_99a4_003048f27c5f_5FD0EB89_7DA7_45B4_A90B_38B417E08C2E13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74c1f7_220a_11e0_99a4_003048f27c5f_5722ECC9_7EC1_4A20_9552_A9CE638BEE8714.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b19aa_0e70_11e0_99a4_003048f27c5f_630F9D1A_899F_4439_A1B8_F20A8CBF63F615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a87e5_fdef_11df_b16f_003048d0c7fe_3F8BDD47_FEC6_4BA0_ADAC_F3D08616EA3716.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13e8e8_4b0f_11e5_a10e_0025902b3cc1_D8DD412D_05C0_4194_839F_5683464AA11217.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d7f52_4cbb_11e5_a10e_0025902b3cc1_3F6FD47C_414C_45ED_9F6F_7E8A9BE2875B18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92363c02_8c0c_11e0_afc8_003048f27c5f_30B6EBDB_CD5F_4755_8C4A_D325493FFE7719.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777fec7_8108_11e0_afc8_003048f27c5f_5E7DAD9B_20D9_4424_B3E6_01546378789220.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4325684_0100_11e0_b16f_003048d0c7fe_28BB93CC_1817_4CA9_BFD3_687EF5973C4A21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b1980_0e70_11e0_99a4_003048f27c5f_85F0E436_1B25_4186_B218_667042BE942022.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2221260_068c_11e0_99a4_003048f27c5f_968BB631_9208_49F6_97CA_F6CAB67103A323.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a11a15_0e72_11e0_99a4_003048f27c5f_47C91FFC_1090_4FC8_829F_BB804C56723024.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30378956_4a17_11e0_86e2_003048f27c5f_56CBB929_BB98_4B2E_A8C1_F7F7071691E125.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a87d2_fdef_11df_b16f_003048d0c7fe_04C3BB9E_AB28_4466_B830_A4AD990A9F4A26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96a24e_074c_11e0_99a4_003048f27c5f_E87328CA_CE7C_4AFF_88ED_24A7ABB45A4527.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9e3d4_9ef1_11e9_80b7_0025902b3cc1_2000_66_128.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a886b_fdef_11df_b16f_003048d0c7fe_22C6E58C_C88F_4623_8722_7A617CBFD9162.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a142d97_4dac_11e6_bd09_0025902b3cc0_B1FC4EC1_32BF_4A50_9CF0_7C18D5BDA3DE3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb61e7_02f4_11e2_99cf_0025902b3cc1_B163BE45_1A43_43D6_BED7_A2041E03159B4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb17ea6_4dac_11e6_bd09_0025902b3cc0_50306B41_A976_42E5_A108_02538BAF1A615.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bed7a3_ff3a_11e0_833e_003048f27c5f_6CDC133C_DAA2_4B9D_98AE_1FD6369991206.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd64cbe_4dab_11e6_bd09_0025902b3cc0_01A7D841_7257_4C84_9D9E_1543D8455BB67.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f8fcc_ff3b_11e0_833e_003048f27c5f_122889D2_8CD2_4648_ACDD_D0FA37B828BA8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a8867_fdef_11df_b16f_003048d0c7fe_5745D90A_69CB_4A0C_B5E6_43D47AA34FB29.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815b997_917b_11e0_afc8_003048f27c5f_7B1B1F42_62B7_49E5_B95E_5C42B4D3C46110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a886e_fdef_11df_b16f_003048d0c7fe_E5BA0CEB_31B3_45FC_B23D_4A7490C8B7AE11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a8869_fdef_11df_b16f_003048d0c7fe_E31DEFFD_3A76_4866_998E_91B7B80EB44B12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74c1f7_220a_11e0_99a4_003048f27c5f_5722ECC9_7EC1_4A20_9552_A9CE638BEE8713.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b19aa_0e70_11e0_99a4_003048f27c5f_630F9D1A_899F_4439_A1B8_F20A8CBF63F614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a87e5_fdef_11df_b16f_003048d0c7fe_3F8BDD47_FEC6_4BA0_ADAC_F3D08616EA3715.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13e8e8_4b0f_11e5_a10e_0025902b3cc1_D8DD412D_05C0_4194_839F_5683464AA11216.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d7f52_4cbb_11e5_a10e_0025902b3cc1_3F6FD47C_414C_45ED_9F6F_7E8A9BE2875B17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92363c02_8c0c_11e0_afc8_003048f27c5f_30B6EBDB_CD5F_4755_8C4A_D325493FFE7718.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777fec7_8108_11e0_afc8_003048f27c5f_5E7DAD9B_20D9_4424_B3E6_01546378789219.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4325684_0100_11e0_b16f_003048d0c7fe_28BB93CC_1817_4CA9_BFD3_687EF5973C4A20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b1980_0e70_11e0_99a4_003048f27c5f_85F0E436_1B25_4186_B218_667042BE942021.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2221260_068c_11e0_99a4_003048f27c5f_968BB631_9208_49F6_97CA_F6CAB67103A322.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a11a15_0e72_11e0_99a4_003048f27c5f_47C91FFC_1090_4FC8_829F_BB804C56723023.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30378956_4a17_11e0_86e2_003048f27c5f_56CBB929_BB98_4B2E_A8C1_F7F7071691E124.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a87d2_fdef_11df_b16f_003048d0c7fe_04C3BB9E_AB28_4466_B830_A4AD990A9F4A25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96a24e_074c_11e0_99a4_003048f27c5f_E87328CA_CE7C_4AFF_88ED_24A7ABB45A4526.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9e3d4_9ef1_11e9_80b7_0025902b3cc1_2000_66_127.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2051,51 +1994,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="685800"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -2141,111 +2084,111 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="857250" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="733425"/>
+    <xdr:ext cx="857250" cy="571500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="571500"/>
+    <xdr:ext cx="857250" cy="609600"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -2291,81 +2234,81 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="609600"/>
+    <xdr:ext cx="857250" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="590550"/>
+    <xdr:ext cx="857250" cy="723900"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="22" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -2381,180 +2324,150 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="723900"/>
+    <xdr:ext cx="857250" cy="552450"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="552450"/>
+    <xdr:ext cx="857250" cy="504825"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="25" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="504825"/>
+    <xdr:ext cx="676275" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="26" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="676275" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="27" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2821,93 +2734,93 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z20"/>
+  <dimension ref="A1:Z19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B20" sqref="B20"/>
+      <selection activeCell="D19" sqref="D19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">12.05.2026</t>
+            <t xml:space="preserve">16.07.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -3049,51 +2962,51 @@
             </rPr>
             <t xml:space="preserve">10-00-027 \ Заглушка c резьбой М8 для ножки (усиленная)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: KMD.007.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: серый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">29.60</t>
+            <t xml:space="preserve">35.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
@@ -3541,331 +3454,331 @@
             <t xml:space="preserve">
 Артикул: KMD.054.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">11.70</t>
+            <t xml:space="preserve">45.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10-02-011 \ Полкодержатель в профиль &amp;quot;ДУКО&amp;quot; цилиндрический</t>
-[...11 lines deleted...]
-Материал: пластик</t>
+            <t xml:space="preserve">10-01-018 \ Уплотнитель для стекла</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: KMD.042.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: цена за 1 п.м.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Для стекла толщиной: 6 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">11.70</t>
+            <t xml:space="preserve">35.70</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10-01-018 \ Уплотнитель для стекла</t>
-[...3 lines deleted...]
-Артикул: KMD.042.00</t>
+            <t xml:space="preserve">10-01-019 \ Уплотнитель для стекла</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: KMD.043.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: цена за 1 п.м.</t>
           </r>
           <r>
             <t xml:space="preserve">
-Для стекла толщиной: 6 мм</t>
+Для стекла толщиной: 5 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">35.70</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10-01-019 \ Уплотнитель для стекла</t>
-[...3 lines deleted...]
-Артикул: KMD.043.00</t>
+            <t xml:space="preserve">10-01-017 \ Уплотнитель для стекла</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: KMD.041.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: цена за 1 п.м.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Для стекла толщиной: 5 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">35.70</t>
+            <t xml:space="preserve">23.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10-01-017 \ Уплотнитель для стекла</t>
-[...11 lines deleted...]
-Для стекла толщиной: 5 мм</t>
+            <t xml:space="preserve">10-01-048 \ Полозок пластмассовый верхний</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: KMD.044B2.GR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: серый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 2000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: цена за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">23.50</t>
+            <t xml:space="preserve">357.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10-01-048 \ Полозок пластмассовый верхний</t>
-[...3 lines deleted...]
-Артикул: KMD.044B2.GR</t>
+            <t xml:space="preserve">10-01-051 \ Полозок пластмассовый нижний</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: KMD.047H2.GR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: серый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 2000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: цена за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -3879,119 +3792,119 @@
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10-01-051 \ Полозок пластмассовый нижний</t>
-[...15 lines deleted...]
-Примечание: цена за 1 шт.</t>
+            <t xml:space="preserve">10-01-001 \ Погонаж заглушка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: KMD.039.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: цена за 1 п.м.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">357.00</t>
+            <t xml:space="preserve">22.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">10-01-001 \ Погонаж заглушка</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: KMD.039.WH</t>
-[...3 lines deleted...]
-Цвет: белый</t>
+Артикул: KMD.040.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: цена за 1 п.м.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">22.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
@@ -4005,523 +3918,461 @@
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="4"/>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">10-01-001 \ Погонаж заглушка</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: KMD.040.BL</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: KMD.038.GR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: серый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: цена за 1 п.м.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">22.00</t>
+            <t xml:space="preserve">37.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10-01-001 \ Погонаж заглушка</t>
-[...11 lines deleted...]
-Примечание: цена за 1 п.м.</t>
+            <t xml:space="preserve">10-03-008 \ Замок в профиль 97085 для раздвижных дверей к роликам 21/A, 21/D</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: KMD.178.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">37.50</t>
+            <t xml:space="preserve">979.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="4"/>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10-03-008 \ Замок в профиль 97085 для раздвижных дверей к роликам 21/A, 21/D</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+            <t xml:space="preserve">Ролик прямой в профиль 97085 для раздвижных дверей</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: 21/A</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: металл</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">979.00</t>
+            <t xml:space="preserve">320.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Ролик прямой в профиль 97085 для раздвижных дверей</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: 21/A</t>
-[...3 lines deleted...]
-Материал: металл</t>
+Артикул: 21/D</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">320.00</t>
+            <t xml:space="preserve">280.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="4"/>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Ролик прямой в профиль 97085 для раздвижных дверей</t>
-[...7 lines deleted...]
-Материал: пластик</t>
+            <t xml:space="preserve">10-00-207 \ Закладная пластинка для петли ZS9004 под винт M5x8</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: KMD.187.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">280.00</t>
+            <t xml:space="preserve">92.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10-00-207 \ Закладная пластинка для петли ZS9004 под винт M5x8</t>
-[...3 lines deleted...]
-Артикул: KMD.187.00</t>
+            <t xml:space="preserve">Ножка черн. - \ Ножка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PI06 M8 X 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">38.80</t>
+            <t xml:space="preserve">11.30</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="4"/>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Ножка черн. - \ Ножка</t>
-[...3 lines deleted...]
-Артикул: PI06 M8 X 30</t>
+            <t xml:space="preserve">10-03-030 \ Заглушка для профиля A-99168, пара</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: KMD.071.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">11.30</t>
+            <t xml:space="preserve">16.68</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="5" t="inlineStr">
-        <is>
-[...60 lines deleted...]
-      <c r="B20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2000-66 \ Крепление троса к профилю A-99063</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: ARM.043.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>