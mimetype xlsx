--- v3 (2026-07-23)
+++ v4 (2026-09-06)
@@ -1622,51 +1622,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a886b_fdef_11df_b16f_003048d0c7fe_22C6E58C_C88F_4623_8722_7A617CBFD9162.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a142d97_4dac_11e6_bd09_0025902b3cc0_B1FC4EC1_32BF_4A50_9CF0_7C18D5BDA3DE3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb61e7_02f4_11e2_99cf_0025902b3cc1_B163BE45_1A43_43D6_BED7_A2041E03159B4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb17ea6_4dac_11e6_bd09_0025902b3cc0_50306B41_A976_42E5_A108_02538BAF1A615.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bed7a3_ff3a_11e0_833e_003048f27c5f_6CDC133C_DAA2_4B9D_98AE_1FD6369991206.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd64cbe_4dab_11e6_bd09_0025902b3cc0_01A7D841_7257_4C84_9D9E_1543D8455BB67.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f8fcc_ff3b_11e0_833e_003048f27c5f_122889D2_8CD2_4648_ACDD_D0FA37B828BA8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a8867_fdef_11df_b16f_003048d0c7fe_5745D90A_69CB_4A0C_B5E6_43D47AA34FB29.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815b997_917b_11e0_afc8_003048f27c5f_7B1B1F42_62B7_49E5_B95E_5C42B4D3C46110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a886e_fdef_11df_b16f_003048d0c7fe_E5BA0CEB_31B3_45FC_B23D_4A7490C8B7AE11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a8869_fdef_11df_b16f_003048d0c7fe_E31DEFFD_3A76_4866_998E_91B7B80EB44B12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74c1f7_220a_11e0_99a4_003048f27c5f_5722ECC9_7EC1_4A20_9552_A9CE638BEE8713.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b19aa_0e70_11e0_99a4_003048f27c5f_630F9D1A_899F_4439_A1B8_F20A8CBF63F614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a87e5_fdef_11df_b16f_003048d0c7fe_3F8BDD47_FEC6_4BA0_ADAC_F3D08616EA3715.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13e8e8_4b0f_11e5_a10e_0025902b3cc1_D8DD412D_05C0_4194_839F_5683464AA11216.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d7f52_4cbb_11e5_a10e_0025902b3cc1_3F6FD47C_414C_45ED_9F6F_7E8A9BE2875B17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92363c02_8c0c_11e0_afc8_003048f27c5f_30B6EBDB_CD5F_4755_8C4A_D325493FFE7718.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777fec7_8108_11e0_afc8_003048f27c5f_5E7DAD9B_20D9_4424_B3E6_01546378789219.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4325684_0100_11e0_b16f_003048d0c7fe_28BB93CC_1817_4CA9_BFD3_687EF5973C4A20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b1980_0e70_11e0_99a4_003048f27c5f_85F0E436_1B25_4186_B218_667042BE942021.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2221260_068c_11e0_99a4_003048f27c5f_968BB631_9208_49F6_97CA_F6CAB67103A322.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a11a15_0e72_11e0_99a4_003048f27c5f_47C91FFC_1090_4FC8_829F_BB804C56723023.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30378956_4a17_11e0_86e2_003048f27c5f_56CBB929_BB98_4B2E_A8C1_F7F7071691E124.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a87d2_fdef_11df_b16f_003048d0c7fe_04C3BB9E_AB28_4466_B830_A4AD990A9F4A25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96a24e_074c_11e0_99a4_003048f27c5f_E87328CA_CE7C_4AFF_88ED_24A7ABB45A4526.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9e3d4_9ef1_11e9_80b7_0025902b3cc1_2000_66_127.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a886b_fdef_11df_b16f_003048d0c7fe_22C6E58C_C88F_4623_8722_7A617CBFD9162.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a142d97_4dac_11e6_bd09_0025902b3cc0_B1FC4EC1_32BF_4A50_9CF0_7C18D5BDA3DE3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb61e7_02f4_11e2_99cf_0025902b3cc1_B163BE45_1A43_43D6_BED7_A2041E03159B4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb17ea6_4dac_11e6_bd09_0025902b3cc0_50306B41_A976_42E5_A108_02538BAF1A615.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bed7a3_ff3a_11e0_833e_003048f27c5f_6CDC133C_DAA2_4B9D_98AE_1FD6369991206.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd64cbe_4dab_11e6_bd09_0025902b3cc0_01A7D841_7257_4C84_9D9E_1543D8455BB67.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f8fcc_ff3b_11e0_833e_003048f27c5f_122889D2_8CD2_4648_ACDD_D0FA37B828BA8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a8867_fdef_11df_b16f_003048d0c7fe_5745D90A_69CB_4A0C_B5E6_43D47AA34FB29.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815b997_917b_11e0_afc8_003048f27c5f_7B1B1F42_62B7_49E5_B95E_5C42B4D3C46110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a886e_fdef_11df_b16f_003048d0c7fe_E5BA0CEB_31B3_45FC_B23D_4A7490C8B7AE11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a8869_fdef_11df_b16f_003048d0c7fe_E31DEFFD_3A76_4866_998E_91B7B80EB44B12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74c1f7_220a_11e0_99a4_003048f27c5f_KMD_042_0013.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b19aa_0e70_11e0_99a4_003048f27c5f_KMD_043_0014.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a87e5_fdef_11df_b16f_003048d0c7fe_3F8BDD47_FEC6_4BA0_ADAC_F3D08616EA3715.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13e8e8_4b0f_11e5_a10e_0025902b3cc1_D8DD412D_05C0_4194_839F_5683464AA11216.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d7f52_4cbb_11e5_a10e_0025902b3cc1_3F6FD47C_414C_45ED_9F6F_7E8A9BE2875B17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92363c02_8c0c_11e0_afc8_003048f27c5f_30B6EBDB_CD5F_4755_8C4A_D325493FFE7718.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777fec7_8108_11e0_afc8_003048f27c5f_5E7DAD9B_20D9_4424_B3E6_01546378789219.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4325684_0100_11e0_b16f_003048d0c7fe_28BB93CC_1817_4CA9_BFD3_687EF5973C4A20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b1980_0e70_11e0_99a4_003048f27c5f_85F0E436_1B25_4186_B218_667042BE942021.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2221260_068c_11e0_99a4_003048f27c5f_968BB631_9208_49F6_97CA_F6CAB67103A322.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a11a15_0e72_11e0_99a4_003048f27c5f_47C91FFC_1090_4FC8_829F_BB804C56723023.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30378956_4a17_11e0_86e2_003048f27c5f_56CBB929_BB98_4B2E_A8C1_F7F7071691E124.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a87d2_fdef_11df_b16f_003048d0c7fe_04C3BB9E_AB28_4466_B830_A4AD990A9F4A25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96a24e_074c_11e0_99a4_003048f27c5f_E87328CA_CE7C_4AFF_88ED_24A7ABB45A4526.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9e3d4_9ef1_11e9_80b7_0025902b3cc1_2000_66_127.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>