--- v1 (2026-01-27)
+++ v2 (2026-04-27)
@@ -15,51 +15,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">13.01.2026</t>
     </r>
   </si>
   <si>
     <t>Торговые решетки (сетки) 50х50 мм и аксессуары</t>
   </si>
   <si>
     <t>Внимание! Некоторые изделия из данной серии имеют наценку 5% при покупке менее 1 коробки! Все такие изделия отмечены *</t>
@@ -802,167 +802,151 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">4080.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">DSS 001 \  Решетка торговая (сетка)</t>
-[...3 lines deleted...]
-Артикул: DSS.001B.22450.4N100</t>
+      <t xml:space="preserve">DST 001 \ Решетка торговая (сетка)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DST-BL.001B.6.3.9005.MU</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Размеры, мм: 2000x800</t>
     </r>
     <r>
       <t xml:space="preserve">
-Диаметр прутка, мм: 7 | 3,5</t>
+Диаметр прутка, мм: 6 | 3</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 1</t>
+Собственное производство: Нет</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3774.00</t>
+      <t xml:space="preserve">2590.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">DSS 001 \ Решетка торговая (сетка)</t>
-[...3 lines deleted...]
-Артикул: DSS.001C.22450.4N100</t>
+      <t xml:space="preserve">DST 001 \ Решетка торговая (сетка)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DST-BL.001C.6.3.9005.MU</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 2000x600</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 7 | 3,5</t>
+Размеры, мм: 2000х600</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 6 | 3</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
-[...10 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2958.00</t>
+      <t xml:space="preserve">2070.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">DSS 001 \ Решетка торговая (сетка)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: DSS.001D.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -1192,3084 +1176,1945 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2285.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">DSS 002 \ Решетка торговая (сетка)</t>
-[...3 lines deleted...]
-Артикул: DSS.002D.22450.4N100</t>
+      <t xml:space="preserve">DST 002 \ Решетка торговая (сетка)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DST-BL.002C.6.3.9005.MU</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 1500x400</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 7 | 3,5</t>
+Размеры, мм: 1500х600</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 6 | 3</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
-[...10 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1734.00</t>
+      <t xml:space="preserve">1690.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">DSS 003 \ Решетка торговая (сетка)</t>
-[...3 lines deleted...]
-Артикул: DSS.003A.22450.4N100</t>
+      <t xml:space="preserve">DSS 002 \ Решетка торговая (сетка)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DSS.002D.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 1000x1000</t>
+Размеры, мм: 1500x400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 3,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2009.00</t>
+      <t xml:space="preserve">1734.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">DSS 003 \ Решетка торговая (сетка)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: DSS.003B.22450.4N100</t>
+Артикул: DSS.003A.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 1000x800</t>
+Размеры, мм: 1000x1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 3,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1909.00</t>
+      <t xml:space="preserve">2009.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">DSS 003 \ Решетка торговая (сетка)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: DSS.003C.22450.4N100</t>
+Артикул: DSS.003B.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 1000x600</t>
+Размеры, мм: 1000x800</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 3,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1581.00</t>
+      <t xml:space="preserve">1909.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">DSS 003 \ Решетка торговая (сетка)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: DSS.003D.22450.4N100</t>
+Артикул: DSS.003C.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 1000x400</t>
+Размеры, мм: 1000x600</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 3,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1224.00</t>
+      <t xml:space="preserve">1581.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">DSS 004 \ Решетка торговая (сетка)</t>
-[...3 lines deleted...]
-Артикул: DSS.004A.22450.4N100</t>
+      <t xml:space="preserve">DSS 003 \ Решетка торговая (сетка)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DSS.003D.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 800x800</t>
+Размеры, мм: 1000x400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 3,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1609.00</t>
+      <t xml:space="preserve">1224.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">DSS 004 \ Решетка торговая (сетка)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: DSS.004B.22450.4N100</t>
+Артикул: DSS.004A.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 800x600</t>
+Размеры, мм: 800x800</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 3,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1377.00</t>
+      <t xml:space="preserve">1609.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">DSS 004 \ Решетка торговая (сетка)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: DSS.004C.22450.4N100</t>
+Артикул: DSS.004B.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 800x400</t>
+Размеры, мм: 800x600</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 3,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1000.00</t>
+      <t xml:space="preserve">1377.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">DSS 005 \ Решетка торговая (сетка)</t>
-[...3 lines deleted...]
-Артикул: DSS.005A.22450.4N100</t>
+      <t xml:space="preserve">DSS 004 \ Решетка торговая (сетка)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DSS.004C.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 600x600</t>
+Размеры, мм: 800x400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 3,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1081.00</t>
+      <t xml:space="preserve">1000.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">DSS 005 \ Решетка торговая (сетка)</t>
-[...15 lines deleted...]
-Диаметр прутка, мм: 7 | 3,5</t>
+      <t xml:space="preserve">DS 003 \ Торговая решетка (сетка)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DS.003A.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размеры, мм: 1000x1000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 9 | 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 1</t>
+Кол-во в упаковке, шт.: 4*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">775.00</t>
+      <t xml:space="preserve">1820.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">DS 003 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: DS.003A.CH</t>
+      <t xml:space="preserve">MS 001 \ Торговая решетка (сетка)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MSS.001A.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 1000x1000</t>
-[...15 lines deleted...]
-Кол-во в упаковке, шт.: 4*</t>
+Размеры, мм: 2000x1000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 10 | 4</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: При использовании в перегородках: Для столбиков h1998</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 2*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1820.00</t>
+      <t xml:space="preserve">5098.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MS 001 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: MSS.001D.CH</t>
+      <t xml:space="preserve">MS 002 \ Торговая решетка (сетка)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MSS.002D.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 2000x400</t>
+Размеры, мм: 1500x400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 10 | 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 4*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2445.00</t>
+      <t xml:space="preserve">1977.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MS 001 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: MSS.001C.CH</t>
+      <t xml:space="preserve">MS 002 \ Торговая решетка (сетка)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MSS.002B.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 2000x600</t>
+Размеры, мм: 1500x800</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 10 | 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: При использовании в перегородках: Для столбиков h1998</t>
+Примечание: При использовании в перегородках: Для столбиков h1498</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 4*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3329.00</t>
+      <t xml:space="preserve">3174.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MS 001 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: MSS.001B.CH</t>
+      <t xml:space="preserve">MS 003 \ Торговая решетка (сетка)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MSS.003B.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 2000x800</t>
+Размеры, мм: 1000x800</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 10 | 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: При использовании в перегородках: Для столбиков h1998</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 2*</t>
+Примечание: При использовании в перегородках: Для столбиков h998</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 4*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4162.00</t>
+      <t xml:space="preserve">2289.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MS 001 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: MSS.001A.CH</t>
+      <t xml:space="preserve">MS 003 \ Торговая решетка (сетка)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MSS.003A.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 2000x1000</t>
+Размеры, мм: 1000x1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 10 | 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: При использовании в перегородках: Для столбиков h1998</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 2*</t>
+Примечание: При использовании в перегородках: Для столбиков h998</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 4*</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 2614 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5098.00</t>
+      <t xml:space="preserve">2222.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MS 002 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: MSS.002D.CH</t>
+      <t xml:space="preserve">GS 001 \ Торговая решетка (сетка)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GS.001B.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 1500x400</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 10 | 4</t>
+Размеры, мм: 2000x1000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 7 | 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 4*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1977.00</t>
+      <t xml:space="preserve">4474.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MS 002 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: MSS.002C.CH</t>
+      <t xml:space="preserve">GS 002 \ Торговая решетка (сетка)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GS.002B.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 1500x600</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 10 | 4</t>
+Размеры, мм: 1500x800</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 7 | 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: При использовании в перегородках: Для столбиков h1498</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 4*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2601.00</t>
+      <t xml:space="preserve">2893.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MS 002 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: MSS.002B.CH</t>
+      <t xml:space="preserve">GS 003 \ Торговая решетка (сетка)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GS.003B.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 1500x800</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 10 | 4</t>
+Размеры, мм: 1000x800</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 7 | 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: При использовании в перегородках: Для столбиков h1498</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 4*</t>
+Кол-во в упаковке, шт.: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3174.00</t>
+      <t xml:space="preserve">2123.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MS 002 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: MSS.002A.CH</t>
+      <t xml:space="preserve">GS 003 \ Торговая решетка (сетка)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GS.003A.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 1500x1000</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 10 | 4</t>
+Размеры, мм: 1000x1000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 7 | 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: При использовании в перегородках: Для столбиков h1498</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 2*</t>
+Кол-во в упаковке, шт.: 4*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3745.00</t>
+      <t xml:space="preserve">2445.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MS 003 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: MSS.003D.CH</t>
+      <t xml:space="preserve">GS 004 \ Торговая решетка (сетка)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GS.004B.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 1000x400</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 10 | 4</t>
+Размеры, мм: 800x600</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 7 | 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 4*</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 1404 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1373.00</t>
+      <t xml:space="preserve">1193.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MS 003 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: MSS.003C.CH</t>
+      <t xml:space="preserve">GS 005 \ Торговая решетка 600x600</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GS.005A.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 1000x600</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 10 | 4</t>
+Размеры, мм: 600x600</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 7 | 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: При использовании в перегородках: Для столбиков h998</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 4*</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 1099 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1821.00</t>
+      <t xml:space="preserve">989.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MS 003 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: MSS.003B.CH</t>
+      <t xml:space="preserve">MS 012 \ Соединитель решеток прямой</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MSS.012.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 1000x800</t>
-[...6 lines deleted...]
-      <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: При использовании в перегородках: Для столбиков h998</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 4*</t>
+Кол-во в упаковке, шт.: 250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2289.00</t>
+      <t xml:space="preserve">33.66</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MS 003 \ Торговая решетка (сетка)</t>
-[...35 lines deleted...]
-Старая цена: 2550 руб.</t>
+      <t xml:space="preserve">MS 012 \ Соединитель решеток прямой</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MSS.012.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 39</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 21</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: Металлический</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Межосевое растояние 26мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2222.00</t>
+      <t xml:space="preserve">81.60</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GS 001 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: GS.001A.CH</t>
+      <t xml:space="preserve">MS 013 \ Крепление решеток к трубе d-25 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: KRM.013.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 2000x400</t>
-[...6 lines deleted...]
-      <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 4*</t>
+Кол-во в упаковке, шт.: 240</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2133.00</t>
+      <t xml:space="preserve">42.84</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GS 001 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: GS.001D.CH</t>
+      <t xml:space="preserve">MS 014 \ Крепление двух решеток к трубе d-25 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: KRM.014.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 2000x600</t>
-[...6 lines deleted...]
-      <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 4*</t>
+Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3017.00</t>
+      <t xml:space="preserve">48.96</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GS 001 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: GS.001C.CH</t>
+      <t xml:space="preserve">MS 018 \ Основание для решетки</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MSS.018.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 2000x800</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 7 | 4</t>
+Высота, мм: 390</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 595</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 4*</t>
+Кол-во в упаковке, шт.: 10</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 816 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3849.00</t>
+      <t xml:space="preserve">614.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GS 001 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: GS.001B.CH</t>
+      <t xml:space="preserve">MS 018 h-20 \ Основание для решетки</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MSS.018A.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 2000x1000</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 7 | 4</t>
+Высота, мм: 200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 600</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 4*</t>
+Примечание: в комплекте две ножки J 14 c</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4474.00</t>
+      <t xml:space="preserve">614.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GS 002 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: GS.002C.CH</t>
+      <t xml:space="preserve">MS 019 \ Скоба крепления решетки</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MSS.019.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 1500x400</t>
-[...6 lines deleted...]
-      <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 4*</t>
+Кол-во в упаковке, шт.: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1769.00</t>
+      <t xml:space="preserve">46.92</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GS 002 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: GS.002D.CH</t>
+      <t xml:space="preserve">MS 020 \ Скоба для крепления решетки</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MSS.020.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 1500x600</t>
-[...6 lines deleted...]
-      <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 4*</t>
+Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2331.00</t>
+      <t xml:space="preserve">21.42</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GS 002 \ Торговая решетка (сетка)</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 4*</t>
+      <t xml:space="preserve">MS 019 \ Скоба крепления решетки</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MSS.019.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 30</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 31</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 30</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: Металлический</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Крепеж к стене в комплект не входит. Широкий паз шириной 10,5мм, узкий паз шириной 5,5мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2893.00</t>
+      <t xml:space="preserve">79.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GS 002 \ Торговая решетка (сетка)</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 4*</t>
+      <t xml:space="preserve">MS 020 \ Скоба для крепления решетки</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MSS.020.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 43</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 41</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 10</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: Металлический</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Внутренняя высота прогиба 8мм, ширина 12мм. Крепеж к стене в комплект не входит.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Картинка анонса: 8272696</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3240.00</t>
-[...1154 lines deleted...]
-      <t xml:space="preserve">43.90</t>
+      <t xml:space="preserve">43.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
@@ -4329,51 +3174,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b9808_0e72_11ee_907c_ac1f6b40b531_DST001D63ZN2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3ee08_0e72_11ee_907c_ac1f6b40b531_DST001C63ZN3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219afa8_0e72_11ee_907c_ac1f6b40b531_DST001B63ZN4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d1c2a_0e72_11ee_907c_ac1f6b40b531_DST001A63ZN5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea5698_0e73_11ee_907c_ac1f6b40b531_DST002D63ZN6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e7249_0e73_11ee_907c_ac1f6b40b531_DST002C63ZN7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d69b08_0e73_11ee_907c_ac1f6b40b531_DST002B63ZN8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7656e_0e72_11ee_907c_ac1f6b40b531_DST002A63ZN9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a104b8_0e73_11ee_907c_ac1f6b40b531_DST003D63ZN10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f15a78_0e73_11ee_907c_ac1f6b40b531_DST003C63ZN11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4e6d0_0e73_11ee_907c_ac1f6b40b531_DST003B63ZN12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5da258_0e73_11ee_907c_ac1f6b40b531_DST003A63ZN13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9ff78_bf4b_11ed_93f3_ac1f6b40b531_DSS001A224504N10014.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e024c_bf4b_11ed_93f3_ac1f6b40b531_DSS001B224504N10015.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e01ff_bf4b_11ed_93f3_ac1f6b40b531_DSS001C224504N10016.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca00c1_bf4b_11ed_93f3_ac1f6b40b531_DSS001D224504N10017.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93aff32_bf4b_11ed_93f3_ac1f6b40b531_DSS002A224504N10018.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e807a_bf4c_11ed_93f3_ac1f6b40b531_DSS002B224504N10019.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e7ee9_bf4c_11ed_93f3_ac1f6b40b531_DSS002C224504N10020.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93aff7f_bf4b_11ed_93f3_ac1f6b40b531_DSS002D224504N10021.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9031e_bf4c_11ed_93f3_ac1f6b40b531_DSS003A224504N10022.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e862715_bf4c_11ed_93f3_ac1f6b40b531_DSS003B224504N10023.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8626c8_bf4c_11ed_93f3_ac1f6b40b531_DSS003C224504N10024.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9036b_bf4c_11ed_93f3_ac1f6b40b531_DSS003D224504N10025.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7f9a2_bf4c_11ed_93f3_ac1f6b40b531_DSS004A224504N10026.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c0973_bf4c_11ed_93f3_ac1f6b40b531_DSS004B224504N10027.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c08ba_bf4c_11ed_93f3_ac1f6b40b531_DSS004C224504N10028.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23179842_bf4c_11ed_93f3_ac1f6b40b531_DSS005A224504N10029.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7f9ef_bf4c_11ed_93f3_ac1f6b40b531_DSS005B224504N10030.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbefa146_bbb9_11e6_822f_0025b3ab7bf6_EA31D71F_F970_4EEE_8161_1A03EB4A1E9B31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304da_fdef_11df_b16f_003048d0c7fe_6FCDA1B7_D8C0_41AE_A6B9_370EA09894F832.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304d6_fdef_11df_b16f_003048d0c7fe_A94C53BC_5D55_4521_B964_82EA2F0AC76833.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304d2_fdef_11df_b16f_003048d0c7fe_F794497A_C598_48EA_BC03_63880CB3F52134.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c60f_fea3_11df_b16f_003048d0c7fe_4A291431_E5AC_4F9E_9F3E_A992E12ADE9D35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a87ac_fdef_11df_b16f_003048d0c7fe_11B5ADD8_9CA4_4A06_8487_9934EACAFE4B36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304e0_fdef_11df_b16f_003048d0c7fe_E4F600B6_3596_4C5E_AF9D_F1624B026BAD37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304dd_fdef_11df_b16f_003048d0c7fe_2EAEC528_0A29_4F84_9EB8_67EA1075084538.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f4c13_fdef_11df_b16f_003048d0c7fe_8ECFA095_F2D9_4626_A588_25F32D1ED86039.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418209b_0100_11e0_b16f_003048d0c7fe_21A570EF_EF36_4A85_A873_FAC90DD3BEEF40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62df2f_fdef_11df_b16f_003048d0c7fe_E79E43C2_4A62_4CBB_BF66_B146CE39D94641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d61d9f_074c_11e0_99a4_003048f27c5f_0DE47E7E_9E55_48E8_9AC1_0F801299553142.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7928e_fdef_11df_b16f_003048d0c7fe_8B855404_BF63_4F5B_A4E1_AFA29101F32D43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73cc856_b850_11e5_a43a_0025902b3cc1_EA31D71F_F970_4EEE_8161_1A03EB4A1E9B44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ace168_b86d_11e5_a43a_0025902b3cc1_FEFADAEE_C0A1_4813_9234_D935B0D2F0BE45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9a425_b86c_11e5_a43a_0025902b3cc1_09EB5B5D_4B0C_4637_A1C6_CFED9B66BD6746.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f9d47_b86c_11e5_a43a_0025902b3cc1_6CEE726F_0461_4743_AC37_A65E517D5B1B47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702786a3_b851_11e5_a43a_0025902b3cc1_37898D6B_4C27_4D93_BD77_74DBC5F6FF7A48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f719373_b86d_11e5_a43a_0025902b3cc1_DFB829DD_2FDB_4ABE_A98C_A154BCE4D4A549.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f09267_b851_11e5_a43a_0025902b3cc1_FBC1B9C3_C392_49C6_B8DE_D3532549C05D50.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4dfef_b850_11e5_a43a_0025902b3cc1_284B67D0_2655_451A_90AB_D82A0890A0BB51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e11f5_b852_11e5_a43a_0025902b3cc1_AABB5BAC_D212_492F_87A2_210A0073B21A52.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ee3e9_b851_11e5_a43a_0025902b3cc1_71C3E5E8_FD11_42FC_BB3A_288132C7025153.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e0bd5_b851_11e5_a43a_0025902b3cc1_487FEA19_33F6_4782_8568_F49809A4A1F954.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b3f27_b851_11e5_a43a_0025902b3cc1_F0FF99C2_E130_45EA_A149_504AEDF31AF055.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa56617_b852_11e5_a43a_0025902b3cc1_A6BC037D_B6D8_4C87_BECB_73528715794356.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fa843_b852_11e5_a43a_0025902b3cc1_32B89344_D2D1_4B42_B989_DD112792679F57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b5797_b852_11e5_a43a_0025902b3cc1_159F5458_46E4_436E_B85F_E418AC6BAC5E58.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b295b1_b852_11e5_a43a_0025902b3cc1_208975EC_EC76_45F4_B8EA_E21E282F274259.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92948396_b852_11e5_a43a_0025902b3cc1_02B3C06E_73AF_418D_B3BA_546622F472E160.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04183_fdef_11df_b16f_003048d0c7fe_0a149799_9c7c_11e0_afc8_003048f27c5f_16774a89_8b85_4675_a002_c6a0506ca6bdresize161.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12685fa1_cccd_11ee_a821_0050569cf81d_MSS012224504N10062.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db30488_fdef_11df_b16f_003048d0c7fe_C1A77B93_48EC_4A1D_A334_56B3DF042B1D63.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f4c0c_fdef_11df_b16f_003048d0c7fe_D48B4B64_661E_4FBB_B511_0C34AEFACD6F64.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823294e3_fdef_11df_b16f_003048d0c7fe_D1936CD4_142E_4BA7_9BF0_65E4356973A565.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349446c_a67c_11e6_9f4a_0025902b3cc0_2B97C8CB_2365_4B6D_86B9_D5D211E6642466.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f4c10_fdef_11df_b16f_003048d0c7fe_906B44E0_956C_47ED_AEF6_0AD16A58E76A67.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/MSST.019.22450.4N10068.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04186_fdef_11df_b16f_003048d0c7fe_D2EFB29D_B5FB_4E83_9CC5_D752557ECDD269.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67cc65_1c57_11f0_8ec3_0050569cf81d_MSST020224504N100_70.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b9808_0e72_11ee_907c_ac1f6b40b531_DST001D63ZN2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3ee08_0e72_11ee_907c_ac1f6b40b531_DST001C63ZN3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219afa8_0e72_11ee_907c_ac1f6b40b531_DST001B63ZN4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d1c2a_0e72_11ee_907c_ac1f6b40b531_DST001A63ZN5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea5698_0e73_11ee_907c_ac1f6b40b531_DST002D63ZN6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e7249_0e73_11ee_907c_ac1f6b40b531_DST002C63ZN7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d69b08_0e73_11ee_907c_ac1f6b40b531_DST002B63ZN8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7656e_0e72_11ee_907c_ac1f6b40b531_DST002A63ZN9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a104b8_0e73_11ee_907c_ac1f6b40b531_DST003D63ZN10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f15a78_0e73_11ee_907c_ac1f6b40b531_DST003C63ZN11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4e6d0_0e73_11ee_907c_ac1f6b40b531_DST003B63ZN12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5da258_0e73_11ee_907c_ac1f6b40b531_DST003A63ZN13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9ff78_bf4b_11ed_93f3_ac1f6b40b531_DSS001A224504N10014.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dcff7d_bfd3_11f0_8ec3_0050569cf81d_DST001B63ZN15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64e90d_bfd3_11f0_8ec3_0050569cf81d_DST_001_2000x600_bl_216.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca00c1_bf4b_11ed_93f3_ac1f6b40b531_DSS001D224504N10017.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93aff32_bf4b_11ed_93f3_ac1f6b40b531_DSS002A224504N10018.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e807a_bf4c_11ed_93f3_ac1f6b40b531_DSS002B224504N10019.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e7ee9_bf4c_11ed_93f3_ac1f6b40b531_DSS002C224504N10020.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdd538_bfd3_11f0_8ec3_0050569cf81d_DST002_1500x600_bl21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93aff7f_bf4b_11ed_93f3_ac1f6b40b531_DSS002D224504N10022.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9031e_bf4c_11ed_93f3_ac1f6b40b531_DSS003A224504N10023.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e862715_bf4c_11ed_93f3_ac1f6b40b531_DSS003B224504N10024.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8626c8_bf4c_11ed_93f3_ac1f6b40b531_DSS003C224504N10025.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9036b_bf4c_11ed_93f3_ac1f6b40b531_DSS003D224504N10026.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7f9a2_bf4c_11ed_93f3_ac1f6b40b531_DSS004A224504N10027.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c0973_bf4c_11ed_93f3_ac1f6b40b531_DSS004B224504N10028.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c08ba_bf4c_11ed_93f3_ac1f6b40b531_DSS004C224504N10029.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbefa146_bbb9_11e6_822f_0025b3ab7bf6_EA31D71F_F970_4EEE_8161_1A03EB4A1E9B30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c60f_fea3_11df_b16f_003048d0c7fe_4A291431_E5AC_4F9E_9F3E_A992E12ADE9D31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a87ac_fdef_11df_b16f_003048d0c7fe_11B5ADD8_9CA4_4A06_8487_9934EACAFE4B32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304dd_fdef_11df_b16f_003048d0c7fe_2EAEC528_0A29_4F84_9EB8_67EA1075084533.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d61d9f_074c_11e0_99a4_003048f27c5f_0DE47E7E_9E55_48E8_9AC1_0F801299553134.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7928e_fdef_11df_b16f_003048d0c7fe_8B855404_BF63_4F5B_A4E1_AFA29101F32D35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f9d47_b86c_11e5_a43a_0025902b3cc1_6CEE726F_0461_4743_AC37_A65E517D5B1B36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f09267_b851_11e5_a43a_0025902b3cc1_FBC1B9C3_C392_49C6_B8DE_D3532549C05D37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e0bd5_b851_11e5_a43a_0025902b3cc1_487FEA19_33F6_4782_8568_F49809A4A1F938.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b3f27_b851_11e5_a43a_0025902b3cc1_F0FF99C2_E130_45EA_A149_504AEDF31AF039.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fa843_b852_11e5_a43a_0025902b3cc1_32B89344_D2D1_4B42_B989_DD112792679F40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92948396_b852_11e5_a43a_0025902b3cc1_02B3C06E_73AF_418D_B3BA_546622F472E141.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04183_fdef_11df_b16f_003048d0c7fe_0a149799_9c7c_11e0_afc8_003048f27c5f_16774a89_8b85_4675_a002_c6a0506ca6bdresize142.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12685fa1_cccd_11ee_a821_0050569cf81d_MSS012224504N10043.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db30488_fdef_11df_b16f_003048d0c7fe_C1A77B93_48EC_4A1D_A334_56B3DF042B1D44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f4c0c_fdef_11df_b16f_003048d0c7fe_D48B4B64_661E_4FBB_B511_0C34AEFACD6F45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823294e3_fdef_11df_b16f_003048d0c7fe_D1936CD4_142E_4BA7_9BF0_65E4356973A546.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349446c_a67c_11e6_9f4a_0025902b3cc0_2B97C8CB_2365_4B6D_86B9_D5D211E6642447.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f4c10_fdef_11df_b16f_003048d0c7fe_906B44E0_956C_47ED_AEF6_0AD16A58E76A48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04186_fdef_11df_b16f_003048d0c7fe_D2EFB29D_B5FB_4E83_9CC5_D752557ECDD249.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17d65c_6032_11e9_80b7_0025902b3cc1_MSS019224504N10050.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/MSS020_2450_51.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5864,620 +4709,50 @@
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...568 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -6731,54 +5006,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z41"/>
+  <dimension ref="A1:Z31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B41" sqref="B41"/>
+      <selection activeCell="D31" sqref="D31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
@@ -7613,172 +5888,156 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4080.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">DSS 001 \  Решетка торговая (сетка)</t>
-[...3 lines deleted...]
-Артикул: DSS.001B.22450.4N100</t>
+            <t xml:space="preserve">DST 001 \ Решетка торговая (сетка)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DST-BL.001B.6.3.9005.MU</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Размеры, мм: 2000x800</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр прутка, мм: 7 | 3,5</t>
+Диаметр прутка, мм: 6 | 3</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 1</t>
+Собственное производство: Нет</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3774.00</t>
+            <t xml:space="preserve">2590.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">DSS 001 \ Решетка торговая (сетка)</t>
-[...3 lines deleted...]
-Артикул: DSS.001C.22450.4N100</t>
+            <t xml:space="preserve">DST 001 \ Решетка торговая (сетка)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DST-BL.001C.6.3.9005.MU</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 2000x600</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 7 | 3,5</t>
+Размеры, мм: 2000х600</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 6 | 3</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
-[...10 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2958.00</t>
+            <t xml:space="preserve">2070.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">DSS 001 \ Решетка торговая (сетка)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: DSS.001D.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
@@ -8027,3281 +6286,2065 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2285.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">DSS 002 \ Решетка торговая (сетка)</t>
-[...3 lines deleted...]
-Артикул: DSS.002D.22450.4N100</t>
+            <t xml:space="preserve">DST 002 \ Решетка торговая (сетка)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DST-BL.002C.6.3.9005.MU</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 1500x400</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 7 | 3,5</t>
+Размеры, мм: 1500х600</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 6 | 3</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
-[...10 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1734.00</t>
+            <t xml:space="preserve">1690.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="4"/>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">DSS 003 \ Решетка торговая (сетка)</t>
-[...3 lines deleted...]
-Артикул: DSS.003A.22450.4N100</t>
+            <t xml:space="preserve">DSS 002 \ Решетка торговая (сетка)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DSS.002D.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 1000x1000</t>
+Размеры, мм: 1500x400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 3,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2009.00</t>
+            <t xml:space="preserve">1734.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">DSS 003 \ Решетка торговая (сетка)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: DSS.003B.22450.4N100</t>
+Артикул: DSS.003A.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 1000x800</t>
+Размеры, мм: 1000x1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 3,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1909.00</t>
+            <t xml:space="preserve">2009.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="4"/>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">DSS 003 \ Решетка торговая (сетка)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: DSS.003C.22450.4N100</t>
+Артикул: DSS.003B.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 1000x600</t>
+Размеры, мм: 1000x800</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 3,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1581.00</t>
+            <t xml:space="preserve">1909.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">DSS 003 \ Решетка торговая (сетка)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: DSS.003D.22450.4N100</t>
+Артикул: DSS.003C.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 1000x400</t>
+Размеры, мм: 1000x600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 3,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1224.00</t>
+            <t xml:space="preserve">1581.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="4"/>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">DSS 004 \ Решетка торговая (сетка)</t>
-[...3 lines deleted...]
-Артикул: DSS.004A.22450.4N100</t>
+            <t xml:space="preserve">DSS 003 \ Решетка торговая (сетка)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DSS.003D.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 800x800</t>
+Размеры, мм: 1000x400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 3,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1609.00</t>
+            <t xml:space="preserve">1224.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">DSS 004 \ Решетка торговая (сетка)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: DSS.004B.22450.4N100</t>
+Артикул: DSS.004A.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 800x600</t>
+Размеры, мм: 800x800</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 3,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1377.00</t>
+            <t xml:space="preserve">1609.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="4"/>
       <c r="B20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">DSS 004 \ Решетка торговая (сетка)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: DSS.004C.22450.4N100</t>
+Артикул: DSS.004B.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 800x400</t>
+Размеры, мм: 800x600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 3,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1000.00</t>
+            <t xml:space="preserve">1377.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">DSS 005 \ Решетка торговая (сетка)</t>
-[...3 lines deleted...]
-Артикул: DSS.005A.22450.4N100</t>
+            <t xml:space="preserve">DSS 004 \ Решетка торговая (сетка)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DSS.004C.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 600x600</t>
+Размеры, мм: 800x400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 3,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1081.00</t>
+            <t xml:space="preserve">1000.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="4"/>
       <c r="B21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">DSS 005 \ Решетка торговая (сетка)</t>
-[...15 lines deleted...]
-Диаметр прутка, мм: 7 | 3,5</t>
+            <t xml:space="preserve">DS 003 \ Торговая решетка (сетка)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DS.003A.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размеры, мм: 1000x1000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 9 | 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 1</t>
+Кол-во в упаковке, шт.: 4*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">775.00</t>
+            <t xml:space="preserve">1820.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">DS 003 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: DS.003A.CH</t>
+            <t xml:space="preserve">MS 001 \ Торговая решетка (сетка)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MSS.001A.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 1000x1000</t>
-[...15 lines deleted...]
-Кол-во в упаковке, шт.: 4*</t>
+Размеры, мм: 2000x1000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 10 | 4</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: При использовании в перегородках: Для столбиков h1998</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 2*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1820.00</t>
+            <t xml:space="preserve">5098.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="4"/>
       <c r="B22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MS 001 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: MSS.001D.CH</t>
+            <t xml:space="preserve">MS 002 \ Торговая решетка (сетка)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MSS.002D.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 2000x400</t>
+Размеры, мм: 1500x400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 10 | 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 4*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2445.00</t>
+            <t xml:space="preserve">1977.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MS 001 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: MSS.001C.CH</t>
+            <t xml:space="preserve">MS 002 \ Торговая решетка (сетка)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MSS.002B.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 2000x600</t>
+Размеры, мм: 1500x800</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 10 | 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: При использовании в перегородках: Для столбиков h1998</t>
+Примечание: При использовании в перегородках: Для столбиков h1498</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 4*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3329.00</t>
+            <t xml:space="preserve">3174.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="4"/>
       <c r="B23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MS 001 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: MSS.001B.CH</t>
+            <t xml:space="preserve">MS 003 \ Торговая решетка (сетка)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MSS.003B.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 2000x800</t>
+Размеры, мм: 1000x800</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 10 | 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: При использовании в перегородках: Для столбиков h1998</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 2*</t>
+Примечание: При использовании в перегородках: Для столбиков h998</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 4*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4162.00</t>
+            <t xml:space="preserve">2289.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MS 001 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: MSS.001A.CH</t>
+            <t xml:space="preserve">MS 003 \ Торговая решетка (сетка)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MSS.003A.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 2000x1000</t>
+Размеры, мм: 1000x1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 10 | 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: При использовании в перегородках: Для столбиков h1998</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 2*</t>
+Примечание: При использовании в перегородках: Для столбиков h998</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 4*</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 2614 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5098.00</t>
+            <t xml:space="preserve">2222.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="4"/>
       <c r="B24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MS 002 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: MSS.002D.CH</t>
+            <t xml:space="preserve">GS 001 \ Торговая решетка (сетка)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GS.001B.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 1500x400</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 10 | 4</t>
+Размеры, мм: 2000x1000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 7 | 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 4*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1977.00</t>
+            <t xml:space="preserve">4474.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C24" s="4"/>
       <c r="D24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MS 002 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: MSS.002C.CH</t>
+            <t xml:space="preserve">GS 002 \ Торговая решетка (сетка)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GS.002B.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 1500x600</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 10 | 4</t>
+Размеры, мм: 1500x800</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 7 | 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: При использовании в перегородках: Для столбиков h1498</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 4*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2601.00</t>
+            <t xml:space="preserve">2893.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="4"/>
       <c r="B25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MS 002 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: MSS.002B.CH</t>
+            <t xml:space="preserve">GS 003 \ Торговая решетка (сетка)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GS.003B.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 1500x800</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 10 | 4</t>
+Размеры, мм: 1000x800</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 7 | 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: При использовании в перегородках: Для столбиков h1498</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 4*</t>
+Кол-во в упаковке, шт.: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3174.00</t>
+            <t xml:space="preserve">2123.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C25" s="4"/>
       <c r="D25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MS 002 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: MSS.002A.CH</t>
+            <t xml:space="preserve">GS 003 \ Торговая решетка (сетка)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GS.003A.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 1500x1000</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 10 | 4</t>
+Размеры, мм: 1000x1000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 7 | 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: При использовании в перегородках: Для столбиков h1498</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 2*</t>
+Кол-во в упаковке, шт.: 4*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3745.00</t>
+            <t xml:space="preserve">2445.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="4"/>
       <c r="B26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MS 003 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: MSS.003D.CH</t>
+            <t xml:space="preserve">GS 004 \ Торговая решетка (сетка)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GS.004B.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 1000x400</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 10 | 4</t>
+Размеры, мм: 800x600</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 7 | 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 4*</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 1404 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1373.00</t>
+            <t xml:space="preserve">1193.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C26" s="4"/>
       <c r="D26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MS 003 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: MSS.003C.CH</t>
+            <t xml:space="preserve">GS 005 \ Торговая решетка 600x600</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GS.005A.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 1000x600</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 10 | 4</t>
+Размеры, мм: 600x600</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 7 | 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: При использовании в перегородках: Для столбиков h998</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 4*</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 1099 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1821.00</t>
+            <t xml:space="preserve">989.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="4"/>
       <c r="B27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MS 003 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: MSS.003B.CH</t>
+            <t xml:space="preserve">MS 012 \ Соединитель решеток прямой</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MSS.012.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 1000x800</t>
-[...6 lines deleted...]
-            <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: При использовании в перегородках: Для столбиков h998</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 4*</t>
+Кол-во в упаковке, шт.: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2289.00</t>
+            <t xml:space="preserve">33.66</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C27" s="4"/>
       <c r="D27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MS 003 \ Торговая решетка (сетка)</t>
-[...35 lines deleted...]
-Старая цена: 2550 руб.</t>
+            <t xml:space="preserve">MS 012 \ Соединитель решеток прямой</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MSS.012.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 39</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 21</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: Металлический</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Межосевое растояние 26мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2222.00</t>
+            <t xml:space="preserve">81.60</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="4"/>
       <c r="B28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GS 001 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: GS.001A.CH</t>
+            <t xml:space="preserve">MS 013 \ Крепление решеток к трубе d-25 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: KRM.013.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 2000x400</t>
-[...6 lines deleted...]
-            <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 4*</t>
+Кол-во в упаковке, шт.: 240</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2133.00</t>
+            <t xml:space="preserve">42.84</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C28" s="4"/>
       <c r="D28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GS 001 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: GS.001D.CH</t>
+            <t xml:space="preserve">MS 014 \ Крепление двух решеток к трубе d-25 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: KRM.014.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 2000x600</t>
-[...6 lines deleted...]
-            <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 4*</t>
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3017.00</t>
+            <t xml:space="preserve">48.96</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="4"/>
       <c r="B29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GS 001 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: GS.001C.CH</t>
+            <t xml:space="preserve">MS 018 \ Основание для решетки</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MSS.018.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 2000x800</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 7 | 4</t>
+Высота, мм: 390</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 595</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 4*</t>
+Кол-во в упаковке, шт.: 10</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 816 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3849.00</t>
+            <t xml:space="preserve">614.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C29" s="4"/>
       <c r="D29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GS 001 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: GS.001B.CH</t>
+            <t xml:space="preserve">MS 018 h-20 \ Основание для решетки</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MSS.018A.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 2000x1000</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 7 | 4</t>
+Высота, мм: 200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 4*</t>
+Примечание: в комплекте две ножки J 14 c</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4474.00</t>
+            <t xml:space="preserve">614.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="4"/>
       <c r="B30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GS 002 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: GS.002C.CH</t>
+            <t xml:space="preserve">MS 019 \ Скоба крепления решетки</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MSS.019.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 1500x400</t>
-[...6 lines deleted...]
-            <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 4*</t>
+Кол-во в упаковке, шт.: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1769.00</t>
+            <t xml:space="preserve">46.92</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C30" s="4"/>
       <c r="D30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GS 002 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: GS.002D.CH</t>
+            <t xml:space="preserve">MS 020 \ Скоба для крепления решетки</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MSS.020.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 1500x600</t>
-[...6 lines deleted...]
-            <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 4*</t>
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2331.00</t>
+            <t xml:space="preserve">21.42</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="4"/>
       <c r="B31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GS 002 \ Торговая решетка (сетка)</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 4*</t>
+            <t xml:space="preserve">MS 019 \ Скоба крепления решетки</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MSS.019.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 30</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 31</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 30</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: Металлический</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Крепеж к стене в комплект не входит. Широкий паз шириной 10,5мм, узкий паз шириной 5,5мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2893.00</t>
+            <t xml:space="preserve">79.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C31" s="4"/>
       <c r="D31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GS 002 \ Торговая решетка (сетка)</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 4*</t>
+            <t xml:space="preserve">MS 020 \ Скоба для крепления решетки</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MSS.020.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 43</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 41</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 10</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: Металлический</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Внутренняя высота прогиба 8мм, ширина 12мм. Крепеж к стене в комплект не входит.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Картинка анонса: 8272696</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3240.00</t>
-[...1231 lines deleted...]
-            <t xml:space="preserve">43.90</t>
+            <t xml:space="preserve">43.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>