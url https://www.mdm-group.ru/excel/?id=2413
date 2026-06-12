--- v2 (2026-04-27)
+++ v3 (2026-06-12)
@@ -15,69 +15,69 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13.01.2026</t>
+      <t xml:space="preserve">19.05.2026</t>
     </r>
   </si>
   <si>
     <t>Торговые решетки (сетки) 50х50 мм и аксессуары</t>
   </si>
   <si>
     <t>Внимание! Некоторые изделия из данной серии имеют наценку 5% при покупке менее 1 коробки! Все такие изделия отмечены *</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">DST 001 \ Решетка(2000Х400 мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: DST.001D.6.3.ZN</t>
     </r>
@@ -737,2314 +737,2066 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1641.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">DSS 001\  Решетка торговая (сетка)</t>
-[...3 lines deleted...]
-Артикул: DSS.001A.22450.4N100</t>
+      <t xml:space="preserve">DSS 001 \ Решетка торговая (сетка)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DSS.001D.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 2000x1000</t>
+Размеры, мм: 2000x400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 3,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4080.00</t>
+      <t xml:space="preserve">2091.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">DST 001 \ Решетка торговая (сетка)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: DST-BL.001B.6.3.9005.MU</t>
+Артикул: DST-BL.001C.6.3.9005.MU</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 2000x800</t>
+Размеры, мм: 2000x600</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 6 | 3</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
-Собственное производство: Нет</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2590.00</t>
+      <t xml:space="preserve">2070.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">DST 001 \ Решетка торговая (сетка)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: DST-BL.001C.6.3.9005.MU</t>
+Артикул: DST-BL.001B.6.3.9005.MU</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 2000х600</t>
+Размеры, мм: 2000x800</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 6 | 3</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
+Собственное производство: Нет</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2070.00</t>
+      <t xml:space="preserve">2590.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">DSS 001 \ Решетка торговая (сетка)</t>
-[...3 lines deleted...]
-Артикул: DSS.001D.22450.4N100</t>
+      <t xml:space="preserve">DST 001 \ Решетка торговая (сетка)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DST-BL.001A.6.3.9005.MU</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 2000x400</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 7 | 3,5</t>
+Размеры, мм: 2000x1000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 6 | 3</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 1</t>
+Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2091.00</t>
+      <t xml:space="preserve">2950.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">DSS 002 \ Решетка торговая (сетка)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: DSS.002A.22450.4N100</t>
+Артикул: DSS.002D.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 1500x1000</t>
+Размеры, мм: 1500x400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 3,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3176.00</t>
+      <t xml:space="preserve">1734.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">DSS 002 \  Решетка торговая (сетка)</t>
-[...3 lines deleted...]
-Артикул: DSS.002B.22450.4N100</t>
+      <t xml:space="preserve">DSS 002 \ Решетка торговая (сетка)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DSS.002C.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 1500x800</t>
+Размеры, мм: 1500x600</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 3,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 2285 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2836.00</t>
+      <t xml:space="preserve">1599.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">DSS 002 \ Решетка торговая (сетка)</t>
-[...3 lines deleted...]
-Артикул: DSS.002C.22450.4N100</t>
+      <t xml:space="preserve">DST 002 \ Решетка торговая (сетка)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DST-BL.002C.6.3.9005.MU</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Размеры, мм: 1500x600</t>
     </r>
     <r>
       <t xml:space="preserve">
-Диаметр прутка, мм: 7 | 3,5</t>
+Диаметр прутка, мм: 6 | 3</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
-[...10 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2285.00</t>
+      <t xml:space="preserve">1690.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">DST 002 \ Решетка торговая (сетка)</t>
-[...3 lines deleted...]
-Артикул: DST-BL.002C.6.3.9005.MU</t>
+      <t xml:space="preserve">DSS 002 \  Решетка торговая (сетка)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DSS.002B.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 1500х600</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 6 | 3</t>
+Размеры, мм: 1500x800</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 7 | 3,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
+Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 1</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1690.00</t>
+      <t xml:space="preserve">2836.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">DSS 002 \ Решетка торговая (сетка)</t>
-[...3 lines deleted...]
-Артикул: DSS.002D.22450.4N100</t>
+      <t xml:space="preserve">DST 002 \ Решетка торговая (сетка)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DST-BL.002A.6.3.9005.MU</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 1500x400</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 7 | 3,5</t>
+Размеры, мм: 1500x1000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 6 | 3</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 1</t>
+Примечание: Под заказ кратно упаковке (5 штук), от 10 штук.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1734.00</t>
+      <t xml:space="preserve">2345.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">DSS 003 \ Решетка торговая (сетка)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: DSS.003A.22450.4N100</t>
+Артикул: DSS.003D.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 1000x1000</t>
+Размеры, мм: 1000x400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 3,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2009.00</t>
+      <t xml:space="preserve">1224.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">DSS 003 \ Решетка торговая (сетка)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: DSS.003B.22450.4N100</t>
+Артикул: DSS.003C.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 1000x800</t>
+Размеры, мм: 1000x600</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 3,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1909.00</t>
+      <t xml:space="preserve">1581.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">DSS 003 \ Решетка торговая (сетка)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: DSS.003C.22450.4N100</t>
+Артикул: DSS.003B.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 1000x600</t>
+Размеры, мм: 1000x800</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 3,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 1909 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1581.00</t>
+      <t xml:space="preserve">1620.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">DSS 003 \ Решетка торговая (сетка)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: DSS.003D.22450.4N100</t>
+Артикул: DSS.003A.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 1000x400</t>
+Размеры, мм: 1000x1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 3,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 2009 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1224.00</t>
+      <t xml:space="preserve">1699.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">DSS 004 \ Решетка торговая (сетка)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: DSS.004A.22450.4N100</t>
+Артикул: DSS.004B.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 800x800</t>
+Размеры, мм: 800x600</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 3,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1609.00</t>
+      <t xml:space="preserve">1377.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">DSS 004 \ Решетка торговая (сетка)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: DSS.004B.22450.4N100</t>
+Артикул: DSS.004A.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 800x600</t>
+Размеры, мм: 800x800</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 3,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 1609 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1377.00</t>
+      <t xml:space="preserve">1360.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">DSS 004 \ Решетка торговая (сетка)</t>
-[...31 lines deleted...]
-Кол-во в упаковке, шт.: 1</t>
+      <t xml:space="preserve">MS 001 \ Торговая решетка (сетка)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MSS.001A.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размеры, мм: 2000x1000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 10 | 4</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: При использовании в перегородках: Для столбиков h1998</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 2*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1000.00</t>
+      <t xml:space="preserve">5098.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">DS 003 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: DS.003A.CH</t>
+      <t xml:space="preserve">MS 002 \ Торговая решетка (сетка)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MSS.002D.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 1000x1000</t>
-[...11 lines deleted...]
-Собственное производство: Да</t>
+Размеры, мм: 1500x400</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 10 | 4</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 4*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1820.00</t>
+      <t xml:space="preserve">1977.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MS 001 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: MSS.001A.CH</t>
+      <t xml:space="preserve">MS 002 \ Торговая решетка (сетка)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MSS.002B.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 2000x1000</t>
+Размеры, мм: 1500x800</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 10 | 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: При использовании в перегородках: Для столбиков h1998</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 2*</t>
+Примечание: При использовании в перегородках: Для столбиков h1498</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 4*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5098.00</t>
+      <t xml:space="preserve">3174.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MS 002 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: MSS.002D.CH</t>
+      <t xml:space="preserve">MS 003 \ Торговая решетка (сетка)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MSS.003B.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 1500x400</t>
+Размеры, мм: 1000x800</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 10 | 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
+Примечание: При использовании в перегородках: Для столбиков h998</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 4*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1977.00</t>
+      <t xml:space="preserve">2289.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MS 002 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: MSS.002B.CH</t>
+      <t xml:space="preserve">DS 003 \ Торговая решетка (сетка)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DS.003A.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 1500x800</t>
-[...11 lines deleted...]
-Примечание: При использовании в перегородках: Для столбиков h1498</t>
+Размеры, мм: 1000x1000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 9 | 4</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 4*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3174.00</t>
+      <t xml:space="preserve">1820.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MS 003 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: MSS.003B.CH</t>
+      <t xml:space="preserve">GS 002 \ Торговая решетка (сетка)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GS.002B.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 1000x800</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 10 | 4</t>
+Размеры, мм: 1500x800</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 7 | 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: При использовании в перегородках: Для столбиков h998</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 4*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2289.00</t>
+      <t xml:space="preserve">2893.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MS 003 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: MSS.003A.CH</t>
+      <t xml:space="preserve">GS 003 \ Торговая решетка (сетка)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GS.003B.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 1000x1000</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 10 | 4</t>
+Размеры, мм: 1000x800</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 7 | 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: При использовании в перегородках: Для столбиков h998</t>
-[...7 lines deleted...]
-Старая цена: 2614 руб.</t>
+Кол-во в упаковке, шт.: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2222.00</t>
+      <t xml:space="preserve">2123.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GS 001 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: GS.001B.CH</t>
+      <t xml:space="preserve">GS 004 \ Торговая решетка (сетка)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GS.004B.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 2000x1000</t>
+Размеры, мм: 800x600</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 4*</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 1404 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4474.00</t>
+      <t xml:space="preserve">1193.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GS 002 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: GS.002B.CH</t>
+      <t xml:space="preserve">GS 005 \ Торговая решетка 600x600</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GS.005A.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 1500x800</t>
+Размеры, мм: 600x600</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 4*</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 1099 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2893.00</t>
+      <t xml:space="preserve">989.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GS 003 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: GS.003B.CH</t>
+      <t xml:space="preserve">MS 012 \ Соединитель решеток прямой</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MSS.012.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 1000x800</t>
-[...6 lines deleted...]
-      <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 4</t>
+Кол-во в упаковке, шт.: 250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2123.00</t>
+      <t xml:space="preserve">33.66</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GS 003 \ Торговая решетка (сетка)</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 4*</t>
+      <t xml:space="preserve">MS 012 \ Соединитель решеток прямой</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MSS.012.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 39</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 21</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: Металлический</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Межосевое растояние 26мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2445.00</t>
+      <t xml:space="preserve">81.60</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GS 004 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: GS.004B.CH</t>
+      <t xml:space="preserve">MS 013 \ Крепление решеток к трубе d-25 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: KRM.013.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 800x600</t>
-[...6 lines deleted...]
-      <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 4*</t>
-[...3 lines deleted...]
-Старая цена: 1404 руб.</t>
+Кол-во в упаковке, шт.: 240</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1193.00</t>
+      <t xml:space="preserve">42.84</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GS 005 \ Торговая решетка 600x600</t>
-[...3 lines deleted...]
-Артикул: GS.005A.CH</t>
+      <t xml:space="preserve">MS 014 \ Крепление двух решеток к трубе d-25 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: KRM.014.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 600x600</t>
-[...6 lines deleted...]
-      <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 4*</t>
-[...3 lines deleted...]
-Старая цена: 1099 руб.</t>
+Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">989.00</t>
+      <t xml:space="preserve">48.96</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MS 012 \ Соединитель решеток прямой</t>
-[...3 lines deleted...]
-Артикул: MSS.012.CH</t>
+      <t xml:space="preserve">MS 018 \ Основание для решетки</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MSS.018.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
+Высота, мм: 390</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 595</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 250</t>
+Кол-во в упаковке, шт.: 10</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">33.66</t>
+      <t xml:space="preserve">614.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...6 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MS 012 \ Соединитель решеток прямой</t>
-[...35 lines deleted...]
-Собственное производство: Да</t>
+      <t xml:space="preserve">MS 018 h-20 \ Основание для решетки</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MSS.018A.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 600</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: в комплекте две ножки J 14 c</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">81.60</t>
+      <t xml:space="preserve">614.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MS 013 \ Крепление решеток к трубе d-25 мм</t>
-[...3 lines deleted...]
-Артикул: KRM.013.CH</t>
+      <t xml:space="preserve">MS 019 \ Скоба крепления решетки</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MSS.019.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 240</t>
+Кол-во в упаковке, шт.: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">42.84</t>
+      <t xml:space="preserve">46.92</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MS 014 \ Крепление двух решеток к трубе d-25 мм</t>
-[...15 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+      <t xml:space="preserve">MS 019 \ Скоба крепления решетки</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MSS.019.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 30</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 31</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 30</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: Металлический</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Крепеж к стене в комплект не входит. Широкий паз шириной 10,5мм, узкий паз шириной 5,5мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">48.96</t>
+      <t xml:space="preserve">79.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...6 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MS 018 \ Основание для решетки</t>
-[...3 lines deleted...]
-Артикул: MSS.018.CH</t>
+      <t xml:space="preserve">MS 020 \ Скоба для крепления решетки</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MSS.020.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, мм: 390</t>
-[...6 lines deleted...]
-      <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 10</t>
-[...3 lines deleted...]
-Старая цена: 816 руб.</t>
+Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">614.00</t>
+      <t xml:space="preserve">21.42</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
-  </si>
-[...108 lines deleted...]
-    </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
-    </r>
-[...124 lines deleted...]
-      <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">MS 020 \ Скоба для крепления решетки</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: MSS.020.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -3174,51 +2926,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b9808_0e72_11ee_907c_ac1f6b40b531_DST001D63ZN2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3ee08_0e72_11ee_907c_ac1f6b40b531_DST001C63ZN3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219afa8_0e72_11ee_907c_ac1f6b40b531_DST001B63ZN4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d1c2a_0e72_11ee_907c_ac1f6b40b531_DST001A63ZN5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea5698_0e73_11ee_907c_ac1f6b40b531_DST002D63ZN6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e7249_0e73_11ee_907c_ac1f6b40b531_DST002C63ZN7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d69b08_0e73_11ee_907c_ac1f6b40b531_DST002B63ZN8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7656e_0e72_11ee_907c_ac1f6b40b531_DST002A63ZN9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a104b8_0e73_11ee_907c_ac1f6b40b531_DST003D63ZN10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f15a78_0e73_11ee_907c_ac1f6b40b531_DST003C63ZN11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4e6d0_0e73_11ee_907c_ac1f6b40b531_DST003B63ZN12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5da258_0e73_11ee_907c_ac1f6b40b531_DST003A63ZN13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9ff78_bf4b_11ed_93f3_ac1f6b40b531_DSS001A224504N10014.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dcff7d_bfd3_11f0_8ec3_0050569cf81d_DST001B63ZN15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64e90d_bfd3_11f0_8ec3_0050569cf81d_DST_001_2000x600_bl_216.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca00c1_bf4b_11ed_93f3_ac1f6b40b531_DSS001D224504N10017.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93aff32_bf4b_11ed_93f3_ac1f6b40b531_DSS002A224504N10018.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e807a_bf4c_11ed_93f3_ac1f6b40b531_DSS002B224504N10019.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e7ee9_bf4c_11ed_93f3_ac1f6b40b531_DSS002C224504N10020.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdd538_bfd3_11f0_8ec3_0050569cf81d_DST002_1500x600_bl21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93aff7f_bf4b_11ed_93f3_ac1f6b40b531_DSS002D224504N10022.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9031e_bf4c_11ed_93f3_ac1f6b40b531_DSS003A224504N10023.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e862715_bf4c_11ed_93f3_ac1f6b40b531_DSS003B224504N10024.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8626c8_bf4c_11ed_93f3_ac1f6b40b531_DSS003C224504N10025.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9036b_bf4c_11ed_93f3_ac1f6b40b531_DSS003D224504N10026.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7f9a2_bf4c_11ed_93f3_ac1f6b40b531_DSS004A224504N10027.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c0973_bf4c_11ed_93f3_ac1f6b40b531_DSS004B224504N10028.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c08ba_bf4c_11ed_93f3_ac1f6b40b531_DSS004C224504N10029.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbefa146_bbb9_11e6_822f_0025b3ab7bf6_EA31D71F_F970_4EEE_8161_1A03EB4A1E9B30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c60f_fea3_11df_b16f_003048d0c7fe_4A291431_E5AC_4F9E_9F3E_A992E12ADE9D31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a87ac_fdef_11df_b16f_003048d0c7fe_11B5ADD8_9CA4_4A06_8487_9934EACAFE4B32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304dd_fdef_11df_b16f_003048d0c7fe_2EAEC528_0A29_4F84_9EB8_67EA1075084533.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d61d9f_074c_11e0_99a4_003048f27c5f_0DE47E7E_9E55_48E8_9AC1_0F801299553134.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7928e_fdef_11df_b16f_003048d0c7fe_8B855404_BF63_4F5B_A4E1_AFA29101F32D35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f9d47_b86c_11e5_a43a_0025902b3cc1_6CEE726F_0461_4743_AC37_A65E517D5B1B36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f09267_b851_11e5_a43a_0025902b3cc1_FBC1B9C3_C392_49C6_B8DE_D3532549C05D37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e0bd5_b851_11e5_a43a_0025902b3cc1_487FEA19_33F6_4782_8568_F49809A4A1F938.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b3f27_b851_11e5_a43a_0025902b3cc1_F0FF99C2_E130_45EA_A149_504AEDF31AF039.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fa843_b852_11e5_a43a_0025902b3cc1_32B89344_D2D1_4B42_B989_DD112792679F40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92948396_b852_11e5_a43a_0025902b3cc1_02B3C06E_73AF_418D_B3BA_546622F472E141.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04183_fdef_11df_b16f_003048d0c7fe_0a149799_9c7c_11e0_afc8_003048f27c5f_16774a89_8b85_4675_a002_c6a0506ca6bdresize142.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12685fa1_cccd_11ee_a821_0050569cf81d_MSS012224504N10043.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db30488_fdef_11df_b16f_003048d0c7fe_C1A77B93_48EC_4A1D_A334_56B3DF042B1D44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f4c0c_fdef_11df_b16f_003048d0c7fe_D48B4B64_661E_4FBB_B511_0C34AEFACD6F45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823294e3_fdef_11df_b16f_003048d0c7fe_D1936CD4_142E_4BA7_9BF0_65E4356973A546.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349446c_a67c_11e6_9f4a_0025902b3cc0_2B97C8CB_2365_4B6D_86B9_D5D211E6642447.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f4c10_fdef_11df_b16f_003048d0c7fe_906B44E0_956C_47ED_AEF6_0AD16A58E76A48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04186_fdef_11df_b16f_003048d0c7fe_D2EFB29D_B5FB_4E83_9CC5_D752557ECDD249.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17d65c_6032_11e9_80b7_0025902b3cc1_MSS019224504N10050.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/MSS020_2450_51.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b9808_0e72_11ee_907c_ac1f6b40b531_DST001D63ZN2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3ee08_0e72_11ee_907c_ac1f6b40b531_DST001C63ZN3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219afa8_0e72_11ee_907c_ac1f6b40b531_DST001B63ZN4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d1c2a_0e72_11ee_907c_ac1f6b40b531_DST001A63ZN5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea5698_0e73_11ee_907c_ac1f6b40b531_DST002D63ZN6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e7249_0e73_11ee_907c_ac1f6b40b531_DST002C63ZN7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d69b08_0e73_11ee_907c_ac1f6b40b531_DST002B63ZN8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7656e_0e72_11ee_907c_ac1f6b40b531_DST002A63ZN9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a104b8_0e73_11ee_907c_ac1f6b40b531_DST003D63ZN10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f15a78_0e73_11ee_907c_ac1f6b40b531_DST003C63ZN11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4e6d0_0e73_11ee_907c_ac1f6b40b531_DST003B63ZN12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5da258_0e73_11ee_907c_ac1f6b40b531_DST003A63ZN13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca00c1_bf4b_11ed_93f3_ac1f6b40b531_DSS001D224504N10014.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64e90d_bfd3_11f0_8ec3_0050569cf81d_DST_001_2000x600_bl_215.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dcff7d_bfd3_11f0_8ec3_0050569cf81d_DST001B63ZN16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dcfe58_bfd3_11f0_8ec3_0050569cf81d_DST_001_2000x1000_bl_217.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93aff7f_bf4b_11ed_93f3_ac1f6b40b531_DSS002D224504N10018.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e7ee9_bf4c_11ed_93f3_ac1f6b40b531_DSS002C224504N10019.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdd538_bfd3_11f0_8ec3_0050569cf81d_DST002_1500x600_bl20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e807a_bf4c_11ed_93f3_ac1f6b40b531_DSS002B224504N10021.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64eb21_bfd3_11f0_8ec3_0050569cf81d_DST_BL_002A_6_3_9005_MU22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9036b_bf4c_11ed_93f3_ac1f6b40b531_DSS003D224504N10023.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8626c8_bf4c_11ed_93f3_ac1f6b40b531_DSS003C224504N10024.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e862715_bf4c_11ed_93f3_ac1f6b40b531_DSS003B224504N10025.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9031e_bf4c_11ed_93f3_ac1f6b40b531_DSS003A224504N10026.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c0973_bf4c_11ed_93f3_ac1f6b40b531_DSS004B224504N10027.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7f9a2_bf4c_11ed_93f3_ac1f6b40b531_DSS004A224504N10028.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c60f_fea3_11df_b16f_003048d0c7fe_4A291431_E5AC_4F9E_9F3E_A992E12ADE9D29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a87ac_fdef_11df_b16f_003048d0c7fe_11B5ADD8_9CA4_4A06_8487_9934EACAFE4B30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304dd_fdef_11df_b16f_003048d0c7fe_2EAEC528_0A29_4F84_9EB8_67EA1075084531.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d61d9f_074c_11e0_99a4_003048f27c5f_0DE47E7E_9E55_48E8_9AC1_0F801299553132.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbefa146_bbb9_11e6_822f_0025b3ab7bf6_EA31D71F_F970_4EEE_8161_1A03EB4A1E9B33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f09267_b851_11e5_a43a_0025902b3cc1_FBC1B9C3_C392_49C6_B8DE_D3532549C05D34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e0bd5_b851_11e5_a43a_0025902b3cc1_487FEA19_33F6_4782_8568_F49809A4A1F935.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fa843_b852_11e5_a43a_0025902b3cc1_32B89344_D2D1_4B42_B989_DD112792679F36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92948396_b852_11e5_a43a_0025902b3cc1_02B3C06E_73AF_418D_B3BA_546622F472E137.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04183_fdef_11df_b16f_003048d0c7fe_0a149799_9c7c_11e0_afc8_003048f27c5f_16774a89_8b85_4675_a002_c6a0506ca6bdresize138.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12685fa1_cccd_11ee_a821_0050569cf81d_MSS012224504N10039.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db30488_fdef_11df_b16f_003048d0c7fe_C1A77B93_48EC_4A1D_A334_56B3DF042B1D40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f4c0c_fdef_11df_b16f_003048d0c7fe_D48B4B64_661E_4FBB_B511_0C34AEFACD6F41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823294e3_fdef_11df_b16f_003048d0c7fe_D1936CD4_142E_4BA7_9BF0_65E4356973A542.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349446c_a67c_11e6_9f4a_0025902b3cc0_2B97C8CB_2365_4B6D_86B9_D5D211E6642443.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f4c10_fdef_11df_b16f_003048d0c7fe_906B44E0_956C_47ED_AEF6_0AD16A58E76A44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17d65c_6032_11e9_80b7_0025902b3cc1_MSS019224504N10045.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04186_fdef_11df_b16f_003048d0c7fe_D2EFB29D_B5FB_4E83_9CC5_D752557ECDD246.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/MSS020_2450_47.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4589,170 +4341,50 @@
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...118 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -5006,93 +4638,93 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z31"/>
+  <dimension ref="A1:Z29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D31" sqref="D31"/>
+      <selection activeCell="D29" sqref="D29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13.01.2026</t>
+            <t xml:space="preserve">19.05.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -5820,2463 +5452,2199 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1641.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">DSS 001\  Решетка торговая (сетка)</t>
-[...3 lines deleted...]
-Артикул: DSS.001A.22450.4N100</t>
+            <t xml:space="preserve">DSS 001 \ Решетка торговая (сетка)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DSS.001D.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 2000x1000</t>
+Размеры, мм: 2000x400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 3,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4080.00</t>
+            <t xml:space="preserve">2091.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">DST 001 \ Решетка торговая (сетка)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: DST-BL.001B.6.3.9005.MU</t>
+Артикул: DST-BL.001C.6.3.9005.MU</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 2000x800</t>
+Размеры, мм: 2000x600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 6 | 3</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Собственное производство: Нет</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2590.00</t>
+            <t xml:space="preserve">2070.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">DST 001 \ Решетка торговая (сетка)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: DST-BL.001C.6.3.9005.MU</t>
+Артикул: DST-BL.001B.6.3.9005.MU</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 2000х600</t>
+Размеры, мм: 2000x800</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 6 | 3</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
+Собственное производство: Нет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2070.00</t>
+            <t xml:space="preserve">2590.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">DSS 001 \ Решетка торговая (сетка)</t>
-[...3 lines deleted...]
-Артикул: DSS.001D.22450.4N100</t>
+            <t xml:space="preserve">DST 001 \ Решетка торговая (сетка)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DST-BL.001A.6.3.9005.MU</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 2000x400</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 7 | 3,5</t>
+Размеры, мм: 2000x1000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 6 | 3</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 1</t>
+Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2091.00</t>
+            <t xml:space="preserve">2950.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">DSS 002 \ Решетка торговая (сетка)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: DSS.002A.22450.4N100</t>
+Артикул: DSS.002D.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 1500x1000</t>
+Размеры, мм: 1500x400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 3,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3176.00</t>
+            <t xml:space="preserve">1734.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">DSS 002 \  Решетка торговая (сетка)</t>
-[...3 lines deleted...]
-Артикул: DSS.002B.22450.4N100</t>
+            <t xml:space="preserve">DSS 002 \ Решетка торговая (сетка)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DSS.002C.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 1500x800</t>
+Размеры, мм: 1500x600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 3,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 2285 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2836.00</t>
+            <t xml:space="preserve">1599.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="4"/>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">DSS 002 \ Решетка торговая (сетка)</t>
-[...3 lines deleted...]
-Артикул: DSS.002C.22450.4N100</t>
+            <t xml:space="preserve">DST 002 \ Решетка торговая (сетка)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DST-BL.002C.6.3.9005.MU</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Размеры, мм: 1500x600</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр прутка, мм: 7 | 3,5</t>
+Диаметр прутка, мм: 6 | 3</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
-[...10 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2285.00</t>
+            <t xml:space="preserve">1690.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">DST 002 \ Решетка торговая (сетка)</t>
-[...3 lines deleted...]
-Артикул: DST-BL.002C.6.3.9005.MU</t>
+            <t xml:space="preserve">DSS 002 \  Решетка торговая (сетка)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DSS.002B.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 1500х600</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 6 | 3</t>
+Размеры, мм: 1500x800</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 7 | 3,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 1</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1690.00</t>
+            <t xml:space="preserve">2836.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="4"/>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">DSS 002 \ Решетка торговая (сетка)</t>
-[...3 lines deleted...]
-Артикул: DSS.002D.22450.4N100</t>
+            <t xml:space="preserve">DST 002 \ Решетка торговая (сетка)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DST-BL.002A.6.3.9005.MU</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 1500x400</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 7 | 3,5</t>
+Размеры, мм: 1500x1000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 6 | 3</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 1</t>
+Примечание: Под заказ кратно упаковке (5 штук), от 10 штук.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1734.00</t>
+            <t xml:space="preserve">2345.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">DSS 003 \ Решетка торговая (сетка)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: DSS.003A.22450.4N100</t>
+Артикул: DSS.003D.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 1000x1000</t>
+Размеры, мм: 1000x400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 3,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2009.00</t>
+            <t xml:space="preserve">1224.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="4"/>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">DSS 003 \ Решетка торговая (сетка)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: DSS.003B.22450.4N100</t>
+Артикул: DSS.003C.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 1000x800</t>
+Размеры, мм: 1000x600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 3,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1909.00</t>
+            <t xml:space="preserve">1581.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">DSS 003 \ Решетка торговая (сетка)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: DSS.003C.22450.4N100</t>
+Артикул: DSS.003B.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 1000x600</t>
+Размеры, мм: 1000x800</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 3,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 1909 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1581.00</t>
+            <t xml:space="preserve">1620.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="4"/>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">DSS 003 \ Решетка торговая (сетка)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: DSS.003D.22450.4N100</t>
+Артикул: DSS.003A.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 1000x400</t>
+Размеры, мм: 1000x1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 3,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 2009 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1224.00</t>
+            <t xml:space="preserve">1699.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">DSS 004 \ Решетка торговая (сетка)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: DSS.004A.22450.4N100</t>
+Артикул: DSS.004B.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 800x800</t>
+Размеры, мм: 800x600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 3,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1609.00</t>
+            <t xml:space="preserve">1377.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="4"/>
       <c r="B20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">DSS 004 \ Решетка торговая (сетка)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: DSS.004B.22450.4N100</t>
+Артикул: DSS.004A.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 800x600</t>
+Размеры, мм: 800x800</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 3,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 1609 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1377.00</t>
+            <t xml:space="preserve">1360.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">DSS 004 \ Решетка торговая (сетка)</t>
-[...31 lines deleted...]
-Кол-во в упаковке, шт.: 1</t>
+            <t xml:space="preserve">MS 001 \ Торговая решетка (сетка)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MSS.001A.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размеры, мм: 2000x1000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 10 | 4</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: При использовании в перегородках: Для столбиков h1998</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 2*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1000.00</t>
+            <t xml:space="preserve">5098.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="4"/>
       <c r="B21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">DS 003 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: DS.003A.CH</t>
+            <t xml:space="preserve">MS 002 \ Торговая решетка (сетка)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MSS.002D.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 1000x1000</t>
-[...11 lines deleted...]
-Собственное производство: Да</t>
+Размеры, мм: 1500x400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 10 | 4</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 4*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1820.00</t>
+            <t xml:space="preserve">1977.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MS 001 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: MSS.001A.CH</t>
+            <t xml:space="preserve">MS 002 \ Торговая решетка (сетка)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MSS.002B.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 2000x1000</t>
+Размеры, мм: 1500x800</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 10 | 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: При использовании в перегородках: Для столбиков h1998</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 2*</t>
+Примечание: При использовании в перегородках: Для столбиков h1498</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 4*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5098.00</t>
+            <t xml:space="preserve">3174.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="4"/>
       <c r="B22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MS 002 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: MSS.002D.CH</t>
+            <t xml:space="preserve">MS 003 \ Торговая решетка (сетка)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MSS.003B.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 1500x400</t>
+Размеры, мм: 1000x800</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 10 | 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: При использовании в перегородках: Для столбиков h998</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 4*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1977.00</t>
+            <t xml:space="preserve">2289.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MS 002 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: MSS.002B.CH</t>
+            <t xml:space="preserve">DS 003 \ Торговая решетка (сетка)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DS.003A.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 1500x800</t>
-[...11 lines deleted...]
-Примечание: При использовании в перегородках: Для столбиков h1498</t>
+Размеры, мм: 1000x1000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 9 | 4</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 4*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3174.00</t>
+            <t xml:space="preserve">1820.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="4"/>
       <c r="B23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MS 003 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: MSS.003B.CH</t>
+            <t xml:space="preserve">GS 002 \ Торговая решетка (сетка)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GS.002B.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 1000x800</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 10 | 4</t>
+Размеры, мм: 1500x800</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 7 | 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: При использовании в перегородках: Для столбиков h998</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 4*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2289.00</t>
+            <t xml:space="preserve">2893.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MS 003 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: MSS.003A.CH</t>
+            <t xml:space="preserve">GS 003 \ Торговая решетка (сетка)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GS.003B.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 1000x1000</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 10 | 4</t>
+Размеры, мм: 1000x800</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 7 | 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: При использовании в перегородках: Для столбиков h998</t>
-[...7 lines deleted...]
-Старая цена: 2614 руб.</t>
+Кол-во в упаковке, шт.: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2222.00</t>
+            <t xml:space="preserve">2123.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="4"/>
       <c r="B24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GS 001 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: GS.001B.CH</t>
+            <t xml:space="preserve">GS 004 \ Торговая решетка (сетка)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GS.004B.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 2000x1000</t>
+Размеры, мм: 800x600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 4*</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 1404 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4474.00</t>
+            <t xml:space="preserve">1193.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C24" s="4"/>
       <c r="D24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GS 002 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: GS.002B.CH</t>
+            <t xml:space="preserve">GS 005 \ Торговая решетка 600x600</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GS.005A.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 1500x800</t>
+Размеры, мм: 600x600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 4*</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 1099 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2893.00</t>
+            <t xml:space="preserve">989.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="4"/>
       <c r="B25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GS 003 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: GS.003B.CH</t>
+            <t xml:space="preserve">MS 012 \ Соединитель решеток прямой</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MSS.012.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 1000x800</t>
-[...6 lines deleted...]
-            <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 4</t>
+Кол-во в упаковке, шт.: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2123.00</t>
+            <t xml:space="preserve">33.66</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C25" s="4"/>
       <c r="D25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GS 003 \ Торговая решетка (сетка)</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 4*</t>
+            <t xml:space="preserve">MS 012 \ Соединитель решеток прямой</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MSS.012.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 39</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 21</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: Металлический</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Межосевое растояние 26мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2445.00</t>
+            <t xml:space="preserve">81.60</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="4"/>
       <c r="B26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GS 004 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: GS.004B.CH</t>
+            <t xml:space="preserve">MS 013 \ Крепление решеток к трубе d-25 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: KRM.013.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 800x600</t>
-[...6 lines deleted...]
-            <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 4*</t>
-[...3 lines deleted...]
-Старая цена: 1404 руб.</t>
+Кол-во в упаковке, шт.: 240</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1193.00</t>
+            <t xml:space="preserve">42.84</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C26" s="4"/>
       <c r="D26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GS 005 \ Торговая решетка 600x600</t>
-[...3 lines deleted...]
-Артикул: GS.005A.CH</t>
+            <t xml:space="preserve">MS 014 \ Крепление двух решеток к трубе d-25 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: KRM.014.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 600x600</t>
-[...6 lines deleted...]
-            <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 4*</t>
-[...3 lines deleted...]
-Старая цена: 1099 руб.</t>
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">989.00</t>
+            <t xml:space="preserve">48.96</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="4"/>
       <c r="B27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MS 012 \ Соединитель решеток прямой</t>
-[...3 lines deleted...]
-Артикул: MSS.012.CH</t>
+            <t xml:space="preserve">MS 018 \ Основание для решетки</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MSS.018.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
+Высота, мм: 390</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 595</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 250</t>
+Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">33.66</t>
+            <t xml:space="preserve">614.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C27" s="4"/>
       <c r="D27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MS 012 \ Соединитель решеток прямой</t>
-[...35 lines deleted...]
-Собственное производство: Да</t>
+            <t xml:space="preserve">MS 018 h-20 \ Основание для решетки</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MSS.018A.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 600</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: в комплекте две ножки J 14 c</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">81.60</t>
+            <t xml:space="preserve">614.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="4"/>
       <c r="B28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MS 013 \ Крепление решеток к трубе d-25 мм</t>
-[...3 lines deleted...]
-Артикул: KRM.013.CH</t>
+            <t xml:space="preserve">MS 019 \ Скоба крепления решетки</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MSS.019.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 240</t>
+Кол-во в упаковке, шт.: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">42.84</t>
+            <t xml:space="preserve">46.92</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C28" s="4"/>
       <c r="D28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MS 014 \ Крепление двух решеток к трубе d-25 мм</t>
-[...15 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+            <t xml:space="preserve">MS 019 \ Скоба крепления решетки</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MSS.019.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 30</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 31</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 30</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: Металлический</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Крепеж к стене в комплект не входит. Широкий паз шириной 10,5мм, узкий паз шириной 5,5мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">48.96</t>
+            <t xml:space="preserve">79.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="4"/>
       <c r="B29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MS 018 \ Основание для решетки</t>
-[...3 lines deleted...]
-Артикул: MSS.018.CH</t>
+            <t xml:space="preserve">MS 020 \ Скоба для крепления решетки</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MSS.020.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 390</t>
-[...6 lines deleted...]
-            <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 10</t>
-[...3 lines deleted...]
-Старая цена: 816 руб.</t>
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">614.00</t>
+            <t xml:space="preserve">21.42</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C29" s="4"/>
       <c r="D29" s="5" t="inlineStr">
-        <is>
-[...258 lines deleted...]
-      <c r="D31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MS 020 \ Скоба для крепления решетки</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: MSS.020.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 43</t>
           </r>