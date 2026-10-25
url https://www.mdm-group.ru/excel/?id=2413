--- v3 (2026-06-12)
+++ v4 (2026-10-25)
@@ -15,69 +15,69 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">19.05.2026</t>
+      <t xml:space="preserve">26.09.2026</t>
     </r>
   </si>
   <si>
     <t>Торговые решетки (сетки) 50х50 мм и аксессуары</t>
   </si>
   <si>
     <t>Внимание! Некоторые изделия из данной серии имеют наценку 5% при покупке менее 1 коробки! Все такие изделия отмечены *</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">DST 001 \ Решетка(2000Х400 мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: DST.001D.6.3.ZN</t>
     </r>
@@ -93,51 +93,51 @@
       <t xml:space="preserve">
 Диаметр прутка, мм: 6 | 3</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1591.00</t>
+      <t xml:space="preserve">1690.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">DST 001 \ Решетка(2000Х600 мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: DST.001C.6.3.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хроматированный цинк</t>
@@ -150,51 +150,51 @@
       <t xml:space="preserve">
 Диаметр прутка, мм: 6 | 3</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1927.00</t>
+      <t xml:space="preserve">2070.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">DST 001 \ Решетка(2000Х800 мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: DST.001B.6.3.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хроматированный цинк</t>
@@ -207,51 +207,51 @@
       <t xml:space="preserve">
 Диаметр прутка, мм: 6 | 3</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2253.00</t>
+      <t xml:space="preserve">2590.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">DST 001 \ Решетка(2000Х1000 мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: DST.001A.6.3.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хроматированный цинк</t>
@@ -264,51 +264,51 @@
       <t xml:space="preserve">
 Диаметр прутка, мм: 6 | 3</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2642.00</t>
+      <t xml:space="preserve">2950.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">DST 002 \ Решетка(1500Х400 мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: DST.002D.6.3.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хроматированный цинк</t>
@@ -321,51 +321,51 @@
       <t xml:space="preserve">
 Диаметр прутка, мм: 6 | 3</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1356.00</t>
+      <t xml:space="preserve">1540.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">DST 002 \ Решетка(1500Х600 мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: DST.002C.6.3.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хроматированный цинк</t>
@@ -378,51 +378,51 @@
       <t xml:space="preserve">
 Диаметр прутка, мм: 6 | 3</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1641.00</t>
+      <t xml:space="preserve">1820.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">DST 002 \ Решетка(1500Х800 мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: DST.002B.6.3.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хроматированный цинк</t>
@@ -435,51 +435,51 @@
       <t xml:space="preserve">
 Диаметр прутка, мм: 6 | 3</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1927.00</t>
+      <t xml:space="preserve">2190.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">DST 002 \ Решетка(1500Х1000 мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: DST.002A.6.3.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хроматированный цинк</t>
@@ -492,51 +492,51 @@
       <t xml:space="preserve">
 Диаметр прутка, мм: 6 | 3</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2151.00</t>
+      <t xml:space="preserve">2370.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">DST 003 \ Решетка (1000Х400 мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: DST.003D.6.3.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хроматированный цинк</t>
@@ -549,51 +549,51 @@
       <t xml:space="preserve">
 Диаметр прутка, мм: 6 | 3</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">978.00</t>
+      <t xml:space="preserve">1130.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">DST 003 \ Решетка (1000Х600 мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: DST.003C.6.3.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хроматированный цинк</t>
@@ -606,51 +606,51 @@
       <t xml:space="preserve">
 Диаметр прутка, мм: 6 | 3</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1183.00</t>
+      <t xml:space="preserve">1380.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">DST 003 \ Решетка (1000Х800 мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: DST.003B.6.3.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хроматированный цинк</t>
@@ -663,51 +663,51 @@
       <t xml:space="preserve">
 Диаметр прутка, мм: 6 | 3</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1459.00</t>
+      <t xml:space="preserve">1640.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">DST 003 \ Решетка (1000Х1000 мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: DST.003A.6.3.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хроматированный цинк</t>
@@ -720,119 +720,111 @@
       <t xml:space="preserve">
 Диаметр прутка, мм: 6 | 3</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1641.00</t>
+      <t xml:space="preserve">1850.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">DSS 001 \ Решетка торговая (сетка)</t>
-[...3 lines deleted...]
-Артикул: DSS.001D.22450.4N100</t>
+      <t xml:space="preserve">DST 001 \ Решетка торговая (сетка)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DST-BL.001D.6.3.9005.MU</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 2000x400</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 7 | 3,5</t>
+Размеры, мм: 2000х400</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 6 | 3</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
-[...10 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2091.00</t>
+      <t xml:space="preserve">1690.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">DST 001 \ Решетка торговая (сетка)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: DST-BL.001C.6.3.9005.MU</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -1009,185 +1001,177 @@
       <t xml:space="preserve">
 Размеры, мм: 1500x400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 3,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 1734 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1734.00</t>
+      <t xml:space="preserve">1220.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">DSS 002 \ Решетка торговая (сетка)</t>
-[...3 lines deleted...]
-Артикул: DSS.002C.22450.4N100</t>
+      <t xml:space="preserve">DST 002 \ Решетка торговая (сетка)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DST-BL.002D.6.3.9005.MU</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 1500x600</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 7 | 3,5</t>
+Размеры, мм: 1500x400</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 6 | 3</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
-[...14 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1599.00</t>
+      <t xml:space="preserve">1600.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">DST 002 \ Решетка торговая (сетка)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: DST-BL.002C.6.3.9005.MU</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Размеры, мм: 1500x600</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 6 | 3</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1690.00</t>
+      <t xml:space="preserve">1820.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">DSS 002 \  Решетка торговая (сетка)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: DSS.002B.22450.4N100</t>
@@ -1200,1592 +1184,1474 @@
       <t xml:space="preserve">
 Размеры, мм: 1500x800</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 3,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 2836 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2836.00</t>
+      <t xml:space="preserve">1990.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">DST 002 \ Решетка торговая (сетка)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: DST-BL.002A.6.3.9005.MU</t>
+Артикул: DST-BL.002B.6.3.9005.MU</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 1500x1000</t>
+Размеры, мм: 1500x800</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 6 | 3</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Под заказ кратно упаковке (5 штук), от 10 штук.</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2345.00</t>
+      <t xml:space="preserve">2290.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">DSS 003 \ Решетка торговая (сетка)</t>
-[...3 lines deleted...]
-Артикул: DSS.003D.22450.4N100</t>
+      <t xml:space="preserve">DST 002 \ Решетка торговая (сетка)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DST-BL.002A.6.3.9005.MU</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 1000x400</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 7 | 3,5</t>
+Размеры, мм: 1500x1000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 6 | 3</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 1</t>
+Примечание: Под заказ кратно упаковке (5 штук), от 10 штук.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1224.00</t>
+      <t xml:space="preserve">2390.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">DSS 003 \ Решетка торговая (сетка)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: DSS.003C.22450.4N100</t>
+Артикул: DSS.003D.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 1000x600</t>
+Размеры, мм: 1000x400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 3,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 1224 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1581.00</t>
+      <t xml:space="preserve">860.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">DSS 003 \ Решетка торговая (сетка)</t>
-[...3 lines deleted...]
-Артикул: DSS.003B.22450.4N100</t>
+      <t xml:space="preserve">DST 003 \ Решетка торговая (сетка)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DST-BL.003D.6.3.9005.MU</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 1000x800</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 7 | 3,5</t>
+Размеры, мм: 1000x400</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 6 | 3</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
-[...14 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1620.00</t>
+      <t xml:space="preserve">1160.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">DSS 003 \ Решетка торговая (сетка)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: DSS.003A.22450.4N100</t>
+Артикул: DSS.003C.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 1000x1000</t>
+Размеры, мм: 1000x600</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 3,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 2009 руб.</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1699.00</t>
+      <t xml:space="preserve">1581.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">DSS 004 \ Решетка торговая (сетка)</t>
-[...3 lines deleted...]
-Артикул: DSS.004B.22450.4N100</t>
+      <t xml:space="preserve">DSS 003 \ Решетка торговая (сетка)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DSS.003B.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 800x600</t>
+Размеры, мм: 1000x800</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 3,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 1909 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1377.00</t>
+      <t xml:space="preserve">1620.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">DSS 004 \ Решетка торговая (сетка)</t>
-[...3 lines deleted...]
-Артикул: DSS.004A.22450.4N100</t>
+      <t xml:space="preserve">DSS 003 \ Решетка торговая (сетка)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DSS.003A.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 800x800</t>
+Размеры, мм: 1000x1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 3,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 1609 руб.</t>
+Старая цена: 2009 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1360.00</t>
+      <t xml:space="preserve">1699.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MS 001 \ Торговая решетка (сетка)</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 2*</t>
+      <t xml:space="preserve">DSS 004 \ Решетка торговая (сетка)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DSS.004B.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размеры, мм: 800x600</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 7 | 3,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 1</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5098.00</t>
+      <t xml:space="preserve">1377.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MS 002 \ Торговая решетка (сетка)</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 4*</t>
+      <t xml:space="preserve">DSS 004 \ Решетка торговая (сетка)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DSS.004A.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размеры, мм: 800x800</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 7 | 3,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 1</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 1609 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1977.00</t>
+      <t xml:space="preserve">1360.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MS 002 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: MSS.002B.CH</t>
+      <t xml:space="preserve">DS 003 \ Торговая решетка (сетка)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DS.003A.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 1500x800</t>
-[...11 lines deleted...]
-Примечание: При использовании в перегородках: Для столбиков h1498</t>
+Размеры, мм: 1000x1000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 9 | 4</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 4*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3174.00</t>
+      <t xml:space="preserve">1820.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MS 003 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: MSS.003B.CH</t>
+      <t xml:space="preserve">GS 002 \ Торговая решетка (сетка)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GS.002B.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 1000x800</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 10 | 4</t>
+Размеры, мм: 1500x800</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 7 | 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: При использовании в перегородках: Для столбиков h998</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 4*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2289.00</t>
+      <t xml:space="preserve">2893.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">DS 003 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: DS.003A.CH</t>
+      <t xml:space="preserve">GS 003 \ Торговая решетка (сетка)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GS.003B.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 1000x1000</t>
-[...15 lines deleted...]
-Кол-во в упаковке, шт.: 4*</t>
+Размеры, мм: 1000x800</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 7 | 4</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1820.00</t>
+      <t xml:space="preserve">2123.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GS 002 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: GS.002B.CH</t>
+      <t xml:space="preserve">GS 004 \ Торговая решетка (сетка)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GS.004B.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 1500x800</t>
+Размеры, мм: 800x600</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 4*</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 1404 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2893.00</t>
+      <t xml:space="preserve">1193.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GS 003 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: GS.003B.CH</t>
+      <t xml:space="preserve">GS 005 \ Торговая решетка 600x600</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GS.005A.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 1000x800</t>
+Размеры, мм: 600x600</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 4</t>
+Кол-во в упаковке, шт.: 4*</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 1099 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2123.00</t>
+      <t xml:space="preserve">989.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GS 004 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: GS.004B.CH</t>
+      <t xml:space="preserve">MS 012 \ Соединитель решеток прямой</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MSS.012.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размеры, мм: 800x600</t>
-[...6 lines deleted...]
-      <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 4*</t>
-[...3 lines deleted...]
-Старая цена: 1404 руб.</t>
+Кол-во в упаковке, шт.: 250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1193.00</t>
+      <t xml:space="preserve">33.66</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GS 005 \ Торговая решетка 600x600</t>
-[...27 lines deleted...]
-Старая цена: 1099 руб.</t>
+      <t xml:space="preserve">MS 012 \ Соединитель решеток прямой</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MSS.012.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 39</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 21</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: Металлический</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Межосевое растояние 26мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">989.00</t>
+      <t xml:space="preserve">81.60</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MS 012 \ Соединитель решеток прямой</t>
-[...3 lines deleted...]
-Артикул: MSS.012.CH</t>
+      <t xml:space="preserve">MS 013 \ Крепление решеток к трубе d-25 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: KRM.013.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 250</t>
+Кол-во в упаковке, шт.: 240</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">33.66</t>
+      <t xml:space="preserve">42.84</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MS 012 \ Соединитель решеток прямой</t>
-[...35 lines deleted...]
-Собственное производство: Да</t>
+      <t xml:space="preserve">MS 014 \ Крепление двух решеток к трубе d-25 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: KRM.014.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">81.60</t>
+      <t xml:space="preserve">39.78</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MS 013 \ Крепление решеток к трубе d-25 мм</t>
-[...3 lines deleted...]
-Артикул: KRM.013.CH</t>
+      <t xml:space="preserve">MS 018 \ Основание для решетки</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MSS.018.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
+Высота, мм: 390</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 595</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 240</t>
+Кол-во в упаковке, шт.: 10</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">42.84</t>
+      <t xml:space="preserve">614.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...6 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MS 014 \ Крепление двух решеток к трубе d-25 мм</t>
-[...3 lines deleted...]
-Артикул: KRM.014.CH</t>
+      <t xml:space="preserve">MS 018 h-20 \ Основание для решетки</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MSS.018A.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
+Высота, мм: 200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 600</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 100</t>
+Примечание: в комплекте две ножки J 14 c</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">48.96</t>
+      <t xml:space="preserve">614.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...6 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MS 018 \ Основание для решетки</t>
-[...3 lines deleted...]
-Артикул: MSS.018.CH</t>
+      <t xml:space="preserve">MS 019 \ Скоба крепления решетки</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MSS.019.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, мм: 390</t>
-[...6 lines deleted...]
-      <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 10</t>
+Кол-во в упаковке, шт.: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">614.00</t>
+      <t xml:space="preserve">46.92</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MS 018 h-20 \ Основание для решетки</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 10</t>
+      <t xml:space="preserve">MS 019 \ Скоба крепления решетки</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MSS.019.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 30</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 31</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 30</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: Металлический</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Крепеж к стене в комплект не входит. Широкий паз шириной 10,5мм, узкий паз шириной 5,5мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">614.00</t>
+      <t xml:space="preserve">79.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MS 019 \ Скоба крепления решетки</t>
-[...3 lines deleted...]
-Артикул: MSS.019.CH</t>
+      <t xml:space="preserve">MS 020 \ Скоба для крепления решетки</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MSS.020.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 200</t>
+Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">46.92</t>
-[...125 lines deleted...]
-      <t xml:space="preserve">21.42</t>
+      <t xml:space="preserve">19.38</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">MS 020 \ Скоба для крепления решетки</t>
@@ -2926,51 +2792,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b9808_0e72_11ee_907c_ac1f6b40b531_DST001D63ZN2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3ee08_0e72_11ee_907c_ac1f6b40b531_DST001C63ZN3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219afa8_0e72_11ee_907c_ac1f6b40b531_DST001B63ZN4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d1c2a_0e72_11ee_907c_ac1f6b40b531_DST001A63ZN5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea5698_0e73_11ee_907c_ac1f6b40b531_DST002D63ZN6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e7249_0e73_11ee_907c_ac1f6b40b531_DST002C63ZN7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d69b08_0e73_11ee_907c_ac1f6b40b531_DST002B63ZN8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7656e_0e72_11ee_907c_ac1f6b40b531_DST002A63ZN9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a104b8_0e73_11ee_907c_ac1f6b40b531_DST003D63ZN10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f15a78_0e73_11ee_907c_ac1f6b40b531_DST003C63ZN11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4e6d0_0e73_11ee_907c_ac1f6b40b531_DST003B63ZN12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5da258_0e73_11ee_907c_ac1f6b40b531_DST003A63ZN13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca00c1_bf4b_11ed_93f3_ac1f6b40b531_DSS001D224504N10014.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64e90d_bfd3_11f0_8ec3_0050569cf81d_DST_001_2000x600_bl_215.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dcff7d_bfd3_11f0_8ec3_0050569cf81d_DST001B63ZN16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dcfe58_bfd3_11f0_8ec3_0050569cf81d_DST_001_2000x1000_bl_217.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93aff7f_bf4b_11ed_93f3_ac1f6b40b531_DSS002D224504N10018.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e7ee9_bf4c_11ed_93f3_ac1f6b40b531_DSS002C224504N10019.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdd538_bfd3_11f0_8ec3_0050569cf81d_DST002_1500x600_bl20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e807a_bf4c_11ed_93f3_ac1f6b40b531_DSS002B224504N10021.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64eb21_bfd3_11f0_8ec3_0050569cf81d_DST_BL_002A_6_3_9005_MU22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9036b_bf4c_11ed_93f3_ac1f6b40b531_DSS003D224504N10023.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8626c8_bf4c_11ed_93f3_ac1f6b40b531_DSS003C224504N10024.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e862715_bf4c_11ed_93f3_ac1f6b40b531_DSS003B224504N10025.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9031e_bf4c_11ed_93f3_ac1f6b40b531_DSS003A224504N10026.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c0973_bf4c_11ed_93f3_ac1f6b40b531_DSS004B224504N10027.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7f9a2_bf4c_11ed_93f3_ac1f6b40b531_DSS004A224504N10028.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c60f_fea3_11df_b16f_003048d0c7fe_4A291431_E5AC_4F9E_9F3E_A992E12ADE9D29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a87ac_fdef_11df_b16f_003048d0c7fe_11B5ADD8_9CA4_4A06_8487_9934EACAFE4B30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304dd_fdef_11df_b16f_003048d0c7fe_2EAEC528_0A29_4F84_9EB8_67EA1075084531.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d61d9f_074c_11e0_99a4_003048f27c5f_0DE47E7E_9E55_48E8_9AC1_0F801299553132.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbefa146_bbb9_11e6_822f_0025b3ab7bf6_EA31D71F_F970_4EEE_8161_1A03EB4A1E9B33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f09267_b851_11e5_a43a_0025902b3cc1_FBC1B9C3_C392_49C6_B8DE_D3532549C05D34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e0bd5_b851_11e5_a43a_0025902b3cc1_487FEA19_33F6_4782_8568_F49809A4A1F935.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fa843_b852_11e5_a43a_0025902b3cc1_32B89344_D2D1_4B42_B989_DD112792679F36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92948396_b852_11e5_a43a_0025902b3cc1_02B3C06E_73AF_418D_B3BA_546622F472E137.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04183_fdef_11df_b16f_003048d0c7fe_0a149799_9c7c_11e0_afc8_003048f27c5f_16774a89_8b85_4675_a002_c6a0506ca6bdresize138.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12685fa1_cccd_11ee_a821_0050569cf81d_MSS012224504N10039.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db30488_fdef_11df_b16f_003048d0c7fe_C1A77B93_48EC_4A1D_A334_56B3DF042B1D40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f4c0c_fdef_11df_b16f_003048d0c7fe_D48B4B64_661E_4FBB_B511_0C34AEFACD6F41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823294e3_fdef_11df_b16f_003048d0c7fe_D1936CD4_142E_4BA7_9BF0_65E4356973A542.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349446c_a67c_11e6_9f4a_0025902b3cc0_2B97C8CB_2365_4B6D_86B9_D5D211E6642443.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f4c10_fdef_11df_b16f_003048d0c7fe_906B44E0_956C_47ED_AEF6_0AD16A58E76A44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17d65c_6032_11e9_80b7_0025902b3cc1_MSS019224504N10045.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04186_fdef_11df_b16f_003048d0c7fe_D2EFB29D_B5FB_4E83_9CC5_D752557ECDD246.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/MSS020_2450_47.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b9808_0e72_11ee_907c_ac1f6b40b531_DST001D63ZN2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3ee08_0e72_11ee_907c_ac1f6b40b531_DST001C63ZN3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219afa8_0e72_11ee_907c_ac1f6b40b531_DST001B63ZN4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d1c2a_0e72_11ee_907c_ac1f6b40b531_DST001A63ZN5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea5698_0e73_11ee_907c_ac1f6b40b531_DST002D63ZN6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e7249_0e73_11ee_907c_ac1f6b40b531_DST002C63ZN7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d69b08_0e73_11ee_907c_ac1f6b40b531_DST002B63ZN8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7656e_0e72_11ee_907c_ac1f6b40b531_DST002A63ZN9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a104b8_0e73_11ee_907c_ac1f6b40b531_DST003D63ZN10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f15a78_0e73_11ee_907c_ac1f6b40b531_DST003C63ZN11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4e6d0_0e73_11ee_907c_ac1f6b40b531_DST003B63ZN12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5da258_0e73_11ee_907c_ac1f6b40b531_DST003A63ZN13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64ea56_bfd3_11f0_8ec3_0050569cf81d_DST_001_2000x400_bl14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64e90d_bfd3_11f0_8ec3_0050569cf81d_DST_001_2000x600_bl_215.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dcff7d_bfd3_11f0_8ec3_0050569cf81d_DST001B63ZN16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dcfe58_bfd3_11f0_8ec3_0050569cf81d_DST_001_2000x1000_bl_217.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93aff7f_bf4b_11ed_93f3_ac1f6b40b531_DSS002D224504N10018.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdd5bb_bfd3_11f0_8ec3_0050569cf81d_DST002_1500x400_bl19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdd538_bfd3_11f0_8ec3_0050569cf81d_DST002_1500x600_bl20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e807a_bf4c_11ed_93f3_ac1f6b40b531_DSS002B224504N10021.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdd425_bfd3_11f0_8ec3_0050569cf81d_DST002_1500x800_bl22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64eb21_bfd3_11f0_8ec3_0050569cf81d_DST_BL_002A_6_3_9005_MU23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9036b_bf4c_11ed_93f3_ac1f6b40b531_DSS003D224504N10024.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff54748_bfd3_11f0_8ec3_0050569cf81d_DST002_1000x400_bl25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8626c8_bf4c_11ed_93f3_ac1f6b40b531_DSS003C224504N10026.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e862715_bf4c_11ed_93f3_ac1f6b40b531_DSS003B224504N10027.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9031e_bf4c_11ed_93f3_ac1f6b40b531_DSS003A224504N10028.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c0973_bf4c_11ed_93f3_ac1f6b40b531_DSS004B224504N10029.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7f9a2_bf4c_11ed_93f3_ac1f6b40b531_DSS004A224504N10030.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbefa146_bbb9_11e6_822f_0025b3ab7bf6_EA31D71F_F970_4EEE_8161_1A03EB4A1E9B31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f09267_b851_11e5_a43a_0025902b3cc1_FBC1B9C3_C392_49C6_B8DE_D3532549C05D32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e0bd5_b851_11e5_a43a_0025902b3cc1_487FEA19_33F6_4782_8568_F49809A4A1F933.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fa843_b852_11e5_a43a_0025902b3cc1_32B89344_D2D1_4B42_B989_DD112792679F34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92948396_b852_11e5_a43a_0025902b3cc1_02B3C06E_73AF_418D_B3BA_546622F472E135.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04183_fdef_11df_b16f_003048d0c7fe_0a149799_9c7c_11e0_afc8_003048f27c5f_16774a89_8b85_4675_a002_c6a0506ca6bdresize136.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12685fa1_cccd_11ee_a821_0050569cf81d_MSS012224504N10037.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db30488_fdef_11df_b16f_003048d0c7fe_C1A77B93_48EC_4A1D_A334_56B3DF042B1D38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f4c0c_fdef_11df_b16f_003048d0c7fe_D48B4B64_661E_4FBB_B511_0C34AEFACD6F39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823294e3_fdef_11df_b16f_003048d0c7fe_D1936CD4_142E_4BA7_9BF0_65E4356973A540.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349446c_a67c_11e6_9f4a_0025902b3cc0_2B97C8CB_2365_4B6D_86B9_D5D211E6642441.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f4c10_fdef_11df_b16f_003048d0c7fe_906B44E0_956C_47ED_AEF6_0AD16A58E76A42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17d65c_6032_11e9_80b7_0025902b3cc1_MSS019224504N10043.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04186_fdef_11df_b16f_003048d0c7fe_D2EFB29D_B5FB_4E83_9CC5_D752557ECDD244.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/MSS020_2450_45.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4281,110 +4147,50 @@
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...58 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -4638,93 +4444,93 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z29"/>
+  <dimension ref="A1:Z28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D29" sqref="D29"/>
+      <selection activeCell="D28" sqref="D28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">19.05.2026</t>
+            <t xml:space="preserve">26.09.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -4760,51 +4566,51 @@
             <t xml:space="preserve">
 Диаметр прутка, мм: 6 | 3</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1591.00</t>
+            <t xml:space="preserve">1690.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">DST 001 \ Решетка(2000Х600 мм)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: DST.001C.6.3.ZN</t>
           </r>
@@ -4820,51 +4626,51 @@
             <t xml:space="preserve">
 Диаметр прутка, мм: 6 | 3</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1927.00</t>
+            <t xml:space="preserve">2070.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="4"/>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">DST 001 \ Решетка(2000Х800 мм)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -4882,51 +4688,51 @@
             <t xml:space="preserve">
 Диаметр прутка, мм: 6 | 3</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2253.00</t>
+            <t xml:space="preserve">2590.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">DST 001 \ Решетка(2000Х1000 мм)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: DST.001A.6.3.ZN</t>
           </r>
@@ -4942,51 +4748,51 @@
             <t xml:space="preserve">
 Диаметр прутка, мм: 6 | 3</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2642.00</t>
+            <t xml:space="preserve">2950.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">DST 002 \ Решетка(1500Х400 мм)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -5004,51 +4810,51 @@
             <t xml:space="preserve">
 Диаметр прутка, мм: 6 | 3</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1356.00</t>
+            <t xml:space="preserve">1540.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">DST 002 \ Решетка(1500Х600 мм)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: DST.002C.6.3.ZN</t>
           </r>
@@ -5064,51 +4870,51 @@
             <t xml:space="preserve">
 Диаметр прутка, мм: 6 | 3</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1641.00</t>
+            <t xml:space="preserve">1820.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">DST 002 \ Решетка(1500Х800 мм)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -5126,51 +4932,51 @@
             <t xml:space="preserve">
 Диаметр прутка, мм: 6 | 3</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1927.00</t>
+            <t xml:space="preserve">2190.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">DST 002 \ Решетка(1500Х1000 мм)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: DST.002A.6.3.ZN</t>
           </r>
@@ -5186,51 +4992,51 @@
             <t xml:space="preserve">
 Диаметр прутка, мм: 6 | 3</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2151.00</t>
+            <t xml:space="preserve">2370.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">DST 003 \ Решетка (1000Х400 мм)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -5248,51 +5054,51 @@
             <t xml:space="preserve">
 Диаметр прутка, мм: 6 | 3</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">978.00</t>
+            <t xml:space="preserve">1130.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">DST 003 \ Решетка (1000Х600 мм)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: DST.003C.6.3.ZN</t>
           </r>
@@ -5308,51 +5114,51 @@
             <t xml:space="preserve">
 Диаметр прутка, мм: 6 | 3</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1183.00</t>
+            <t xml:space="preserve">1380.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">DST 003 \ Решетка (1000Х800 мм)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -5370,51 +5176,51 @@
             <t xml:space="preserve">
 Диаметр прутка, мм: 6 | 3</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1459.00</t>
+            <t xml:space="preserve">1640.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">DST 003 \ Решетка (1000Х1000 мм)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: DST.003A.6.3.ZN</t>
           </r>
@@ -5430,124 +5236,116 @@
             <t xml:space="preserve">
 Диаметр прутка, мм: 6 | 3</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1641.00</t>
+            <t xml:space="preserve">1850.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">DSS 001 \ Решетка торговая (сетка)</t>
-[...3 lines deleted...]
-Артикул: DSS.001D.22450.4N100</t>
+            <t xml:space="preserve">DST 001 \ Решетка торговая (сетка)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DST-BL.001D.6.3.9005.MU</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 2000x400</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 7 | 3,5</t>
+Размеры, мм: 2000х400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 6 | 3</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
-[...10 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2091.00</t>
+            <t xml:space="preserve">1690.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">DST 001 \ Решетка торговая (сетка)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: DST-BL.001C.6.3.9005.MU</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
@@ -5740,138 +5538,130 @@
             <t xml:space="preserve">
 Размеры, мм: 1500x400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 3,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 1734 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1734.00</t>
+            <t xml:space="preserve">1220.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">DSS 002 \ Решетка торговая (сетка)</t>
-[...3 lines deleted...]
-Артикул: DSS.002C.22450.4N100</t>
+            <t xml:space="preserve">DST 002 \ Решетка торговая (сетка)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DST-BL.002D.6.3.9005.MU</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 1500x600</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 7 | 3,5</t>
+Размеры, мм: 1500x400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 6 | 3</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
-[...14 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1599.00</t>
+            <t xml:space="preserve">1600.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="4"/>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">DST 002 \ Решетка торговая (сетка)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: DST-BL.002C.6.3.9005.MU</t>
           </r>
           <r>
@@ -5882,51 +5672,51 @@
             <t xml:space="preserve">
 Размеры, мм: 1500x600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 6 | 3</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1690.00</t>
+            <t xml:space="preserve">1820.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">DSS 002 \  Решетка торговая (сетка)</t>
           </r>
@@ -5942,1709 +5732,1583 @@
             <t xml:space="preserve">
 Размеры, мм: 1500x800</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 3,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 2836 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2836.00</t>
+            <t xml:space="preserve">1990.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="4"/>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">DST 002 \ Решетка торговая (сетка)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: DST-BL.002A.6.3.9005.MU</t>
+Артикул: DST-BL.002B.6.3.9005.MU</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 1500x1000</t>
+Размеры, мм: 1500x800</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 6 | 3</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Под заказ кратно упаковке (5 штук), от 10 штук.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2345.00</t>
+            <t xml:space="preserve">2290.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">DSS 003 \ Решетка торговая (сетка)</t>
-[...3 lines deleted...]
-Артикул: DSS.003D.22450.4N100</t>
+            <t xml:space="preserve">DST 002 \ Решетка торговая (сетка)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DST-BL.002A.6.3.9005.MU</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 1000x400</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 7 | 3,5</t>
+Размеры, мм: 1500x1000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 6 | 3</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 1</t>
+Примечание: Под заказ кратно упаковке (5 штук), от 10 штук.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1224.00</t>
+            <t xml:space="preserve">2390.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="4"/>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">DSS 003 \ Решетка торговая (сетка)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: DSS.003C.22450.4N100</t>
+Артикул: DSS.003D.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 1000x600</t>
+Размеры, мм: 1000x400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 3,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 1224 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1581.00</t>
+            <t xml:space="preserve">860.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">DSS 003 \ Решетка торговая (сетка)</t>
-[...3 lines deleted...]
-Артикул: DSS.003B.22450.4N100</t>
+            <t xml:space="preserve">DST 003 \ Решетка торговая (сетка)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DST-BL.003D.6.3.9005.MU</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 1000x800</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 7 | 3,5</t>
+Размеры, мм: 1000x400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 6 | 3</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
-[...14 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1620.00</t>
+            <t xml:space="preserve">1160.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="4"/>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">DSS 003 \ Решетка торговая (сетка)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: DSS.003A.22450.4N100</t>
+Артикул: DSS.003C.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 1000x1000</t>
+Размеры, мм: 1000x600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 3,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 2009 руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1699.00</t>
+            <t xml:space="preserve">1581.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">DSS 004 \ Решетка торговая (сетка)</t>
-[...3 lines deleted...]
-Артикул: DSS.004B.22450.4N100</t>
+            <t xml:space="preserve">DSS 003 \ Решетка торговая (сетка)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DSS.003B.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 800x600</t>
+Размеры, мм: 1000x800</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 3,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 1909 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1377.00</t>
+            <t xml:space="preserve">1620.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="4"/>
       <c r="B20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">DSS 004 \ Решетка торговая (сетка)</t>
-[...3 lines deleted...]
-Артикул: DSS.004A.22450.4N100</t>
+            <t xml:space="preserve">DSS 003 \ Решетка торговая (сетка)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DSS.003A.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 800x800</t>
+Размеры, мм: 1000x1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 3,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 1609 руб.</t>
+Старая цена: 2009 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1360.00</t>
+            <t xml:space="preserve">1699.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MS 001 \ Торговая решетка (сетка)</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 2*</t>
+            <t xml:space="preserve">DSS 004 \ Решетка торговая (сетка)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DSS.004B.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размеры, мм: 800x600</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 7 | 3,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5098.00</t>
+            <t xml:space="preserve">1377.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="4"/>
       <c r="B21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MS 002 \ Торговая решетка (сетка)</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 4*</t>
+            <t xml:space="preserve">DSS 004 \ Решетка торговая (сетка)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DSS.004A.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размеры, мм: 800x800</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 7 | 3,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Полимерно-порошковое покрытие, упаковка - воздушно пузырчатая пленка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 1</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 1609 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1977.00</t>
+            <t xml:space="preserve">1360.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MS 002 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: MSS.002B.CH</t>
+            <t xml:space="preserve">DS 003 \ Торговая решетка (сетка)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DS.003A.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 1500x800</t>
-[...11 lines deleted...]
-Примечание: При использовании в перегородках: Для столбиков h1498</t>
+Размеры, мм: 1000x1000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 9 | 4</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 4*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3174.00</t>
+            <t xml:space="preserve">1820.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="4"/>
       <c r="B22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MS 003 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: MSS.003B.CH</t>
+            <t xml:space="preserve">GS 002 \ Торговая решетка (сетка)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GS.002B.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 1000x800</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 10 | 4</t>
+Размеры, мм: 1500x800</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 7 | 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: При использовании в перегородках: Для столбиков h998</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 4*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2289.00</t>
+            <t xml:space="preserve">2893.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">DS 003 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: DS.003A.CH</t>
+            <t xml:space="preserve">GS 003 \ Торговая решетка (сетка)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GS.003B.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 1000x1000</t>
-[...15 lines deleted...]
-Кол-во в упаковке, шт.: 4*</t>
+Размеры, мм: 1000x800</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 7 | 4</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1820.00</t>
+            <t xml:space="preserve">2123.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="4"/>
       <c r="B23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GS 002 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: GS.002B.CH</t>
+            <t xml:space="preserve">GS 004 \ Торговая решетка (сетка)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GS.004B.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 1500x800</t>
+Размеры, мм: 800x600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 4*</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 1404 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2893.00</t>
+            <t xml:space="preserve">1193.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GS 003 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: GS.003B.CH</t>
+            <t xml:space="preserve">GS 005 \ Торговая решетка 600x600</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GS.005A.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 1000x800</t>
+Размеры, мм: 600x600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 7 | 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 4</t>
+Кол-во в упаковке, шт.: 4*</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 1099 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2123.00</t>
+            <t xml:space="preserve">989.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="4"/>
       <c r="B24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GS 004 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: GS.004B.CH</t>
+            <t xml:space="preserve">MS 012 \ Соединитель решеток прямой</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MSS.012.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 800x600</t>
-[...6 lines deleted...]
-            <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 4*</t>
-[...3 lines deleted...]
-Старая цена: 1404 руб.</t>
+Кол-во в упаковке, шт.: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1193.00</t>
+            <t xml:space="preserve">33.66</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C24" s="4"/>
       <c r="D24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GS 005 \ Торговая решетка 600x600</t>
-[...27 lines deleted...]
-Старая цена: 1099 руб.</t>
+            <t xml:space="preserve">MS 012 \ Соединитель решеток прямой</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MSS.012.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 39</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 21</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: Металлический</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Межосевое растояние 26мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">989.00</t>
+            <t xml:space="preserve">81.60</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="4"/>
       <c r="B25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MS 012 \ Соединитель решеток прямой</t>
-[...3 lines deleted...]
-Артикул: MSS.012.CH</t>
+            <t xml:space="preserve">MS 013 \ Крепление решеток к трубе d-25 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: KRM.013.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 250</t>
+Кол-во в упаковке, шт.: 240</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">33.66</t>
+            <t xml:space="preserve">42.84</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C25" s="4"/>
       <c r="D25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MS 012 \ Соединитель решеток прямой</t>
-[...35 lines deleted...]
-Собственное производство: Да</t>
+            <t xml:space="preserve">MS 014 \ Крепление двух решеток к трубе d-25 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: KRM.014.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">81.60</t>
+            <t xml:space="preserve">39.78</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="4"/>
       <c r="B26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MS 013 \ Крепление решеток к трубе d-25 мм</t>
-[...3 lines deleted...]
-Артикул: KRM.013.CH</t>
+            <t xml:space="preserve">MS 018 \ Основание для решетки</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MSS.018.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
+Высота, мм: 390</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 595</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 240</t>
+Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">42.84</t>
+            <t xml:space="preserve">614.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C26" s="4"/>
       <c r="D26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MS 014 \ Крепление двух решеток к трубе d-25 мм</t>
-[...3 lines deleted...]
-Артикул: KRM.014.CH</t>
+            <t xml:space="preserve">MS 018 h-20 \ Основание для решетки</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MSS.018A.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
+Высота, мм: 200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 600</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 100</t>
+Примечание: в комплекте две ножки J 14 c</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">48.96</t>
+            <t xml:space="preserve">614.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="4"/>
       <c r="B27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MS 018 \ Основание для решетки</t>
-[...3 lines deleted...]
-Артикул: MSS.018.CH</t>
+            <t xml:space="preserve">MS 019 \ Скоба крепления решетки</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MSS.019.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 390</t>
-[...6 lines deleted...]
-            <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 10</t>
+Кол-во в упаковке, шт.: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">614.00</t>
+            <t xml:space="preserve">46.92</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C27" s="4"/>
       <c r="D27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MS 018 h-20 \ Основание для решетки</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 10</t>
+            <t xml:space="preserve">MS 019 \ Скоба крепления решетки</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MSS.019.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 30</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 31</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 30</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: Металлический</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Крепеж к стене в комплект не входит. Широкий паз шириной 10,5мм, узкий паз шириной 5,5мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">614.00</t>
+            <t xml:space="preserve">79.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="4"/>
       <c r="B28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MS 019 \ Скоба крепления решетки</t>
-[...3 lines deleted...]
-Артикул: MSS.019.CH</t>
+            <t xml:space="preserve">MS 020 \ Скоба для крепления решетки</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MSS.020.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 200</t>
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">46.92</t>
+            <t xml:space="preserve">19.38</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C28" s="4"/>
       <c r="D28" s="5" t="inlineStr">
-        <is>
-[...132 lines deleted...]
-      <c r="D29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MS 020 \ Скоба для крепления решетки</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: MSS.020.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 43</t>
           </r>