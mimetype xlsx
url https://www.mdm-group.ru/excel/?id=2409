--- v2 (2026-03-09)
+++ v3 (2026-04-24)
@@ -15,2179 +15,2324 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">16.02.2026</t>
+      <t xml:space="preserve">09.04.2026</t>
     </r>
   </si>
   <si>
     <t>Экономпанели, вставки в экономпанели, декоры</t>
   </si>
   <si>
     <t>Обратите внимание, что одноименные цвета (например, клен и клен) ДСП и экономпанели могут не совпадать.Экономпанели упаковываются производителем на европоддоны по 25 шт.Возможна упаковка экономпанелей в гофрокартон по 2 шт. Цена – 116 руб/шт.Нестандартное цветовое исполнение под заказ от 25 шт.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">NMP1224/50/47 Экономпанель вертикальная 15,5мм</t>
-[...3 lines deleted...]
-Артикул: PNL.076.WH</t>
+      <t xml:space="preserve">EMP (N) 1224/100/23 Экономпанель вертикальная (18 мм толщина)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PNL.069.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2400</t>
     </r>
     <r>
       <t xml:space="preserve">
-Шаг паза, мм: 50</t>
-[...3 lines deleted...]
-Вставки, шт.: 47</t>
+Шаг паза, мм: 100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Вставки, шт.: 23</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Толщина панели, мм: 18</t>
     </r>
     <r>
       <t xml:space="preserve">
 Покрытие: шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Используются с универсальными вставками тип NBH, артикулы вставок: APN.055.WH, APN.055.BL, APN.056.GR, а также с алюминиевой вставкой артикул NALZ.038.00.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 30</t>
+Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO).</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3912.00</t>
+      <t xml:space="preserve">4019.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">NMP2412/100/11+1 Экономпанель горизонтальная 15,5мм</t>
-[...15 lines deleted...]
-Высота, мм: 1200</t>
+      <t xml:space="preserve">EMW (N) 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PNL.085.NB</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: невский бук</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 1200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 2400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг паза, мм: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
-Вставки, шт.: 22</t>
+Вставки, шт.: 23</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Толщина панели, мм: 18</t>
     </r>
     <r>
       <t xml:space="preserve">
 Покрытие: шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Используются с универсальными вставками тип NBH, артикулы вставок: APN.055.WH, APN.055.BL, APN.056.GR, а также с алюминиевой вставкой артикул NALZ.038.00. Панель имеет полупазы для соединения панелей между собой в высоту.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 30</t>
+Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Поставляется под заказ, кратно упаковке.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 4230 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3699.00</t>
+      <t xml:space="preserve">3378.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">NMP1224/100/23 Экономпанель вертикальная 15,5мм</t>
-[...3 lines deleted...]
-Артикул: PNL.059.GR</t>
+      <t xml:space="preserve">EMP (N) 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PNL.063.GR</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: серый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг паза, мм: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Вставки, шт.: 23</t>
     </r>
     <r>
       <t xml:space="preserve">
+Толщина панели, мм: 18</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Покрытие: шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Используются с универсальными вставками тип NBH, артикулы вставок: APN.055.WH, APN.055.BL, APN.056.GR, а также с алюминиевой вставкой артикул NALZ.038.00.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 30</t>
+Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO).</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3912.00</t>
+      <t xml:space="preserve">4230.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">NMP1224/100/23 Экономпанель вертикальная 15,5мм</t>
-[...7 lines deleted...]
-Цвет: уни-крем</t>
+      <t xml:space="preserve">EMP 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PNL.078.RD</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: красный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг паза, мм: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Вставки, шт.: 23</t>
     </r>
     <r>
       <t xml:space="preserve">
+Толщина панели, мм: 18</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Покрытие: шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Используются с универсальными вставками тип NBH, артикулы вставок: APN.055.WH, APN.055.BL, APN.056.GR, а также с алюминиевой вставкой артикул NALZ.038.00.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 30</t>
+Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Поставляется под заказ, кратно упаковке.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3912.00</t>
+      <t xml:space="preserve">4230.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">NMW1224/100/23 Экономпанель вертикальная 15,5мм</t>
-[...7 lines deleted...]
-Цвет: дуб сонома</t>
+      <t xml:space="preserve">EMW (N) 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PNL.082.OA</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: венге</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг паза, мм: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Вставки, шт.: 23</t>
     </r>
     <r>
       <t xml:space="preserve">
-Покрытие: шагрень </t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 30</t>
+Толщина панели, мм: 18</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Покрытие: шагрень</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Поставляется под заказ, кратно упаковке.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3912.00</t>
+      <t xml:space="preserve">4230.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">NMP1224/100/23 Экономпанель вертикальная 15,5мм</t>
-[...7 lines deleted...]
-Цвет: черная шагрень</t>
+      <t xml:space="preserve">EMP (N) 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PNL.065.PL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: платина</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг паза, мм: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Вставки, шт.: 23</t>
     </r>
     <r>
       <t xml:space="preserve">
+Толщина панели, мм: 18</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Покрытие: шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Используются с универсальными вставками тип NBH, артикулы вставок: APN.055.WH, APN.055.BL, APN.056.GR, а также с алюминиевой вставкой артикул NALZ.038.00.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 30</t>
+Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO).</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3912.00</t>
+      <t xml:space="preserve">4230.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">EMP (N) 1218/100/17 Экономпанель вертикальная, 18мм</t>
-[...7 lines deleted...]
-Цвет: белый</t>
+      <t xml:space="preserve">EMP (N) 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PNL.066.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черная шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1200</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, мм: 1800</t>
+Высота, мм: 2400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг паза, мм: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
-Вставки, шт.: 17</t>
+Вставки, шт.: 23</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Толщина панели, мм: 18</t>
     </r>
     <r>
       <t xml:space="preserve">
 Покрытие: шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Под заказ от 25шт. (кратно пачке) </t>
+Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO).</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3129.00</t>
+      <t xml:space="preserve">4230.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">EMP (N) 1224/100/23 Экономпанель вертикальная (18 мм толщина )</t>
-[...7 lines deleted...]
-Цвет: белый</t>
+      <t xml:space="preserve">EMW (N) 1224/100/23 Экономпанель вертикальная (18 мм толщина)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PNL.086.OA.CO</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: дуб сонома</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг паза, мм: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Вставки, шт.: 23</t>
     </r>
     <r>
       <t xml:space="preserve">
+Толщина панели, мм: 18</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Покрытие: шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Используются с универсальными вставками тип NBH, артикулы вставок: APN.055.WH, APN.055.BL, APN.056.GR, а также с алюминиевой вставкой артикул NALZ.038.00.</t>
+Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO).</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3870.00</t>
+      <t xml:space="preserve">4230.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">EMP (N) 1224/50/47 Экономпанель вертикальная (18 мм толщина )</t>
-[...7 lines deleted...]
-Цвет: белый</t>
+      <t xml:space="preserve">EMW 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PNL.052.OA.CO</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: дуб сонома</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2400</t>
     </r>
     <r>
       <t xml:space="preserve">
-Шаг паза, мм: 50</t>
-[...3 lines deleted...]
-Вставки, шт.: 47</t>
+Шаг паза, мм: 100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Вставки, шт.: 23</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Толщина панели, мм: 18</t>
     </r>
     <r>
       <t xml:space="preserve">
 Покрытие: шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Используются с универсальными вставками тип NBH, артикулы вставок: APN.055.WH, APN.055.BL, APN.056.GR, APN.056.CR, APN.056.00, а также с алюминиевой вставкой артикул NALZ.038.00.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 25</t>
+Примечание: Используется с пластиковыми вставками APN.042.GN, APN.044.GR и APN.044.LBR.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 4509 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3990.00</t>
+      <t xml:space="preserve">3609.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">EMP (N) 1224/100/23 \ Экономпанель вертикальная (18 мм толщина )</t>
-[...7 lines deleted...]
-Цвет: серый</t>
+      <t xml:space="preserve">EMP (N) 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PNL.064.UCR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: уни-крем</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг паза, мм: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Вставки, шт.: 23</t>
     </r>
     <r>
       <t xml:space="preserve">
+Толщина панели, мм: 18</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Покрытие: шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Используются с универсальными вставками тип NBH, артикулы вставок: APN.055.WH, APN.055.BL, APN.056.GR, а также с алюминиевой вставкой артикул NALZ.038.00. Под заказ от 25шт. (кратно пачке) </t>
+Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO).</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4090.00</t>
+      <t xml:space="preserve">4230.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">NMP 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
-[...7 lines deleted...]
-Цвет: красный</t>
+      <t xml:space="preserve">EMP 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PNL.049.UCR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: уни-крем</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг паза, мм: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Вставки, шт.: 23</t>
     </r>
     <r>
       <t xml:space="preserve">
+Толщина панели, мм: 18</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Покрытие: шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Используются с универсальными вставками тип NBH, артикулы вставок: APN.055.WH, APN.055.BL, APN.056.GR, а также с алюминиевой вставкой артикул NALZ.038.00.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 25</t>
+Примечание: Используется с пластиковыми вставками APN.042.GN, APN.044.GR и APN.044.LBR.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 4509 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4090.00</t>
+      <t xml:space="preserve">3609.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">EMW (N) 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
-[...7 lines deleted...]
-Цвет: венге</t>
+      <t xml:space="preserve">EMW 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PNL.052.DB</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: бук темный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг паза, мм: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Вставки, шт.: 23</t>
     </r>
     <r>
       <t xml:space="preserve">
-Покрытие: шагрень</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 25</t>
+Толщина панели, мм: 18</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Покрытие: древесное тиснение</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Используется с пластиковыми вставками APN.042.GN, APN.044.GR и APN.044.LBR.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 4509 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4090.00</t>
+      <t xml:space="preserve">3609.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">EMW (N) 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
-[...7 lines deleted...]
-Цвет: невский бук</t>
+      <t xml:space="preserve">EMP (N) 1224/50/47 Экономпанель вертикальная (18 мм толщина)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PNL.067.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2400</t>
     </r>
     <r>
       <t xml:space="preserve">
-Шаг паза, мм: 100</t>
-[...3 lines deleted...]
-Вставки, шт.: 23</t>
+Шаг паза, мм: 50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Вставки, шт.: 47</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Толщина панели, мм: 18</t>
     </r>
     <r>
       <t xml:space="preserve">
 Покрытие: шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Используются с универсальными вставками тип NBH, артикулы вставок: APN.055.WH, APN.055.BL, APN.056.GR, а также с алюминиевой вставкой артикул NALZ.038.00.</t>
-[...3 lines deleted...]
- Дата и время: 08.10.2025 14:49:55</t>
+Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO).</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 3965 руб.</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3378.00</t>
+      <t xml:space="preserve">4130.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">EMP (N) 2412/100/11+1 Экономпанель горизонтальная (18 мм толщина)</t>
-[...3 lines deleted...]
-Артикул: PNL.068.WH</t>
+      <t xml:space="preserve">EMP 1224/50/47 \ Экономпанель вертикальная (18 мм толщина)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PNL.050.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 2400</t>
-[...11 lines deleted...]
-Вставки, шт.: 22</t>
+Ширина, мм: 1200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 2400</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Шаг паза, мм: 50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Вставки, шт.: 47</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Толщина панели, мм: 18</t>
     </r>
     <r>
       <t xml:space="preserve">
 Покрытие: шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Используются с универсальными вставками тип NBH, артикулы вставок: APN.055.WH, APN.055.BL, APN.056.GR, а также с алюминиевой вставкой артикул NALZ.038.00. Панель имеет полупазы для соединения панелей между собой в высоту. </t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 25</t>
+Примечание: Используется с пластиковыми вставками APN.042.GN, APN.044.GR и APN.044.LBR.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 4059 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3890.00</t>
+      <t xml:space="preserve">3460.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">EMP (N) 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
-[...7 lines deleted...]
-Цвет: платина</t>
+      <t xml:space="preserve">EMP (N) 1218/100/17 Экономпанель вертикальная (18 мм толщина)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PNL.092.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1200</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, мм: 2400</t>
+Высота, мм: 1800</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг паза, мм: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
-Вставки, шт.: 23</t>
+Вставки, шт.: 17</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Толщина панели, мм: 18</t>
     </r>
     <r>
       <t xml:space="preserve">
 Покрытие: шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Используются с универсальными вставками тип NBH, артикулы вставок: APN.055.WH, APN.055.BL, APN.056.GR, а также с алюминиевой вставкой артикул NALZ.038.00.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 25</t>
+Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Поставляется под заказ, кратно упаковке.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4090.00</t>
+      <t xml:space="preserve">3380.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">EMP (N) 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
-[...15 lines deleted...]
-Высота, мм: 2400</t>
+      <t xml:space="preserve">EMP (N) 2412/100/11+1 Экономпанель горизонтальная (18 мм толщина)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PNL.068.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 2400</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг паза, мм: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
-Вставки, шт.: 23</t>
+Вставки, шт.: 22</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Толщина панели, мм: 18</t>
     </r>
     <r>
       <t xml:space="preserve">
 Покрытие: шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Используются с универсальными вставками тип NBH, артикулы вставок: APN.055.WH, APN.055.BL, APN.056.GR, а также с алюминиевой вставкой артикул NALZ.038.00.</t>
+Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Панель имеет полупазы для соединения панелей между собой в высоту.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4090.00</t>
+      <t xml:space="preserve">4059.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">EMW (N) 1224/100/23 Экономпанель вертикальная (18мм толщина)</t>
-[...7 lines deleted...]
-Цвет: дуб сонома</t>
+      <t xml:space="preserve">NMP 1224/100/23 \ Экономпанель вертикальная (15,5 мм толщина, НАНО)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PNL.055.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг паза, мм: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Вставки, шт.: 23</t>
     </r>
     <r>
       <t xml:space="preserve">
+Толщина панели, мм: 15,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Покрытие: шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Под заказ от 25шт. (кратно пачке) </t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 25</t>
+Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO).</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4090.00</t>
+      <t xml:space="preserve">3840.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">EMP (N) 1224/100/23 \ Экономпанель вертикальная (18 мм толщина )</t>
-[...7 lines deleted...]
-Цвет: уни-крем</t>
+      <t xml:space="preserve">NMP 1224/100/23 Экономпанель вертикальная (15,5 мм толщина)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PNL.059.GR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: серый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг паза, мм: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Вставки, шт.: 23</t>
     </r>
     <r>
       <t xml:space="preserve">
+Толщина панели, мм: 15,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Покрытие: шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Используются с универсальными вставками тип NBH, артикулы вставок: APN.055.WH, APN.055.BL, APN.056.GR, а также с алюминиевой вставкой артикул NALZ.038.00.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 25</t>
+Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Поставляется под заказ, кратно упаковке.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4090.00</t>
+      <t xml:space="preserve">4059.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">NMP 1224/100/23 \ Экономпанель вертикальная НАНО (толщина 16 мм)</t>
-[...7 lines deleted...]
-Цвет: белый</t>
+      <t xml:space="preserve">NMP 1224/100/23 Экономпанель вертикальная (15,5 мм толщина)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PNL.060.UCR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: уни-крем</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг паза, мм: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Вставки, шт.: 23</t>
     </r>
     <r>
       <t xml:space="preserve">
+Толщина панели, мм: 15,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Покрытие: шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Используются с универсальными вставками тип NBH, артикулы вставок: APN.055.WH, APN.055.BL, APN.056.GR, а также с алюминиевой вставкой артикул NALZ.038.00.</t>
+Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Поставляется под заказ, кратно упаковке.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3690.00</t>
+      <t xml:space="preserve">4059.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">EMW 1224/100/23 \ Экономпанель вертикальная 18 мм</t>
-[...7 lines deleted...]
-Цвет: бук темный</t>
+      <t xml:space="preserve">NMW 1224/100/23 Экономпанель вертикальная (15,5 мм толщина)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PNL.073.OA.CO</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: дуб сонома</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг паза, мм: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Вставки, шт.: 23</t>
     </r>
     <r>
       <t xml:space="preserve">
-Покрытие: древесное тиснение</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 25</t>
+Толщина панели, мм: 15,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Покрытие: шагрень </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Поставляется под заказ, кратно упаковке.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3890.00</t>
+      <t xml:space="preserve">4059.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">EMP 1224/100/23 \ Экономпанель вертикальная 18 мм</t>
-[...7 lines deleted...]
-Цвет: уни-крем</t>
+      <t xml:space="preserve">NMP 1224/100/23 Экономпанель вертикальная (15,5 мм толщина)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PNL.062.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черная шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг паза, мм: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Вставки, шт.: 23</t>
     </r>
     <r>
       <t xml:space="preserve">
+Толщина панели, мм: 15,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Покрытие: шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Поставляется со склада</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 25</t>
+Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Поставляется под заказ, кратно упаковке.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3570.00</t>
+      <t xml:space="preserve">4059.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">EMP 1224/50/47 \ Экономпанель вертикальная 18 мм</t>
-[...3 lines deleted...]
-Артикул: PNL.050.WH</t>
+      <t xml:space="preserve">NMP 1224/50/47 Экономпанель вертикальная (15,5 мм толщина)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PNL.076.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг паза, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Вставки, шт.: 47</t>
     </r>
     <r>
       <t xml:space="preserve">
+Толщина панели, мм: 15,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Покрытие: шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Поставляется со склада</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 25</t>
+Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Поставляется под заказ, кратно упаковке.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3690.00</t>
+      <t xml:space="preserve">4059.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ALZ (Nano)  Алюминиевая вставка в экономпанель защелкивающаяся</t>
-[...15 lines deleted...]
-Кол-во в упаковке, шт.: 23</t>
+      <t xml:space="preserve">NMP 2412/100/11+1 Экономпанель горизонтальная (15,5 мм толщина)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PNL.077.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 2400</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Шаг паза, мм: 100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Вставки, шт.: 22</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Толщина панели, мм: 15,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Покрытие: шагрень</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Панель имеет полупазы для соединения панелей между собой в высоту. Поставляется под заказ, кратно упаковке.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">111.00</t>
+      <t xml:space="preserve">3840.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...6 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">NBH \ Пластиковая вставка в экономпанель (облегченная)</t>
-[...7 lines deleted...]
-Цвет: белый</t>
+      <t xml:space="preserve">ALZ (Nano)  Алюминиевая вставка в экономпанель защелкивающаяся</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NALZ.038.00</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1200</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Вставки универсальные, подходят к обычным и Нано эконом панелям. Внимание, возможно небольшое отличие оттенка товара из разных партий. Продается поштучно.</t>
+Примечание: Подходят для панелей NMP, NMW, EMP (N) и EMW (N).</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 23</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">20.90</t>
+      <t xml:space="preserve">111.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">NBH \ Пластиковая вставка в экономпанель (облегченная)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: APN.055.BL</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: APN.055.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1200</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Вставки универсальные, подходят к обычным и Нано эконом панелям. Внимание, возможно небольшое отличие оттенка товара из разных партий. Продается поштучно.</t>
+Примечание: Универсальны, подходят ко всем панелям. Возможно небольшое отличие оттенка товара из разных партий. Продается поштучно.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 23</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">20.90</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">NBH \ Пластиковая вставка в экономпанель (облегченная)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: APN.056.GR</t>
-[...3 lines deleted...]
-Цвет: серый</t>
+Артикул: APN.055.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1200</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Вставки универсальные, подходят к обычным и Нано эконом панелям. Внимание, возможно небольшое отличие оттенка товара из разных партий. Продается поштучно.</t>
+Примечание: Универсальны, подходят ко всем панелям. Возможно небольшое отличие оттенка товара из разных партий. Продается поштучно.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 23</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">20.90</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">NBH \ Пластиковая вставка в экономпанель (облегченная)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: APN.056.00</t>
-[...3 lines deleted...]
-Цвет: под дерево</t>
+Артикул: APN.056.GR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: серый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1200</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Вставки универсальные, подходят к обычным и Нано эконом панелям. Внимание, возможно небольшое отличие оттенка товара из разных партий. Продается поштучно.</t>
+Примечание: Универсальны, подходят ко всем панелям. Возможно небольшое отличие оттенка товара из разных партий. Продается поштучно.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 23</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">20.90</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">NBH \ Пластиковая вставка в экономпанель (облегченная)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: APN.056.CR</t>
-[...3 lines deleted...]
-Цвет: кремовый</t>
+Артикул: APN.056.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: под дерево</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1200</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Вставки универсальные, подходят к обычным и Нано эконом панелям. Внимание, возможно небольшое отличие оттенка товара из разных партий. Продается поштучно.</t>
+Примечание: Универсальны, подходят ко всем панелям. Возможно небольшое отличие оттенка товара из разных партий. Продается поштучно.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 23</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">20.90</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Пластиковая вставка в экономпанель</t>
-[...7 lines deleted...]
-Цвет: светло-коричневый</t>
+      <t xml:space="preserve">NBH \ Пластиковая вставка в экономпанель (облегченная)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: APN.056.CR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: кремовый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1200</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Внимание, возможно небольшое отличие оттенка товара из разных партий. Продается поштучно</t>
-[...3 lines deleted...]
- Дата и время: 25.09.2025 10:57:01</t>
+Примечание: Универсальны, подходят ко всем панелям. Возможно небольшое отличие оттенка товара из разных партий. Продается поштучно.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 23</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 25,5 руб.</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">20.50</t>
+      <t xml:space="preserve">20.90</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Пластиковая вставка в экономпанель</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: APN.044.GR</t>
-[...3 lines deleted...]
-Цвет: серый</t>
+Артикул: APN.044.LBR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: светло-коричневый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1200</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Внимание, возможно небольшое отличие оттенка товара из разных партий. Продается поштучно</t>
-[...3 lines deleted...]
- Дата и время: 25.09.2025 10:55:40</t>
+Примечание: Используются с панелями PNL.049.UCR, PNL.050.WH, PNL.052.OA.CO и PNL.052.DB. Возможно небольшое отличие оттенка товара из разных партий. Продается поштучно.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 23</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 25,5 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">20.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Пластиковая вставка в экономпанель</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: APN.042.GN</t>
-[...3 lines deleted...]
-Цвет: зеленый</t>
+Артикул: APN.044.GR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: серый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1200</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Внимание, возможно небольшое отличие оттенка товара из разных партий. Продается поштучно</t>
-[...3 lines deleted...]
- Дата и время: 25.09.2025 10:57:31</t>
+Примечание: Используются с панелями PNL.049.UCR, PNL.050.WH, PNL.052.OA.CO и PNL.052.DB. Возможно небольшое отличие оттенка товара из разных партий. Продается поштучно.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 23</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 25,5 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">20.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Вставка-полоска для панелей S1224</t>
+      <t xml:space="preserve">Пластиковая вставка в экономпанель</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: APN.042.GN</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: зеленый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 1200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Используются с панелями PNL.049.UCR, PNL.050.WH, PNL.052.OA.CO и PNL.052.DB. Возможно небольшое отличие оттенка товара из разных партий. Продается поштучно.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 23</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 25,5 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">20.50</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">S 1224 \ Вставка-полоска для панелей</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: K.PNL.014.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, см: 28 м (= 23 вставки), (=1&amp;nbsp;рулон)</t>
     </r>
     <r>
       <t xml:space="preserve">
- Дата и время: 25.09.2025 10:54:35</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 54</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 115 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">80.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
@@ -2244,51 +2389,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d895ab_5ba7_11ee_907c_ac1f6b40b531_PNL076WH2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa067a_5ba7_11ee_907c_ac1f6b40b531_PNL077WH.resize23.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bed54a_eeb8_11eb_80bc_0025902b3cc1_PNL059GR.resize24.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46d00e_eeb8_11eb_80bc_0025902b3cc1_PNL060UCR.resize25.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f434f_eee4_11eb_80bc_0025902b3cc1_PNL073OACO6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b6d35_eeb8_11eb_80bc_0025902b3cc1_PNL062BL7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038897f5_33f6_11ed_8b5d_ac1f6b40b531_PNL054WH.resize28.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85cff82_eeb9_11eb_80bc_0025902b3cc1_whiteeco9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2772661_eeb9_11eb_80bc_0025902b3cc1_whiteeco5010.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2372a_eeb9_11eb_80bc_0025902b3cc1_seryi11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835aa35_eee7_11eb_80bc_0025902b3cc1_RND12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c964df_eee7_11eb_80bc_0025902b3cc1_wengieg113.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabc45a_eee8_11eb_80bc_0025902b3cc1_nevskyi_buk14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91dba26_eeb9_11eb_80bc_0025902b3cc1_whiteecogor.resize215.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b59658_eeb9_11eb_80bc_0025902b3cc1_pnl06516.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a67004_eeb9_11eb_80bc_0025902b3cc1_black17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccc347_eee8_11eb_80bc_0025902b3cc1_CO18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c052c_eeb9_11eb_80bc_0025902b3cc1_unicream19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9521dc7_db88_11e8_bd20_0025902b3cc1_120.JPG"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11022d52_a9a4_11e7_93ca_0025902b3cc1_1421.JPG"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954873f_afe3_11e7_93ca_0025902b3cc1_722.JPG"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9bf5e9_8731_11e7_9ffe_0025902b3cc1_523.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c145a_0ed9_11ec_80bc_0025902b3cc1_0011_ALZ_b24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a0e7e_df04_11eb_80bc_0025902b3cc1_APN_WH5525.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2668bd0_df04_11eb_80bc_0025902b3cc1_APN_BL5526.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ea360_ef84_11eb_80bc_0025902b3cc1_vstavkagrey27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85801c7_67c1_11ec_85fc_ac1f6b40b531_APN0560028.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2bc2b1_c546_11ec_b147_ac1f6b40b531_vstavkakrem29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140f511_5d99_11e7_ae67_0025902b3cc1_B57F66F5_C05C_41201A_84AB_BD08DDEDF1F030.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f32ae_fdef_11df_b16f_003048d0c7fe_4CDA7717_69D7_4746_8237_D5CCB3DB4B3E31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4cf_0100_11e0_b16f_003048d0c7fe_24F205CE_0A77_45CF_BCEE_CC5C2E8B535D32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b4c72_4c4a_11e3_baa0_0025902b3cc1_E5894371_BECF_4EB4_9524_69DEBF06C26A33.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85cff82_eeb9_11eb_80bc_0025902b3cc1_whiteeco2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabc45a_eee8_11eb_80bc_0025902b3cc1_nevskyi_buk3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2372a_eeb9_11eb_80bc_0025902b3cc1_seryi4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835aa35_eee7_11eb_80bc_0025902b3cc1_RND5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c964df_eee7_11eb_80bc_0025902b3cc1_wengieg16.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b59658_eeb9_11eb_80bc_0025902b3cc1_pnl0657.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a67004_eeb9_11eb_80bc_0025902b3cc1_black8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccc347_eee8_11eb_80bc_0025902b3cc1_CO9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327416c3_c546_11e7_93ca_0025902b3cc1_1810.JPG"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c052c_eeb9_11eb_80bc_0025902b3cc1_unicream11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954873f_afe3_11e7_93ca_0025902b3cc1_712.JPG"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11022d52_a9a4_11e7_93ca_0025902b3cc1_1413.JPG"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2772661_eeb9_11eb_80bc_0025902b3cc1_whiteeco5014.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9bf5e9_8731_11e7_9ffe_0025902b3cc1_515.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038897f5_33f6_11ed_8b5d_ac1f6b40b531_PNL054WH.resize216.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91dba26_eeb9_11eb_80bc_0025902b3cc1_whiteecogor.resize217.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9521dc7_db88_11e8_bd20_0025902b3cc1_118.JPG"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bed54a_eeb8_11eb_80bc_0025902b3cc1_PNL059GR.resize219.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46d00e_eeb8_11eb_80bc_0025902b3cc1_PNL060UCR.resize220.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f434f_eee4_11eb_80bc_0025902b3cc1_PNL073OACO21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b6d35_eeb8_11eb_80bc_0025902b3cc1_PNL062BL22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d895ab_5ba7_11ee_907c_ac1f6b40b531_PNL076WH23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa067a_5ba7_11ee_907c_ac1f6b40b531_PNL077WH.resize224.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c145a_0ed9_11ec_80bc_0025902b3cc1_0011_ALZ_b25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a0e7e_df04_11eb_80bc_0025902b3cc1_APN_WH5526.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2668bd0_df04_11eb_80bc_0025902b3cc1_APN_BL5527.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ea360_ef84_11eb_80bc_0025902b3cc1_vstavkagrey28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85801c7_67c1_11ec_85fc_ac1f6b40b531_APN0560029.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2bc2b1_c546_11ec_b147_ac1f6b40b531_vstavkakrem30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140f511_5d99_11e7_ae67_0025902b3cc1_B57F66F5_C05C_41201A_84AB_BD08DDEDF1F031.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f32ae_fdef_11df_b16f_003048d0c7fe_4CDA7717_69D7_4746_8237_D5CCB3DB4B3E32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4cf_0100_11e0_b16f_003048d0c7fe_24F205CE_0A77_45CF_BCEE_CC5C2E8B535D33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b4c72_4c4a_11e3_baa0_0025902b3cc1_E5894371_BECF_4EB4_9524_69DEBF06C26A34.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3239,50 +3384,80 @@
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="33" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -3536,2346 +3711,2496 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z22"/>
+  <dimension ref="A1:Z23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D22" sqref="D22"/>
+      <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">16.02.2026</t>
+            <t xml:space="preserve">09.04.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="4"/>
       <c r="B7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">NMP1224/50/47 Экономпанель вертикальная 15,5мм</t>
-[...3 lines deleted...]
-Артикул: PNL.076.WH</t>
+            <t xml:space="preserve">EMP (N) 1224/100/23 Экономпанель вертикальная (18 мм толщина)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PNL.069.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Шаг паза, мм: 50</t>
-[...3 lines deleted...]
-Вставки, шт.: 47</t>
+Шаг паза, мм: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Вставки, шт.: 23</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина панели, мм: 18</t>
           </r>
           <r>
             <t xml:space="preserve">
 Покрытие: шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Используются с универсальными вставками тип NBH, артикулы вставок: APN.055.WH, APN.055.BL, APN.056.GR, а также с алюминиевой вставкой артикул NALZ.038.00.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 30</t>
+Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO).</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3912.00</t>
+            <t xml:space="preserve">4019.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">NMP2412/100/11+1 Экономпанель горизонтальная 15,5мм</t>
-[...15 lines deleted...]
-Высота, мм: 1200</t>
+            <t xml:space="preserve">EMW (N) 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PNL.085.NB</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: невский бук</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 2400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг паза, мм: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
-Вставки, шт.: 22</t>
+Вставки, шт.: 23</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина панели, мм: 18</t>
           </r>
           <r>
             <t xml:space="preserve">
 Покрытие: шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Используются с универсальными вставками тип NBH, артикулы вставок: APN.055.WH, APN.055.BL, APN.056.GR, а также с алюминиевой вставкой артикул NALZ.038.00. Панель имеет полупазы для соединения панелей между собой в высоту.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 30</t>
+Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Поставляется под заказ, кратно упаковке.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 4230 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3699.00</t>
+            <t xml:space="preserve">3378.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="4"/>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">NMP1224/100/23 Экономпанель вертикальная 15,5мм</t>
-[...3 lines deleted...]
-Артикул: PNL.059.GR</t>
+            <t xml:space="preserve">EMP (N) 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PNL.063.GR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: серый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг паза, мм: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Вставки, шт.: 23</t>
           </r>
           <r>
             <t xml:space="preserve">
+Толщина панели, мм: 18</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Покрытие: шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Используются с универсальными вставками тип NBH, артикулы вставок: APN.055.WH, APN.055.BL, APN.056.GR, а также с алюминиевой вставкой артикул NALZ.038.00.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 30</t>
+Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO).</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3912.00</t>
+            <t xml:space="preserve">4230.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">NMP1224/100/23 Экономпанель вертикальная 15,5мм</t>
-[...7 lines deleted...]
-Цвет: уни-крем</t>
+            <t xml:space="preserve">EMP 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PNL.078.RD</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: красный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг паза, мм: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Вставки, шт.: 23</t>
           </r>
           <r>
             <t xml:space="preserve">
+Толщина панели, мм: 18</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Покрытие: шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Используются с универсальными вставками тип NBH, артикулы вставок: APN.055.WH, APN.055.BL, APN.056.GR, а также с алюминиевой вставкой артикул NALZ.038.00.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 30</t>
+Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Поставляется под заказ, кратно упаковке.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3912.00</t>
+            <t xml:space="preserve">4230.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">NMW1224/100/23 Экономпанель вертикальная 15,5мм</t>
-[...7 lines deleted...]
-Цвет: дуб сонома</t>
+            <t xml:space="preserve">EMW (N) 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PNL.082.OA</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: венге</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг паза, мм: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Вставки, шт.: 23</t>
           </r>
           <r>
             <t xml:space="preserve">
-Покрытие: шагрень </t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 30</t>
+Толщина панели, мм: 18</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Покрытие: шагрень</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Поставляется под заказ, кратно упаковке.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3912.00</t>
+            <t xml:space="preserve">4230.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">NMP1224/100/23 Экономпанель вертикальная 15,5мм</t>
-[...7 lines deleted...]
-Цвет: черная шагрень</t>
+            <t xml:space="preserve">EMP (N) 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PNL.065.PL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: платина</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг паза, мм: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Вставки, шт.: 23</t>
           </r>
           <r>
             <t xml:space="preserve">
+Толщина панели, мм: 18</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Покрытие: шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Используются с универсальными вставками тип NBH, артикулы вставок: APN.055.WH, APN.055.BL, APN.056.GR, а также с алюминиевой вставкой артикул NALZ.038.00.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 30</t>
+Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO).</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3912.00</t>
+            <t xml:space="preserve">4230.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">EMP (N) 1218/100/17 Экономпанель вертикальная, 18мм</t>
-[...7 lines deleted...]
-Цвет: белый</t>
+            <t xml:space="preserve">EMP (N) 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PNL.066.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черная шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 1800</t>
+Высота, мм: 2400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг паза, мм: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
-Вставки, шт.: 17</t>
+Вставки, шт.: 23</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина панели, мм: 18</t>
           </r>
           <r>
             <t xml:space="preserve">
 Покрытие: шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Под заказ от 25шт. (кратно пачке) </t>
+Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO).</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3129.00</t>
+            <t xml:space="preserve">4230.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">EMP (N) 1224/100/23 Экономпанель вертикальная (18 мм толщина )</t>
-[...7 lines deleted...]
-Цвет: белый</t>
+            <t xml:space="preserve">EMW (N) 1224/100/23 Экономпанель вертикальная (18 мм толщина)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PNL.086.OA.CO</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: дуб сонома</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг паза, мм: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Вставки, шт.: 23</t>
           </r>
           <r>
             <t xml:space="preserve">
+Толщина панели, мм: 18</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Покрытие: шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Используются с универсальными вставками тип NBH, артикулы вставок: APN.055.WH, APN.055.BL, APN.056.GR, а также с алюминиевой вставкой артикул NALZ.038.00.</t>
+Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO).</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3870.00</t>
+            <t xml:space="preserve">4230.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">EMP (N) 1224/50/47 Экономпанель вертикальная (18 мм толщина )</t>
-[...7 lines deleted...]
-Цвет: белый</t>
+            <t xml:space="preserve">EMW 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PNL.052.OA.CO</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: дуб сонома</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Шаг паза, мм: 50</t>
-[...3 lines deleted...]
-Вставки, шт.: 47</t>
+Шаг паза, мм: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Вставки, шт.: 23</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина панели, мм: 18</t>
           </r>
           <r>
             <t xml:space="preserve">
 Покрытие: шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Используются с универсальными вставками тип NBH, артикулы вставок: APN.055.WH, APN.055.BL, APN.056.GR, APN.056.CR, APN.056.00, а также с алюминиевой вставкой артикул NALZ.038.00.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 25</t>
+Примечание: Используется с пластиковыми вставками APN.042.GN, APN.044.GR и APN.044.LBR.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 4509 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3990.00</t>
+            <t xml:space="preserve">3609.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">EMP (N) 1224/100/23 \ Экономпанель вертикальная (18 мм толщина )</t>
-[...7 lines deleted...]
-Цвет: серый</t>
+            <t xml:space="preserve">EMP (N) 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PNL.064.UCR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: уни-крем</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг паза, мм: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Вставки, шт.: 23</t>
           </r>
           <r>
             <t xml:space="preserve">
+Толщина панели, мм: 18</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Покрытие: шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Используются с универсальными вставками тип NBH, артикулы вставок: APN.055.WH, APN.055.BL, APN.056.GR, а также с алюминиевой вставкой артикул NALZ.038.00. Под заказ от 25шт. (кратно пачке) </t>
+Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO).</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4090.00</t>
+            <t xml:space="preserve">4230.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">NMP 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
-[...7 lines deleted...]
-Цвет: красный</t>
+            <t xml:space="preserve">EMP 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PNL.049.UCR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: уни-крем</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг паза, мм: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Вставки, шт.: 23</t>
           </r>
           <r>
             <t xml:space="preserve">
+Толщина панели, мм: 18</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Покрытие: шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Используются с универсальными вставками тип NBH, артикулы вставок: APN.055.WH, APN.055.BL, APN.056.GR, а также с алюминиевой вставкой артикул NALZ.038.00.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 25</t>
+Примечание: Используется с пластиковыми вставками APN.042.GN, APN.044.GR и APN.044.LBR.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 4509 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4090.00</t>
+            <t xml:space="preserve">3609.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">EMW (N) 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
-[...7 lines deleted...]
-Цвет: венге</t>
+            <t xml:space="preserve">EMW 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PNL.052.DB</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: бук темный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг паза, мм: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Вставки, шт.: 23</t>
           </r>
           <r>
             <t xml:space="preserve">
-Покрытие: шагрень</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 25</t>
+Толщина панели, мм: 18</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Покрытие: древесное тиснение</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Используется с пластиковыми вставками APN.042.GN, APN.044.GR и APN.044.LBR.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 4509 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4090.00</t>
+            <t xml:space="preserve">3609.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">EMW (N) 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
-[...7 lines deleted...]
-Цвет: невский бук</t>
+            <t xml:space="preserve">EMP (N) 1224/50/47 Экономпанель вертикальная (18 мм толщина)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PNL.067.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Шаг паза, мм: 100</t>
-[...3 lines deleted...]
-Вставки, шт.: 23</t>
+Шаг паза, мм: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Вставки, шт.: 47</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина панели, мм: 18</t>
           </r>
           <r>
             <t xml:space="preserve">
 Покрытие: шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Используются с универсальными вставками тип NBH, артикулы вставок: APN.055.WH, APN.055.BL, APN.056.GR, а также с алюминиевой вставкой артикул NALZ.038.00.</t>
-[...3 lines deleted...]
- Дата и время: 08.10.2025 14:49:55</t>
+Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO).</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 3965 руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3378.00</t>
+            <t xml:space="preserve">4130.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">EMP (N) 2412/100/11+1 Экономпанель горизонтальная (18 мм толщина)</t>
-[...3 lines deleted...]
-Артикул: PNL.068.WH</t>
+            <t xml:space="preserve">EMP 1224/50/47 \ Экономпанель вертикальная (18 мм толщина)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PNL.050.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 2400</t>
-[...11 lines deleted...]
-Вставки, шт.: 22</t>
+Ширина, мм: 1200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 2400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Шаг паза, мм: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Вставки, шт.: 47</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина панели, мм: 18</t>
           </r>
           <r>
             <t xml:space="preserve">
 Покрытие: шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Используются с универсальными вставками тип NBH, артикулы вставок: APN.055.WH, APN.055.BL, APN.056.GR, а также с алюминиевой вставкой артикул NALZ.038.00. Панель имеет полупазы для соединения панелей между собой в высоту. </t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 25</t>
+Примечание: Используется с пластиковыми вставками APN.042.GN, APN.044.GR и APN.044.LBR.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 4059 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3890.00</t>
+            <t xml:space="preserve">3460.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">EMP (N) 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
-[...7 lines deleted...]
-Цвет: платина</t>
+            <t xml:space="preserve">EMP (N) 1218/100/17 Экономпанель вертикальная (18 мм толщина)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PNL.092.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 2400</t>
+Высота, мм: 1800</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг паза, мм: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
-Вставки, шт.: 23</t>
+Вставки, шт.: 17</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина панели, мм: 18</t>
           </r>
           <r>
             <t xml:space="preserve">
 Покрытие: шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Используются с универсальными вставками тип NBH, артикулы вставок: APN.055.WH, APN.055.BL, APN.056.GR, а также с алюминиевой вставкой артикул NALZ.038.00.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 25</t>
+Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Поставляется под заказ, кратно упаковке.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4090.00</t>
+            <t xml:space="preserve">3380.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">EMP (N) 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
-[...15 lines deleted...]
-Высота, мм: 2400</t>
+            <t xml:space="preserve">EMP (N) 2412/100/11+1 Экономпанель горизонтальная (18 мм толщина)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PNL.068.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 2400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг паза, мм: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
-Вставки, шт.: 23</t>
+Вставки, шт.: 22</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина панели, мм: 18</t>
           </r>
           <r>
             <t xml:space="preserve">
 Покрытие: шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Используются с универсальными вставками тип NBH, артикулы вставок: APN.055.WH, APN.055.BL, APN.056.GR, а также с алюминиевой вставкой артикул NALZ.038.00.</t>
+Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Панель имеет полупазы для соединения панелей между собой в высоту.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4090.00</t>
+            <t xml:space="preserve">4059.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">EMW (N) 1224/100/23 Экономпанель вертикальная (18мм толщина)</t>
-[...7 lines deleted...]
-Цвет: дуб сонома</t>
+            <t xml:space="preserve">NMP 1224/100/23 \ Экономпанель вертикальная (15,5 мм толщина, НАНО)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PNL.055.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг паза, мм: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Вставки, шт.: 23</t>
           </r>
           <r>
             <t xml:space="preserve">
+Толщина панели, мм: 15,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Покрытие: шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Под заказ от 25шт. (кратно пачке) </t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 25</t>
+Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO).</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4090.00</t>
+            <t xml:space="preserve">3840.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">EMP (N) 1224/100/23 \ Экономпанель вертикальная (18 мм толщина )</t>
-[...7 lines deleted...]
-Цвет: уни-крем</t>
+            <t xml:space="preserve">NMP 1224/100/23 Экономпанель вертикальная (15,5 мм толщина)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PNL.059.GR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: серый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг паза, мм: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Вставки, шт.: 23</t>
           </r>
           <r>
             <t xml:space="preserve">
+Толщина панели, мм: 15,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Покрытие: шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Используются с универсальными вставками тип NBH, артикулы вставок: APN.055.WH, APN.055.BL, APN.056.GR, а также с алюминиевой вставкой артикул NALZ.038.00.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 25</t>
+Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Поставляется под заказ, кратно упаковке.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4090.00</t>
+            <t xml:space="preserve">4059.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="4"/>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">NMP 1224/100/23 \ Экономпанель вертикальная НАНО (толщина 16 мм)</t>
-[...7 lines deleted...]
-Цвет: белый</t>
+            <t xml:space="preserve">NMP 1224/100/23 Экономпанель вертикальная (15,5 мм толщина)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PNL.060.UCR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: уни-крем</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг паза, мм: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Вставки, шт.: 23</t>
           </r>
           <r>
             <t xml:space="preserve">
+Толщина панели, мм: 15,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Покрытие: шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Используются с универсальными вставками тип NBH, артикулы вставок: APN.055.WH, APN.055.BL, APN.056.GR, а также с алюминиевой вставкой артикул NALZ.038.00.</t>
+Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Поставляется под заказ, кратно упаковке.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3690.00</t>
+            <t xml:space="preserve">4059.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">EMW 1224/100/23 \ Экономпанель вертикальная 18 мм</t>
-[...7 lines deleted...]
-Цвет: бук темный</t>
+            <t xml:space="preserve">NMW 1224/100/23 Экономпанель вертикальная (15,5 мм толщина)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PNL.073.OA.CO</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: дуб сонома</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг паза, мм: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Вставки, шт.: 23</t>
           </r>
           <r>
             <t xml:space="preserve">
-Покрытие: древесное тиснение</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 25</t>
+Толщина панели, мм: 15,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Покрытие: шагрень </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Поставляется под заказ, кратно упаковке.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3890.00</t>
+            <t xml:space="preserve">4059.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="4"/>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">EMP 1224/100/23 \ Экономпанель вертикальная 18 мм</t>
-[...7 lines deleted...]
-Цвет: уни-крем</t>
+            <t xml:space="preserve">NMP 1224/100/23 Экономпанель вертикальная (15,5 мм толщина)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PNL.062.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черная шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг паза, мм: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Вставки, шт.: 23</t>
           </r>
           <r>
             <t xml:space="preserve">
+Толщина панели, мм: 15,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Покрытие: шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Поставляется со склада</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 25</t>
+Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Поставляется под заказ, кратно упаковке.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3570.00</t>
+            <t xml:space="preserve">4059.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">EMP 1224/50/47 \ Экономпанель вертикальная 18 мм</t>
-[...3 lines deleted...]
-Артикул: PNL.050.WH</t>
+            <t xml:space="preserve">NMP 1224/50/47 Экономпанель вертикальная (15,5 мм толщина)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PNL.076.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг паза, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Вставки, шт.: 47</t>
           </r>
           <r>
             <t xml:space="preserve">
+Толщина панели, мм: 15,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Покрытие: шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Поставляется со склада</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 25</t>
+Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Поставляется под заказ, кратно упаковке.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3690.00</t>
+            <t xml:space="preserve">4059.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="4"/>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ALZ (Nano)  Алюминиевая вставка в экономпанель защелкивающаяся</t>
-[...15 lines deleted...]
-Кол-во в упаковке, шт.: 23</t>
+            <t xml:space="preserve">NMP 2412/100/11+1 Экономпанель горизонтальная (15,5 мм толщина)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PNL.077.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 2400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Шаг паза, мм: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Вставки, шт.: 22</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина панели, мм: 15,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Покрытие: шагрень</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Панель имеет полупазы для соединения панелей между собой в высоту. Поставляется под заказ, кратно упаковке.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">111.00</t>
+            <t xml:space="preserve">3840.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">NBH \ Пластиковая вставка в экономпанель (облегченная)</t>
-[...7 lines deleted...]
-Цвет: белый</t>
+            <t xml:space="preserve">ALZ (Nano)  Алюминиевая вставка в экономпанель защелкивающаяся</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NALZ.038.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Вставки универсальные, подходят к обычным и Нано эконом панелям. Внимание, возможно небольшое отличие оттенка товара из разных партий. Продается поштучно.</t>
+Примечание: Подходят для панелей NMP, NMW, EMP (N) и EMW (N).</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 23</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">20.90</t>
+            <t xml:space="preserve">111.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="4"/>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">NBH \ Пластиковая вставка в экономпанель (облегченная)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: APN.055.BL</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: APN.055.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Вставки универсальные, подходят к обычным и Нано эконом панелям. Внимание, возможно небольшое отличие оттенка товара из разных партий. Продается поштучно.</t>
+Примечание: Универсальны, подходят ко всем панелям. Возможно небольшое отличие оттенка товара из разных партий. Продается поштучно.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 23</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">20.90</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">NBH \ Пластиковая вставка в экономпанель (облегченная)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: APN.056.GR</t>
-[...3 lines deleted...]
-Цвет: серый</t>
+Артикул: APN.055.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Вставки универсальные, подходят к обычным и Нано эконом панелям. Внимание, возможно небольшое отличие оттенка товара из разных партий. Продается поштучно.</t>
+Примечание: Универсальны, подходят ко всем панелям. Возможно небольшое отличие оттенка товара из разных партий. Продается поштучно.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 23</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">20.90</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="4"/>
       <c r="B20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">NBH \ Пластиковая вставка в экономпанель (облегченная)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: APN.056.00</t>
-[...3 lines deleted...]
-Цвет: под дерево</t>
+Артикул: APN.056.GR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: серый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Вставки универсальные, подходят к обычным и Нано эконом панелям. Внимание, возможно небольшое отличие оттенка товара из разных партий. Продается поштучно.</t>
+Примечание: Универсальны, подходят ко всем панелям. Возможно небольшое отличие оттенка товара из разных партий. Продается поштучно.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 23</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">20.90</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">NBH \ Пластиковая вставка в экономпанель (облегченная)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: APN.056.CR</t>
-[...3 lines deleted...]
-Цвет: кремовый</t>
+Артикул: APN.056.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: под дерево</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Вставки универсальные, подходят к обычным и Нано эконом панелям. Внимание, возможно небольшое отличие оттенка товара из разных партий. Продается поштучно.</t>
+Примечание: Универсальны, подходят ко всем панелям. Возможно небольшое отличие оттенка товара из разных партий. Продается поштучно.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 23</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">20.90</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="4"/>
       <c r="B21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Пластиковая вставка в экономпанель</t>
-[...7 lines deleted...]
-Цвет: светло-коричневый</t>
+            <t xml:space="preserve">NBH \ Пластиковая вставка в экономпанель (облегченная)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: APN.056.CR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: кремовый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Внимание, возможно небольшое отличие оттенка товара из разных партий. Продается поштучно</t>
-[...3 lines deleted...]
- Дата и время: 25.09.2025 10:57:01</t>
+Примечание: Универсальны, подходят ко всем панелям. Возможно небольшое отличие оттенка товара из разных партий. Продается поштучно.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 23</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 25,5 руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">20.50</t>
+            <t xml:space="preserve">20.90</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Пластиковая вставка в экономпанель</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: APN.044.GR</t>
-[...3 lines deleted...]
-Цвет: серый</t>
+Артикул: APN.044.LBR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: светло-коричневый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Внимание, возможно небольшое отличие оттенка товара из разных партий. Продается поштучно</t>
-[...3 lines deleted...]
- Дата и время: 25.09.2025 10:55:40</t>
+Примечание: Используются с панелями PNL.049.UCR, PNL.050.WH, PNL.052.OA.CO и PNL.052.DB. Возможно небольшое отличие оттенка товара из разных партий. Продается поштучно.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 23</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 25,5 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">20.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="4"/>
       <c r="B22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Пластиковая вставка в экономпанель</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: APN.042.GN</t>
-[...3 lines deleted...]
-Цвет: зеленый</t>
+Артикул: APN.044.GR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: серый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Внимание, возможно небольшое отличие оттенка товара из разных партий. Продается поштучно</t>
-[...3 lines deleted...]
- Дата и время: 25.09.2025 10:57:31</t>
+Примечание: Используются с панелями PNL.049.UCR, PNL.050.WH, PNL.052.OA.CO и PNL.052.DB. Возможно небольшое отличие оттенка товара из разных партий. Продается поштучно.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 23</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 25,5 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">20.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Вставка-полоска для панелей S1224</t>
+            <t xml:space="preserve">Пластиковая вставка в экономпанель</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: APN.042.GN</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: зеленый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Используются с панелями PNL.049.UCR, PNL.050.WH, PNL.052.OA.CO и PNL.052.DB. Возможно небольшое отличие оттенка товара из разных партий. Продается поштучно.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 23</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 25,5 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">20.50</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" s="4"/>
+      <c r="B23" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">S 1224 \ Вставка-полоска для панелей</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: K.PNL.014.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, см: 28 м (= 23 вставки), (=1&amp;nbsp;рулон)</t>
           </r>
           <r>
             <t xml:space="preserve">
- Дата и время: 25.09.2025 10:54:35</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 54</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 115 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">80.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>