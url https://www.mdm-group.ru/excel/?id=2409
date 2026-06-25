--- v3 (2026-04-24)
+++ v4 (2026-06-25)
@@ -33,51 +33,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">09.04.2026</t>
+      <t xml:space="preserve">17.06.2026</t>
     </r>
   </si>
   <si>
     <t>Экономпанели, вставки в экономпанели, декоры</t>
   </si>
   <si>
     <t>Обратите внимание, что одноименные цвета (например, клен и клен) ДСП и экономпанели могут не совпадать.Экономпанели упаковываются производителем на европоддоны по 25 шт.Возможна упаковка экономпанелей в гофрокартон по 2 шт. Цена – 116 руб/шт.Нестандартное цветовое исполнение под заказ от 25 шт.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">EMP (N) 1224/100/23 Экономпанель вертикальная (18 мм толщина)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PNL.069.WH</t>
     </r>
@@ -109,51 +109,51 @@
       <t xml:space="preserve">
 Покрытие: шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO).</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4019.00</t>
+      <t xml:space="preserve">4099.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">EMW (N) 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PNL.085.NB</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: невский бук</t>
@@ -259,51 +259,51 @@
       <t xml:space="preserve">
 Покрытие: шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO).</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4230.00</t>
+      <t xml:space="preserve">4299.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">EMP 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PNL.078.RD</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: красный</t>
@@ -332,51 +332,51 @@
       <t xml:space="preserve">
 Покрытие: шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Поставляется под заказ, кратно упаковке.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4230.00</t>
+      <t xml:space="preserve">4299.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">EMW (N) 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PNL.082.OA</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: венге</t>
@@ -405,51 +405,51 @@
       <t xml:space="preserve">
 Покрытие: шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Поставляется под заказ, кратно упаковке.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4230.00</t>
+      <t xml:space="preserve">4299.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">EMP (N) 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PNL.065.PL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: платина</t>
@@ -478,51 +478,51 @@
       <t xml:space="preserve">
 Покрытие: шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO).</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4230.00</t>
+      <t xml:space="preserve">4299.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">EMP (N) 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PNL.066.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черная шагрень</t>
@@ -551,51 +551,51 @@
       <t xml:space="preserve">
 Покрытие: шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO).</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4230.00</t>
+      <t xml:space="preserve">4299.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">EMW (N) 1224/100/23 Экономпанель вертикальная (18 мм толщина)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PNL.086.OA.CO</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: дуб сонома</t>
@@ -624,51 +624,51 @@
       <t xml:space="preserve">
 Покрытие: шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO).</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4230.00</t>
+      <t xml:space="preserve">4299.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">EMW 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PNL.052.OA.CO</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: дуб сонома</t>
@@ -770,51 +770,51 @@
       <t xml:space="preserve">
 Покрытие: шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO).</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4230.00</t>
+      <t xml:space="preserve">4299.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">EMP 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PNL.049.UCR</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: уни-крем</t>
@@ -989,51 +989,51 @@
       <t xml:space="preserve">
 Покрытие: шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO).</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4130.00</t>
+      <t xml:space="preserve">4209.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">EMP 1224/50/47 \ Экономпанель вертикальная (18 мм толщина)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PNL.050.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
@@ -1131,51 +1131,51 @@
       <t xml:space="preserve">
 Толщина панели, мм: 18</t>
     </r>
     <r>
       <t xml:space="preserve">
 Покрытие: шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Поставляется под заказ, кратно упаковке.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3380.00</t>
+      <t xml:space="preserve">3409.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">EMP (N) 2412/100/11+1 Экономпанель горизонтальная (18 мм толщина)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PNL.068.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
@@ -1204,51 +1204,51 @@
       <t xml:space="preserve">
 Покрытие: шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Панель имеет полупазы для соединения панелей между собой в высоту.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4059.00</t>
+      <t xml:space="preserve">4090.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">NMP 1224/100/23 \ Экономпанель вертикальная (15,5 мм толщина, НАНО)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PNL.055.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
@@ -1277,51 +1277,51 @@
       <t xml:space="preserve">
 Покрытие: шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO).</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3840.00</t>
+      <t xml:space="preserve">3890.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">NMP 1224/100/23 Экономпанель вертикальная (15,5 мм толщина)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PNL.059.GR</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: серый</t>
@@ -1350,51 +1350,51 @@
       <t xml:space="preserve">
 Покрытие: шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Поставляется под заказ, кратно упаковке.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4059.00</t>
+      <t xml:space="preserve">4099.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">NMP 1224/100/23 Экономпанель вертикальная (15,5 мм толщина)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PNL.060.UCR</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: уни-крем</t>
@@ -1423,51 +1423,51 @@
       <t xml:space="preserve">
 Покрытие: шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Поставляется под заказ, кратно упаковке.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4059.00</t>
+      <t xml:space="preserve">4099.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">NMW 1224/100/23 Экономпанель вертикальная (15,5 мм толщина)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PNL.073.OA.CO</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: дуб сонома</t>
@@ -1496,51 +1496,51 @@
       <t xml:space="preserve">
 Покрытие: шагрень </t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Поставляется под заказ, кратно упаковке.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4059.00</t>
+      <t xml:space="preserve">4099.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">NMP 1224/100/23 Экономпанель вертикальная (15,5 мм толщина)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PNL.062.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черная шагрень</t>
@@ -1569,51 +1569,51 @@
       <t xml:space="preserve">
 Покрытие: шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Поставляется под заказ, кратно упаковке.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4059.00</t>
+      <t xml:space="preserve">4099.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">NMP 1224/50/47 Экономпанель вертикальная (15,5 мм толщина)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PNL.076.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
@@ -1642,51 +1642,51 @@
       <t xml:space="preserve">
 Покрытие: шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Поставляется под заказ, кратно упаковке.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4059.00</t>
+      <t xml:space="preserve">4099.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">NMP 2412/100/11+1 Экономпанель горизонтальная (15,5 мм толщина)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PNL.077.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
@@ -1715,100 +1715,100 @@
       <t xml:space="preserve">
 Покрытие: шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Панель имеет полупазы для соединения панелей между собой в высоту. Поставляется под заказ, кратно упаковке.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3840.00</t>
+      <t xml:space="preserve">3890.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">ALZ (Nano)  Алюминиевая вставка в экономпанель защелкивающаяся</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NALZ.038.00</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Подходят для панелей NMP, NMW, EMP (N) и EMW (N).</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 23</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">111.00</t>
+      <t xml:space="preserve">114.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">NBH \ Пластиковая вставка в экономпанель (облегченная)</t>
@@ -1825,51 +1825,51 @@
       <t xml:space="preserve">
 Ширина, мм: 1200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Универсальны, подходят ко всем панелям. Возможно небольшое отличие оттенка товара из разных партий. Продается поштучно.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 23</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">20.90</t>
+      <t xml:space="preserve">23.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">NBH \ Пластиковая вставка в экономпанель (облегченная)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: APN.055.BL</t>
@@ -1882,51 +1882,51 @@
       <t xml:space="preserve">
 Ширина, мм: 1200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Универсальны, подходят ко всем панелям. Возможно небольшое отличие оттенка товара из разных партий. Продается поштучно.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 23</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">20.90</t>
+      <t xml:space="preserve">23.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">NBH \ Пластиковая вставка в экономпанель (облегченная)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: APN.056.GR</t>
@@ -1939,51 +1939,51 @@
       <t xml:space="preserve">
 Ширина, мм: 1200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Универсальны, подходят ко всем панелям. Возможно небольшое отличие оттенка товара из разных партий. Продается поштучно.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 23</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">20.90</t>
+      <t xml:space="preserve">23.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">NBH \ Пластиковая вставка в экономпанель (облегченная)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: APN.056.00</t>
@@ -1996,51 +1996,51 @@
       <t xml:space="preserve">
 Ширина, мм: 1200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Универсальны, подходят ко всем панелям. Возможно небольшое отличие оттенка товара из разных партий. Продается поштучно.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 23</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">20.90</t>
+      <t xml:space="preserve">23.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">NBH \ Пластиковая вставка в экономпанель (облегченная)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: APN.056.CR</t>
@@ -2053,51 +2053,51 @@
       <t xml:space="preserve">
 Ширина, мм: 1200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Универсальны, подходят ко всем панелям. Возможно небольшое отличие оттенка товара из разных партий. Продается поштучно.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 23</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">20.90</t>
+      <t xml:space="preserve">23.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Пластиковая вставка в экономпанель</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: APN.044.LBR</t>
@@ -3753,51 +3753,51 @@
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">09.04.2026</t>
+            <t xml:space="preserve">17.06.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -3849,51 +3849,51 @@
             <t xml:space="preserve">
 Покрытие: шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO).</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4019.00</t>
+            <t xml:space="preserve">4099.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">EMW (N) 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PNL.085.NB</t>
           </r>
@@ -4007,51 +4007,51 @@
             <t xml:space="preserve">
 Покрытие: шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO).</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4230.00</t>
+            <t xml:space="preserve">4299.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">EMP 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PNL.078.RD</t>
           </r>
@@ -4083,51 +4083,51 @@
             <t xml:space="preserve">
 Покрытие: шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Поставляется под заказ, кратно упаковке.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4230.00</t>
+            <t xml:space="preserve">4299.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">EMW (N) 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -4161,51 +4161,51 @@
             <t xml:space="preserve">
 Покрытие: шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Поставляется под заказ, кратно упаковке.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4230.00</t>
+            <t xml:space="preserve">4299.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">EMP (N) 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PNL.065.PL</t>
           </r>
@@ -4237,51 +4237,51 @@
             <t xml:space="preserve">
 Покрытие: шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO).</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4230.00</t>
+            <t xml:space="preserve">4299.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">EMP (N) 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -4315,51 +4315,51 @@
             <t xml:space="preserve">
 Покрытие: шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO).</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4230.00</t>
+            <t xml:space="preserve">4299.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">EMW (N) 1224/100/23 Экономпанель вертикальная (18 мм толщина)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PNL.086.OA.CO</t>
           </r>
@@ -4391,51 +4391,51 @@
             <t xml:space="preserve">
 Покрытие: шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO).</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4230.00</t>
+            <t xml:space="preserve">4299.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">EMW 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -4545,51 +4545,51 @@
             <t xml:space="preserve">
 Покрытие: шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO).</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4230.00</t>
+            <t xml:space="preserve">4299.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">EMP 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -4777,51 +4777,51 @@
             <t xml:space="preserve">
 Покрытие: шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO).</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4130.00</t>
+            <t xml:space="preserve">4209.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">EMP 1224/50/47 \ Экономпанель вертикальная (18 мм толщина)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PNL.050.WH</t>
           </r>
@@ -4927,51 +4927,51 @@
             <t xml:space="preserve">
 Толщина панели, мм: 18</t>
           </r>
           <r>
             <t xml:space="preserve">
 Покрытие: шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Поставляется под заказ, кратно упаковке.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3380.00</t>
+            <t xml:space="preserve">3409.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">EMP (N) 2412/100/11+1 Экономпанель горизонтальная (18 мм толщина)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PNL.068.WH</t>
           </r>
@@ -5003,51 +5003,51 @@
             <t xml:space="preserve">
 Покрытие: шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Панель имеет полупазы для соединения панелей между собой в высоту.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4059.00</t>
+            <t xml:space="preserve">4090.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">NMP 1224/100/23 \ Экономпанель вертикальная (15,5 мм толщина, НАНО)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -5081,51 +5081,51 @@
             <t xml:space="preserve">
 Покрытие: шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO).</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3840.00</t>
+            <t xml:space="preserve">3890.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">NMP 1224/100/23 Экономпанель вертикальная (15,5 мм толщина)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PNL.059.GR</t>
           </r>
@@ -5157,51 +5157,51 @@
             <t xml:space="preserve">
 Покрытие: шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Поставляется под заказ, кратно упаковке.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4059.00</t>
+            <t xml:space="preserve">4099.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="4"/>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">NMP 1224/100/23 Экономпанель вертикальная (15,5 мм толщина)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -5235,51 +5235,51 @@
             <t xml:space="preserve">
 Покрытие: шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Поставляется под заказ, кратно упаковке.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4059.00</t>
+            <t xml:space="preserve">4099.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">NMW 1224/100/23 Экономпанель вертикальная (15,5 мм толщина)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PNL.073.OA.CO</t>
           </r>
@@ -5311,51 +5311,51 @@
             <t xml:space="preserve">
 Покрытие: шагрень </t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Поставляется под заказ, кратно упаковке.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4059.00</t>
+            <t xml:space="preserve">4099.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="4"/>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">NMP 1224/100/23 Экономпанель вертикальная (15,5 мм толщина)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -5389,51 +5389,51 @@
             <t xml:space="preserve">
 Покрытие: шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Поставляется под заказ, кратно упаковке.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4059.00</t>
+            <t xml:space="preserve">4099.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">NMP 1224/50/47 Экономпанель вертикальная (15,5 мм толщина)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PNL.076.WH</t>
           </r>
@@ -5465,51 +5465,51 @@
             <t xml:space="preserve">
 Покрытие: шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Поставляется под заказ, кратно упаковке.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4059.00</t>
+            <t xml:space="preserve">4099.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="4"/>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">NMP 2412/100/11+1 Экономпанель горизонтальная (15,5 мм толщина)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -5543,51 +5543,51 @@
             <t xml:space="preserve">
 Покрытие: шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Панель имеет полупазы для соединения панелей между собой в высоту. Поставляется под заказ, кратно упаковке.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3840.00</t>
+            <t xml:space="preserve">3890.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">ALZ (Nano)  Алюминиевая вставка в экономпанель защелкивающаяся</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: NALZ.038.00</t>
           </r>
@@ -5595,51 +5595,51 @@
             <t xml:space="preserve">
 Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Подходят для панелей NMP, NMW, EMP (N) и EMW (N).</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 23</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">111.00</t>
+            <t xml:space="preserve">114.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="4"/>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
@@ -5661,51 +5661,51 @@
             <t xml:space="preserve">
 Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Универсальны, подходят ко всем панелям. Возможно небольшое отличие оттенка товара из разных партий. Продается поштучно.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 23</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">20.90</t>
+            <t xml:space="preserve">23.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">NBH \ Пластиковая вставка в экономпанель (облегченная)</t>
           </r>
@@ -5721,51 +5721,51 @@
             <t xml:space="preserve">
 Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Универсальны, подходят ко всем панелям. Возможно небольшое отличие оттенка товара из разных партий. Продается поштучно.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 23</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">20.90</t>
+            <t xml:space="preserve">23.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="4"/>
       <c r="B20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
@@ -5783,51 +5783,51 @@
             <t xml:space="preserve">
 Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Универсальны, подходят ко всем панелям. Возможно небольшое отличие оттенка товара из разных партий. Продается поштучно.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 23</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">20.90</t>
+            <t xml:space="preserve">23.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">NBH \ Пластиковая вставка в экономпанель (облегченная)</t>
           </r>
@@ -5843,51 +5843,51 @@
             <t xml:space="preserve">
 Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Универсальны, подходят ко всем панелям. Возможно небольшое отличие оттенка товара из разных партий. Продается поштучно.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 23</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">20.90</t>
+            <t xml:space="preserve">23.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="4"/>
       <c r="B21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
@@ -5905,51 +5905,51 @@
             <t xml:space="preserve">
 Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Универсальны, подходят ко всем панелям. Возможно небольшое отличие оттенка товара из разных партий. Продается поштучно.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 23</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">20.90</t>
+            <t xml:space="preserve">23.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Пластиковая вставка в экономпанель</t>
           </r>