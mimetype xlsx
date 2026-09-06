--- v4 (2026-06-25)
+++ v5 (2026-09-06)
@@ -33,51 +33,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">17.06.2026</t>
+      <t xml:space="preserve">19.08.2026</t>
     </r>
   </si>
   <si>
     <t>Экономпанели, вставки в экономпанели, декоры</t>
   </si>
   <si>
     <t>Обратите внимание, что одноименные цвета (например, клен и клен) ДСП и экономпанели могут не совпадать.Экономпанели упаковываются производителем на европоддоны по 25 шт.Возможна упаковка экономпанелей в гофрокартон по 2 шт. Цена – 116 руб/шт.Нестандартное цветовое исполнение под заказ от 25 шт.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">EMP (N) 1224/100/23 Экономпанель вертикальная (18 мм толщина)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PNL.069.WH</t>
     </r>
@@ -109,51 +109,51 @@
       <t xml:space="preserve">
 Покрытие: шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO).</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4099.00</t>
+      <t xml:space="preserve">4199.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">EMW (N) 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PNL.085.NB</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: невский бук</t>
@@ -259,51 +259,51 @@
       <t xml:space="preserve">
 Покрытие: шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO).</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4299.00</t>
+      <t xml:space="preserve">4399.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">EMP 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PNL.078.RD</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: красный</t>
@@ -332,51 +332,51 @@
       <t xml:space="preserve">
 Покрытие: шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Поставляется под заказ, кратно упаковке.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4299.00</t>
+      <t xml:space="preserve">4399.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">EMW (N) 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PNL.082.OA</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: венге</t>
@@ -405,51 +405,51 @@
       <t xml:space="preserve">
 Покрытие: шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Поставляется под заказ, кратно упаковке.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4299.00</t>
+      <t xml:space="preserve">4399.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">EMP (N) 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PNL.065.PL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: платина</t>
@@ -478,51 +478,51 @@
       <t xml:space="preserve">
 Покрытие: шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO).</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4299.00</t>
+      <t xml:space="preserve">4399.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">EMP (N) 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PNL.066.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черная шагрень</t>
@@ -551,51 +551,51 @@
       <t xml:space="preserve">
 Покрытие: шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO).</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4299.00</t>
+      <t xml:space="preserve">4399.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">EMW (N) 1224/100/23 Экономпанель вертикальная (18 мм толщина)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PNL.086.OA.CO</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: дуб сонома</t>
@@ -624,51 +624,51 @@
       <t xml:space="preserve">
 Покрытие: шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO).</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4299.00</t>
+      <t xml:space="preserve">4399.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">EMW 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PNL.052.OA.CO</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: дуб сонома</t>
@@ -770,51 +770,51 @@
       <t xml:space="preserve">
 Покрытие: шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO).</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4299.00</t>
+      <t xml:space="preserve">4399.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">EMP 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PNL.049.UCR</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: уни-крем</t>
@@ -989,51 +989,51 @@
       <t xml:space="preserve">
 Покрытие: шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO).</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4209.00</t>
+      <t xml:space="preserve">4309.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">EMP 1224/50/47 \ Экономпанель вертикальная (18 мм толщина)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PNL.050.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
@@ -1131,51 +1131,51 @@
       <t xml:space="preserve">
 Толщина панели, мм: 18</t>
     </r>
     <r>
       <t xml:space="preserve">
 Покрытие: шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Поставляется под заказ, кратно упаковке.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3409.00</t>
+      <t xml:space="preserve">3509.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">EMP (N) 2412/100/11+1 Экономпанель горизонтальная (18 мм толщина)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PNL.068.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
@@ -1204,51 +1204,51 @@
       <t xml:space="preserve">
 Покрытие: шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Панель имеет полупазы для соединения панелей между собой в высоту.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4090.00</t>
+      <t xml:space="preserve">4190.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">NMP 1224/100/23 \ Экономпанель вертикальная (15,5 мм толщина, НАНО)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PNL.055.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
@@ -1277,51 +1277,51 @@
       <t xml:space="preserve">
 Покрытие: шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO).</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3890.00</t>
+      <t xml:space="preserve">3990.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">NMP 1224/100/23 Экономпанель вертикальная (15,5 мм толщина)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PNL.059.GR</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: серый</t>
@@ -1350,51 +1350,51 @@
       <t xml:space="preserve">
 Покрытие: шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Поставляется под заказ, кратно упаковке.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4099.00</t>
+      <t xml:space="preserve">4199.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">NMP 1224/100/23 Экономпанель вертикальная (15,5 мм толщина)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PNL.060.UCR</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: уни-крем</t>
@@ -1423,51 +1423,51 @@
       <t xml:space="preserve">
 Покрытие: шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Поставляется под заказ, кратно упаковке.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4099.00</t>
+      <t xml:space="preserve">4199.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">NMW 1224/100/23 Экономпанель вертикальная (15,5 мм толщина)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PNL.073.OA.CO</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: дуб сонома</t>
@@ -1496,51 +1496,51 @@
       <t xml:space="preserve">
 Покрытие: шагрень </t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Поставляется под заказ, кратно упаковке.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4099.00</t>
+      <t xml:space="preserve">4199.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">NMP 1224/100/23 Экономпанель вертикальная (15,5 мм толщина)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PNL.062.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черная шагрень</t>
@@ -1569,51 +1569,51 @@
       <t xml:space="preserve">
 Покрытие: шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Поставляется под заказ, кратно упаковке.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4099.00</t>
+      <t xml:space="preserve">4199.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">NMP 1224/50/47 Экономпанель вертикальная (15,5 мм толщина)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PNL.076.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
@@ -1642,51 +1642,51 @@
       <t xml:space="preserve">
 Покрытие: шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Поставляется под заказ, кратно упаковке.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4099.00</t>
+      <t xml:space="preserve">4199.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">NMP 2412/100/11+1 Экономпанель горизонтальная (15,5 мм толщина)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PNL.077.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
@@ -1715,100 +1715,100 @@
       <t xml:space="preserve">
 Покрытие: шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Панель имеет полупазы для соединения панелей между собой в высоту. Поставляется под заказ, кратно упаковке.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3890.00</t>
+      <t xml:space="preserve">3990.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">ALZ (Nano)  Алюминиевая вставка в экономпанель защелкивающаяся</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NALZ.038.00</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Подходят для панелей NMP, NMW, EMP (N) и EMW (N).</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 23</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">114.00</t>
+      <t xml:space="preserve">115.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">NBH \ Пластиковая вставка в экономпанель (облегченная)</t>
@@ -2098,51 +2098,51 @@
       </rPr>
       <t xml:space="preserve">Пластиковая вставка в экономпанель</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: APN.044.LBR</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: светло-коричневый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Используются с панелями PNL.049.UCR, PNL.050.WH, PNL.052.OA.CO и PNL.052.DB. Возможно небольшое отличие оттенка товара из разных партий. Продается поштучно.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 23</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 25,5 руб.</t>
+Старая цена: 25.5 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">20.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -2155,51 +2155,51 @@
       </rPr>
       <t xml:space="preserve">Пластиковая вставка в экономпанель</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: APN.044.GR</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: серый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Используются с панелями PNL.049.UCR, PNL.050.WH, PNL.052.OA.CO и PNL.052.DB. Возможно небольшое отличие оттенка товара из разных партий. Продается поштучно.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 23</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 25,5 руб.</t>
+Старая цена: 25.5 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">20.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -2212,51 +2212,51 @@
       </rPr>
       <t xml:space="preserve">Пластиковая вставка в экономпанель</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: APN.042.GN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: зеленый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Используются с панелями PNL.049.UCR, PNL.050.WH, PNL.052.OA.CO и PNL.052.DB. Возможно небольшое отличие оттенка товара из разных партий. Продается поштучно.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 23</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 25,5 руб.</t>
+Старая цена: 25.5 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">20.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -3753,51 +3753,51 @@
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">17.06.2026</t>
+            <t xml:space="preserve">19.08.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -3849,51 +3849,51 @@
             <t xml:space="preserve">
 Покрытие: шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO).</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4099.00</t>
+            <t xml:space="preserve">4199.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">EMW (N) 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PNL.085.NB</t>
           </r>
@@ -4007,51 +4007,51 @@
             <t xml:space="preserve">
 Покрытие: шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO).</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4299.00</t>
+            <t xml:space="preserve">4399.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">EMP 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PNL.078.RD</t>
           </r>
@@ -4083,51 +4083,51 @@
             <t xml:space="preserve">
 Покрытие: шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Поставляется под заказ, кратно упаковке.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4299.00</t>
+            <t xml:space="preserve">4399.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">EMW (N) 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -4161,51 +4161,51 @@
             <t xml:space="preserve">
 Покрытие: шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Поставляется под заказ, кратно упаковке.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4299.00</t>
+            <t xml:space="preserve">4399.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">EMP (N) 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PNL.065.PL</t>
           </r>
@@ -4237,51 +4237,51 @@
             <t xml:space="preserve">
 Покрытие: шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO).</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4299.00</t>
+            <t xml:space="preserve">4399.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">EMP (N) 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -4315,51 +4315,51 @@
             <t xml:space="preserve">
 Покрытие: шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO).</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4299.00</t>
+            <t xml:space="preserve">4399.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">EMW (N) 1224/100/23 Экономпанель вертикальная (18 мм толщина)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PNL.086.OA.CO</t>
           </r>
@@ -4391,51 +4391,51 @@
             <t xml:space="preserve">
 Покрытие: шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO).</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4299.00</t>
+            <t xml:space="preserve">4399.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">EMW 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -4545,51 +4545,51 @@
             <t xml:space="preserve">
 Покрытие: шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO).</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4299.00</t>
+            <t xml:space="preserve">4399.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">EMP 1224/100/23 \ Экономпанель вертикальная (18 мм толщина)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -4777,51 +4777,51 @@
             <t xml:space="preserve">
 Покрытие: шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO).</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4209.00</t>
+            <t xml:space="preserve">4309.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">EMP 1224/50/47 \ Экономпанель вертикальная (18 мм толщина)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PNL.050.WH</t>
           </r>
@@ -4927,51 +4927,51 @@
             <t xml:space="preserve">
 Толщина панели, мм: 18</t>
           </r>
           <r>
             <t xml:space="preserve">
 Покрытие: шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Поставляется под заказ, кратно упаковке.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3409.00</t>
+            <t xml:space="preserve">3509.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">EMP (N) 2412/100/11+1 Экономпанель горизонтальная (18 мм толщина)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PNL.068.WH</t>
           </r>
@@ -5003,51 +5003,51 @@
             <t xml:space="preserve">
 Покрытие: шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Панель имеет полупазы для соединения панелей между собой в высоту.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4090.00</t>
+            <t xml:space="preserve">4190.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">NMP 1224/100/23 \ Экономпанель вертикальная (15,5 мм толщина, НАНО)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -5081,51 +5081,51 @@
             <t xml:space="preserve">
 Покрытие: шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO).</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3890.00</t>
+            <t xml:space="preserve">3990.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">NMP 1224/100/23 Экономпанель вертикальная (15,5 мм толщина)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PNL.059.GR</t>
           </r>
@@ -5157,51 +5157,51 @@
             <t xml:space="preserve">
 Покрытие: шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Поставляется под заказ, кратно упаковке.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4099.00</t>
+            <t xml:space="preserve">4199.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="4"/>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">NMP 1224/100/23 Экономпанель вертикальная (15,5 мм толщина)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -5235,51 +5235,51 @@
             <t xml:space="preserve">
 Покрытие: шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Поставляется под заказ, кратно упаковке.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4099.00</t>
+            <t xml:space="preserve">4199.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">NMW 1224/100/23 Экономпанель вертикальная (15,5 мм толщина)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PNL.073.OA.CO</t>
           </r>
@@ -5311,51 +5311,51 @@
             <t xml:space="preserve">
 Покрытие: шагрень </t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Поставляется под заказ, кратно упаковке.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4099.00</t>
+            <t xml:space="preserve">4199.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="4"/>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">NMP 1224/100/23 Экономпанель вертикальная (15,5 мм толщина)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -5389,51 +5389,51 @@
             <t xml:space="preserve">
 Покрытие: шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Поставляется под заказ, кратно упаковке.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4099.00</t>
+            <t xml:space="preserve">4199.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">NMP 1224/50/47 Экономпанель вертикальная (15,5 мм толщина)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PNL.076.WH</t>
           </r>
@@ -5465,51 +5465,51 @@
             <t xml:space="preserve">
 Покрытие: шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Поставляется под заказ, кратно упаковке.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4099.00</t>
+            <t xml:space="preserve">4199.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="4"/>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">NMP 2412/100/11+1 Экономпанель горизонтальная (15,5 мм толщина)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -5543,51 +5543,51 @@
             <t xml:space="preserve">
 Покрытие: шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Используются с универсальными вставками NBH и с алюминиевой вставкой  ALZ (NANO). Панель имеет полупазы для соединения панелей между собой в высоту. Поставляется под заказ, кратно упаковке.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3890.00</t>
+            <t xml:space="preserve">3990.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">ALZ (Nano)  Алюминиевая вставка в экономпанель защелкивающаяся</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: NALZ.038.00</t>
           </r>
@@ -5595,51 +5595,51 @@
             <t xml:space="preserve">
 Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Подходят для панелей NMP, NMW, EMP (N) и EMW (N).</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 23</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">114.00</t>
+            <t xml:space="preserve">115.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="4"/>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
@@ -5953,51 +5953,51 @@
             </rPr>
             <t xml:space="preserve">Пластиковая вставка в экономпанель</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: APN.044.LBR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: светло-коричневый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Используются с панелями PNL.049.UCR, PNL.050.WH, PNL.052.OA.CO и PNL.052.DB. Возможно небольшое отличие оттенка товара из разных партий. Продается поштучно.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 23</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 25,5 руб.</t>
+Старая цена: 25.5 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">20.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="4"/>
@@ -6015,51 +6015,51 @@
             </rPr>
             <t xml:space="preserve">Пластиковая вставка в экономпанель</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: APN.044.GR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: серый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Используются с панелями PNL.049.UCR, PNL.050.WH, PNL.052.OA.CO и PNL.052.DB. Возможно небольшое отличие оттенка товара из разных партий. Продается поштучно.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 23</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 25,5 руб.</t>
+Старая цена: 25.5 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">20.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
@@ -6075,51 +6075,51 @@
             </rPr>
             <t xml:space="preserve">Пластиковая вставка в экономпанель</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: APN.042.GN</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: зеленый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Используются с панелями PNL.049.UCR, PNL.050.WH, PNL.052.OA.CO и PNL.052.DB. Возможно небольшое отличие оттенка товара из разных партий. Продается поштучно.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 23</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 25,5 руб.</t>
+Старая цена: 25.5 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">20.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="4"/>