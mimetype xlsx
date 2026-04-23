--- v2 (2026-03-09)
+++ v3 (2026-04-23)
@@ -534,54 +534,50 @@
       </rPr>
       <t xml:space="preserve">F 290-4 \ Крючок для экономпанелей</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPN.370.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Рекомендуется использовать с заглушкой для крючка арт. TH.4.BL  TH-4 \ Заглушка для крючка диаметром 4мм</t>
     </r>
     <r>
       <t xml:space="preserve">
- Дата и время: 25.09.2025 11:04:13</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 26,52 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">22.44</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
@@ -1674,78 +1670,78 @@
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">F 106 \ Кронштейн наклонный для экономпанелей</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPN.046.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
- Дата и время: 25.09.2025 11:00:53</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 294 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">249.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">F 110 \ Кронштейн наклонный для экономпанелей</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPN.032.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -1849,54 +1845,50 @@
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">520 K12 d=19 \ Кронштейн для экономпанелей</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPN.239.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 19</t>
     </r>
     <r>
       <t xml:space="preserve">
- Дата и время: 25.09.2025 10:58:11</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 204 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">142.80</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
@@ -2830,54 +2822,50 @@
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">F 113 \ Кронштейн для экономпанелей</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPN.026.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Сечение, мм: 24х14</t>
     </r>
     <r>
       <t xml:space="preserve">
- Дата и время: 25.09.2025 11:02:45</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 284 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">203.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
@@ -2948,54 +2936,50 @@
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">522 K14 d=19 \ Кронштейн для экономпанелей</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPN.240.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 350</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 19</t>
     </r>
     <r>
       <t xml:space="preserve">
- Дата и время: 25.09.2025 10:58:38</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 159 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">127.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
@@ -3701,54 +3685,50 @@
       </rPr>
       <t xml:space="preserve">F 117 \ Кронштейн на экономпанель для головных уборов</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPN.344.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 106</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 6</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: не используется с алюминиевой вставкой</t>
     </r>
     <r>
       <t xml:space="preserve">
- Дата и время: 25.09.2025 11:00:21</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 172 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">141.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
@@ -4332,54 +4312,50 @@
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">F 221 \ Кронштейн для полки на экономпанель</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPN.167.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Резиновые накладки идут в комплекте</t>
     </r>
     <r>
       <t xml:space="preserve">
- Дата и время: 25.09.2025 11:03:14</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 130 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">80.58</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
@@ -4447,54 +4423,50 @@
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">F 223 \ Кронштейн для полки на экономпанель</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPN.210.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 350</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Резиновые накладки идут в комплекте</t>
-    </r>
-[...2 lines deleted...]
- Дата и время: 25.09.2025 11:03:41</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 150 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">91.80</t>
     </r>
@@ -8771,54 +8743,50 @@
             </rPr>
             <t xml:space="preserve">F 290-4 \ Крючок для экономпанелей</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: NPN.370.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Рекомендуется использовать с заглушкой для крючка арт. TH.4.BL  TH-4 \ Заглушка для крючка диаметром 4мм</t>
           </r>
           <r>
             <t xml:space="preserve">
- Дата и время: 25.09.2025 11:04:13</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 26,52 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">22.44</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
@@ -9991,78 +9959,78 @@
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">F 106 \ Кронштейн наклонный для экономпанелей</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: NPN.046.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
- Дата и время: 25.09.2025 11:00:53</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 294 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">249.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">F 110 \ Кронштейн наклонный для экономпанелей</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: NPN.032.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
@@ -10177,54 +10145,50 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">520 K12 d=19 \ Кронштейн для экономпанелей</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: NPN.239.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 19</t>
           </r>
           <r>
             <t xml:space="preserve">
- Дата и время: 25.09.2025 10:58:11</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 204 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">142.80</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
@@ -11227,54 +11191,50 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">F 113 \ Кронштейн для экономпанелей</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: NPN.026.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Сечение, мм: 24х14</t>
           </r>
           <r>
             <t xml:space="preserve">
- Дата и время: 25.09.2025 11:02:45</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 284 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">203.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
@@ -11353,54 +11313,50 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">522 K14 d=19 \ Кронштейн для экономпанелей</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: NPN.240.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 19</t>
           </r>
           <r>
             <t xml:space="preserve">
- Дата и время: 25.09.2025 10:58:38</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 159 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">127.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
@@ -12157,54 +12113,50 @@
             </rPr>
             <t xml:space="preserve">F 117 \ Кронштейн на экономпанель для головных уборов</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: NPN.344.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 106</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 6</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: не используется с алюминиевой вставкой</t>
           </r>
           <r>
             <t xml:space="preserve">
- Дата и время: 25.09.2025 11:00:21</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 172 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">141.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
@@ -12833,54 +12785,50 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">F 221 \ Кронштейн для полки на экономпанель</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: NPN.167.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Резиновые накладки идут в комплекте</t>
           </r>
           <r>
             <t xml:space="preserve">
- Дата и время: 25.09.2025 11:03:14</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 130 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">80.58</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
@@ -12956,54 +12904,50 @@
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">F 223 \ Кронштейн для полки на экономпанель</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: NPN.210.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Резиновые накладки идут в комплекте</t>
-          </r>
-[...2 lines deleted...]
- Дата и время: 25.09.2025 11:03:41</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 150 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">91.80</t>
           </r>