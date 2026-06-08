--- v3 (2026-04-23)
+++ v4 (2026-06-08)
@@ -33,51 +33,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">19.01.2026</t>
+      <t xml:space="preserve">30.04.2026</t>
     </r>
   </si>
   <si>
     <t>Крючки для экономпанелей (крючки и кронштейны)</t>
   </si>
   <si>
     <t xml:space="preserve">Возможна покраска металлических изделий в любой цвет по желанию заказчика. Имеется более 30 цветов, включая металлики и спецэффекты. Цена: +20% к стоимости изделия. 
  Внимание! Некоторые изделия из данной серии имеют наценку 5% при покупке менее 1 коробки! Все такие изделия отмечены * </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SWH \ Крючок для экономпанелей</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPN.296.CH</t>
@@ -1295,51 +1295,51 @@
       <t xml:space="preserve">
 Высота инф.поля, мм: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Поставляются со склада</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5.90</t>
+      <t xml:space="preserve">6.20</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">F 341 \ Крючок для ценникодержателя на экономпанель</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPNK.346.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -1576,51 +1576,51 @@
       <t xml:space="preserve">
 Ширина, мм: 70</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота инф.поля, мм: 39</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Ценникодержатель откидной на T-образные металлические крючки. Допустимая толщина прутка, на которую вешается ценникодержатель 4 - 7 мм.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">7.80</t>
+      <t xml:space="preserve">8.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">VH39х50 \ Ценникодержатель на крючок, H39хL50мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: CND.VH39.50.TR</t>
@@ -1633,51 +1633,51 @@
       <t xml:space="preserve">
 Ширина, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота инф.поля, мм: 39</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Ценникодержатель откидной на T-образные металлические крючки. Допустимая толщина прутка, на которую вешается ценникодержатель 4 - 7 мм.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5.60</t>
+      <t xml:space="preserve">6.30</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">F 106 \ Кронштейн наклонный для экономпанелей</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPN.046.CH</t>
@@ -3644,51 +3644,51 @@
       <t xml:space="preserve">
 Материал: ПВХ</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Поставляются со склада</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина «евроотверстия», мм: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">12.30</t>
+      <t xml:space="preserve">13.30</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">F 117 \ Кронштейн на экономпанель для головных уборов</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPN.344.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -8191,51 +8191,51 @@
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">19.01.2026</t>
+            <t xml:space="preserve">30.04.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -9555,51 +9555,51 @@
             <t xml:space="preserve">
 Высота инф.поля, мм: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Поставляются со склада</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5.90</t>
+            <t xml:space="preserve">6.20</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="4"/>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">F 341 \ Крючок для ценникодержателя на экономпанель</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -9857,51 +9857,51 @@
             <t xml:space="preserve">
 Ширина, мм: 70</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота инф.поля, мм: 39</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ценникодержатель откидной на T-образные металлические крючки. Допустимая толщина прутка, на которую вешается ценникодержатель 4 - 7 мм.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">7.80</t>
+            <t xml:space="preserve">8.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">VH39х50 \ Ценникодержатель на крючок, H39хL50мм</t>
           </r>
@@ -9917,51 +9917,51 @@
             <t xml:space="preserve">
 Ширина, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота инф.поля, мм: 39</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ценникодержатель откидной на T-образные металлические крючки. Допустимая толщина прутка, на которую вешается ценникодержатель 4 - 7 мм.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5.60</t>
+            <t xml:space="preserve">6.30</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="4"/>
       <c r="B21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
@@ -12069,51 +12069,51 @@
             <t xml:space="preserve">
 Материал: ПВХ</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Поставляются со склада</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина «евроотверстия», мм: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">12.30</t>
+            <t xml:space="preserve">13.30</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C38" s="4"/>
       <c r="D38" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">F 117 \ Кронштейн на экономпанель для головных уборов</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: NPN.344.CH</t>
           </r>