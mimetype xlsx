--- v4 (2026-06-08)
+++ v5 (2026-07-23)
@@ -15,69 +15,69 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">30.04.2026</t>
+      <t xml:space="preserve">03.07.2026</t>
     </r>
   </si>
   <si>
     <t>Крючки для экономпанелей (крючки и кронштейны)</t>
   </si>
   <si>
     <t xml:space="preserve">Возможна покраска металлических изделий в любой цвет по желанию заказчика. Имеется более 30 цветов, включая металлики и спецэффекты. Цена: +20% к стоимости изделия. 
  Внимание! Некоторые изделия из данной серии имеют наценку 5% при покупке менее 1 коробки! Все такие изделия отмечены * </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SWH \ Крючок для экономпанелей</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPN.296.CH</t>
@@ -538,51 +538,51 @@
       <t xml:space="preserve">
 Артикул: NPN.370.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Рекомендуется использовать с заглушкой для крючка арт. TH.4.BL  TH-4 \ Заглушка для крючка диаметром 4мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 26,52 руб.</t>
+Старая цена: 26.52 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">22.44</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -668,51 +668,51 @@
       <t xml:space="preserve">
 Диаметр прутка, мм: 4,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Рекомендуется использовать с заглушкой для крючка арт. TH.4.BL  TH-4 \ Заглушка для крючка диаметром 4мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">33.66</t>
+      <t xml:space="preserve">31.62</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">F 293-4 \ Крючок для экономпанелей</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPN.373.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -725,51 +725,51 @@
       <t xml:space="preserve">
 Диаметр прутка, мм: 4,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Рекомендуется использовать с заглушкой для крючка арт. TH.4.BL  TH-4 \ Заглушка для крючка диаметром 4мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">37.74</t>
+      <t xml:space="preserve">32.64</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">F 289-4SB \ Крючок для экономпанелей</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPN.409.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -782,51 +782,51 @@
       <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Рекомендуется использовать с заглушкой для крючка арт. TH.4.BL  TH-4 \ Заглушка для крючка диаметром 4мм/. При использовании крючка на эконом панели с алюминиевой вставкой, зацеп крючка не плотно прилегает к эконом панели. Рекомендуем использовать с пластиковыми вставками</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">16.32</t>
+      <t xml:space="preserve">15.30</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">F 290-4SB \ Крючок для экономпанелей</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPN.410.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -839,51 +839,51 @@
       <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Рекомендуется использовать с заглушкой для крючка арт. TH.4.BL  TH-4 \ Заглушка для крючка диаметром 4мм/. При использовании крючка на эконом панели с алюминиевой вставкой, зацеп крючка не плотно прилегает к эконом панели. Рекомендуем использовать с пластиковыми вставками</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">18.36</t>
+      <t xml:space="preserve">16.32</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">F 291-4SB \ Крючок для экономпанелей</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPN.411.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -896,51 +896,51 @@
       <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Рекомендуется использовать с заглушкой для крючка арт. TH.4.BL  TH-4 \ Заглушка для крючка диаметром 4мм/.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">20.40</t>
+      <t xml:space="preserve">18.36</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">F 292-4SB \ Крючок для экономпанелей</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPN.412.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -953,51 +953,51 @@
       <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Рекомендуется использовать с заглушкой для крючка арт. TH.4.BL  TH-4 \ Заглушка для крючка диаметром 4мм/. При использовании крючка на эконом панели с алюминиевой вставкой, зацеп крючка не плотно прилегает к эконом панели. Рекомендуем использовать с пластиковыми вставками</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">22.44</t>
+      <t xml:space="preserve">20.40</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">F 300 \ Еврокрючок двойной для экономпанелей</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPN.206.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -1006,51 +1006,51 @@
       <t xml:space="preserve">
 Глубина, мм: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 48*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">66.30</t>
+      <t xml:space="preserve">60.18</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">F 301 \ Еврокрючок двойной для экономпанелей</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPN.320.CH</t>
@@ -1063,51 +1063,51 @@
       <t xml:space="preserve">
 Глубина, мм: 150</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 48*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">76.50</t>
+      <t xml:space="preserve">61.20</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">F 302 \ Еврокрючок двойной для экономпанелей</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPN.339.CH</t>
@@ -1120,51 +1120,51 @@
       <t xml:space="preserve">
 Глубина, мм: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 48*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">83.64</t>
+      <t xml:space="preserve">75.48</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">F 303 \ Еврокрючок двойной для экономпанелей</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPN.340.CH</t>
@@ -1177,51 +1177,51 @@
       <t xml:space="preserve">
 Глубина, мм: 250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 48*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">89.76</t>
+      <t xml:space="preserve">76.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">F 304 \ Еврокрючок двойной для экономпанелей</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPN.345.CH</t>
@@ -1234,51 +1234,51 @@
       <t xml:space="preserve">
 Глубина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 48*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">107.00</t>
+      <t xml:space="preserve">96.90</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Откидной ценникодержатель PP-TAG на двойной крючок (еврокрючок)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: CND.024.TR</t>
@@ -1804,51 +1804,51 @@
       <t xml:space="preserve">
 Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 230</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 40</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">302.00</t>
+      <t xml:space="preserve">291.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">520 K12 d=19 \ Кронштейн для экономпанелей</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPN.239.CH</t>
@@ -2171,2721 +2171,2550 @@
       <t xml:space="preserve">208.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 111 \ Кронштейн 10 шариков для экономпанелей</t>
-[...3 lines deleted...]
-Артикул: BLT.083.CH</t>
+      <t xml:space="preserve">497 E04 d=9 \ Кронштейн для экономпанелей</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.242.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
+Диаметр, мм: 9</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">135.00</t>
+      <t xml:space="preserve">164.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">497 E04 d=9 \ Кронштейн для экономпанелей</t>
-[...15 lines deleted...]
-Диаметр, мм: 9</t>
+      <t xml:space="preserve">K-39 d=8 \ Кронштейн для экономпанелей</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.276.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 350</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 8</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 132 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">164.00</t>
+      <t xml:space="preserve">99.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">K-39 d=8 \ Кронштейн для экономпанелей</t>
-[...3 lines deleted...]
-Артикул: NPN.276.CH</t>
+      <t xml:space="preserve">B-K-39 d=8 \ Кронштейн (L-350)  для экономпанелей</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: BLT.070.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 350</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 8</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">131.58</t>
+      <t xml:space="preserve">135.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">B-K-39 d=8 \ Кронштейн (L-350)  для экономпанелей</t>
-[...3 lines deleted...]
-Артикул: BLT.070.CH</t>
+      <t xml:space="preserve">536 K28 \ Кронштейн для экономпанелей</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.278.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 350</t>
     </r>
     <r>
       <t xml:space="preserve">
-Диаметр, мм: 8</t>
+Диаметр, мм: 9</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">135.00</t>
+      <t xml:space="preserve">159.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">536 K28 \ Кронштейн для экономпанелей</t>
-[...3 lines deleted...]
-Артикул: NPN.278.CH</t>
+      <t xml:space="preserve">B-536 K28 \ Кронштейн прямой для экономпанелей</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: BLT.071.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 350</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 9</t>
     </r>
     <r>
       <t xml:space="preserve">
+Картинка анонса: 8270947</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Кронштейн прямой (без наклона) </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">159.00</t>
+      <t xml:space="preserve">162.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">B-536 K28 \ Кронштейн прямой для экономпанелей</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+      <t xml:space="preserve">F 701-300 \ Кронштейн для экономпанелей</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: BLT.005.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 6</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">162.00</t>
+      <t xml:space="preserve">81.60</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 701-300 \ Кронштейн для экономпанелей</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+      <t xml:space="preserve">F 701-150 \ Кронштейн (d-5, L-150) для экономпанелей</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: BLT.068.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 150</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">88.74</t>
+      <t xml:space="preserve">66.30</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 701-150 \ Кронштейн (d-5, L-150) для экономпанелей</t>
-[...11 lines deleted...]
-Глубина, мм: 150</t>
+      <t xml:space="preserve">F 701-200 \ Кронштейн (d-5, L-200) для экономпанелей</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: BLT.069.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">66.30</t>
+      <t xml:space="preserve">69.36</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 701-200 \ Кронштейн (d-5, L-200) для экономпанелей</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 200</t>
+      <t xml:space="preserve">F 112 \ Кронштейн наклонный для экономпанелей</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.204.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 400</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">69.36</t>
+      <t xml:space="preserve">326.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 703 \ Кронштейн для экономпанелей</t>
-[...23 lines deleted...]
-Старая цена: 125 руб.</t>
+      <t xml:space="preserve">F 113 \ Кронштейн для экономпанелей</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.026.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Сечение, мм: 24х14</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 286 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">83.00</t>
+      <t xml:space="preserve">199.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 112 \ Кронштейн наклонный для экономпанелей</t>
-[...11 lines deleted...]
-Глубина, мм: 400</t>
+      <t xml:space="preserve">F 113 \ Кронштейн для экономпанелей</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: BLT.002.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Сечение, мм: 30х15</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">396.00</t>
+      <t xml:space="preserve">165.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 113 \ Кронштейн для экономпанелей</t>
-[...15 lines deleted...]
-Сечение, мм: 24х14</t>
+      <t xml:space="preserve">522 K14 d=19 \ Кронштейн для экономпанелей</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.240.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 350</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 19</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 284 руб.</t>
+Старая цена: 159 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">203.00</t>
+      <t xml:space="preserve">127.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 113 \ Кронштейн для экономпанелей</t>
-[...15 lines deleted...]
-Сечение, мм: 30х15</t>
+      <t xml:space="preserve">B-522 K14 d=19 \ Кронштейн для экономпанелей</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: BLT.077.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 350</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 19</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">165.00</t>
+      <t xml:space="preserve">162.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">522 K14 d=19 \ Кронштейн для экономпанелей</t>
-[...23 lines deleted...]
-Старая цена: 159 руб.</t>
+      <t xml:space="preserve">F 114-550 \ Дуга для экономпанелей</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.241.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 310</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 550</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">127.00</t>
+      <t xml:space="preserve">780.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">B-522 K14 d=19 \ Кронштейн для экономпанелей</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+      <t xml:space="preserve">F 114-600 \  Дуга для экономпанелей (L-600мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.272.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 330</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 600</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">162.00</t>
+      <t xml:space="preserve">696.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 114-550 \ Дуга для экономпанелей</t>
-[...3 lines deleted...]
-Артикул: NPN.241.CH</t>
+      <t xml:space="preserve">F 114-900 \ Дуга для экономпанелей</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.394.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 310</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 550</t>
+Ширина, мм: 900</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 10</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">780.00</t>
+      <t xml:space="preserve">884.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 114-600 \  Дуга для экономпанелей (L-600мм)</t>
-[...15 lines deleted...]
-Ширина, мм: 600</t>
+      <t xml:space="preserve">F 114-1100 \ Дуга для экономпанелей</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.238.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 310</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 1100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 10</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 988 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">696.00</t>
+      <t xml:space="preserve">884.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 114-900 \ Дуга для экономпанелей</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 10</t>
+      <t xml:space="preserve">F 115 \ Опора для F114</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.273.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">884.00</t>
+      <t xml:space="preserve">287.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 114-1100 \ Дуга для экономпанелей</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 10</t>
+      <t xml:space="preserve">B-F-M 772 \ Кронштейн для полки и штанги d-25мм  (левый, L-350)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: BLT.076.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 350</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кронштейн: левый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">988.00</t>
+      <t xml:space="preserve">131.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 115 \ Опора для F114</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+      <t xml:space="preserve">B-F-M 772 \ Кронштейн для полки и штанги d-25мм  (правый, L-350)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: BLT.075.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 350</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кронштейн: правый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">287.00</t>
+      <t xml:space="preserve">131.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...6 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">B-F-M 772 \ Кронштейн для полки и штанги d-25мм  (левый, L-350)</t>
-[...3 lines deleted...]
-Артикул: BLT.076.CH</t>
+      <t xml:space="preserve">525 K17 \ Кронштейн для штанги d-25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.277.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 350</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кронштейн: левый</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">131.00</t>
+      <t xml:space="preserve">231.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">B-F-M 772 \ Кронштейн для полки и штанги d-25мм  (правый, L-350)</t>
-[...3 lines deleted...]
-Артикул: BLT.075.CH</t>
+      <t xml:space="preserve">B-525 K17 \ Кронштейн для штанги d-25мм  </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: BLT.074.N.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 350</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кронштейн: правый</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">131.00</t>
+      <t xml:space="preserve">150.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">525 K17 \ Кронштейн для штанги d-25мм</t>
-[...15 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+      <t xml:space="preserve">597 K45.YN \ Кронштейн &amp;quot;Карусель&amp;quot; для экономпанелей</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.323.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 310</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">231.00</t>
+      <t xml:space="preserve">375.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">B-525 K17 \ Кронштейн для штанги d-25мм  </t>
-[...15 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+      <t xml:space="preserve">DBH/E39-TR-0070 \ Ценникодержатель для крючка</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MRT.538.70.TR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: прозрачный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 70</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота инф.поля, мм: 39</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: ПВХ</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Поставляются со склада</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина «евроотверстия», мм: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">150.00</t>
+      <t xml:space="preserve">13.30</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...6 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">597 K45.YN \ Кронштейн &amp;quot;Карусель&amp;quot; для экономпанелей</t>
-[...15 lines deleted...]
-Кол-во в упаковке, шт.: 25</t>
+      <t xml:space="preserve">F 117 \ Кронштейн на экономпанель для головных уборов</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.344.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 106</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 6</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: не используется с алюминиевой вставкой</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 175 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">407.00</t>
+      <t xml:space="preserve">148.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...6 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">DBH/E39-TR-0070 \ Ценникодержатель для крючка</t>
-[...27 lines deleted...]
-Ширина «евроотверстия», мм: 30</t>
+      <t xml:space="preserve">571 d-4,5 \ Кронштейн на экономпанель для головных уборов</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: BLT.072.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 140</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 4,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13.30</t>
+      <t xml:space="preserve">136.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 117 \ Кронштейн на экономпанель для головных уборов</t>
-[...11 lines deleted...]
-Диаметр, мм: 106</t>
+      <t xml:space="preserve">571 d=6 \ Кронштейн на экономпанель для головных уборов</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.288.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 140</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 6</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: не используется с алюминиевой вставкой</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 172 руб.</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">141.00</t>
+      <t xml:space="preserve">148.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">571 d-4,5 \ Кронштейн на экономпанель для головных уборов</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+      <t xml:space="preserve">F 507.YN(558 d=6) \ Кронштейн на экономпанель для мяча</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.253.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 130</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 6</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">136.00</t>
+      <t xml:space="preserve">109.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">571 d=6 \ Кронштейн на экономпанель для головных уборов</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+      <t xml:space="preserve">F 706 \ Колпак для головного убора</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.377.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 170</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 130</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">148.00</t>
+      <t xml:space="preserve">63.20</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 507.YN(558 d=6) \ Кронштейн на экономпанель для мяча</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+      <t xml:space="preserve">F 508 \ Кронштейн для коньков/роликов на экономпанель</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.003.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 270</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 8</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">109.00</t>
+      <t xml:space="preserve">245.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 706 \ Колпак для головного убора</t>
-[...15 lines deleted...]
-Высота, мм: 130</t>
+      <t xml:space="preserve">518 K=10 \ Кронштейн для полки на экономпанель</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.281.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 210</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: не используется с алюминиевой вставкой. Цена действительна пока товар есть в наличии на складе. </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">63.20</t>
+      <t xml:space="preserve">87.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 508 \ Кронштейн для коньков/роликов на экономпанель</t>
-[...15 lines deleted...]
-Диаметр прутка, мм: 8</t>
+      <t xml:space="preserve">518 K=10 \ Кронштейн для полки на экономпанель</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.282.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 255</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: не используется с алюминиевой вставкой. Цена действительна пока товар есть в наличии на складе. </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">245.00</t>
+      <t xml:space="preserve">93.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">518 K=10 \ Кронштейн для полки на экономпанель</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: NPN.281.CH</t>
-[...11 lines deleted...]
-Примечание: не используется с алюминиевой вставкой. Цена действительна пока товар есть в наличии на складе. </t>
+Артикул: NPN.284.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 360</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: не используется с алюминиевой вставкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">87.00</t>
+      <t xml:space="preserve">99.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">518 K=10 \ Кронштейн для полки на экономпанель</t>
-[...15 lines deleted...]
-Примечание: не используется с алюминиевой вставкой. Цена действительна пока товар есть в наличии на складе. </t>
+      <t xml:space="preserve">F 220 \ Кронштейн для полки на экономпанель</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.168.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Резиновые накладки идут в комплекте</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">93.00</t>
+      <t xml:space="preserve">123.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">518 K=10 \ Кронштейн для полки на экономпанель</t>
-[...15 lines deleted...]
-Примечание: не используется с алюминиевой вставкой. Цена действительна пока товар есть в наличии на складе.</t>
+      <t xml:space="preserve">F 221 \ Кронштейн для полки на экономпанель</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.167.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 250</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Резиновые накладки идут в комплекте</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 134 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">96.00</t>
+      <t xml:space="preserve">80.58</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">518 K=10 \ Кронштейн для полки на экономпанель</t>
-[...15 lines deleted...]
-Примечание: не используется с алюминиевой вставкой</t>
+      <t xml:space="preserve">F 222 \ Кронштейн для полки на экономпанель</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.083.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Резиновые накладки идут в комплекте</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">99.00</t>
+      <t xml:space="preserve">154.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 220 \ Кронштейн для полки на экономпанель</t>
-[...11 lines deleted...]
-Глубина, мм: 200</t>
+      <t xml:space="preserve">F 223 \ Кронштейн для полки на экономпанель</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.210.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 350</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Резиновые накладки идут в комплекте</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 152 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">123.00</t>
+      <t xml:space="preserve">91.80</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 221 \ Кронштейн для полки на экономпанель</t>
-[...15 lines deleted...]
-Примечание: Резиновые накладки идут в комплекте</t>
+      <t xml:space="preserve">516 K=08 \ Кронштейн для полки на экономпанель (Регулируемый)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.285.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 130 руб.</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">80.58</t>
+      <t xml:space="preserve">227.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 222 \ Кронштейн для полки на экономпанель</t>
-[...15 lines deleted...]
-Примечание: Резиновые накладки идут в комплекте</t>
+      <t xml:space="preserve">528 K20 \ Кронштейн для полки на экономпанель</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.236L.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 250</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кронштейн: левый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">154.00</t>
+      <t xml:space="preserve">119.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 223 \ Кронштейн для полки на экономпанель</t>
-[...15 lines deleted...]
-Примечание: Резиновые накладки идут в комплекте</t>
+      <t xml:space="preserve">529 K21 \ Кронштейн для полки на экономпанель</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.236R.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 250</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кронштейн: правый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 150 руб.</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">91.80</t>
+      <t xml:space="preserve">119.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">516 K=08 \ Кронштейн для полки на экономпанель (Регулируемый)</t>
-[...3 lines deleted...]
-Артикул: NPN.285.CH</t>
+      <t xml:space="preserve">528 K20 \ Кронштейн для полки на экономпанель</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.235L.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
+Кронштейн: левый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">218.00</t>
+      <t xml:space="preserve">133.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">528 K20 \ Кронштейн для полки на экономпанель</t>
-[...15 lines deleted...]
-Кронштейн: левый</t>
+      <t xml:space="preserve">529 K21 \ Кронштейн для полки на экономпанель</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.235R.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кронштейн: правый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">152.00</t>
+      <t xml:space="preserve">133.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">529 K21 \ Кронштейн для полки на экономпанель</t>
-[...15 lines deleted...]
-Кронштейн: правый</t>
+      <t xml:space="preserve">528 K20 \ Кронштейн для полки на экономпанель</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.237L.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 400</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кронштейн: левый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">152.00</t>
+      <t xml:space="preserve">163.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">528 K20 \ Кронштейн для полки на экономпанель</t>
-[...15 lines deleted...]
-Кронштейн: левый</t>
+      <t xml:space="preserve">529 K21 \ Кронштейн для полки на экономпанель</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.237R.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 400</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кронштейн: правый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">166.00</t>
-[...170 lines deleted...]
-      <t xml:space="preserve">188.00</t>
+      <t xml:space="preserve">163.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">F 320 \ Кронштейн для экономпанелей</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPN.321.CH</t>
@@ -5177,51 +5006,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a1fd_fdef_11df_b16f_003048d0c7fe_EA0FF090_0167_44A7_AA58_D4F08D46268C2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf79272_fdef_11df_b16f_003048d0c7fe_3F5478BE_8E0F_48EC_805D_9D3F963406B23.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62df36_fdef_11df_b16f_003048d0c7fe_25E6DA1D_B223_4E8B_8409_7A65F72339B34.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f4c17_fdef_11df_b16f_003048d0c7fe_61ADDA21_9617_4036_B86B_B2683818DC255.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d773d_c55b_11df_b729_003048d0c7fe_0FB9CE54_E142_4CFA_A275_448560AD9A296.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88e304_fea3_11df_b16f_003048d0c7fe_C4387A9A_ECD5_4CFF_8EEE_B1FD504208537.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04176_fdef_11df_b16f_003048d0c7fe_A62558EA_C1ED_40C3_B6BD_1C30DFEACE568.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029a685_df46_11e0_a476_003048f27c5f_928BCA4B_6C2F_42F4_9D91_30927A7C9EBC9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8e3dc_df46_11e0_a476_003048f27c5f_44AE3441_E4B9_4088_913B_10BB00CC7BFD10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8e3ce_df46_11e0_a476_003048f27c5f_9BC7ADFE_2212_42D9_85C4_FBBEB51A9F7E11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029a67e_df46_11e0_a476_003048f27c5f_BF871EB4_CA37_4357_B9C5_731F826DA69812.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8e3d5_df46_11e0_a476_003048f27c5f_F9603220_5050_4CA8_9976_E341393AF30213.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff0ea5_eea0_11ea_80b7_0025902b3cc1_NPN_409_CH14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea48bbf_eea0_11ea_80b7_0025902b3cc1_NPN_410_CH15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881aad2_eea0_11ea_80b7_0025902b3cc1_NPN_411_CH16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa8e42_eea0_11ea_80b7_0025902b3cc1_NPN_412_CH17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a25d39_13e9_11e0_99a4_003048f27c5f_BA44B754_C847_4A41_AC96_7C5AAF683E8818.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02aec44_02ae_11e0_b16f_003048d0c7fe_89293D60_35CD_4DA7_BB60_00F01903ED4A19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae291e95_0e70_11e0_99a4_003048f27c5f_67A42C4D_2596_4BA6_ACE9_5EA7C7A3875420.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2474ef_fea3_11df_b16f_003048d0c7fe_F8FD8434_1887_4A27_AE40_C706D74F301121.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb4d_fea4_11df_b16f_003048d0c7fe_A0C785E3_97A5_40C6_B458_03FE8A8FD6E922.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d7a2b_6bd6_11e8_ade2_0025902b3cc1_123.JPG"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79475980_4bb4_11e0_86e2_003048f27c5f_F_34124.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79475983_4bb4_11e0_86e2_003048f27c5f_F_34225.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3095d6e_a132_11e0_afc8_003048f27c5f_F_34326.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79475986_4bb4_11e0_86e2_003048f27c5f_F_34427.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bcc42_38cb_11e0_b4b4_003048f27c5f_MRT_521_TR28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8106ee6_5de5_11ee_907c_ac1f6b40b531_CND_VH39_50_TR29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf122a_035a_11e0_b16f_003048d0c7fe_E2BB0E99_E271_4BA1_B5BC_A49F20C1D84030.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f178f2_fea3_11df_b16f_003048d0c7fe_B7F13449_F81A_4CC1_8914_81F38D0654CF31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70d94e_0427_11e0_99a4_003048f27c5f_505C62FF_3C51_4CBB_BF82_3311E68E7FBC32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3047d_fdef_11df_b16f_003048d0c7fe_CFD79CAD_C8ED_41F3_8EAC_0650800F3F2C33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221e1d5_60d0_11e7_9a19_0025902b3cc1_BLT078CH34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653fa22_b5fc_11e6_822f_0025b3ab7bf6_29418FCD_4AEC_44CF_A75F_A9345D23BA6B35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecee911_fea3_11df_b16f_003048d0c7fe_A2B4691F_5E85_480A_BE67_1FB57025028436.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ff847_a8b4_11e5_a43a_0025902b3cc1_183DA104_04A1_4C6D_A6B5_B41B9AD32B5E37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd7e2b_a97e_11e5_a43a_0025902b3cc1_A9481EB8_3741_43D4_89A0_CC6873289CDB38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59719e63_e630_11e7_b78c_0025902b3cc1_BLT_083_CH_-F_11139.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db30480_fdef_11df_b16f_003048d0c7fe_AF5CBFCB_E57A_4853_A854_AE31A4B0B77140.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62deb4_fdef_11df_b16f_003048d0c7fe_E86EDA91_DA84_4D2A_87B0_4D520E7FC99E41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3ddc6_60d0_11e7_9a19_0025902b3cc1_BLT070CH42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823294f3_fdef_11df_b16f_003048d0c7fe_9B494EA3_C1E4_4D7B_A13C_DAAF97F01DC143.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa29b4_60d0_11e7_9a19_0025902b3cc1_BLT071CH_pryamoy44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a608327_a97f_11e5_a43a_0025902b3cc1_AF446C84_3B14_48E1_8EDF_4FBBEA1E2F0845.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fed249_60cf_11e7_9a19_0025902b3cc1_BLT068CH46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7082cb9_60cf_11e7_9a19_0025902b3cc1_BLT069CH547.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb5a0e_0cc5_11e0_99a4_003048f27c5f_02FE4563_0629_4EB7_A75D_B530A2570FC148.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f722439_081d_11e0_99a4_003048f27c5f_0D980C63_34A9_4AB5_A5E8_825B31FFCD6049.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae291e92_0e70_11e0_99a4_003048f27c5f_4E9A7C09_41A9_4B4B_97FC_5006CCC721A150.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3e995_a97e_11e5_a43a_0025902b3cc1_FE29B241_89D5_40F0_B7D8_4433B88E1A3951.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70d951_0427_11e0_99a4_003048f27c5f_88D285E1_A27F_4D6D_8301_EB39354C5B4152.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ceef5b_60d0_11e7_9a19_0025902b3cc1_BLT077CH53.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfcb45_01cb_11e0_b16f_003048d0c7fe_904646CC_CBF4_47D9_8BF6_7B679199F62154.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf2792_1736_11ee_907c_ac1f6b40b531_NPN272CH55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb534d91_60d1_11e7_9a19_0025902b3cc1_b2bfcb45_01cb_11e0_b16f_003048d0c7fe_a667356.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af22cb_fdef_11df_b16f_003048d0c7fe_A0A1C8F6_44A4_4DB0_8A79_D5417751B1A357.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3a3ca_01cb_11e0_b16f_003048d0c7fe_CAE1CE0F_39D1_4C4C_A600_9BC1C99A5C1558.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac863b1_60d0_11e7_9a19_0025902b3cc1_BLT076CH59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89356e2d_60d0_11e7_9a19_0025902b3cc1_BLT075CH60.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c5d9_fea3_11df_b16f_003048d0c7fe_99F55D80_815E_4E6C_B2D1_F9F756A3AA4561.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d3f36_2f25_11eb_80bc_0025902b3cc1_525.resize262.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f17910_fea3_11df_b16f_003048d0c7fe_7B1F6A65_2C66_4689_BF5E_5F1EE39245CF63.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b14500_5d39_11e5_a10e_0025902b3cc1_E9BCC535_8875_4CD3_9C1D_D75544F15CE164.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd09b5d_02ae_11e0_b16f_003048d0c7fe_F73F49E1_484B_4FF7_BF17_0FC9505046E765.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbc113_60d0_11e7_9a19_0025902b3cc1_BL072CH66.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be467a46_9d15_11e6_9f4a_0025902b3cc0_2C021F01_0C80_46D2_A5A1_868CC5EA8A0E67.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f4c1e_fdef_11df_b16f_003048d0c7fe_959B4E00_370B_46E3_B733_D9268348290368.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cefe15_8f96_11e5_81c1_0025902b3cc1_4FA44674_4C57_43F1_828B_C3A7E41653C769.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647c071_f4c8_11e5_ba27_0025902b3cc0_1677EF28_B01A_4B72_A5F4_ECB17EC596B270.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a8874_fdef_11df_b16f_003048d0c7fe_851E751A_7F65_49BA_83FF_965EEA744B0971.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf121b_035a_11e0_b16f_003048d0c7fe_DF8A2B89_559A_485B_90E3_2985C46168E172.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecee918_fea3_11df_b16f_003048d0c7fe_48B1D8C3_825F_40B7_86F0_CEA6F1CDFB4873.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0013d6c_0c07_11e0_99a4_003048f27c5f_1B9EE5D6_B798_4BA4_AEBC_E2C55A7D38FD74.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f21462_fea3_11df_b16f_003048d0c7fe_8155C379_66EE_4453_99F2_DC5B4E365CD375.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823294d7_fdef_11df_b16f_003048d0c7fe_FE54B4CC_FE8C_43DD_B71A_043B7F94DADC76.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f0bc9_0100_11e0_b16f_003048d0c7fe_5D299714_D161_4EFB_9120_493E2515947C77.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b18ab0_08dd_11e0_99a4_003048f27c5f_B87A08D3_E40D_4993_9B35_2D19481F733978.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d7a41_0d9f_11e0_99a4_003048f27c5f_0419526D_9648_40E7_BA86_0F6B6F15093B79.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868fc68_fea3_11df_b16f_003048d0c7fe_D9E22392_190D_420E_894B_C97324F4924980.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868fc57_fea3_11df_b16f_003048d0c7fe_52981.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdc9ae_01cb_11e0_b16f_003048d0c7fe_833DA8BD_F54A_47E8_A5E2_A91EB20A793082.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdc9b1_01cb_11e0_b16f_003048d0c7fe_52983.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f16e0_02ae_11e0_b16f_003048d0c7fe_98AD9811_787F_45B6_B181_E870F5A2C53184.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f16e3_02ae_11e0_b16f_003048d0c7fe_52985.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d7a44_0d9f_11e0_99a4_003048f27c5f_645C9C85_7F9E_48C5_84E9_8ABA22A1390F86.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdefad7_91af_11e9_80b7_0025902b3cc1_487.JPG"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6026d8a_91af_11e9_80b7_0025902b3cc1_588.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c399a9_91af_11e9_80b7_0025902b3cc1_689.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a1fd_fdef_11df_b16f_003048d0c7fe_EA0FF090_0167_44A7_AA58_D4F08D46268C2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf79272_fdef_11df_b16f_003048d0c7fe_3F5478BE_8E0F_48EC_805D_9D3F963406B23.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62df36_fdef_11df_b16f_003048d0c7fe_25E6DA1D_B223_4E8B_8409_7A65F72339B34.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f4c17_fdef_11df_b16f_003048d0c7fe_61ADDA21_9617_4036_B86B_B2683818DC255.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d773d_c55b_11df_b729_003048d0c7fe_0FB9CE54_E142_4CFA_A275_448560AD9A296.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88e304_fea3_11df_b16f_003048d0c7fe_C4387A9A_ECD5_4CFF_8EEE_B1FD504208537.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04176_fdef_11df_b16f_003048d0c7fe_A62558EA_C1ED_40C3_B6BD_1C30DFEACE568.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029a685_df46_11e0_a476_003048f27c5f_928BCA4B_6C2F_42F4_9D91_30927A7C9EBC9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8e3dc_df46_11e0_a476_003048f27c5f_44AE3441_E4B9_4088_913B_10BB00CC7BFD10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8e3ce_df46_11e0_a476_003048f27c5f_9BC7ADFE_2212_42D9_85C4_FBBEB51A9F7E11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029a67e_df46_11e0_a476_003048f27c5f_BF871EB4_CA37_4357_B9C5_731F826DA69812.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8e3d5_df46_11e0_a476_003048f27c5f_F9603220_5050_4CA8_9976_E341393AF30213.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff0ea5_eea0_11ea_80b7_0025902b3cc1_NPN_409_CH14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea48bbf_eea0_11ea_80b7_0025902b3cc1_NPN_410_CH15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881aad2_eea0_11ea_80b7_0025902b3cc1_NPN_411_CH16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa8e42_eea0_11ea_80b7_0025902b3cc1_NPN_412_CH17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a25d39_13e9_11e0_99a4_003048f27c5f_BA44B754_C847_4A41_AC96_7C5AAF683E8818.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02aec44_02ae_11e0_b16f_003048d0c7fe_89293D60_35CD_4DA7_BB60_00F01903ED4A19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae291e95_0e70_11e0_99a4_003048f27c5f_67A42C4D_2596_4BA6_ACE9_5EA7C7A3875420.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2474ef_fea3_11df_b16f_003048d0c7fe_F8FD8434_1887_4A27_AE40_C706D74F301121.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb4d_fea4_11df_b16f_003048d0c7fe_A0C785E3_97A5_40C6_B458_03FE8A8FD6E922.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d7a2b_6bd6_11e8_ade2_0025902b3cc1_123.JPG"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79475980_4bb4_11e0_86e2_003048f27c5f_F_34124.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79475983_4bb4_11e0_86e2_003048f27c5f_F_34225.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3095d6e_a132_11e0_afc8_003048f27c5f_F_34326.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79475986_4bb4_11e0_86e2_003048f27c5f_F_34427.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bcc42_38cb_11e0_b4b4_003048f27c5f_MRT_521_TR28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8106ee6_5de5_11ee_907c_ac1f6b40b531_CND_VH39_50_TR29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf122a_035a_11e0_b16f_003048d0c7fe_E2BB0E99_E271_4BA1_B5BC_A49F20C1D84030.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f178f2_fea3_11df_b16f_003048d0c7fe_B7F13449_F81A_4CC1_8914_81F38D0654CF31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70d94e_0427_11e0_99a4_003048f27c5f_505C62FF_3C51_4CBB_BF82_3311E68E7FBC32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3047d_fdef_11df_b16f_003048d0c7fe_CFD79CAD_C8ED_41F3_8EAC_0650800F3F2C33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221e1d5_60d0_11e7_9a19_0025902b3cc1_BLT078CH34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653fa22_b5fc_11e6_822f_0025b3ab7bf6_29418FCD_4AEC_44CF_A75F_A9345D23BA6B35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecee911_fea3_11df_b16f_003048d0c7fe_A2B4691F_5E85_480A_BE67_1FB57025028436.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ff847_a8b4_11e5_a43a_0025902b3cc1_183DA104_04A1_4C6D_A6B5_B41B9AD32B5E37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd7e2b_a97e_11e5_a43a_0025902b3cc1_A9481EB8_3741_43D4_89A0_CC6873289CDB38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db30480_fdef_11df_b16f_003048d0c7fe_AF5CBFCB_E57A_4853_A854_AE31A4B0B77139.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62deb4_fdef_11df_b16f_003048d0c7fe_E86EDA91_DA84_4D2A_87B0_4D520E7FC99E40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3ddc6_60d0_11e7_9a19_0025902b3cc1_BLT070CH41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823294f3_fdef_11df_b16f_003048d0c7fe_9B494EA3_C1E4_4D7B_A13C_DAAF97F01DC142.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa29b4_60d0_11e7_9a19_0025902b3cc1_BLT071CH_pryamoy43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a608327_a97f_11e5_a43a_0025902b3cc1_AF446C84_3B14_48E1_8EDF_4FBBEA1E2F0844.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fed249_60cf_11e7_9a19_0025902b3cc1_BLT068CH45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7082cb9_60cf_11e7_9a19_0025902b3cc1_BLT069CH546.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f722439_081d_11e0_99a4_003048f27c5f_0D980C63_34A9_4AB5_A5E8_825B31FFCD6047.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae291e92_0e70_11e0_99a4_003048f27c5f_4E9A7C09_41A9_4B4B_97FC_5006CCC721A148.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3e995_a97e_11e5_a43a_0025902b3cc1_FE29B241_89D5_40F0_B7D8_4433B88E1A3949.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70d951_0427_11e0_99a4_003048f27c5f_88D285E1_A27F_4D6D_8301_EB39354C5B4150.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ceef5b_60d0_11e7_9a19_0025902b3cc1_BLT077CH51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfcb45_01cb_11e0_b16f_003048d0c7fe_904646CC_CBF4_47D9_8BF6_7B679199F62152.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf2792_1736_11ee_907c_ac1f6b40b531_NPN272CH53.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb534d91_60d1_11e7_9a19_0025902b3cc1_b2bfcb45_01cb_11e0_b16f_003048d0c7fe_a667354.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af22cb_fdef_11df_b16f_003048d0c7fe_A0A1C8F6_44A4_4DB0_8A79_D5417751B1A355.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3a3ca_01cb_11e0_b16f_003048d0c7fe_CAE1CE0F_39D1_4C4C_A600_9BC1C99A5C1556.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac863b1_60d0_11e7_9a19_0025902b3cc1_BLT076CH57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89356e2d_60d0_11e7_9a19_0025902b3cc1_BLT075CH58.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c5d9_fea3_11df_b16f_003048d0c7fe_99F55D80_815E_4E6C_B2D1_F9F756A3AA4559.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d3f36_2f25_11eb_80bc_0025902b3cc1_525.resize260.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f17910_fea3_11df_b16f_003048d0c7fe_7B1F6A65_2C66_4689_BF5E_5F1EE39245CF61.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b14500_5d39_11e5_a10e_0025902b3cc1_E9BCC535_8875_4CD3_9C1D_D75544F15CE162.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd09b5d_02ae_11e0_b16f_003048d0c7fe_F73F49E1_484B_4FF7_BF17_0FC9505046E763.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbc113_60d0_11e7_9a19_0025902b3cc1_BL072CH64.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be467a46_9d15_11e6_9f4a_0025902b3cc0_2C021F01_0C80_46D2_A5A1_868CC5EA8A0E65.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f4c1e_fdef_11df_b16f_003048d0c7fe_959B4E00_370B_46E3_B733_D9268348290366.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cefe15_8f96_11e5_81c1_0025902b3cc1_4FA44674_4C57_43F1_828B_C3A7E41653C767.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647c071_f4c8_11e5_ba27_0025902b3cc0_1677EF28_B01A_4B72_A5F4_ECB17EC596B268.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a8874_fdef_11df_b16f_003048d0c7fe_851E751A_7F65_49BA_83FF_965EEA744B0969.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf121b_035a_11e0_b16f_003048d0c7fe_DF8A2B89_559A_485B_90E3_2985C46168E170.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0013d6c_0c07_11e0_99a4_003048f27c5f_1B9EE5D6_B798_4BA4_AEBC_E2C55A7D38FD71.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f21462_fea3_11df_b16f_003048d0c7fe_8155C379_66EE_4453_99F2_DC5B4E365CD372.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823294d7_fdef_11df_b16f_003048d0c7fe_FE54B4CC_FE8C_43DD_B71A_043B7F94DADC73.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f0bc9_0100_11e0_b16f_003048d0c7fe_5D299714_D161_4EFB_9120_493E2515947C74.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b18ab0_08dd_11e0_99a4_003048f27c5f_B87A08D3_E40D_4993_9B35_2D19481F733975.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d7a41_0d9f_11e0_99a4_003048f27c5f_0419526D_9648_40E7_BA86_0F6B6F15093B76.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868fc68_fea3_11df_b16f_003048d0c7fe_D9E22392_190D_420E_894B_C97324F4924977.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868fc57_fea3_11df_b16f_003048d0c7fe_52978.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdc9ae_01cb_11e0_b16f_003048d0c7fe_833DA8BD_F54A_47E8_A5E2_A91EB20A793079.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdc9b1_01cb_11e0_b16f_003048d0c7fe_52980.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f16e0_02ae_11e0_b16f_003048d0c7fe_98AD9811_787F_45B6_B181_E870F5A2C53181.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f16e3_02ae_11e0_b16f_003048d0c7fe_52982.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d7a44_0d9f_11e0_99a4_003048f27c5f_645C9C85_7F9E_48C5_84E9_8ABA22A1390F83.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdefad7_91af_11e9_80b7_0025902b3cc1_484.JPG"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6026d8a_91af_11e9_80b7_0025902b3cc1_585.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c399a9_91af_11e9_80b7_0025902b3cc1_686.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -7762,140 +7591,50 @@
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="86" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...88 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -8149,93 +7888,93 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z50"/>
+  <dimension ref="A1:Z49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D50" sqref="D50"/>
+      <selection activeCell="B49" sqref="B49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">30.04.2026</t>
+            <t xml:space="preserve">03.07.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -8747,51 +8486,51 @@
             <t xml:space="preserve">
 Артикул: NPN.370.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Рекомендуется использовать с заглушкой для крючка арт. TH.4.BL  TH-4 \ Заглушка для крючка диаметром 4мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 26,52 руб.</t>
+Старая цена: 26.52 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">22.44</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
@@ -8885,51 +8624,51 @@
             <t xml:space="preserve">
 Диаметр прутка, мм: 4,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Рекомендуется использовать с заглушкой для крючка арт. TH.4.BL  TH-4 \ Заглушка для крючка диаметром 4мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">33.66</t>
+            <t xml:space="preserve">31.62</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">F 293-4 \ Крючок для экономпанелей</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: NPN.373.CH</t>
           </r>
@@ -8945,51 +8684,51 @@
             <t xml:space="preserve">
 Диаметр прутка, мм: 4,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Рекомендуется использовать с заглушкой для крючка арт. TH.4.BL  TH-4 \ Заглушка для крючка диаметром 4мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">37.74</t>
+            <t xml:space="preserve">32.64</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">F 289-4SB \ Крючок для экономпанелей</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -9007,51 +8746,51 @@
             <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Рекомендуется использовать с заглушкой для крючка арт. TH.4.BL  TH-4 \ Заглушка для крючка диаметром 4мм/. При использовании крючка на эконом панели с алюминиевой вставкой, зацеп крючка не плотно прилегает к эконом панели. Рекомендуем использовать с пластиковыми вставками</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">16.32</t>
+            <t xml:space="preserve">15.30</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">F 290-4SB \ Крючок для экономпанелей</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: NPN.410.CH</t>
           </r>
@@ -9067,51 +8806,51 @@
             <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Рекомендуется использовать с заглушкой для крючка арт. TH.4.BL  TH-4 \ Заглушка для крючка диаметром 4мм/. При использовании крючка на эконом панели с алюминиевой вставкой, зацеп крючка не плотно прилегает к эконом панели. Рекомендуем использовать с пластиковыми вставками</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">18.36</t>
+            <t xml:space="preserve">16.32</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">F 291-4SB \ Крючок для экономпанелей</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -9129,51 +8868,51 @@
             <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Рекомендуется использовать с заглушкой для крючка арт. TH.4.BL  TH-4 \ Заглушка для крючка диаметром 4мм/.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">20.40</t>
+            <t xml:space="preserve">18.36</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">F 292-4SB \ Крючок для экономпанелей</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: NPN.412.CH</t>
           </r>
@@ -9189,51 +8928,51 @@
             <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Рекомендуется использовать с заглушкой для крючка арт. TH.4.BL  TH-4 \ Заглушка для крючка диаметром 4мм/. При использовании крючка на эконом панели с алюминиевой вставкой, зацеп крючка не плотно прилегает к эконом панели. Рекомендуем использовать с пластиковыми вставками</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">22.44</t>
+            <t xml:space="preserve">20.40</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">F 300 \ Еврокрючок двойной для экономпанелей</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -9247,51 +8986,51 @@
             <t xml:space="preserve">
 Глубина, мм: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 48*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">66.30</t>
+            <t xml:space="preserve">60.18</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">F 301 \ Еврокрючок двойной для экономпанелей</t>
           </r>
@@ -9307,51 +9046,51 @@
             <t xml:space="preserve">
 Глубина, мм: 150</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 48*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">76.50</t>
+            <t xml:space="preserve">61.20</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="4"/>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
@@ -9369,51 +9108,51 @@
             <t xml:space="preserve">
 Глубина, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 48*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">83.64</t>
+            <t xml:space="preserve">75.48</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">F 303 \ Еврокрючок двойной для экономпанелей</t>
           </r>
@@ -9429,51 +9168,51 @@
             <t xml:space="preserve">
 Глубина, мм: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 48*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">89.76</t>
+            <t xml:space="preserve">76.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="4"/>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
@@ -9491,51 +9230,51 @@
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 48*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">107.00</t>
+            <t xml:space="preserve">96.90</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Откидной ценникодержатель PP-TAG на двойной крючок (еврокрючок)</t>
           </r>
@@ -10101,51 +9840,51 @@
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 230</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 40</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">302.00</t>
+            <t xml:space="preserve">291.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">520 K12 d=19 \ Кронштейн для экономпанелей</t>
           </r>
@@ -10495,3101 +10234,2919 @@
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C25" s="4"/>
       <c r="D25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 111 \ Кронштейн 10 шариков для экономпанелей</t>
-[...3 lines deleted...]
-Артикул: BLT.083.CH</t>
+            <t xml:space="preserve">497 E04 d=9 \ Кронштейн для экономпанелей</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.242.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
+Диаметр, мм: 9</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">135.00</t>
+            <t xml:space="preserve">164.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="4"/>
       <c r="B26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">497 E04 d=9 \ Кронштейн для экономпанелей</t>
-[...15 lines deleted...]
-Диаметр, мм: 9</t>
+            <t xml:space="preserve">K-39 d=8 \ Кронштейн для экономпанелей</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.276.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 350</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 8</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 132 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">164.00</t>
+            <t xml:space="preserve">99.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C26" s="4"/>
       <c r="D26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">K-39 d=8 \ Кронштейн для экономпанелей</t>
-[...3 lines deleted...]
-Артикул: NPN.276.CH</t>
+            <t xml:space="preserve">B-K-39 d=8 \ Кронштейн (L-350)  для экономпанелей</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: BLT.070.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 8</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">131.58</t>
+            <t xml:space="preserve">135.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="4"/>
       <c r="B27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">B-K-39 d=8 \ Кронштейн (L-350)  для экономпанелей</t>
-[...3 lines deleted...]
-Артикул: BLT.070.CH</t>
+            <t xml:space="preserve">536 K28 \ Кронштейн для экономпанелей</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.278.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр, мм: 8</t>
+Диаметр, мм: 9</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">135.00</t>
+            <t xml:space="preserve">159.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C27" s="4"/>
       <c r="D27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">536 K28 \ Кронштейн для экономпанелей</t>
-[...3 lines deleted...]
-Артикул: NPN.278.CH</t>
+            <t xml:space="preserve">B-536 K28 \ Кронштейн прямой для экономпанелей</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: BLT.071.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 9</t>
           </r>
           <r>
             <t xml:space="preserve">
+Картинка анонса: 8270947</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Кронштейн прямой (без наклона) </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">159.00</t>
+            <t xml:space="preserve">162.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="4"/>
       <c r="B28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">B-536 K28 \ Кронштейн прямой для экономпанелей</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+            <t xml:space="preserve">F 701-300 \ Кронштейн для экономпанелей</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: BLT.005.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">162.00</t>
+            <t xml:space="preserve">81.60</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C28" s="4"/>
       <c r="D28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 701-300 \ Кронштейн для экономпанелей</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+            <t xml:space="preserve">F 701-150 \ Кронштейн (d-5, L-150) для экономпанелей</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: BLT.068.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 150</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">88.74</t>
+            <t xml:space="preserve">66.30</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="4"/>
       <c r="B29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 701-150 \ Кронштейн (d-5, L-150) для экономпанелей</t>
-[...11 lines deleted...]
-Глубина, мм: 150</t>
+            <t xml:space="preserve">F 701-200 \ Кронштейн (d-5, L-200) для экономпанелей</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: BLT.069.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">66.30</t>
+            <t xml:space="preserve">69.36</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C29" s="4"/>
       <c r="D29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 701-200 \ Кронштейн (d-5, L-200) для экономпанелей</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 200</t>
+            <t xml:space="preserve">F 112 \ Кронштейн наклонный для экономпанелей</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.204.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">69.36</t>
+            <t xml:space="preserve">326.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="4"/>
       <c r="B30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 703 \ Кронштейн для экономпанелей</t>
-[...23 lines deleted...]
-Старая цена: 125 руб.</t>
+            <t xml:space="preserve">F 113 \ Кронштейн для экономпанелей</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.026.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Сечение, мм: 24х14</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 286 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">83.00</t>
+            <t xml:space="preserve">199.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C30" s="4"/>
       <c r="D30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 112 \ Кронштейн наклонный для экономпанелей</t>
-[...11 lines deleted...]
-Глубина, мм: 400</t>
+            <t xml:space="preserve">F 113 \ Кронштейн для экономпанелей</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: BLT.002.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Сечение, мм: 30х15</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">396.00</t>
+            <t xml:space="preserve">165.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="4"/>
       <c r="B31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 113 \ Кронштейн для экономпанелей</t>
-[...15 lines deleted...]
-Сечение, мм: 24х14</t>
+            <t xml:space="preserve">522 K14 d=19 \ Кронштейн для экономпанелей</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.240.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 350</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 19</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 284 руб.</t>
+Старая цена: 159 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">203.00</t>
+            <t xml:space="preserve">127.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C31" s="4"/>
       <c r="D31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 113 \ Кронштейн для экономпанелей</t>
-[...15 lines deleted...]
-Сечение, мм: 30х15</t>
+            <t xml:space="preserve">B-522 K14 d=19 \ Кронштейн для экономпанелей</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: BLT.077.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 350</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 19</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">165.00</t>
+            <t xml:space="preserve">162.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="4"/>
       <c r="B32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">522 K14 d=19 \ Кронштейн для экономпанелей</t>
-[...23 lines deleted...]
-Старая цена: 159 руб.</t>
+            <t xml:space="preserve">F 114-550 \ Дуга для экономпанелей</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.241.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 310</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 550</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">127.00</t>
+            <t xml:space="preserve">780.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C32" s="4"/>
       <c r="D32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">B-522 K14 d=19 \ Кронштейн для экономпанелей</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+            <t xml:space="preserve">F 114-600 \  Дуга для экономпанелей (L-600мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.272.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 330</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 600</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">162.00</t>
+            <t xml:space="preserve">696.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" s="4"/>
       <c r="B33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 114-550 \ Дуга для экономпанелей</t>
-[...3 lines deleted...]
-Артикул: NPN.241.CH</t>
+            <t xml:space="preserve">F 114-900 \ Дуга для экономпанелей</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.394.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 310</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 550</t>
+Ширина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">780.00</t>
+            <t xml:space="preserve">884.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C33" s="4"/>
       <c r="D33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 114-600 \  Дуга для экономпанелей (L-600мм)</t>
-[...15 lines deleted...]
-Ширина, мм: 600</t>
+            <t xml:space="preserve">F 114-1100 \ Дуга для экономпанелей</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.238.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 310</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 988 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">696.00</t>
+            <t xml:space="preserve">884.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" s="4"/>
       <c r="B34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 114-900 \ Дуга для экономпанелей</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 10</t>
+            <t xml:space="preserve">F 115 \ Опора для F114</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.273.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">884.00</t>
+            <t xml:space="preserve">287.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C34" s="4"/>
       <c r="D34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 114-1100 \ Дуга для экономпанелей</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 10</t>
+            <t xml:space="preserve">B-F-M 772 \ Кронштейн для полки и штанги d-25мм  (левый, L-350)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: BLT.076.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 350</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кронштейн: левый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">988.00</t>
+            <t xml:space="preserve">131.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" s="4"/>
       <c r="B35" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 115 \ Опора для F114</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+            <t xml:space="preserve">B-F-M 772 \ Кронштейн для полки и штанги d-25мм  (правый, L-350)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: BLT.075.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 350</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кронштейн: правый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">287.00</t>
+            <t xml:space="preserve">131.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C35" s="4"/>
       <c r="D35" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">B-F-M 772 \ Кронштейн для полки и штанги d-25мм  (левый, L-350)</t>
-[...3 lines deleted...]
-Артикул: BLT.076.CH</t>
+            <t xml:space="preserve">525 K17 \ Кронштейн для штанги d-25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.277.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кронштейн: левый</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">131.00</t>
+            <t xml:space="preserve">231.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="4"/>
       <c r="B36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">B-F-M 772 \ Кронштейн для полки и штанги d-25мм  (правый, L-350)</t>
-[...3 lines deleted...]
-Артикул: BLT.075.CH</t>
+            <t xml:space="preserve">B-525 K17 \ Кронштейн для штанги d-25мм  </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: BLT.074.N.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кронштейн: правый</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">131.00</t>
+            <t xml:space="preserve">150.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C36" s="4"/>
       <c r="D36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">525 K17 \ Кронштейн для штанги d-25мм</t>
-[...15 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+            <t xml:space="preserve">597 K45.YN \ Кронштейн &amp;quot;Карусель&amp;quot; для экономпанелей</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.323.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 310</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">231.00</t>
+            <t xml:space="preserve">375.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" s="4"/>
       <c r="B37" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">B-525 K17 \ Кронштейн для штанги d-25мм  </t>
-[...15 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+            <t xml:space="preserve">DBH/E39-TR-0070 \ Ценникодержатель для крючка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MRT.538.70.TR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 70</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота инф.поля, мм: 39</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: ПВХ</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Поставляются со склада</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина «евроотверстия», мм: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">150.00</t>
+            <t xml:space="preserve">13.30</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C37" s="4"/>
       <c r="D37" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">597 K45.YN \ Кронштейн &amp;quot;Карусель&amp;quot; для экономпанелей</t>
-[...15 lines deleted...]
-Кол-во в упаковке, шт.: 25</t>
+            <t xml:space="preserve">F 117 \ Кронштейн на экономпанель для головных уборов</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.344.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 106</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: не используется с алюминиевой вставкой</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 175 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">407.00</t>
+            <t xml:space="preserve">148.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" s="4"/>
       <c r="B38" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">DBH/E39-TR-0070 \ Ценникодержатель для крючка</t>
-[...27 lines deleted...]
-Ширина «евроотверстия», мм: 30</t>
+            <t xml:space="preserve">571 d-4,5 \ Кронштейн на экономпанель для головных уборов</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: BLT.072.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 140</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 4,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13.30</t>
+            <t xml:space="preserve">136.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C38" s="4"/>
       <c r="D38" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 117 \ Кронштейн на экономпанель для головных уборов</t>
-[...11 lines deleted...]
-Диаметр, мм: 106</t>
+            <t xml:space="preserve">571 d=6 \ Кронштейн на экономпанель для головных уборов</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.288.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 140</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 6</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: не используется с алюминиевой вставкой</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 172 руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">141.00</t>
+            <t xml:space="preserve">148.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" s="4"/>
       <c r="B39" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">571 d-4,5 \ Кронштейн на экономпанель для головных уборов</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+            <t xml:space="preserve">F 507.YN(558 d=6) \ Кронштейн на экономпанель для мяча</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.253.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 130</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">136.00</t>
+            <t xml:space="preserve">109.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C39" s="4"/>
       <c r="D39" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">571 d=6 \ Кронштейн на экономпанель для головных уборов</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+            <t xml:space="preserve">F 706 \ Колпак для головного убора</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.377.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 170</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 130</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">148.00</t>
+            <t xml:space="preserve">63.20</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" s="4"/>
       <c r="B40" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 507.YN(558 d=6) \ Кронштейн на экономпанель для мяча</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+            <t xml:space="preserve">F 508 \ Кронштейн для коньков/роликов на экономпанель</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.003.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 270</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 8</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">109.00</t>
+            <t xml:space="preserve">245.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C40" s="4"/>
       <c r="D40" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 706 \ Колпак для головного убора</t>
-[...15 lines deleted...]
-Высота, мм: 130</t>
+            <t xml:space="preserve">518 K=10 \ Кронштейн для полки на экономпанель</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.281.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 210</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: не используется с алюминиевой вставкой. Цена действительна пока товар есть в наличии на складе. </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">63.20</t>
+            <t xml:space="preserve">87.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" s="4"/>
       <c r="B41" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 508 \ Кронштейн для коньков/роликов на экономпанель</t>
-[...15 lines deleted...]
-Диаметр прутка, мм: 8</t>
+            <t xml:space="preserve">518 K=10 \ Кронштейн для полки на экономпанель</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.282.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 255</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: не используется с алюминиевой вставкой. Цена действительна пока товар есть в наличии на складе. </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">245.00</t>
+            <t xml:space="preserve">93.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C41" s="4"/>
       <c r="D41" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">518 K=10 \ Кронштейн для полки на экономпанель</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: NPN.281.CH</t>
-[...11 lines deleted...]
-Примечание: не используется с алюминиевой вставкой. Цена действительна пока товар есть в наличии на складе. </t>
+Артикул: NPN.284.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 360</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: не используется с алюминиевой вставкой</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">87.00</t>
+            <t xml:space="preserve">99.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" s="4"/>
       <c r="B42" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">518 K=10 \ Кронштейн для полки на экономпанель</t>
-[...15 lines deleted...]
-Примечание: не используется с алюминиевой вставкой. Цена действительна пока товар есть в наличии на складе. </t>
+            <t xml:space="preserve">F 220 \ Кронштейн для полки на экономпанель</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.168.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Резиновые накладки идут в комплекте</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">93.00</t>
+            <t xml:space="preserve">123.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C42" s="4"/>
       <c r="D42" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">518 K=10 \ Кронштейн для полки на экономпанель</t>
-[...15 lines deleted...]
-Примечание: не используется с алюминиевой вставкой. Цена действительна пока товар есть в наличии на складе.</t>
+            <t xml:space="preserve">F 221 \ Кронштейн для полки на экономпанель</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.167.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 250</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Резиновые накладки идут в комплекте</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 134 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">96.00</t>
+            <t xml:space="preserve">80.58</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" s="4"/>
       <c r="B43" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">518 K=10 \ Кронштейн для полки на экономпанель</t>
-[...15 lines deleted...]
-Примечание: не используется с алюминиевой вставкой</t>
+            <t xml:space="preserve">F 222 \ Кронштейн для полки на экономпанель</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.083.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Резиновые накладки идут в комплекте</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">99.00</t>
+            <t xml:space="preserve">154.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C43" s="4"/>
       <c r="D43" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 220 \ Кронштейн для полки на экономпанель</t>
-[...11 lines deleted...]
-Глубина, мм: 200</t>
+            <t xml:space="preserve">F 223 \ Кронштейн для полки на экономпанель</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.210.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Резиновые накладки идут в комплекте</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 152 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">123.00</t>
+            <t xml:space="preserve">91.80</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" s="4"/>
       <c r="B44" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 221 \ Кронштейн для полки на экономпанель</t>
-[...15 lines deleted...]
-Примечание: Резиновые накладки идут в комплекте</t>
+            <t xml:space="preserve">516 K=08 \ Кронштейн для полки на экономпанель (Регулируемый)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.285.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 130 руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">80.58</t>
+            <t xml:space="preserve">227.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C44" s="4"/>
       <c r="D44" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 222 \ Кронштейн для полки на экономпанель</t>
-[...15 lines deleted...]
-Примечание: Резиновые накладки идут в комплекте</t>
+            <t xml:space="preserve">528 K20 \ Кронштейн для полки на экономпанель</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.236L.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 250</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кронштейн: левый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">154.00</t>
+            <t xml:space="preserve">119.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" s="4"/>
       <c r="B45" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 223 \ Кронштейн для полки на экономпанель</t>
-[...15 lines deleted...]
-Примечание: Резиновые накладки идут в комплекте</t>
+            <t xml:space="preserve">529 K21 \ Кронштейн для полки на экономпанель</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.236R.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 250</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кронштейн: правый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 150 руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">91.80</t>
+            <t xml:space="preserve">119.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C45" s="4"/>
       <c r="D45" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">516 K=08 \ Кронштейн для полки на экономпанель (Регулируемый)</t>
-[...3 lines deleted...]
-Артикул: NPN.285.CH</t>
+            <t xml:space="preserve">528 K20 \ Кронштейн для полки на экономпанель</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.235L.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
+Кронштейн: левый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">218.00</t>
+            <t xml:space="preserve">133.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" s="4"/>
       <c r="B46" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">528 K20 \ Кронштейн для полки на экономпанель</t>
-[...15 lines deleted...]
-Кронштейн: левый</t>
+            <t xml:space="preserve">529 K21 \ Кронштейн для полки на экономпанель</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.235R.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кронштейн: правый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">152.00</t>
+            <t xml:space="preserve">133.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C46" s="4"/>
       <c r="D46" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">529 K21 \ Кронштейн для полки на экономпанель</t>
-[...15 lines deleted...]
-Кронштейн: правый</t>
+            <t xml:space="preserve">528 K20 \ Кронштейн для полки на экономпанель</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.237L.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кронштейн: левый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">152.00</t>
+            <t xml:space="preserve">163.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" s="4"/>
       <c r="B47" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">528 K20 \ Кронштейн для полки на экономпанель</t>
-[...15 lines deleted...]
-Кронштейн: левый</t>
+            <t xml:space="preserve">529 K21 \ Кронштейн для полки на экономпанель</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.237R.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кронштейн: правый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">166.00</t>
+            <t xml:space="preserve">163.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C47" s="4"/>
       <c r="D47" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">529 K21 \ Кронштейн для полки на экономпанель</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+            <t xml:space="preserve">F 320 \ Кронштейн для экономпанелей</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.321.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 12</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 40</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 82</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">166.00</t>
+            <t xml:space="preserve">34.68</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" s="4"/>
       <c r="B48" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">528 K20 \ Кронштейн для полки на экономпанель</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+            <t xml:space="preserve">TH-4 \ Заглушка для крючка диаметром 4мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TH.4.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: ПВХ</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">188.00</t>
+            <t xml:space="preserve">3.99</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C48" s="4"/>
       <c r="D48" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">529 K21 \ Кронштейн для полки на экономпанель</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+            <t xml:space="preserve">TH-5 \ Заглушка для крючка диаметром 5мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TH.5.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: ПВХ</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">188.00</t>
+            <t xml:space="preserve">3.99</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" s="4"/>
       <c r="B49" s="5" t="inlineStr">
-        <is>
-[...180 lines deleted...]
-      <c r="D50" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">TH-6 \ Заглушка для крючка диаметром 6мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: TH.6.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: ПВХ</t>
           </r>