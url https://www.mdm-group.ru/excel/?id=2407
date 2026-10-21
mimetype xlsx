--- v5 (2026-07-23)
+++ v6 (2026-10-21)
@@ -3111,51 +3111,51 @@
       </rPr>
       <t xml:space="preserve">F 114-1100 \ Дуга для экономпанелей</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPN.238.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 310</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 10</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 988 руб.</t>
+Старая цена: 987 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">884.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -11238,51 +11238,51 @@
             </rPr>
             <t xml:space="preserve">F 114-1100 \ Дуга для экономпанелей</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: NPN.238.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 310</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 988 руб.</t>
+Старая цена: 987 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">884.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" s="4"/>