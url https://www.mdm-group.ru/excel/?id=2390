--- v1 (2026-03-13)
+++ v2 (2026-04-27)
@@ -33,51 +33,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">19.10.2023</t>
+      <t xml:space="preserve">20.03.2026</t>
     </r>
   </si>
   <si>
     <t>Манекены Solo</t>
   </si>
   <si>
     <t>Подставка (входит в стоимость): стекло, круг, d-42 см. Крепление: в икру. В качестве подставки для сидячих манекенов могут использоваться демонстрационные кубы и цилиндры Rotart.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Solo Type 03F-06M \ Манекен женский</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SOL.003.BL</t>
     </r>
@@ -89,63 +89,67 @@
       <t xml:space="preserve">
 Высота, см: 183</t>
     </r>
     <r>
       <t xml:space="preserve">
 Грудь, см: 84</t>
     </r>
     <r>
       <t xml:space="preserve">
 Талия, см: 65,3</t>
     </r>
     <r>
       <t xml:space="preserve">
 Бедра, см: 90</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 34441 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">34441.00</t>
+      <t xml:space="preserve">22390.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Solo Type 05F-06M \ Манекен женский</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SOL.005.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
@@ -170,132 +174,144 @@
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
 А, см: 55</t>
     </r>
     <r>
       <t xml:space="preserve">
 В, см: 96</t>
     </r>
     <r>
       <t xml:space="preserve">
 С, см: 74</t>
     </r>
     <r>
       <t xml:space="preserve">
 Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 29714 руб.</t>
+Старая цена: 34441 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">22950.00</t>
+      <t xml:space="preserve">22390.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Solo Type 31M-06M \ Манекен мужской</t>
-[...3 lines deleted...]
-Артикул: SOL.031.BL</t>
+      <t xml:space="preserve">Solo Type 31M-06M \ Манекен мужской (2 сорт)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: B.SOL.031.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, см: 189</t>
     </r>
     <r>
       <t xml:space="preserve">
 Грудь, см: 103,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Талия, см: 81,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Бедра, см: 99</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: сломана верхняя часть бедра (см. фото)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 37091 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">37091.00</t>
+      <t xml:space="preserve">11300.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Solo Type 34M-07M \ Манекен мужской</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SOL.037.SK</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: слоновая кость</t>
@@ -308,63 +324,67 @@
       <t xml:space="preserve">
 Грудь, см: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Талия, см: 76</t>
     </r>
     <r>
       <t xml:space="preserve">
 Бедра, см: 96,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Данная модель манекена имеет отличия в разных партиях. В настоящее время модель как на фото, со скульптурной головой</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 37091 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">37091.00</t>
+      <t xml:space="preserve">22390.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Solo Type 36M-07M \ Манекен мужской</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SOL.011.SK</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: слоновая кость</t>
@@ -373,63 +393,67 @@
       <t xml:space="preserve">
 Высота, см: 189</t>
     </r>
     <r>
       <t xml:space="preserve">
 Грудь, см: 97</t>
     </r>
     <r>
       <t xml:space="preserve">
 Талия, см: 78</t>
     </r>
     <r>
       <t xml:space="preserve">
 Бедра, см: 93,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 37091 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">37091.00</t>
+      <t xml:space="preserve">22390.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
@@ -489,51 +513,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471f245_e214_11e6_9cf3_0025902b3cc1_BF8379D9_3B61_4C2C_AFF7_162338B1C57E2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893d71b_2b33_11e3_baa0_0025902b3cc1_C3836C5A_7F94_4747_B3B3_864303586AAE3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf8676_2b33_11e3_baa0_0025902b3cc1_0F866F19_5B0F_445D_AAFE_77D3FA7E671F4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b399e_2b34_11e3_baa0_0025902b3cc1_4B64E04A_5BD1_4A5B_B66E_6AB6838494015.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85a0f2_a511_11e3_baa0_0025902b3cc1_8FCA5ECC_394E_412F_8DB1_0B76A87C1B9F6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71194e75_08fa_11e4_9ca4_0025902b3cc1_2364AE26_D442_48E4_B246_40018A8C75727.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471f245_e214_11e6_9cf3_0025902b3cc1_BF8379D9_3B61_4C2C_AFF7_162338B1C57E2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893d71b_2b33_11e3_baa0_0025902b3cc1_C3836C5A_7F94_4747_B3B3_864303586AAE3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf8676_2b33_11e3_baa0_0025902b3cc1_0F866F19_5B0F_445D_AAFE_77D3FA7E671F4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f5330_47d2_11e4_9ca4_0025902b3cc1_SOLO-TYPE-31M_06M5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85a0f2_a511_11e3_baa0_0025902b3cc1_8FCA5ECC_394E_412F_8DB1_0B76A87C1B9F6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71194e75_08fa_11e4_9ca4_0025902b3cc1_2364AE26_D442_48E4_B246_40018A8C75727.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -621,51 +645,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="295275" cy="952500"/>
+    <xdr:ext cx="381000" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -1043,51 +1067,51 @@
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">19.10.2023</t>
+            <t xml:space="preserve">20.03.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -1125,63 +1149,67 @@
             <t xml:space="preserve">
 Высота, см: 183</t>
           </r>
           <r>
             <t xml:space="preserve">
 Грудь, см: 84</t>
           </r>
           <r>
             <t xml:space="preserve">
 Талия, см: 65,3</t>
           </r>
           <r>
             <t xml:space="preserve">
 Бедра, см: 90</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 34441 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">34441.00</t>
+            <t xml:space="preserve">22390.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Solo Type 05F-06M \ Манекен женский</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SOL.005.BL</t>
           </r>
@@ -1209,137 +1237,149 @@
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
 А, см: 55</t>
           </r>
           <r>
             <t xml:space="preserve">
 В, см: 96</t>
           </r>
           <r>
             <t xml:space="preserve">
 С, см: 74</t>
           </r>
           <r>
             <t xml:space="preserve">
 Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 29714 руб.</t>
+Старая цена: 34441 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">22950.00</t>
+            <t xml:space="preserve">22390.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Solo Type 31M-06M \ Манекен мужской</t>
-[...3 lines deleted...]
-Артикул: SOL.031.BL</t>
+            <t xml:space="preserve">Solo Type 31M-06M \ Манекен мужской (2 сорт)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: B.SOL.031.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, см: 189</t>
           </r>
           <r>
             <t xml:space="preserve">
 Грудь, см: 103,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Талия, см: 81,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Бедра, см: 99</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: сломана верхняя часть бедра (см. фото)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 37091 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">37091.00</t>
+            <t xml:space="preserve">11300.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Solo Type 34M-07M \ Манекен мужской</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SOL.037.SK</t>
           </r>
@@ -1355,63 +1395,67 @@
             <t xml:space="preserve">
 Грудь, см: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Талия, см: 76</t>
           </r>
           <r>
             <t xml:space="preserve">
 Бедра, см: 96,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Данная модель манекена имеет отличия в разных партиях. В настоящее время модель как на фото, со скульптурной головой</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 37091 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">37091.00</t>
+            <t xml:space="preserve">22390.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Solo Type 36M-07M \ Манекен мужской</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -1425,63 +1469,67 @@
             <t xml:space="preserve">
 Высота, см: 189</t>
           </r>
           <r>
             <t xml:space="preserve">
 Грудь, см: 97</t>
           </r>
           <r>
             <t xml:space="preserve">
 Талия, см: 78</t>
           </r>
           <r>
             <t xml:space="preserve">
 Бедра, см: 93,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 37091 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">37091.00</t>
+            <t xml:space="preserve">22390.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A6:D6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>