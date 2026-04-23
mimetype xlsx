--- v1 (2026-03-09)
+++ v2 (2026-04-23)
@@ -33,51 +33,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13.01.2026</t>
+      <t xml:space="preserve">20.03.2026</t>
     </r>
   </si>
   <si>
     <t>Манекены Nova Plastic</t>
   </si>
   <si>
     <t>Nova Plastic - экономичные, легкие (6-7 кг) манекены с поворотной головой. Изготовлены из прочного небьющегося пластика.В качестве подставки для сидячих манекенов помимо стандартных подставок могут также использоваться демонстрационные кубы и цилиндры Rotart.Цена указана за манекен без парика. С взрослыми манекенами может использоваться любой парик из серий: Nova Plastic, Gold&amp;Platinum, Image и Belle. С детскими манекенами может использоваться любой парик из серий: Nova Plastic, Belle, Young и Friends.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">F-1 \Манекен женский (с макияжем)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPL.001.00</t>
     </r>
@@ -921,63 +921,67 @@
       <t xml:space="preserve">
 Высота, см: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Грудь, см: 83</t>
     </r>
     <r>
       <t xml:space="preserve">
 Талия, см: 62</t>
     </r>
     <r>
       <t xml:space="preserve">
 Бедра, см: 86</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 10446 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10512.00</t>
+      <t xml:space="preserve">6790.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">HLF-5 \ Манекен женский, без головы</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPL.014.00</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: телесный</t>
@@ -986,63 +990,67 @@
       <t xml:space="preserve">
 Высота, см: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Грудь, см: 83</t>
     </r>
     <r>
       <t xml:space="preserve">
 Талия, см: 62</t>
     </r>
     <r>
       <t xml:space="preserve">
 Бедра, см: 86</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 10446 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10512.00</t>
+      <t xml:space="preserve">6790.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">HLM-1 \ Манекен мужской, без головы</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPL.015.00</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: телесный</t>
@@ -1051,63 +1059,67 @@
       <t xml:space="preserve">
 Высота, см: 177</t>
     </r>
     <r>
       <t xml:space="preserve">
 Грудь, см: 94</t>
     </r>
     <r>
       <t xml:space="preserve">
 Талия, см: 75</t>
     </r>
     <r>
       <t xml:space="preserve">
 Бедра, см: 95</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 14475 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">14579.00</t>
+      <t xml:space="preserve">9409.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">HLF-1 \ Манекен женский, без головы</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPL.027.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
@@ -2375,51 +2387,51 @@
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13.01.2026</t>
+            <t xml:space="preserve">20.03.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -3331,63 +3343,67 @@
             <t xml:space="preserve">
 Высота, см: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Грудь, см: 83</t>
           </r>
           <r>
             <t xml:space="preserve">
 Талия, см: 62</t>
           </r>
           <r>
             <t xml:space="preserve">
 Бедра, см: 86</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 10446 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10512.00</t>
+            <t xml:space="preserve">6790.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">HLF-5 \ Манекен женский, без головы</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: NPL.014.00</t>
           </r>
@@ -3399,63 +3415,67 @@
             <t xml:space="preserve">
 Высота, см: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Грудь, см: 83</t>
           </r>
           <r>
             <t xml:space="preserve">
 Талия, см: 62</t>
           </r>
           <r>
             <t xml:space="preserve">
 Бедра, см: 86</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 10446 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10512.00</t>
+            <t xml:space="preserve">6790.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">HLM-1 \ Манекен мужской, без головы</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -3469,63 +3489,67 @@
             <t xml:space="preserve">
 Высота, см: 177</t>
           </r>
           <r>
             <t xml:space="preserve">
 Грудь, см: 94</t>
           </r>
           <r>
             <t xml:space="preserve">
 Талия, см: 75</t>
           </r>
           <r>
             <t xml:space="preserve">
 Бедра, см: 95</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 14475 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">14579.00</t>
+            <t xml:space="preserve">9409.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">HLF-1 \ Манекен женский, без головы</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: NPL.027.WH</t>
           </r>