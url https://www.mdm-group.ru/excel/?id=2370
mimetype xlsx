--- v2 (2026-04-23)
+++ v3 (2026-09-08)
@@ -15,51 +15,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">20.03.2026</t>
     </r>
   </si>
   <si>
     <t>Манекены Nova Plastic</t>
   </si>
   <si>
     <t>Nova Plastic - экономичные, легкие (6-7 кг) манекены с поворотной головой. Изготовлены из прочного небьющегося пластика.В качестве подставки для сидячих манекенов помимо стандартных подставок могут также использоваться демонстрационные кубы и цилиндры Rotart.Цена указана за манекен без парика. С взрослыми манекенами может использоваться любой парик из серий: Nova Plastic, Gold&amp;Platinum, Image и Belle. С детскими манекенами может использоваться любой парик из серий: Nova Plastic, Belle, Young и Friends.</t>
@@ -869,119 +869,50 @@
 Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Парик в комплект не входит</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">13005.00</t>
-    </r>
-[...67 lines deleted...]
-      <t xml:space="preserve">6790.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">HLF-5 \ Манекен женский, без головы</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPL.014.00</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: телесный</t>
@@ -1443,51 +1374,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce808c_917b_11e0_afc8_003048f27c5f_9DE2DB4F_5593_4E7F_9B65_53903645229A2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e76e_917b_11e0_afc8_003048f27c5f_A6482947_F1D5_4992_96DE_D00AC00BF5173.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e775_917b_11e0_afc8_003048f27c5f_26F00D10_DA6C_4972_AF7D_39FF1EC97A2E4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e77c_917b_11e0_afc8_003048f27c5f_CF7F636A_58F8_4522_B386_CBC165BF9E205.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e783_917b_11e0_afc8_003048f27c5f_BF905164_97EE_4991_A797_B06FEDD7D3FA6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e78a_917b_11e0_afc8_003048f27c5f_92134EB7_DCB1_494D_AE98_6F353B5101717.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce803b_917b_11e0_afc8_003048f27c5f_10A84BCB_0D6C_4240_B0EE_51CDF921B72F8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce8042_917b_11e0_afc8_003048f27c5f_DF4DEC36_2B5B_4AD6_A5EA_4A34FDD3BE2E9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce8049_917b_11e0_afc8_003048f27c5f_FF9A3DCA_F056_4290_92B4_6974B0968B9E10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e72b_917b_11e0_afc8_003048f27c5f_C9D24797_7FCE_4EEE_8F5B_B942140AF79A11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e734_917b_11e0_afc8_003048f27c5f_8F71B3E4_21D1_4C58_AFBA_EAB136F071C012.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e73b_917b_11e0_afc8_003048f27c5f_3E370AF1_3E23_4897_BBDA_3952B75BFC4413.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e8c08_eb10_11e0_a476_003048f27c5e_1DFB514D_A6E2_499C_80E3_C352A48A1AE514.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e759_917b_11e0_afc8_003048f27c5f_NPL0140015.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e760_917b_11e0_afc8_003048f27c5f_75E9F2E3_8185_4F89_A282_0F43113CEEBD16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e8c0f_eb10_11e0_a476_003048f27c5e_CF937C88_CEA1_4DAC_9CC3_8055A8C39AF417.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e767_917b_11e0_afc8_003048f27c5f_7882DBB7_8FDB_4A99_AA68_6FBAFAAF2C8818.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e744_917b_11e0_afc8_003048f27c5f_NPL015WH19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce8059_917b_11e0_afc8_003048f27c5f_0A22787C_7310_4E36_81D7_EB0DBB4F5A8320.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce808c_917b_11e0_afc8_003048f27c5f_9DE2DB4F_5593_4E7F_9B65_53903645229A2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e76e_917b_11e0_afc8_003048f27c5f_A6482947_F1D5_4992_96DE_D00AC00BF5173.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e775_917b_11e0_afc8_003048f27c5f_26F00D10_DA6C_4972_AF7D_39FF1EC97A2E4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e77c_917b_11e0_afc8_003048f27c5f_CF7F636A_58F8_4522_B386_CBC165BF9E205.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e783_917b_11e0_afc8_003048f27c5f_BF905164_97EE_4991_A797_B06FEDD7D3FA6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e78a_917b_11e0_afc8_003048f27c5f_92134EB7_DCB1_494D_AE98_6F353B5101717.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce803b_917b_11e0_afc8_003048f27c5f_10A84BCB_0D6C_4240_B0EE_51CDF921B72F8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce8042_917b_11e0_afc8_003048f27c5f_DF4DEC36_2B5B_4AD6_A5EA_4A34FDD3BE2E9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce8049_917b_11e0_afc8_003048f27c5f_FF9A3DCA_F056_4290_92B4_6974B0968B9E10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e72b_917b_11e0_afc8_003048f27c5f_C9D24797_7FCE_4EEE_8F5B_B942140AF79A11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e734_917b_11e0_afc8_003048f27c5f_8F71B3E4_21D1_4C58_AFBA_EAB136F071C012.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e73b_917b_11e0_afc8_003048f27c5f_3E370AF1_3E23_4897_BBDA_3952B75BFC4413.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e759_917b_11e0_afc8_003048f27c5f_NPL0140014.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e760_917b_11e0_afc8_003048f27c5f_75E9F2E3_8185_4F89_A282_0F43113CEEBD15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e8c0f_eb10_11e0_a476_003048f27c5e_CF937C88_CEA1_4DAC_9CC3_8055A8C39AF416.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e767_917b_11e0_afc8_003048f27c5f_7882DBB7_8FDB_4A99_AA68_6FBAFAAF2C8817.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e744_917b_11e0_afc8_003048f27c5f_NPL015WH18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce8059_917b_11e0_afc8_003048f27c5f_0A22787C_7310_4E36_81D7_EB0DBB4F5A8319.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1845,240 +1776,210 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="266700" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="323850" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="323850" cy="952500"/>
+    <xdr:ext cx="266700" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="266700" cy="952500"/>
+    <xdr:ext cx="323850" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="323850" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="276225" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2345,54 +2246,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z16"/>
+  <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="D15" sqref="D15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
@@ -3307,55 +3208,55 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">13005.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">HLF-1 \ Манекен женский, без головы</t>
-[...3 lines deleted...]
-Артикул: NPL.027.00</t>
+            <t xml:space="preserve">HLF-5 \ Манекен женский, без головы</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPL.014.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: телесный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, см: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Грудь, см: 83</t>
           </r>
           <r>
             <t xml:space="preserve">
 Талия, см: 62</t>
           </r>
           <r>
             <t xml:space="preserve">
 Бедра, см: 86</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
@@ -3379,338 +3280,266 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6790.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">HLF-5 \ Манекен женский, без головы</t>
-[...3 lines deleted...]
-Артикул: NPL.014.00</t>
+            <t xml:space="preserve">HLM-1 \ Манекен мужской, без головы</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPL.015.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: телесный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 160</t>
-[...11 lines deleted...]
-Бедра, см: 86</t>
+Высота, см: 177</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 94</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 75</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 95</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 10446 руб.</t>
+Старая цена: 14475 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6790.00</t>
+            <t xml:space="preserve">9409.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">HLF-1 \ Манекен женский, без головы</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPL.027.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 160</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 83</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 62</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 86</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">10512.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C14" s="4"/>
+      <c r="D14" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">HLF-5 \ Манекен женский, без головы</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPL.014.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 160</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 83</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 62</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 86</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">10512.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" s="4"/>
+      <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">HLM-1 \ Манекен мужской, без головы</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: NPL.015.00</t>
-[...208 lines deleted...]
-            <t xml:space="preserve">
 Артикул: NPL.015.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, см: 177</t>
           </r>
           <r>
             <t xml:space="preserve">
 Грудь, см: 94</t>
           </r>
           <r>
             <t xml:space="preserve">
 Талия, см: 75</t>
           </r>
           <r>
             <t xml:space="preserve">
 Бедра, см: 95</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
@@ -3718,54 +3547,52 @@
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">14579.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B16" s="5" t="inlineStr">
+      <c r="C15" s="4"/>
+      <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">CS-1 \  Манекен детский (с макияжем)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: NPL.017.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: телесный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, см: 113</t>
           </r>