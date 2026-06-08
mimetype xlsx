--- v1 (2026-01-23)
+++ v2 (2026-06-08)
@@ -573,140 +573,140 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">22835.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MW-72 \ Манекен мужской, скульптурный</t>
-[...3 lines deleted...]
-Артикул: CLS.046.WH</t>
+      <t xml:space="preserve">MW-71 \ Манекен мужской, скульптурный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.037.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, см: 189</t>
-[...11 lines deleted...]
-Бедра, см: 99</t>
+Высота, см: 188</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 98</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 77</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 96</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">22835.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MW-71 \ Манекен мужской, скульптурный</t>
-[...3 lines deleted...]
-Артикул: CLS.037.WH</t>
+      <t xml:space="preserve">MW-72 \ Манекен мужской, скульптурный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.046.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, см: 188</t>
-[...11 lines deleted...]
-Бедра, см: 96</t>
+Высота, см: 189</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 101</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 78</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 99</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">22835.00</t>
     </r>
@@ -790,51 +790,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1066a50_02b0_11e0_b16f_003048d0c7fe_0020_LW_22_l2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88e2c8_fea3_11df_b16f_003048d0c7fe_0010_LW_62_l3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88e2cb_fea3_11df_b16f_003048d0c7fe_0024_LW_86_l4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88e2cf_fea3_11df_b16f_003048d0c7fe_0113_LW_87_b5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf93f8_02b0_11e0_b16f_003048d0c7fe_0116_LW_90_b6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71213a3_e8b4_11e0_a476_003048f27c5e_0001_LW_92_l7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c981e_09a4_11e0_99a4_003048f27c5f_0124_MW_14_b8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f114d6_0100_11e0_b16f_003048d0c7fe_0089_MW_16_b9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af15a0_074c_11e0_99a4_003048f27c5f_0112_MW_72_b10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f4c22_fdef_11df_b16f_003048d0c7fe_0119_MW_71_b11.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1066a50_02b0_11e0_b16f_003048d0c7fe_0020_LW_22_l2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88e2c8_fea3_11df_b16f_003048d0c7fe_0010_LW_62_l3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88e2cb_fea3_11df_b16f_003048d0c7fe_0024_LW_86_l4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88e2cf_fea3_11df_b16f_003048d0c7fe_0113_LW_87_b5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf93f8_02b0_11e0_b16f_003048d0c7fe_0116_LW_90_b6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71213a3_e8b4_11e0_a476_003048f27c5e_0001_LW_92_l7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c981e_09a4_11e0_99a4_003048f27c5f_0124_MW_14_b8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f114d6_0100_11e0_b16f_003048d0c7fe_0089_MW_16_b9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f4c22_fdef_11df_b16f_003048d0c7fe_0119_MW_71_b10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af15a0_074c_11e0_99a4_003048f27c5f_0112_MW_72_b11.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2056,143 +2056,143 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">22835.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MW-72 \ Манекен мужской, скульптурный</t>
-[...3 lines deleted...]
-Артикул: CLS.046.WH</t>
+            <t xml:space="preserve">MW-71 \ Манекен мужской, скульптурный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.037.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 189</t>
-[...11 lines deleted...]
-Бедра, см: 99</t>
+Высота, см: 188</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 98</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 77</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 96</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">22835.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MW-71 \ Манекен мужской, скульптурный</t>
-[...3 lines deleted...]
-Артикул: CLS.037.WH</t>
+            <t xml:space="preserve">MW-72 \ Манекен мужской, скульптурный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.046.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 188</t>
-[...11 lines deleted...]
-Бедра, см: 96</t>
+Высота, см: 189</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 101</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 78</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 99</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">22835.00</t>
           </r>