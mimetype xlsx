--- v2 (2026-03-13)
+++ v3 (2026-10-26)
@@ -15,51 +15,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">13.01.2026</t>
     </r>
   </si>
   <si>
     <t>Манекены портновские</t>
   </si>
   <si>
     <t xml:space="preserve">Манекены портновские женские, мужские – универсальные манекены, выполненные в виде торса обтянутого тканью. Устанавливаются на деревянные подставки. Стилизованы под специальные торсы для шитья одежды, но служат для показа одежды в торговых и выставочных залах. Идеальны для демонстрации классического мужского костюма и приданию магазину стиля мастерской или мануфактуры.
@@ -289,419 +289,111 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">8583.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">BU 9550P51 \  Манекен мужской портновский</t>
-[...3 lines deleted...]
-Артикул: ENR.066.N.BL</t>
+      <t xml:space="preserve">BU 9580P51 \ Манекен женский портновский</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: ENR.067.N.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
-Грудь, см: 96</t>
-[...15 lines deleted...]
-Обхват шеи, см: 35</t>
+Грудь, см: 84</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 65</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 88</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 42-44</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Обхват шеи, см: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Нога: черное дерево</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал торса: пенопласт (пенополистирол)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота торса (со спины), см: 76</t>
+Высота торса (со спины), см: 75</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Италия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">14982.00</t>
-[...75 lines deleted...]
-      </rPr>
       <t xml:space="preserve">10743.00</t>
-    </r>
-[...229 lines deleted...]
-      <t xml:space="preserve">14982.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">STI 580510 \ Торс женский портновский</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: ENR.077.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
@@ -1404,51 +1096,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247dc1b4_dea5_11ed_bba1_ac1f6b40b531_ENR079BL2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd48459_dea5_11ed_bba1_ac1f6b40b531_ENR080BL3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef5417_dea5_11ed_bba1_ac1f6b40b531_ENR081BG4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e90d7a_ae7b_11eb_80bc_0025902b3cc1_mujmal5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e08da_ae7c_11eb_80bc_0025902b3cc1_blackmal6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291a837_ae7c_11eb_80bc_0025902b3cc1_bejmal7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32b099_f5c2_11e2_b453_0025902b3cc1_9BEF489C_24BC_4DA0_8681_D73148FF97458.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e0b31_f5c3_11e2_b453_0025902b3cc1_BC6BD3B7_4F3F_4EDB_9106_E1D603DFB39D9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7271f62_cb8c_11e3_a2c8_0025902b3cc1_79E34887_FDA3_4EBF_9C9D_563A612FDB6410.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d7381_f5c4_11e2_b453_0025902b3cc1_28ED1F04_59A5_4117_813E_A87915A0EF2011.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345bdf6a_f5c4_11e2_b453_0025902b3cc1_077700D0_426E_4FD3_9107_ECCF376518DF12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7e4b2_d482_11e5_ba27_0025902b3cc0_B27772A5_A4F6_4956_9092_FE90888539B913.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33233504_4581_11e1_ac6e_003048f27c5f_A7E9B07C_A8CB_45DC_B499_F8E8023177D314.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33233507_4581_11e1_ac6e_003048f27c5f_51F45B5C_A9F7_4ED5_B483_B9A3B3C7102315.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ac98f_2565_11e1_b5e0_003048f27c5f_6E3F928E_A2C1_4444_B6E9_745099231E3816.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c978ae_ff9a_11e0_833e_003048f27c5f_2252AFDE_4360_4785_A39F_59079D1413B417.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc2788_32cb_11e2_99cf_0025902b3cc1_37F036ED_34D0_476C_B8F2_204A5715DF7218.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c284e_b7d3_11e2_952b_0025902b3cc1_97CD9DD2_3BBF_4A0E_B7C8_8A4D893A9D6C19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c949a44_0965_11e3_b453_0025902b3cc1_MNN01120.JPG"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247dc1b4_dea5_11ed_bba1_ac1f6b40b531_ENR079BL2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd48459_dea5_11ed_bba1_ac1f6b40b531_ENR080BL3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef5417_dea5_11ed_bba1_ac1f6b40b531_ENR081BG4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e08da_ae7c_11eb_80bc_0025902b3cc1_blackmal5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7271f62_cb8c_11e3_a2c8_0025902b3cc1_79E34887_FDA3_4EBF_9C9D_563A612FDB646.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d7381_f5c4_11e2_b453_0025902b3cc1_28ED1F04_59A5_4117_813E_A87915A0EF207.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345bdf6a_f5c4_11e2_b453_0025902b3cc1_077700D0_426E_4FD3_9107_ECCF376518DF8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7e4b2_d482_11e5_ba27_0025902b3cc0_B27772A5_A4F6_4956_9092_FE90888539B99.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33233504_4581_11e1_ac6e_003048f27c5f_A7E9B07C_A8CB_45DC_B499_F8E8023177D310.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33233507_4581_11e1_ac6e_003048f27c5f_51F45B5C_A9F7_4ED5_B483_B9A3B3C7102311.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ac98f_2565_11e1_b5e0_003048f27c5f_6E3F928E_A2C1_4444_B6E9_745099231E3812.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c978ae_ff9a_11e0_833e_003048f27c5f_2252AFDE_4360_4785_A39F_59079D1413B413.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc2788_32cb_11e2_99cf_0025902b3cc1_37F036ED_34D0_476C_B8F2_204A5715DF7214.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c284e_b7d3_11e2_952b_0025902b3cc1_97CD9DD2_3BBF_4A0E_B7C8_8A4D893A9D6C15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c949a44_0965_11e3_b453_0025902b3cc1_MNN01116.JPG"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1566,480 +1258,360 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="714375" cy="952500"/>
+    <xdr:ext cx="457200" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="723900" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="219075" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="219075" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="457200" cy="952500"/>
+    <xdr:ext cx="342900" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="419100" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="581025" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="561975" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="342900" cy="952500"/>
+    <xdr:ext cx="571500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="419100" cy="952500"/>
+    <xdr:ext cx="381000" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="581025" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2306,54 +1878,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z16"/>
+  <dimension ref="A1:Z14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
@@ -2630,132 +2202,50 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">8583.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">BU 9550P51 \  Манекен мужской портновский</t>
-[...80 lines deleted...]
-            </rPr>
             <t xml:space="preserve">BU 9580P51 \ Манекен женский портновский</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: ENR.067.N.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Грудь, см: 84</t>
           </r>
           <r>
             <t xml:space="preserve">
 Талия, см: 65</t>
           </r>
           <r>
             <t xml:space="preserve">
 Бедра, см: 88</t>
           </r>
           <r>
             <t xml:space="preserve">
 Размер: 42-44</t>
@@ -2779,296 +2269,54 @@
           <r>
             <t xml:space="preserve">
 Производитель: Италия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">10743.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
-      <c r="C9" s="4"/>
-[...78 lines deleted...]
-      </c>
     </row>
-    <row r="10" spans="1:26">
-[...163 lines deleted...]
-      <c r="B11" s="5" t="inlineStr">
+    <row r="9" spans="1:26">
+      <c r="A9" s="4"/>
+      <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">STI 580510 \ Торс женский портновский</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: ENR.077.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Грудь, см: 86</t>
           </r>
@@ -3099,52 +2347,52 @@
           <r>
             <t xml:space="preserve">
 Производитель: Италия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6215.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="5" t="inlineStr">
+      <c r="C9" s="4"/>
+      <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">966500L \ Заглушка (для манекена мужского портновского)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: ENR.069.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Италия</t>
           </r>
@@ -3160,53 +2408,53 @@
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1149.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="12" spans="1:26">
-[...1 lines deleted...]
-      <c r="B12" s="5" t="inlineStr">
+    <row r="10" spans="1:26">
+      <c r="A10" s="4"/>
+      <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">966600L \ Заглушка (для манекена женского портновского)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: ENR.070.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Италия</t>
           </r>
@@ -3221,52 +2469,52 @@
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1149.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
-      <c r="C12" s="4"/>
-      <c r="D12" s="5" t="inlineStr">
+      <c r="C10" s="4"/>
+      <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">JSM-01 \ Стойка для торсов STI, SH и SF</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: JSM.001.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1000</t>
           </r>
@@ -3282,53 +2530,53 @@
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">563.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="13" spans="1:26">
-[...1 lines deleted...]
-      <c r="B13" s="5" t="inlineStr">
+    <row r="11" spans="1:26">
+      <c r="A11" s="4"/>
+      <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">C 900-1 \ Стойка для торсов STILE, STILE KID, BASIC, Chemin, STI (круг), МВ, SF</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: MNN.009.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр основания, мм: 340</t>
           </r>
@@ -3343,52 +2591,52 @@
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3378.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
-      <c r="C13" s="4"/>
-      <c r="D13" s="5" t="inlineStr">
+      <c r="C11" s="4"/>
+      <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">С 800-1 \ Стойка для торсов STILE, STILE KID, BASIC, Chemin, STI (прямоуг.), МВ, SF</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: MNN.010.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 790-1200</t>
           </r>
@@ -3404,53 +2652,53 @@
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2567.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="14" spans="1:26">
-[...1 lines deleted...]
-      <c r="B14" s="5" t="inlineStr">
+    <row r="12" spans="1:26">
+      <c r="A12" s="4"/>
+      <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1000 \ Стойка для торсов STILE, STILE KID, BASIC, STI, МВ</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: MNN.008.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 450-600</t>
           </r>
@@ -3465,52 +2713,52 @@
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2702.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
-      <c r="C14" s="4"/>
-      <c r="D14" s="5" t="inlineStr">
+      <c r="C12" s="4"/>
+      <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1000 \ Стойка для торсов STILE, STILE KID, BASIC, STI, МВ</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: MNN.008.SA</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: сатин</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 450-600</t>
           </r>
@@ -3526,53 +2774,53 @@
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2838.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="15" spans="1:26">
-[...1 lines deleted...]
-      <c r="B15" s="5" t="inlineStr">
+    <row r="13" spans="1:26">
+      <c r="A13" s="4"/>
+      <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2000-D \ Стойка для торсов STILE, STILE KID, BASIC, STI, МВ</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: MNN.011.SA</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: сатин</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 270-360</t>
           </r>
@@ -3587,52 +2835,52 @@
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1959.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
-      <c r="C15" s="4"/>
-      <c r="D15" s="5" t="inlineStr">
+      <c r="C13" s="4"/>
+      <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2000-S \ Стойка для торсов STILE, STILE KID, BASIC, STI, МВ</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: MNN.013.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 270-360</t>
           </r>
@@ -3648,53 +2896,53 @@
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2027.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="16" spans="1:26">
-[...1 lines deleted...]
-      <c r="B16" s="5" t="inlineStr">
+    <row r="14" spans="1:26">
+      <c r="A14" s="4"/>
+      <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2000-S \ Стойка для торсов STILE, STILE KID, BASIC, STI, МВ</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: MNN.013.SA</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: сатин</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 270-360</t>
           </r>