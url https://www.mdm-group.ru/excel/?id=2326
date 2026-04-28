--- v1 (2026-01-27)
+++ v2 (2026-04-28)
@@ -33,51 +33,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13.01.2026</t>
+      <t xml:space="preserve">20.03.2026</t>
     </r>
   </si>
   <si>
     <t>Манекены Classic реалистичные</t>
   </si>
   <si>
     <t>Подставка (входит в стоимость): стекло, круг, d-42 см. Крепление: в икру и в стопу. В качестве подставки для сидячих манекенов могут использоваться демонстрационные кубы и цилиндры Rotart.Цена указана за манекен со стандартным париком. Кроме того, с данными манекенами может использоваться любой парик из серий: Gold&amp;Platinum, Image, Belle и Nova Plastic.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">LG-86 \Манекен женский (с макияжем, париком)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: CLS.032.00</t>
     </r>
@@ -808,71 +808,67 @@
       <t xml:space="preserve">
 Грудь, см: 99</t>
     </r>
     <r>
       <t xml:space="preserve">
 Талия, см: 78</t>
     </r>
     <r>
       <t xml:space="preserve">
 Бедра, см: 102</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: скол на правой руке, на ногах, трещина на голове под париком (акт 23-71АКТ); парик, крепления в комплекте</t>
     </r>
     <r>
       <t xml:space="preserve">
-Скидка: Да</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Старая цена: 25036 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">18800.00</t>
+      <t xml:space="preserve">12510.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">MG-78 \ Манекен мужской (с макияжем, париком)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: CLS.035.00</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: телесный</t>
@@ -1856,51 +1852,51 @@
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13.01.2026</t>
+            <t xml:space="preserve">20.03.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -2694,71 +2690,67 @@
             <t xml:space="preserve">
 Грудь, см: 99</t>
           </r>
           <r>
             <t xml:space="preserve">
 Талия, см: 78</t>
           </r>
           <r>
             <t xml:space="preserve">
 Бедра, см: 102</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: скол на правой руке, на ногах, трещина на голове под париком (акт 23-71АКТ); парик, крепления в комплекте</t>
           </r>
           <r>
             <t xml:space="preserve">
-Скидка: Да</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Старая цена: 25036 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">18800.00</t>
+            <t xml:space="preserve">12510.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MG-78 \ Манекен мужской (с макияжем, париком)</t>
           </r>
           <r>
             <t xml:space="preserve">