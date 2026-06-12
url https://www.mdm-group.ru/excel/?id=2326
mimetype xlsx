--- v2 (2026-04-28)
+++ v3 (2026-06-12)
@@ -1058,51 +1058,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1066a3b_02b0_11e0_b16f_003048d0c7fe_0011_322.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1066a3e_02b0_11e0_b16f_003048d0c7fe_0333.JPG"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf93d7_02b0_11e0_b16f_003048d0c7fe_0034.JPG"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf93da_02b0_11e0_b16f_003048d0c7fe_0045.JPG"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf93dd_02b0_11e0_b16f_003048d0c7fe_0066.JPG"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf93e0_02b0_11e0_b16f_003048d0c7fe_0077.JPG"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c616_fea3_11df_b16f_003048d0c7fe_0088.JPG"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf93e4_02b0_11e0_b16f_003048d0c7fe_0099.JPG"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf93fb_02b0_11e0_b16f_003048d0c7fe_02010.JPG"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f16c6_02ae_11e0_b16f_003048d0c7fe_02111.JPG"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf93ff_02b0_11e0_b16f_003048d0c7fe_02312.JPG"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012_2313.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b50a_0100_11e0_b16f_003048d0c7fe_03514.JPG"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12affe9b_6176_11e2_ab60_0025902b3cc1_11215.JPG"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1066a3b_02b0_11e0_b16f_003048d0c7fe_0011_322.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1066a3e_02b0_11e0_b16f_003048d0c7fe_0333.JPG"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf93d7_02b0_11e0_b16f_003048d0c7fe_0034.JPG"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf93da_02b0_11e0_b16f_003048d0c7fe_0045.JPG"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf93dd_02b0_11e0_b16f_003048d0c7fe_0066.JPG"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf93e0_02b0_11e0_b16f_003048d0c7fe_0077.JPG"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c616_fea3_11df_b16f_003048d0c7fe_0088.JPG"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf93e4_02b0_11e0_b16f_003048d0c7fe_0099.JPG"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf93fb_02b0_11e0_b16f_003048d0c7fe_02010.JPG"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f16c6_02ae_11e0_b16f_003048d0c7fe_02111.JPG"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf93ff_02b0_11e0_b16f_003048d0c7fe_02312.JPG"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437bc94_ff99_11e0_833e_003048f27c5f_0012_2313.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b50a_0100_11e0_b16f_003048d0c7fe_03514.JPG"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12affe9b_6176_11e2_ab60_0025902b3cc1_11215.JPG"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>