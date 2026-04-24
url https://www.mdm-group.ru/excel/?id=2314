--- v2 (2026-03-09)
+++ v3 (2026-04-24)
@@ -15,51 +15,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">13.01.2026</t>
     </r>
   </si>
   <si>
     <t>Стационарные и мобильные перегородки для магазина</t>
   </si>
   <si>
     <t>Система перегородок для формирования пространства.Хромированные столбики могут крепиться к полу или быть мобильными.В качестве заполнителя используется ДСП 16мм, Акрил прозрачный 6мм, Решетки 50х50.На панели из ДСП и акрила можно наносить рекламные баннеры.Для крепления стационарных столбиков к полу необходим крепеж. Его тип и размеры зависят от поверхности, к которой будет крепиться изделие. Для крепления к твердому напольному покрытию можно использовать болты OGT.148.80.  В примечании к стационарным столбикам указано необходимое количество болтов.</t>
@@ -236,54 +236,50 @@
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Столбик стационарный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: OGT.202.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во муфт: без муфт</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Высота, мм: 1998</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: для крепления к полу используются болты OGT.148.00 (4шт.),  в комплект не входят</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
@@ -342,953 +338,1474 @@
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Панель ДСП 16мм</t>
-[...11 lines deleted...]
-Примечание: Для столбиков h998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+      <t xml:space="preserve">P2703(4-8) \ Держатель панелей</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: OGT.254.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 40</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 45</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр трубы, мм: 32-50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Используется для фиксации панелей толщиной от 4 до 8мм к трубе с диаметром 32-50мм. Фиксация панелей осуществляется за счет прижимных винтов и силиконовых демпферов, не дающих панелям соскальзывать вниз. В комплекте винт М5 для крепления к трубе.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1371.00</t>
+      <t xml:space="preserve">347.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...10 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Панель ДСП 16мм</t>
-[...11 lines deleted...]
-Примечание: Для столбиков h998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+      <t xml:space="preserve">P 2703(10-16) \ Держатель панелей</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: OGT.255.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 40</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 45</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр трубы, мм: 32-50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Используется для фиксации панелей ЛДСП/МДФ толщиной 10-16мм к трубе с диаметром 32-50мм. Фиксация осуществляется за счет прижимных винтов и самореза, не дающих панели соскальзывать вниз. В комплекте винт М5 для крепления к трубе.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1765.00</t>
+      <t xml:space="preserve">255.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...10 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Панель ДСП 16мм</t>
-[...11 lines deleted...]
-Примечание: Для столбиков h998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+      <t xml:space="preserve">MS 001 \ Торговая решетка (сетка)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MSS.001A.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размеры, мм: 2000x1000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 10 | 4</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: При использовании в перегородках: Для столбиков h1998</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 2*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2157.00</t>
+      <t xml:space="preserve">5098.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...10 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Панель ДСП 16мм</t>
-[...11 lines deleted...]
-Примечание: Для столбиков h998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+      <t xml:space="preserve">Панель акриловая</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: OGT.212.5.ACR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: прозрачный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размеры, мм: 1000х1014</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Толщина, мм: 5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Для столбиков высотой 998мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2649.00</t>
+      <t xml:space="preserve">5099.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...10 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Панель ДСП 16мм</t>
-[...11 lines deleted...]
-Примечание: Для столбиков h998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+      <t xml:space="preserve">Панель акриловая</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: OGT.213.5.ACR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: прозрачный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размеры, мм: 1000х1264</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Толщина, мм: 5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Для столбиков высотой 998мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3143.00</t>
+      <t xml:space="preserve">7579.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...10 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Панель ДСП 16мм</t>
-[...11 lines deleted...]
-Примечание: Для столбиков h1498. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+      <t xml:space="preserve">Панель акриловая</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: OGT.214.5.ACR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: прозрачный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размеры, мм: 1000х1514</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Толщина, мм: 5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Для столбиков высотой 998мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2033.00</t>
+      <t xml:space="preserve">7579.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...10 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Панель ДСП 16мм</t>
-[...11 lines deleted...]
-Примечание: Для столбиков h1498. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+      <t xml:space="preserve">Панель акриловая</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: OGT.215.5.ACR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: прозрачный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размеры, мм: 1500х614</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Толщина, мм: 5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Для столбиков высотой 1498мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2619.00</t>
+      <t xml:space="preserve">5008.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...10 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Панель ДСП 16мм</t>
-[...11 lines deleted...]
-Примечание: Для столбиков h1498. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+      <t xml:space="preserve">Панель акриловая</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: OGT.217.5.ACR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: прозрачный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размеры, мм: 1500х1014</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Толщина, мм: 5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Для столбиков высотой 1498мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3201.00</t>
+      <t xml:space="preserve">7579.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...10 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Панель ДСП 16мм</t>
-[...11 lines deleted...]
-Примечание: Для столбиков h1498. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+      <t xml:space="preserve">Панель акриловая</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: OGT.219.5.ACR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: прозрачный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размеры, мм: 1500х1514</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Толщина, мм: 5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Для столбиков высотой 1498мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3928.00</t>
+      <t xml:space="preserve">14270.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...10 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Панель ДСП 16мм</t>
-[...11 lines deleted...]
-Примечание: Для столбиков h1498. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+      <t xml:space="preserve">Панель акриловая</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: OGT.224.5.ACR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: прозрачный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размеры, мм: 2000х1514</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Толщина, мм: 5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Для столбиков высотой 1998мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4657.00</t>
+      <t xml:space="preserve">14891.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...10 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Панель ДСП 16мм</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: OGT.240.DSP</t>
-[...7 lines deleted...]
-Примечание: Для столбиков h1998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+Артикул: OGT.230.DSP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размеры, мм: 952x614</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Для столбиков h998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2701.00</t>
+      <t xml:space="preserve">1371.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Панель ДСП 16мм</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: OGT.241.DSP</t>
-[...7 lines deleted...]
-Примечание: Для столбиков h1998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+Артикул: OGT.231.DSP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размеры, мм: 952x814</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Для столбиков h998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3470.00</t>
+      <t xml:space="preserve">1765.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Панель ДСП 16мм</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: OGT.242.DSP</t>
-[...7 lines deleted...]
-Примечание: Для столбиков h1998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+Артикул: OGT.232.DSP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размеры, мм: 952x1014</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Для столбиков h998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4243.00</t>
+      <t xml:space="preserve">2157.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Панель ДСП 16мм</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: OGT.243.DSP</t>
-[...7 lines deleted...]
-Примечание: Для столбиков h1998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+Артикул: OGT.233.DSP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размеры, мм: 952x1264</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Для столбиков h998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5211.00</t>
+      <t xml:space="preserve">2649.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Панель ДСП 16мм</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: OGT.244.DSP</t>
-[...7 lines deleted...]
-Примечание: Для столбиков h1998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+Артикул: OGT.234.DSP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размеры, мм: 952x1514</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Для столбиков h998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6173.00</t>
+      <t xml:space="preserve">3143.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MS 001 \ Торговая решетка (сетка)</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 2*</t>
+      <t xml:space="preserve">Панель ДСП 16мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: OGT.235.DSP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размеры, мм: 1452x614</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Для столбиков h1498. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5098.00</t>
+      <t xml:space="preserve">2033.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Панель ДСП 16мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: OGT.236.DSP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размеры, мм: 1452x814</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Для столбиков h1498. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2619.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Панель ДСП 16мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: OGT.237.DSP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размеры, мм: 1452x1014</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Для столбиков h1498. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">3201.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Панель ДСП 16мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: OGT.238.DSP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размеры, мм: 1452x1264</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Для столбиков h1498. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">3928.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Панель ДСП 16мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: OGT.239.DSP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размеры, мм: 1452x1514</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Для столбиков h1498. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">4657.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Панель ДСП 16мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: OGT.240.DSP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размеры, мм: 1952x614</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Для столбиков h1998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2701.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Панель ДСП 16мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: OGT.241.DSP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размеры, мм: 1952x814</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Для столбиков h1998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">3470.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Панель ДСП 16мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: OGT.242.DSP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размеры, мм: 1952x1014</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Для столбиков h1998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">4243.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Панель ДСП 16мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: OGT.243.DSP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размеры, мм: 1952x1264</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Для столбиков h1998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">5211.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Панель ДСП 16мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: OGT.244.DSP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размеры, мм: 1952x1514</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Для столбиков h1998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6173.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
@@ -1345,51 +1862,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1f955_ed60_11e3_a2c8_0025902b3cc1_CAA57FF1_0A94_4A90_AA81_9DC4A62735C22.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0963c0_6ec3_11e3_baa0_0025902b3cc1_0AAB5944_5ED6_4048_9AC1_D809509A3F6D3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380de386_ed5f_11e3_a2c8_0025902b3cc1_B92AFCB9_EC21_4B66_9089_D57FEB48C0D84.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737f4df_ed5f_11e3_a2c8_0025902b3cc1_4B01F21F_F653_475F_B204_DBECBCB4C8295.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7987379_7085_11e8_ade2_0025902b3cc1_B85BF844_B367_4BA4_9B8A_A56CB15DB9B96.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace7851_ed64_11e3_a2c8_0025902b3cc1_17.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa7223_ed64_11e3_a2c8_0025902b3cc1_18.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fbcf3_ed64_11e3_a2c8_0025902b3cc1_19.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c29c5_ed64_11e3_a2c8_0025902b3cc1_110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521feec_ed64_11e3_a2c8_0025902b3cc1_111.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfdb1c0_ed64_11e3_a2c8_0025902b3cc1_212.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dcdb1d_ed65_11e3_a2c8_0025902b3cc1_213.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a9d13_ed65_11e3_a2c8_0025902b3cc1_214.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce94a92_ed65_11e3_a2c8_0025902b3cc1_215.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e53b71_ed65_11e3_a2c8_0025902b3cc1_216.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95139694_ed65_11e3_a2c8_0025902b3cc1_317.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5b8a2_ed65_11e3_a2c8_0025902b3cc1_318.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8aee9_abbc_11e4_afdc_0025902b3cc1_319.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7054ab_ed65_11e3_a2c8_0025902b3cc1_320.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d235564_ed66_11e3_a2c8_0025902b3cc1_321.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c60f_fea3_11df_b16f_003048d0c7fe_4A291431_E5AC_4F9E_9F3E_A992E12ADE9D22.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1f955_ed60_11e3_a2c8_0025902b3cc1_CAA57FF1_0A94_4A90_AA81_9DC4A62735C22.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0963c0_6ec3_11e3_baa0_0025902b3cc1_0AAB5944_5ED6_4048_9AC1_D809509A3F6D3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380de386_ed5f_11e3_a2c8_0025902b3cc1_B92AFCB9_EC21_4B66_9089_D57FEB48C0D84.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737f4df_ed5f_11e3_a2c8_0025902b3cc1_4B01F21F_F653_475F_B204_DBECBCB4C8295.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7987379_7085_11e8_ade2_0025902b3cc1_B85BF844_B367_4BA4_9B8A_A56CB15DB9B96.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13db1e_f98c_11ef_8ec3_0050569cf81d_OGT254CH7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd859e8_f98c_11ef_8ec3_0050569cf81d_OGT255CH_28.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c60f_fea3_11df_b16f_003048d0c7fe_4A291431_E5AC_4F9E_9F3E_A992E12ADE9D9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615af5e9_fff9_11ef_8ec3_0050569cf81d_OGT2125ACR10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83482f_fff9_11ef_8ec3_0050569cf81d_OGT2135ACR11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4efde_ffe9_11ef_8ec3_0050569cf81d_OGT2145ACR12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083067a2_ffea_11ef_8ec3_0050569cf81d_OGT2155ACR13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bf750_ffe9_11ef_8ec3_0050569cf81d_OGT2175ACR14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a515a_ffe9_11ef_8ec3_0050569cf81d_OGT2195ACR15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d6360_ffea_11ef_8ec3_0050569cf81d_OGT2245ACR16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace7851_ed64_11e3_a2c8_0025902b3cc1_117.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa7223_ed64_11e3_a2c8_0025902b3cc1_118.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fbcf3_ed64_11e3_a2c8_0025902b3cc1_119.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c29c5_ed64_11e3_a2c8_0025902b3cc1_120.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521feec_ed64_11e3_a2c8_0025902b3cc1_121.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfdb1c0_ed64_11e3_a2c8_0025902b3cc1_222.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dcdb1d_ed65_11e3_a2c8_0025902b3cc1_223.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a9d13_ed65_11e3_a2c8_0025902b3cc1_224.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce94a92_ed65_11e3_a2c8_0025902b3cc1_225.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e53b71_ed65_11e3_a2c8_0025902b3cc1_226.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95139694_ed65_11e3_a2c8_0025902b3cc1_327.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5b8a2_ed65_11e3_a2c8_0025902b3cc1_328.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8aee9_abbc_11e4_afdc_0025902b3cc1_329.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7054ab_ed65_11e3_a2c8_0025902b3cc1_330.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d235564_ed66_11e3_a2c8_0025902b3cc1_331.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1537,81 +2054,81 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="714375" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="714375" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -1627,231 +2144,231 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="857250" cy="866775"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="857250" cy="866775"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="857250" cy="866775"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="857250" cy="866775"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="857250" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="857250" cy="885825"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="857250" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -1997,50 +2514,320 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="22" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2307,54 +3094,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z17"/>
+  <dimension ref="A1:Z21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B17" sqref="B17"/>
+      <selection activeCell="D21" sqref="D21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
@@ -2583,54 +3370,50 @@
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Столбик стационарный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: OGT.202.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во муфт: без муфт</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Высота, мм: 1998</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: для крепления к полу используются болты OGT.148.00 (4шт.),  в комплект не входят</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
@@ -2697,1014 +3480,1570 @@
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Панель ДСП 16мм</t>
-[...11 lines deleted...]
-Примечание: Для столбиков h998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+            <t xml:space="preserve">P2703(4-8) \ Держатель панелей</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OGT.254.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 40</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 45</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр трубы, мм: 32-50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Используется для фиксации панелей толщиной от 4 до 8мм к трубе с диаметром 32-50мм. Фиксация панелей осуществляется за счет прижимных винтов и силиконовых демпферов, не дающих панелям соскальзывать вниз. В комплекте винт М5 для крепления к трубе.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1371.00</t>
+            <t xml:space="preserve">347.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...10 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Панель ДСП 16мм</t>
-[...11 lines deleted...]
-Примечание: Для столбиков h998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+            <t xml:space="preserve">P 2703(10-16) \ Держатель панелей</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OGT.255.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 40</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 45</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр трубы, мм: 32-50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Используется для фиксации панелей ЛДСП/МДФ толщиной 10-16мм к трубе с диаметром 32-50мм. Фиксация осуществляется за счет прижимных винтов и самореза, не дающих панели соскальзывать вниз. В комплекте винт М5 для крепления к трубе.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1765.00</t>
+            <t xml:space="preserve">255.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...10 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Панель ДСП 16мм</t>
-[...11 lines deleted...]
-Примечание: Для столбиков h998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+            <t xml:space="preserve">MS 001 \ Торговая решетка (сетка)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MSS.001A.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размеры, мм: 2000x1000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 10 | 4</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: При использовании в перегородках: Для столбиков h1998</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 2*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2157.00</t>
+            <t xml:space="preserve">5098.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...10 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Панель ДСП 16мм</t>
-[...11 lines deleted...]
-Примечание: Для столбиков h998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+            <t xml:space="preserve">Панель акриловая</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OGT.212.5.ACR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размеры, мм: 1000х1014</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина, мм: 5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Для столбиков высотой 998мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2649.00</t>
+            <t xml:space="preserve">5099.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...10 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Панель ДСП 16мм</t>
-[...11 lines deleted...]
-Примечание: Для столбиков h998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+            <t xml:space="preserve">Панель акриловая</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OGT.213.5.ACR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размеры, мм: 1000х1264</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина, мм: 5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Для столбиков высотой 998мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3143.00</t>
+            <t xml:space="preserve">7579.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...10 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Панель ДСП 16мм</t>
-[...11 lines deleted...]
-Примечание: Для столбиков h1498. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+            <t xml:space="preserve">Панель акриловая</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OGT.214.5.ACR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размеры, мм: 1000х1514</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина, мм: 5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Для столбиков высотой 998мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2033.00</t>
+            <t xml:space="preserve">7579.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...10 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Панель ДСП 16мм</t>
-[...11 lines deleted...]
-Примечание: Для столбиков h1498. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+            <t xml:space="preserve">Панель акриловая</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OGT.215.5.ACR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размеры, мм: 1500х614</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина, мм: 5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Для столбиков высотой 1498мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2619.00</t>
+            <t xml:space="preserve">5008.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...10 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Панель ДСП 16мм</t>
-[...11 lines deleted...]
-Примечание: Для столбиков h1498. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+            <t xml:space="preserve">Панель акриловая</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OGT.217.5.ACR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размеры, мм: 1500х1014</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина, мм: 5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Для столбиков высотой 1498мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3201.00</t>
+            <t xml:space="preserve">7579.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...10 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Панель ДСП 16мм</t>
-[...11 lines deleted...]
-Примечание: Для столбиков h1498. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+            <t xml:space="preserve">Панель акриловая</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OGT.219.5.ACR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размеры, мм: 1500х1514</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина, мм: 5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Для столбиков высотой 1498мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3928.00</t>
+            <t xml:space="preserve">14270.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...10 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Панель ДСП 16мм</t>
-[...11 lines deleted...]
-Примечание: Для столбиков h1498. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+            <t xml:space="preserve">Панель акриловая</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OGT.224.5.ACR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размеры, мм: 2000х1514</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина, мм: 5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Для столбиков высотой 1998мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4657.00</t>
+            <t xml:space="preserve">14891.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...10 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Панель ДСП 16мм</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: OGT.240.DSP</t>
-[...7 lines deleted...]
-Примечание: Для столбиков h1998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+Артикул: OGT.230.DSP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размеры, мм: 952x614</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Для столбиков h998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2701.00</t>
+            <t xml:space="preserve">1371.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Панель ДСП 16мм</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: OGT.241.DSP</t>
-[...7 lines deleted...]
-Примечание: Для столбиков h1998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+Артикул: OGT.231.DSP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размеры, мм: 952x814</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Для столбиков h998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3470.00</t>
+            <t xml:space="preserve">1765.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Панель ДСП 16мм</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: OGT.242.DSP</t>
-[...7 lines deleted...]
-Примечание: Для столбиков h1998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+Артикул: OGT.232.DSP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размеры, мм: 952x1014</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Для столбиков h998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4243.00</t>
+            <t xml:space="preserve">2157.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="4"/>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Панель ДСП 16мм</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: OGT.243.DSP</t>
-[...7 lines deleted...]
-Примечание: Для столбиков h1998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+Артикул: OGT.233.DSP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размеры, мм: 952x1264</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Для столбиков h998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5211.00</t>
+            <t xml:space="preserve">2649.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Панель ДСП 16мм</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: OGT.244.DSP</t>
-[...7 lines deleted...]
-Примечание: Для столбиков h1998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+Артикул: OGT.234.DSP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размеры, мм: 952x1514</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Для столбиков h998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6173.00</t>
+            <t xml:space="preserve">3143.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="4"/>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MS 001 \ Торговая решетка (сетка)</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 2*</t>
+            <t xml:space="preserve">Панель ДСП 16мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OGT.235.DSP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размеры, мм: 1452x614</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Для столбиков h1498. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5098.00</t>
+            <t xml:space="preserve">2033.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+        </is>
+      </c>
+      <c r="C17" s="4"/>
+      <c r="D17" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Панель ДСП 16мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OGT.236.DSP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размеры, мм: 1452x814</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Для столбиков h1498. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2619.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" s="4"/>
+      <c r="B18" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Панель ДСП 16мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OGT.237.DSP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размеры, мм: 1452x1014</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Для столбиков h1498. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3201.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+        </is>
+      </c>
+      <c r="C18" s="4"/>
+      <c r="D18" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Панель ДСП 16мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OGT.238.DSP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размеры, мм: 1452x1264</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Для столбиков h1498. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3928.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" s="4"/>
+      <c r="B19" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Панель ДСП 16мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OGT.239.DSP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размеры, мм: 1452x1514</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Для столбиков h1498. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">4657.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+        </is>
+      </c>
+      <c r="C19" s="4"/>
+      <c r="D19" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Панель ДСП 16мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OGT.240.DSP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размеры, мм: 1952x614</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Для столбиков h1998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2701.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" s="4"/>
+      <c r="B20" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Панель ДСП 16мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OGT.241.DSP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размеры, мм: 1952x814</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Для столбиков h1998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3470.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+        </is>
+      </c>
+      <c r="C20" s="4"/>
+      <c r="D20" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Панель ДСП 16мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OGT.242.DSP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размеры, мм: 1952x1014</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Для столбиков h1998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">4243.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" s="4"/>
+      <c r="B21" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Панель ДСП 16мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OGT.243.DSP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размеры, мм: 1952x1264</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Для столбиков h1998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">5211.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+        </is>
+      </c>
+      <c r="C21" s="4"/>
+      <c r="D21" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Панель ДСП 16мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OGT.244.DSP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размеры, мм: 1952x1514</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Для столбиков h1998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6173.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>