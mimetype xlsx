--- v3 (2026-04-24)
+++ v4 (2026-09-06)
@@ -1862,972 +1862,1002 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1f955_ed60_11e3_a2c8_0025902b3cc1_CAA57FF1_0A94_4A90_AA81_9DC4A62735C22.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0963c0_6ec3_11e3_baa0_0025902b3cc1_0AAB5944_5ED6_4048_9AC1_D809509A3F6D3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380de386_ed5f_11e3_a2c8_0025902b3cc1_B92AFCB9_EC21_4B66_9089_D57FEB48C0D84.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737f4df_ed5f_11e3_a2c8_0025902b3cc1_4B01F21F_F653_475F_B204_DBECBCB4C8295.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7987379_7085_11e8_ade2_0025902b3cc1_B85BF844_B367_4BA4_9B8A_A56CB15DB9B96.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13db1e_f98c_11ef_8ec3_0050569cf81d_OGT254CH7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd859e8_f98c_11ef_8ec3_0050569cf81d_OGT255CH_28.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c60f_fea3_11df_b16f_003048d0c7fe_4A291431_E5AC_4F9E_9F3E_A992E12ADE9D9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615af5e9_fff9_11ef_8ec3_0050569cf81d_OGT2125ACR10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83482f_fff9_11ef_8ec3_0050569cf81d_OGT2135ACR11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4efde_ffe9_11ef_8ec3_0050569cf81d_OGT2145ACR12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083067a2_ffea_11ef_8ec3_0050569cf81d_OGT2155ACR13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bf750_ffe9_11ef_8ec3_0050569cf81d_OGT2175ACR14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a515a_ffe9_11ef_8ec3_0050569cf81d_OGT2195ACR15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d6360_ffea_11ef_8ec3_0050569cf81d_OGT2245ACR16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace7851_ed64_11e3_a2c8_0025902b3cc1_117.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa7223_ed64_11e3_a2c8_0025902b3cc1_118.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fbcf3_ed64_11e3_a2c8_0025902b3cc1_119.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c29c5_ed64_11e3_a2c8_0025902b3cc1_120.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521feec_ed64_11e3_a2c8_0025902b3cc1_121.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfdb1c0_ed64_11e3_a2c8_0025902b3cc1_222.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dcdb1d_ed65_11e3_a2c8_0025902b3cc1_223.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a9d13_ed65_11e3_a2c8_0025902b3cc1_224.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce94a92_ed65_11e3_a2c8_0025902b3cc1_225.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e53b71_ed65_11e3_a2c8_0025902b3cc1_226.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95139694_ed65_11e3_a2c8_0025902b3cc1_327.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5b8a2_ed65_11e3_a2c8_0025902b3cc1_328.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8aee9_abbc_11e4_afdc_0025902b3cc1_329.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7054ab_ed65_11e3_a2c8_0025902b3cc1_330.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d235564_ed66_11e3_a2c8_0025902b3cc1_331.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471f2b1_e214_11e6_9cf3_0025902b3cc1_06E1CC02_8B70_47DC_9000_B2A6C36C6A882.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1f955_ed60_11e3_a2c8_0025902b3cc1_CAA57FF1_0A94_4A90_AA81_9DC4A62735C23.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0963c0_6ec3_11e3_baa0_0025902b3cc1_0AAB5944_5ED6_4048_9AC1_D809509A3F6D4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380de386_ed5f_11e3_a2c8_0025902b3cc1_B92AFCB9_EC21_4B66_9089_D57FEB48C0D85.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737f4df_ed5f_11e3_a2c8_0025902b3cc1_4B01F21F_F653_475F_B204_DBECBCB4C8296.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7987379_7085_11e8_ade2_0025902b3cc1_B85BF844_B367_4BA4_9B8A_A56CB15DB9B97.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13db1e_f98c_11ef_8ec3_0050569cf81d_OGT254CH8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd859e8_f98c_11ef_8ec3_0050569cf81d_OGT255CH_29.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c60f_fea3_11df_b16f_003048d0c7fe_4A291431_E5AC_4F9E_9F3E_A992E12ADE9D10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615af5e9_fff9_11ef_8ec3_0050569cf81d_OGT2125ACR11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83482f_fff9_11ef_8ec3_0050569cf81d_OGT2135ACR12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4efde_ffe9_11ef_8ec3_0050569cf81d_OGT2145ACR13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083067a2_ffea_11ef_8ec3_0050569cf81d_OGT2155ACR14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bf750_ffe9_11ef_8ec3_0050569cf81d_OGT2175ACR15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a515a_ffe9_11ef_8ec3_0050569cf81d_OGT2195ACR16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d6360_ffea_11ef_8ec3_0050569cf81d_OGT2245ACR17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace7851_ed64_11e3_a2c8_0025902b3cc1_118.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa7223_ed64_11e3_a2c8_0025902b3cc1_119.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fbcf3_ed64_11e3_a2c8_0025902b3cc1_120.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c29c5_ed64_11e3_a2c8_0025902b3cc1_121.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521feec_ed64_11e3_a2c8_0025902b3cc1_122.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfdb1c0_ed64_11e3_a2c8_0025902b3cc1_223.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dcdb1d_ed65_11e3_a2c8_0025902b3cc1_224.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a9d13_ed65_11e3_a2c8_0025902b3cc1_225.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce94a92_ed65_11e3_a2c8_0025902b3cc1_226.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e53b71_ed65_11e3_a2c8_0025902b3cc1_227.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95139694_ed65_11e3_a2c8_0025902b3cc1_328.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5b8a2_ed65_11e3_a2c8_0025902b3cc1_329.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8aee9_abbc_11e4_afdc_0025902b3cc1_330.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7054ab_ed65_11e3_a2c8_0025902b3cc1_331.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d235564_ed66_11e3_a2c8_0025902b3cc1_332.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>47625</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>47625</xdr:rowOff>
+      <xdr:colOff>57150</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="123825" cy="952500"/>
+    <xdr:ext cx="6000750" cy="5229225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>6</xdr:row>
+      <xdr:row>7</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="180975" cy="857250"/>
+    <xdr:ext cx="123825" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="180975" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>7</xdr:row>
+      <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="180975" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="180975" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>8</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="714375" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="714375" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="714375" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="866775"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="866775"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="866775"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="866775"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="923925"/>
+    <xdr:ext cx="857250" cy="866775"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>13</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="885825"/>
+    <xdr:ext cx="857250" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="876300"/>
+    <xdr:ext cx="857250" cy="885825"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="857250" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>14</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="22" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="23" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="25" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="26" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="27" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="28" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="29" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="30" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="31" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3094,54 +3124,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z21"/>
+  <dimension ref="A1:Z22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D21" sqref="D21"/>
+      <selection activeCell="D22" sqref="D22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
@@ -3162,1833 +3192,1839 @@
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
-[...119 lines deleted...]
-      </c>
+    <row r="6" spans="1:26" customHeight="1" ht="696">
+      <c r="A6"/>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="4"/>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Столбик стационарный</t>
-[...3 lines deleted...]
-Артикул: OGT.201.CH</t>
+            <t xml:space="preserve">Столбик мобильный без основания</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OGT.204.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 1498</t>
+Высота, мм: 998</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: для крепления к полу используются болты OGT.148.00 (4шт.),  в комплект не входят</t>
+Примечание: Используются с основаниями B-320-SS и B-355-SS</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2011.00</t>
+            <t xml:space="preserve">1520.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Столбик стационарный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: OGT.202.CH</t>
+Артикул: OGT.200.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 1998</t>
+Высота, мм: 998</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: для крепления к полу используются болты OGT.148.00 (4шт.),  в комплект не входят</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2276.00</t>
+            <t xml:space="preserve">1730.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Болт для крепления систем ограждений к полу</t>
-[...7 lines deleted...]
-Глубина, мм: 80</t>
+            <t xml:space="preserve">Столбик стационарный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OGT.201.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1498</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: для крепления к полу используются болты OGT.148.00 (4шт.),  в комплект не входят</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">36.70</t>
+            <t xml:space="preserve">2011.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...14 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">P2703(4-8) \ Держатель панелей</t>
-[...3 lines deleted...]
-Артикул: OGT.254.CH</t>
+            <t xml:space="preserve">Столбик стационарный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OGT.202.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 40</t>
-[...11 lines deleted...]
-Примечание: Используется для фиксации панелей толщиной от 4 до 8мм к трубе с диаметром 32-50мм. Фиксация панелей осуществляется за счет прижимных винтов и силиконовых демпферов, не дающих панелям соскальзывать вниз. В комплекте винт М5 для крепления к трубе.</t>
+Высота, мм: 1998</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: для крепления к полу используются болты OGT.148.00 (4шт.),  в комплект не входят</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">347.00</t>
+            <t xml:space="preserve">2276.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">P 2703(10-16) \ Держатель панелей</t>
-[...27 lines deleted...]
-Собственное производство: Да</t>
+            <t xml:space="preserve">Болт для крепления систем ограждений к полу</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OGT.148.80</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 80</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">255.00</t>
+            <t xml:space="preserve">36.70</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MS 001 \ Торговая решетка (сетка)</t>
-[...3 lines deleted...]
-Артикул: MSS.001A.CH</t>
+            <t xml:space="preserve">P2703(4-8) \ Держатель панелей</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OGT.254.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 2000x1000</t>
-[...15 lines deleted...]
-Кол-во в упаковке, шт.: 2*</t>
+Высота, мм: 40</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 45</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр трубы, мм: 32-50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Используется для фиксации панелей толщиной от 4 до 8мм к трубе с диаметром 32-50мм. Фиксация панелей осуществляется за счет прижимных винтов и силиконовых демпферов, не дающих панелям соскальзывать вниз. В комплекте винт М5 для крепления к трубе.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5098.00</t>
+            <t xml:space="preserve">347.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Панель акриловая</t>
-[...19 lines deleted...]
-Примечание: Для столбиков высотой 998мм</t>
+            <t xml:space="preserve">P 2703(10-16) \ Держатель панелей</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OGT.255.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 40</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 45</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр трубы, мм: 32-50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Используется для фиксации панелей ЛДСП/МДФ толщиной 10-16мм к трубе с диаметром 32-50мм. Фиксация осуществляется за счет прижимных винтов и самореза, не дающих панели соскальзывать вниз. В комплекте винт М5 для крепления к трубе.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5099.00</t>
+            <t xml:space="preserve">255.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Панель акриловая</t>
-[...23 lines deleted...]
-Собственное производство: Да</t>
+            <t xml:space="preserve">MS 001 \ Торговая решетка (сетка)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MSS.001A.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размеры, мм: 2000x1000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 10 | 4</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: При использовании в перегородках: Для столбиков h1998</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 2*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">7579.00</t>
+            <t xml:space="preserve">5098.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Панель акриловая</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: OGT.214.5.ACR</t>
+Артикул: OGT.212.5.ACR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 1000х1514</t>
+Размеры, мм: 1000х1014</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Для столбиков высотой 998мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">7579.00</t>
+            <t xml:space="preserve">5099.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Панель акриловая</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: OGT.215.5.ACR</t>
+Артикул: OGT.213.5.ACR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 1500х614</t>
+Размеры, мм: 1000х1264</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Для столбиков высотой 1498мм</t>
+Примечание: Для столбиков высотой 998мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5008.00</t>
+            <t xml:space="preserve">7579.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Панель акриловая</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: OGT.217.5.ACR</t>
+Артикул: OGT.214.5.ACR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 1500х1014</t>
+Размеры, мм: 1000х1514</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Для столбиков высотой 1498мм</t>
+Примечание: Для столбиков высотой 998мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">7579.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Панель акриловая</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: OGT.219.5.ACR</t>
+Артикул: OGT.215.5.ACR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 1500х1514</t>
+Размеры, мм: 1500х614</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Для столбиков высотой 1498мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">14270.00</t>
+            <t xml:space="preserve">5008.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Панель акриловая</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: OGT.224.5.ACR</t>
+Артикул: OGT.217.5.ACR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размеры, мм: 2000х1514</t>
+Размеры, мм: 1500х1014</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Для столбиков высотой 1998мм</t>
+Примечание: Для столбиков высотой 1498мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">14891.00</t>
+            <t xml:space="preserve">7579.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Панель ДСП 16мм</t>
-[...11 lines deleted...]
-Примечание: Для столбиков h998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+            <t xml:space="preserve">Панель акриловая</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OGT.219.5.ACR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размеры, мм: 1500х1514</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина, мм: 5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Для столбиков высотой 1498мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1371.00</t>
+            <t xml:space="preserve">14270.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...10 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Панель ДСП 16мм</t>
-[...11 lines deleted...]
-Примечание: Для столбиков h998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+            <t xml:space="preserve">Панель акриловая</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OGT.224.5.ACR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размеры, мм: 2000х1514</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина, мм: 5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Для столбиков высотой 1998мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1765.00</t>
+            <t xml:space="preserve">14891.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...10 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Панель ДСП 16мм</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: OGT.232.DSP</t>
-[...3 lines deleted...]
-Размеры, мм: 952x1014</t>
+Артикул: OGT.230.DSP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размеры, мм: 952x614</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Для столбиков h998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2157.00</t>
+            <t xml:space="preserve">1371.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="4"/>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Панель ДСП 16мм</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: OGT.233.DSP</t>
-[...3 lines deleted...]
-Размеры, мм: 952x1264</t>
+Артикул: OGT.231.DSP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размеры, мм: 952x814</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Для столбиков h998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2649.00</t>
+            <t xml:space="preserve">1765.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Панель ДСП 16мм</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: OGT.234.DSP</t>
-[...3 lines deleted...]
-Размеры, мм: 952x1514</t>
+Артикул: OGT.232.DSP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размеры, мм: 952x1014</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Для столбиков h998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3143.00</t>
+            <t xml:space="preserve">2157.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="4"/>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Панель ДСП 16мм</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: OGT.235.DSP</t>
-[...7 lines deleted...]
-Примечание: Для столбиков h1498. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+Артикул: OGT.233.DSP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размеры, мм: 952x1264</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Для столбиков h998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2033.00</t>
+            <t xml:space="preserve">2649.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Панель ДСП 16мм</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: OGT.236.DSP</t>
-[...7 lines deleted...]
-Примечание: Для столбиков h1498. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+Артикул: OGT.234.DSP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размеры, мм: 952x1514</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Для столбиков h998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2619.00</t>
+            <t xml:space="preserve">3143.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="4"/>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Панель ДСП 16мм</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: OGT.237.DSP</t>
-[...3 lines deleted...]
-Размеры, мм: 1452x1014</t>
+Артикул: OGT.235.DSP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размеры, мм: 1452x614</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Для столбиков h1498. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3201.00</t>
+            <t xml:space="preserve">2033.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Панель ДСП 16мм</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: OGT.238.DSP</t>
-[...3 lines deleted...]
-Размеры, мм: 1452x1264</t>
+Артикул: OGT.236.DSP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размеры, мм: 1452x814</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Для столбиков h1498. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3928.00</t>
+            <t xml:space="preserve">2619.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="4"/>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Панель ДСП 16мм</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: OGT.239.DSP</t>
-[...3 lines deleted...]
-Размеры, мм: 1452x1514</t>
+Артикул: OGT.237.DSP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размеры, мм: 1452x1014</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Для столбиков h1498. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4657.00</t>
+            <t xml:space="preserve">3201.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Панель ДСП 16мм</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: OGT.240.DSP</t>
-[...7 lines deleted...]
-Примечание: Для столбиков h1998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+Артикул: OGT.238.DSP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размеры, мм: 1452x1264</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Для столбиков h1498. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2701.00</t>
+            <t xml:space="preserve">3928.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="4"/>
       <c r="B20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Панель ДСП 16мм</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: OGT.241.DSP</t>
-[...7 lines deleted...]
-Примечание: Для столбиков h1998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+Артикул: OGT.239.DSP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размеры, мм: 1452x1514</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Для столбиков h1498. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3470.00</t>
+            <t xml:space="preserve">4657.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Панель ДСП 16мм</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: OGT.242.DSP</t>
-[...3 lines deleted...]
-Размеры, мм: 1952x1014</t>
+Артикул: OGT.240.DSP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размеры, мм: 1952x614</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Для столбиков h1998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4243.00</t>
+            <t xml:space="preserve">2701.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="4"/>
       <c r="B21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Панель ДСП 16мм</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: OGT.243.DSP</t>
-[...3 lines deleted...]
-Размеры, мм: 1952x1264</t>
+Артикул: OGT.241.DSP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размеры, мм: 1952x814</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Для столбиков h1998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5211.00</t>
+            <t xml:space="preserve">3470.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Панель ДСП 16мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OGT.242.DSP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размеры, мм: 1952x1014</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Для столбиков h1998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">4243.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" s="4"/>
+      <c r="B22" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Панель ДСП 16мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OGT.243.DSP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размеры, мм: 1952x1264</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Для столбиков h1998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">5211.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+        </is>
+      </c>
+      <c r="C22" s="4"/>
+      <c r="D22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Панель ДСП 16мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: OGT.244.DSP</t>
           </r>
           <r>
             <t xml:space="preserve">
 Размеры, мм: 1952x1514</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Для столбиков h1998. Возможно изготовление панелей в нестандартных цветах (+15% к стоимости)</t>
           </r>
@@ -5012,50 +5048,51 @@
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
+    <mergeCell ref="A6:D6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>