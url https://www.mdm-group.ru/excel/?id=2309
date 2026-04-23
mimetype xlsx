--- v1 (2026-01-23)
+++ v2 (2026-04-23)
@@ -15,311 +15,490 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="8">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="11">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13.01.2026</t>
+      <t xml:space="preserve">19.04.2026</t>
     </r>
   </si>
   <si>
     <t>Отбойники торговые для магазинов и торговых помещений (Joker)</t>
   </si>
   <si>
     <t>Отбойники торговые для магазинов и торговых помещений (Joker) – торговые отбойники, изготовленные из хромированной трубы диаметром 32 мм. В большинстве случаев используются для обозначения пространства, не являются серьезной защитой от ударов тележкой.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Jr 018 (D=32 мм) \ Заглушка (металлопластиковая)</t>
-[...3 lines deleted...]
-Артикул: JOKR.018C.CH</t>
+      <t xml:space="preserve">J-4 \ Труба круглая</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.004C.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Материал: металлопластик</t>
+Длина, мм: 3000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 32</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Толщина металла, мм: 0,8</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: возможна резка, стоимость реза 35 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">39.90</t>
+      <t xml:space="preserve">505.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...6 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-15 c (D=32 мм) \  Консоль крепления к плоскости</t>
-[...3 lines deleted...]
-Артикул: JOKP.015CT.CH</t>
+      <t xml:space="preserve">U-21 (d-32мм) \ Соединитель перпендикулярных 2-х труб</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.021C.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота основания, мм: 4</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Диаметр, мм: 32</t>
     </r>
     <r>
       <t xml:space="preserve">
-Толщина корпуса, мм: 3.2</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 250</t>
+Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">65.28</t>
+      <t xml:space="preserve">205.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-21 (d-32мм) \ Соединитель перпендикулярных 2-х труб</t>
-[...3 lines deleted...]
-Артикул: UNOP.021C.CH</t>
+      <t xml:space="preserve">U-22 (d-32мм) \ Соединитель перпендикулярных 3-х труб поворотный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.022C.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 32</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 100</t>
+Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">240.00</t>
+      <t xml:space="preserve">312.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">U-22 (d-32мм) \ Соединитель перпендикулярных 3-х труб поворотный</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+      <t xml:space="preserve">Ножка на подвижном шарнире, M10x30, D-50, черная</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.340.50.BL		</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">312.00</t>
+      <t xml:space="preserve">89.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Ножка на подвижном шарнире, M10x30, D-40, черная</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.340.40.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: пластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">89.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">J-15 c (D=32 мм) \  Консоль крепления к плоскости</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.015CT.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота основания, мм: 4</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 32</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Толщина корпуса, мм: 3.2</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Vacuum</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 250</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">61.20</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Jr 018 (D=32 мм) \ Заглушка (металлопластиковая)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKR.018C.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: металлопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 32</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">38.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
@@ -376,51 +555,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a508650_ba5e_11e8_a710_0025902b3cc1_EF4B9F33_891A_4779_B1B2_6FA547321F4A2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00face82_84e3_11e8_ade2_0025902b3cc1_63.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5327580_068c_11e0_99a4_003048f27c5f_165FF9FA_3D77_49E8_A1AE_5A2F2A3F66434.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb6c53_0427_11e0_99a4_003048f27c5f_2EAF7B33_7ABA_4A46_A944_40A5933A7A525.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7adb1_fdef_11df_b16f_003048d0c7fe_trk2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5327580_068c_11e0_99a4_003048f27c5f_165FF9FA_3D77_49E8_A1AE_5A2F2A3F66433.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb6c53_0427_11e0_99a4_003048f27c5f_2EAF7B33_7ABA_4A46_A944_40A5933A7A524.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3c152_21df_11f1_892c_0050569cf81d_SEV34050BL15.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01353e_b894_11ef_8ec3_0050569cf81d_SEV340-40-BL_DM_6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00face82_84e3_11e8_ade2_0025902b3cc1_67.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a508650_ba5e_11e8_a710_0025902b3cc1_EF4B9F33_891A_4779_B1B2_6FA547321F4A8.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -518,50 +697,140 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -828,181 +1097,433 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z8"/>
+  <dimension ref="A1:Z10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D8" sqref="D8"/>
+      <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13.01.2026</t>
+            <t xml:space="preserve">19.04.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="4"/>
       <c r="B7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Jr 018 (D=32 мм) \ Заглушка (металлопластиковая)</t>
-[...3 lines deleted...]
-Артикул: JOKR.018C.CH</t>
+            <t xml:space="preserve">J-4 \ Труба круглая</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.004C.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Материал: металлопластик</t>
+Длина, мм: 3000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 32</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина металла, мм: 0,8</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: возможна резка, стоимость реза 35 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">39.90</t>
+            <t xml:space="preserve">505.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">U-21 (d-32мм) \ Соединитель перпендикулярных 2-х труб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.021C.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 32</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Vacuum</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">205.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" s="4"/>
+      <c r="B8" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">U-22 (d-32мм) \ Соединитель перпендикулярных 3-х труб поворотный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.022C.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 32</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Vacuum</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">312.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C8" s="4"/>
+      <c r="D8" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Ножка на подвижном шарнире, M10x30, D-50, черная</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.340.50.BL		</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">89.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" s="4"/>
+      <c r="B9" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Ножка на подвижном шарнире, M10x30, D-40, черная</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.340.40.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">89.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+        </is>
+      </c>
+      <c r="C9" s="4"/>
+      <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J-15 c (D=32 мм) \  Консоль крепления к плоскости</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: JOKP.015CT.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 4</t>
           </r>
@@ -1018,176 +1539,116 @@
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">65.28</t>
+            <t xml:space="preserve">61.20</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="8" spans="1:26">
-[...1 lines deleted...]
-      <c r="B8" s="5" t="inlineStr">
+    <row r="10" spans="1:26">
+      <c r="A10" s="4"/>
+      <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">U-21 (d-32мм) \ Соединитель перпендикулярных 2-х труб</t>
-[...3 lines deleted...]
-Артикул: UNOP.021C.CH</t>
+            <t xml:space="preserve">Jr 018 (D=32 мм) \ Заглушка (металлопластиковая)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKR.018C.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
+Материал: металлопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Диаметр, мм: 32</t>
-          </r>
-[...10 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">240.00</t>
+            <t xml:space="preserve">38.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
-        </is>
-[...57 lines deleted...]
-            <t xml:space="preserve"> руб.</t>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>