--- v2 (2026-04-23)
+++ v3 (2026-06-08)
@@ -555,282 +555,312 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7adb1_fdef_11df_b16f_003048d0c7fe_trk2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5327580_068c_11e0_99a4_003048f27c5f_165FF9FA_3D77_49E8_A1AE_5A2F2A3F66433.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb6c53_0427_11e0_99a4_003048f27c5f_2EAF7B33_7ABA_4A46_A944_40A5933A7A524.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3c152_21df_11f1_892c_0050569cf81d_SEV34050BL15.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01353e_b894_11ef_8ec3_0050569cf81d_SEV340-40-BL_DM_6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00face82_84e3_11e8_ade2_0025902b3cc1_67.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a508650_ba5e_11e8_a710_0025902b3cc1_EF4B9F33_891A_4779_B1B2_6FA547321F4A8.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471f297_e214_11e6_9cf3_0025902b3cc1_3C0262E5_B04F_4A42_95EF_81711F158BC42.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7adb1_fdef_11df_b16f_003048d0c7fe_trk3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5327580_068c_11e0_99a4_003048f27c5f_165FF9FA_3D77_49E8_A1AE_5A2F2A3F66434.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb6c53_0427_11e0_99a4_003048f27c5f_2EAF7B33_7ABA_4A46_A944_40A5933A7A525.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3c152_21df_11f1_892c_0050569cf81d_SEV34050BL16.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01353e_b894_11ef_8ec3_0050569cf81d_SEV340-40-BL_DM_7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00face82_84e3_11e8_ade2_0025902b3cc1_68.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a508650_ba5e_11e8_a710_0025902b3cc1_EF4B9F33_891A_4779_B1B2_6FA547321F4A9.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>47625</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>47625</xdr:rowOff>
+      <xdr:colOff>57150</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="6000750" cy="4800600"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>6</xdr:row>
+      <xdr:row>7</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>7</xdr:row>
+      <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>8</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1097,54 +1127,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z10"/>
+  <dimension ref="A1:Z11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B10" sqref="B10"/>
+      <selection activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
@@ -1165,53 +1195,59 @@
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
-[...1 lines deleted...]
-      <c r="B7" s="5" t="inlineStr">
+    <row r="6" spans="1:26" customHeight="1" ht="395.25">
+      <c r="A6"/>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" s="4"/>
+      <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J-4 \ Труба круглая</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: JOKP.004C.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 3000</t>
           </r>
@@ -1234,52 +1270,52 @@
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">505.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
-      <c r="C7" s="4"/>
-      <c r="D7" s="5" t="inlineStr">
+      <c r="C8" s="4"/>
+      <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">U-21 (d-32мм) \ Соединитель перпендикулярных 2-х труб</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: UNOP.021C.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 32</t>
           </r>
@@ -1295,53 +1331,53 @@
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">205.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="8" spans="1:26">
-[...1 lines deleted...]
-      <c r="B8" s="5" t="inlineStr">
+    <row r="9" spans="1:26">
+      <c r="A9" s="4"/>
+      <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">U-22 (d-32мм) \ Соединитель перпендикулярных 3-х труб поворотный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: UNOP.022C.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 32</t>
           </r>
@@ -1356,52 +1392,52 @@
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">312.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
-      <c r="C8" s="4"/>
-      <c r="D8" s="5" t="inlineStr">
+      <c r="C9" s="4"/>
+      <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Ножка на подвижном шарнире, M10x30, D-50, черная</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SEV.340.50.BL		</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
@@ -1417,53 +1453,53 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">89.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="9" spans="1:26">
-[...1 lines deleted...]
-      <c r="B9" s="5" t="inlineStr">
+    <row r="10" spans="1:26">
+      <c r="A10" s="4"/>
+      <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Ножка на подвижном шарнире, M10x30, D-40, черная</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SEV.340.40.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
@@ -1478,52 +1514,52 @@
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">89.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
-      <c r="C9" s="4"/>
-      <c r="D9" s="5" t="inlineStr">
+      <c r="C10" s="4"/>
+      <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J-15 c (D=32 мм) \  Консоль крепления к плоскости</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: JOKP.015CT.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 4</t>
           </r>
@@ -1547,53 +1583,53 @@
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">61.20</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:26">
-[...1 lines deleted...]
-      <c r="B10" s="5" t="inlineStr">
+    <row r="11" spans="1:26">
+      <c r="A11" s="4"/>
+      <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Jr 018 (D=32 мм) \ Заглушка (металлопластиковая)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: JOKR.018C.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлопластик</t>
           </r>
@@ -1617,50 +1653,51 @@
             </rPr>
             <t xml:space="preserve">38.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
+    <mergeCell ref="A6:D6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>