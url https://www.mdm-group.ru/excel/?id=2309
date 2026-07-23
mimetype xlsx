--- v3 (2026-06-08)
+++ v4 (2026-07-23)
@@ -33,51 +33,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="11">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">19.04.2026</t>
+      <t xml:space="preserve">23.06.2026</t>
     </r>
   </si>
   <si>
     <t>Отбойники торговые для магазинов и торговых помещений (Joker)</t>
   </si>
   <si>
     <t>Отбойники торговые для магазинов и торговых помещений (Joker) – торговые отбойники, изготовленные из хромированной трубы диаметром 32 мм. В большинстве случаев используются для обозначения пространства, не являются серьезной защитой от ударов тележкой.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">J-4 \ Труба круглая</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: JOKP.004C.CH</t>
     </r>
@@ -215,51 +215,51 @@
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">312.00</t>
+      <t xml:space="preserve">240.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Ножка на подвижном шарнире, M10x30, D-50, черная</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SEV.340.50.BL		</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
@@ -394,100 +394,100 @@
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">61.20</t>
+      <t xml:space="preserve">49.98</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Jr 018 (D=32 мм) \ Заглушка (металлопластиковая)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: JOKR.018C.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: металлопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 32</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">38.00</t>
+      <t xml:space="preserve">59.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -555,312 +555,282 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471f297_e214_11e6_9cf3_0025902b3cc1_3C0262E5_B04F_4A42_95EF_81711F158BC42.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7adb1_fdef_11df_b16f_003048d0c7fe_trk3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5327580_068c_11e0_99a4_003048f27c5f_165FF9FA_3D77_49E8_A1AE_5A2F2A3F66434.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb6c53_0427_11e0_99a4_003048f27c5f_2EAF7B33_7ABA_4A46_A944_40A5933A7A525.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3c152_21df_11f1_892c_0050569cf81d_SEV34050BL16.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01353e_b894_11ef_8ec3_0050569cf81d_SEV340-40-BL_DM_7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00face82_84e3_11e8_ade2_0025902b3cc1_68.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a508650_ba5e_11e8_a710_0025902b3cc1_EF4B9F33_891A_4779_B1B2_6FA547321F4A9.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7adb1_fdef_11df_b16f_003048d0c7fe_trk2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5327580_068c_11e0_99a4_003048f27c5f_165FF9FA_3D77_49E8_A1AE_5A2F2A3F66433.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb6c53_0427_11e0_99a4_003048f27c5f_2EAF7B33_7ABA_4A46_A944_40A5933A7A524.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3c152_21df_11f1_892c_0050569cf81d_SEV34050BL15.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01353e_b894_11ef_8ec3_0050569cf81d_SEV340-40-BL_DM_6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00face82_84e3_11e8_ade2_0025902b3cc1_67.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a508650_ba5e_11e8_a710_0025902b3cc1_EF4B9F33_891A_4779_B1B2_6FA547321F4A8.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>57150</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>57150</xdr:rowOff>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6000750" cy="4800600"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>7</xdr:row>
+      <xdr:row>6</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>8</xdr:row>
+      <xdr:row>7</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1127,127 +1097,121 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z11"/>
+  <dimension ref="A1:Z10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B11" sqref="B11"/>
+      <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">19.04.2026</t>
+            <t xml:space="preserve">23.06.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:26" customHeight="1" ht="395.25">
-[...7 lines deleted...]
-      <c r="B8" s="5" t="inlineStr">
+    <row r="7" spans="1:26">
+      <c r="A7" s="4"/>
+      <c r="B7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J-4 \ Труба круглая</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: JOKP.004C.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 3000</t>
           </r>
@@ -1270,52 +1234,52 @@
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">505.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
-      <c r="C8" s="4"/>
-      <c r="D8" s="5" t="inlineStr">
+      <c r="C7" s="4"/>
+      <c r="D7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">U-21 (d-32мм) \ Соединитель перпендикулярных 2-х труб</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: UNOP.021C.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 32</t>
           </r>
@@ -1331,53 +1295,53 @@
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">205.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="9" spans="1:26">
-[...1 lines deleted...]
-      <c r="B9" s="5" t="inlineStr">
+    <row r="8" spans="1:26">
+      <c r="A8" s="4"/>
+      <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">U-22 (d-32мм) \ Соединитель перпендикулярных 3-х труб поворотный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: UNOP.022C.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 32</t>
           </r>
@@ -1385,59 +1349,59 @@
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">312.00</t>
+            <t xml:space="preserve">240.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
-      <c r="C9" s="4"/>
-      <c r="D9" s="5" t="inlineStr">
+      <c r="C8" s="4"/>
+      <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Ножка на подвижном шарнире, M10x30, D-50, черная</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SEV.340.50.BL		</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
@@ -1453,53 +1417,53 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">89.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:26">
-[...1 lines deleted...]
-      <c r="B10" s="5" t="inlineStr">
+    <row r="9" spans="1:26">
+      <c r="A9" s="4"/>
+      <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Ножка на подвижном шарнире, M10x30, D-40, черная</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SEV.340.40.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
@@ -1514,52 +1478,52 @@
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">89.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
-      <c r="C10" s="4"/>
-      <c r="D10" s="5" t="inlineStr">
+      <c r="C9" s="4"/>
+      <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J-15 c (D=32 мм) \  Консоль крепления к плоскости</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: JOKP.015CT.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 4</t>
           </r>
@@ -1575,129 +1539,128 @@
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">61.20</t>
+            <t xml:space="preserve">49.98</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:26">
-[...1 lines deleted...]
-      <c r="B11" s="5" t="inlineStr">
+    <row r="10" spans="1:26">
+      <c r="A10" s="4"/>
+      <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Jr 018 (D=32 мм) \ Заглушка (металлопластиковая)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: JOKR.018C.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 32</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">38.00</t>
+            <t xml:space="preserve">59.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
-    <mergeCell ref="A6:D6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>