--- v1 (2026-03-06)
+++ v2 (2026-04-20)
@@ -325,51 +325,51 @@
       <t xml:space="preserve">
 Длина, мм: 3000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 40</t>
     </r>
     <r>
       <t xml:space="preserve">
 Толщина металла, мм: 1,2</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Италия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: возможна резка, стоимость реза 35 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 2199 руб.</t>
+Старая цена: 2152 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1399.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1297,51 +1297,51 @@
             <t xml:space="preserve">
 Длина, мм: 3000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 40</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина металла, мм: 1,2</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Италия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: возможна резка, стоимость реза 35 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 2199 руб.</t>
+Старая цена: 2152 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1399.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>