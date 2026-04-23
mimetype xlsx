--- v2 (2026-03-09)
+++ v3 (2026-04-23)
@@ -15,2519 +15,1832 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">16.02.2026</t>
+      <t xml:space="preserve">19.04.2026</t>
     </r>
   </si>
   <si>
     <t>Системы ограждений</t>
   </si>
   <si>
     <t>Внимание! Некоторые изделия из данной серии имеют наценку 5% при покупке менее 1 коробки! Все такие изделия отмечены *. Для крепления систем ограждений к полу необходим крепеж. Его тип и размеры зависят от поверхности, к которой будет крепиться изделие. Ряд изделий укомплектованы стандартными крепежами (указано в примечании к изделию). Для крепления других изделий к твердому напольному покрытию можно использовать болты OGT.148.80</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">SW.050.320-P.UN \ Столбик универсальный (для крепления муфт с 3-х сторон)</t>
-[...3 lines deleted...]
-Артикул: OGT.323.00</t>
+      <t xml:space="preserve">SW.050.100-1.NB \ Столбик без отверстий для муфт</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: OGT.101.00</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром/черный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во муфт: без муфт</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Используется с муфтами для крепления труб д-32мм и д-38мм. В комплекте болты анкерные для крепления к полу - 4 шт.</t>
+Примечание: для крепления к полу используются болты OGT.148.80 (4шт.), в комплект не входят</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 4*</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2132.00</t>
+      <t xml:space="preserve">1990.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">SW.050.380-P.UN \ Столбик универсальный (для крепления муфт с 3-х сторон)</t>
-[...7 lines deleted...]
-Цвет: хром/серый</t>
+      <t xml:space="preserve">SW.050.100-1.NB \ Столбик без отверстий для муфт (кругл. осн.)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: OGT.101.RNG.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром/черный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во муфт: без муфт</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Используется с муфтами для крепления труб д-32мм и д-38мм. В комплекте болты анкерные для крепления к полу - 4 шт.</t>
+Примечание: Для крепления к полу используются болты OGT.148.80 (4шт.), в комплект не входят</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 4*</t>
+Кол-во в упаковке, шт.: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2132.00</t>
+      <t xml:space="preserve">1990.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">SW.050.380-P.UN \ Столбик универсальный 50 (для крепления муфт с 3-х сторон) (кругл. осн.)</t>
-[...3 lines deleted...]
-Артикул: OGT.383.RNG.00</t>
+      <t xml:space="preserve">SW.050.380-P.UN \ Столбик универсальный (для крепления муфт с 3-х сторон)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: OGT.383.00</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром/серый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во муфт: без муфт</t>
     </r>
     <r>
       <t xml:space="preserve">
-Картинка анонса: 8241511</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Примечание: Используется с муфтами для крепления труб д-32мм и д-38мм. В комплекте болты анкерные для крепления к полу - 4 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 4</t>
+Кол-во в упаковке, шт.: 4*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2132.00</t>
+      <t xml:space="preserve">2309.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">SW.050.001.UN \ Муфта соединительная для трубы d-32мм</t>
-[...15 lines deleted...]
-Примечание: Муфта укомплектована крепежом к столбику универсальному</t>
+      <t xml:space="preserve">SW.050.320-P.UN \ Столбик универсальный (для крепления муфт с 3-х сторон)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: OGT.323.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром/черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во муфт: без муфт</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Используется с муфтами для крепления труб д-32мм и д-38мм. В комплекте болты анкерные для крепления к полу - 4 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 100</t>
+Кол-во в упаковке, шт.: 4*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">143.00</t>
+      <t xml:space="preserve">2309.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">SW.050.320-P.UN \ Столбик универсальный 50/32 (для крепления муфт с 3-х сторон) (кругл. осн.)</t>
-[...7 lines deleted...]
-Цвет: хром/черный</t>
+      <t xml:space="preserve">SW.050.380-P.UN \ Столбик универсальный 50 (для крепления муфт с 3-х сторон) (кругл. осн.)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: OGT.383.RNG.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром/серый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во муфт: без муфт</t>
     </r>
     <r>
       <t xml:space="preserve">
+Картинка анонса: 8241511</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Примечание: Используется с муфтами для крепления труб д-32мм и д-38мм. В комплекте болты анкерные для крепления к полу - 4 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2132.00</t>
+      <t xml:space="preserve">2309.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">SW.050.001.UN \ Муфта соединительная для трубы d-32мм</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+      <t xml:space="preserve">SW.050.320-P.UN \ Столбик универсальный 50/32 (для крепления муфт с 3-х сторон) (кругл. осн.)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: OGT.323.RNG.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром/черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во муфт: без муфт</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Используется с муфтами для крепления труб д-32мм и д-38мм. В комплекте болты анкерные для крепления к полу - 4 шт.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">143.00</t>
+      <t xml:space="preserve">2309.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">SW.050.002.UN \ Муфта соединительная для трубы d-38 мм</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+      <t xml:space="preserve">J-4 \ Труба круглая</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.004C.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 3000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 32</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Толщина металла, мм: 0,8</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: возможна резка, стоимость реза 35 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">163.00</t>
+      <t xml:space="preserve">505.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">SW.050.100-1.NB \ Столбик без отверстий</t>
-[...27 lines deleted...]
-Собственное производство: Да</t>
+      <t xml:space="preserve">J-4 \ Труба (D=32х0,8мм, L=2000мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.004C.2000.CH.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 2000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 32</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Толщина, мм: 0,8</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Картинка анонса: 8231896</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Нет</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1928.00</t>
+      <t xml:space="preserve">473.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">SW.050.100-1.NB \ Столбик без муфт (кругл. осн.)</t>
-[...23 lines deleted...]
-Примечание: Для крепления к полу используются болты OGT.148.80 (4шт.), в комплект не входят</t>
+      <t xml:space="preserve">Js-4 (0,8) \ Труба (D=32мм, L=1500мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RJOKP.32.1500S.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 1500</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 32</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Толщина, мм: 0,8</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 4</t>
+Кол-во в упаковке, шт.: 10*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1928.00</t>
+      <t xml:space="preserve">420.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-4 \ Труба круглая</t>
-[...3 lines deleted...]
-Артикул: JOKP.004C.CH</t>
+      <t xml:space="preserve">Js-4 (0,8) \ Труба (D=32мм, L=1000мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RJOKP.32.1000S.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 3000</t>
+Длина, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 32</t>
     </r>
     <r>
       <t xml:space="preserve">
-Толщина металла, мм: 0,8</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 5*</t>
+Толщина, мм: 0,8</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">505.00</t>
+      <t xml:space="preserve">291.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-4 \ Труба (D=32х0,8мм, L=2000мм)</t>
-[...3 lines deleted...]
-Артикул: JOKP.004C.2000.CH.</t>
+      <t xml:space="preserve">SW.038.2000 \ Труба (D-38х0,8мм, L-2000мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: OGT.272.2000.CH.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 2000</t>
     </r>
     <r>
       <t xml:space="preserve">
-Диаметр, мм: 32</t>
+Диаметр, мм: 38</t>
     </r>
     <r>
       <t xml:space="preserve">
 Толщина, мм: 0,8</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Картинка анонса: 8231896</t>
-[...10 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">473.00</t>
+      <t xml:space="preserve">910.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Js-4 (0,8) \ Труба (D=32мм, L=1500мм)</t>
-[...3 lines deleted...]
-Артикул: RJOKP.32.1500S.CH</t>
+      <t xml:space="preserve">SW.038.1500 \ Труба (D-38х0,8мм, L-1500мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: OGT.272.1500.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 1500</t>
     </r>
     <r>
       <t xml:space="preserve">
-Диаметр, мм: 32</t>
+Диаметр, мм: 38</t>
     </r>
     <r>
       <t xml:space="preserve">
 Толщина, мм: 0,8</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 10*</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">420.00</t>
+      <t xml:space="preserve">910.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Js-4 (0,8) \ Труба (D=32мм, L=1000мм)</t>
-[...3 lines deleted...]
-Артикул: RJOKP.32.1000S.CH</t>
+      <t xml:space="preserve">SW.038.1000 \ Труба (D-38х0,8мм, L-1000мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: OGT.272.1000.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
-Диаметр, мм: 32</t>
+Диаметр, мм: 38</t>
     </r>
     <r>
       <t xml:space="preserve">
 Толщина, мм: 0,8</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 10*</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">291.00</t>
+      <t xml:space="preserve">640.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">SW.038.3000 \ Труба (D-38х0,8мм, L-3000мм)</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 5*</t>
+      <t xml:space="preserve">SW.050.001.UN \ Муфта соединительная для трубы d-32мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: OGT.004.01.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: пластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Муфта укомплектована крепежом к столбику универсальному</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">968.00</t>
+      <t xml:space="preserve">149.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">SW.038.2000 \ Труба (D-38х0,8мм, L-2000мм)</t>
-[...27 lines deleted...]
-Собственное производство: Нет</t>
+      <t xml:space="preserve">SW.050.001.UN \ Муфта соединительная для трубы d-32мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: OGT.004.02.GR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: серый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: пластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Муфта укомплектована крепежом к столбику универсальному</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1182.00</t>
+      <t xml:space="preserve">149.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">SW.038.1500 \ Труба (D-38х0,8мм, L-1500мм)</t>
-[...27 lines deleted...]
-Собственное производство: Нет</t>
+      <t xml:space="preserve">SW.050.002.UN \ Муфта соединительная для трубы d-38 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: OGT.019.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: серый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: пластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Муфта укомплектована крепежом к столбику универсальному</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">901.00</t>
+      <t xml:space="preserve">163.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">SW.038.1000 \ Труба (D-38х0,8мм, L-1000мм)</t>
-[...3 lines deleted...]
-Артикул: OGT.272.1000.CH</t>
+      <t xml:space="preserve">J-15 c (D=32 мм) \  Консоль крепления к плоскости</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.015CT.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 1000</t>
-[...7 lines deleted...]
-Толщина, мм: 0,8</t>
+Высота основания, мм: 4</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 32</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Толщина корпуса, мм: 3.2</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Собственное производство: Нет</t>
+Примечание: Vacuum</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">622.00</t>
+      <t xml:space="preserve">61.20</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-15 c (D=32 мм) \  Консоль крепления к плоскости</t>
-[...31 lines deleted...]
-Кол-во в упаковке, шт.: 250</t>
+      <t xml:space="preserve">ME 1150 1-2 1-90 L \ Столбик для проезда тележек двухсторонний</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: OGT.149.1150L</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1150</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Столбик: левый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во муфт: 3</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: для крепления к полу используются болты OGT.148.80 (4шт.), в комплект не входят</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">65.28</t>
+      <t xml:space="preserve">2122.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">P2703(4-8) \ Держатель панелей 4-8мм с силик. демпферами, к трубе d-32-50 мм</t>
-[...27 lines deleted...]
-Собственное производство: Да</t>
+      <t xml:space="preserve">ME 1150 1-2 1-90 R \ Столбик для проезда тележек двухсторонний</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: OGT.149.1150R</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1150</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Столбик: правый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во муфт: 3</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: для крепления к полу используются болты OGT.148.80 (4шт.), в комплект не входят</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">347.00</t>
+      <t xml:space="preserve">2122.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">P 2703(10-16) \ Держатель панели 10-16мм к трубе d-32-50 мм</t>
-[...27 lines deleted...]
-Собственное производство: Да</t>
+      <t xml:space="preserve">ME 1150 1-2 2-90 \ Столбик для проезда тележек трехсторонний</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: OGT.149.1150</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1150</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во муфт: 4</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: для крепления к полу используются болты OGT.148.80 (4шт.), в комплект не входят</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">255.00</t>
+      <t xml:space="preserve">2326.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Панель акриловая 5мм В1000xШ1014 мм (без отв.)</t>
-[...27 lines deleted...]
-Собственное производство: Да</t>
+      <t xml:space="preserve">ME 400 1000 \ Перекладина для проезда тележек</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: OGT.111.1000-4.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 1000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 32</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: флажки входят в комплект</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во флажков: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">7579.00</t>
+      <t xml:space="preserve">2999.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Панель акриловая 5мм В1000xШ1014 мм (без отв.)</t>
-[...27 lines deleted...]
-Собственное производство: Да</t>
+      <t xml:space="preserve">ME 400 1500 \ Перекладина для проезда тележек</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: OGT.111.1500.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 1500</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 32</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: флажки входят в комплект</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во флажков: 6</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5099.00</t>
+      <t xml:space="preserve">4488.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Панель акриловая 5мм В1500 x Ш1014 </t>
-[...27 lines deleted...]
-Собственное производство: Да</t>
+      <t xml:space="preserve">ME 400 2000 \ Перекладина для проезда тележек</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: OGT.111.2000.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 2000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 32</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: флажки входят в комплект</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во флажков: 8</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">7579.00</t>
+      <t xml:space="preserve">5998.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Панель акриловая 5мм В1000 x Ш1514 </t>
-[...23 lines deleted...]
-Примечание: Для столбиков высотой 998мм</t>
+      <t xml:space="preserve">OGT.003 \ Флажок для проезда тележек</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: OGT.003.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">7579.00</t>
+      <t xml:space="preserve">740.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Панель акриловая 5мм В1500 x Ш1514</t>
-[...23 lines deleted...]
-Примечание: Для столбиков высотой 1498мм</t>
+      <t xml:space="preserve">SW.007.001 \ Механические ворота</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: OGT.127.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 800</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ворота: левые</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: для крепления к полу используются болты OGT.148.80 (4шт.), в комплект не входят</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Поставляются с круглым или овальным декоративным колпаком. Уточняйте у менеджеров. </t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">14270.00</t>
+      <t xml:space="preserve">14990.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Панель акриловая 5мм В1500 x Ш614 </t>
-[...23 lines deleted...]
-Примечание: Для столбиков высотой 1498мм</t>
+      <t xml:space="preserve">SW.007.002 \ Механические ворота</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: OGT.128.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 800</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ворота: правые</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: для крепления к полу используются болты OGT.148.80 (4шт.), в комплект не входят</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Поставляются с круглым или овальным декоративным колпаком. Уточняйте у менеджеров.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5008.00</t>
+      <t xml:space="preserve">14990.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Панель акриловая 5мм В2000 x Ш1514 </t>
-[...23 lines deleted...]
-Примечание: Для столбиков высотой 1998мм</t>
+      <t xml:space="preserve">SW.007.004 \ Механические ворота с функцией антипаника</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: OGT.147.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 800</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ворота: правые</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: для крепления к полу используются болты OGT.148.80 (4шт.), в комплект не входят</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Поставляются с круглым или овальным декоративным колпаком. Уточняйте у менеджеров.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">14891.00</t>
+      <t xml:space="preserve">15709.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ME 1150 1-2 1-90 L \ Столбик для проезда тележек двухсторонний</t>
-[...7 lines deleted...]
-Высота, мм: 1150</t>
+      <t xml:space="preserve">SW.007.003 \ Механические ворота с функцией антипаника</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: OGT.146.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 800</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
-Столбик: левый</t>
-[...3 lines deleted...]
-Кол-во муфт: 3</t>
+Ворота: левые</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: для крепления к полу используются болты OGT.148.80 (4шт.), в комплект не входят</t>
     </r>
     <r>
       <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Поставляются с круглым или овальным декоративным колпаком. Уточняйте у менеджеров.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2122.00</t>
-[...706 lines deleted...]
-      <t xml:space="preserve">12499.00</t>
+      <t xml:space="preserve">15709.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Болт для крепления систем ограждений к полу</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: OGT.148.80</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 80</t>
@@ -2644,51 +1957,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b77757_75d7_11e7_9ffe_0025902b3cc1_stoikaOGT320002.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e1021_75d6_11e7_9ffe_0025902b3cc1_stoikaOGT320003.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/OGT.383.RNG.00_prew4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e8d75_51b8_11e7_abe3_0025902b3cc1_4DAD19D5_1507_41A4_B03D_00BC4EE4B9605.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58f042_dd69_11ef_8ec3_0050569cf81d_OGT323RNG00_16.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e0250_b1c2_11e8_a710_0025902b3cc1_4DAD19D5_1507_41A4_B03D_00BC4EE4B9607.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442f4d6_6070_11e5_a10e_0025902b3cc1_DSC01913_18.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a183_fdef_11df_b16f_003048d0c7fe_1DBA2E51_6086_470E_A0A1_C562F713D8E59.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f59a5_dd69_11ef_8ec3_0050569cf81d_OGT101RNG00-_-110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7adb1_fdef_11df_b16f_003048d0c7fe_trk11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/RJOKP.32.2000S.CH12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8c5d3_4eab_11e4_9ca4_0025902b3cc1_truba13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272ce9d_c39a_11e3_a2c8_0025902b3cc1_truba14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7dd01_ab32_11e6_9f4a_0025902b3cc0_truba15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8548feb_6bc3_11e7_9ffe_0025902b3cc1_truba16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce583b_6bc3_11e7_9ffe_0025902b3cc1_truba17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b488def_6bc3_11e7_9ffe_0025902b3cc1_truba18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00face82_84e3_11e8_ade2_0025902b3cc1_619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13db1e_f98c_11ef_8ec3_0050569cf81d_OGT254CH20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd859e8_f98c_11ef_8ec3_0050569cf81d_OGT255CH_221.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83482f_fff9_11ef_8ec3_0050569cf81d_OGT2135ACR22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615af5e9_fff9_11ef_8ec3_0050569cf81d_OGT2125ACR23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bf750_ffe9_11ef_8ec3_0050569cf81d_OGT2175ACR24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4efde_ffe9_11ef_8ec3_0050569cf81d_OGT2145ACR25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a515a_ffe9_11ef_8ec3_0050569cf81d_OGT2195ACR26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083067a2_ffea_11ef_8ec3_0050569cf81d_OGT2155ACR27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d6360_ffea_11ef_8ec3_0050569cf81d_OGT2245ACR28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbee1fe_52c7_11e4_9ca4_0025902b3cc1_18CFDADC_3193_4926_A7A2_3391723A5FE429.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f185e_52c7_11e4_9ca4_0025902b3cc1_95AAED6A_8690_450D_A6A2_ABC466A93D3430.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abf1de_52c6_11e4_9ca4_0025902b3cc1_37955441_2887_43DD_BBF0_DB204FEFF86731.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bca6c_ec14_11e5_ba27_0025902b3cc0_D9FBF42B_30CF_4676_A878_1D3CE7D7E43D32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabfac1_59c6_11e4_a300_0025902b3cc1_4A18F450_1393_46C1_995F_BDA11E5FC16F33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f83679_59c6_11e4_a300_0025902b3cc1_AF62FD8B_9CBE_4663_A32B_BD943B4D4D3634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdbcfa_d3b2_11e4_afdc_0025902b3cc1_B85CEF5D_4C90_43B9_84AF_77F9F59CDE1135.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62df4c_fdef_11df_b16f_003048d0c7fe_5DE31090_54C1_44D8_917C_15BCA72833AD36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62df4e_fdef_11df_b16f_003048d0c7fe_492B653B_B4F8_462B_9FE1_AD5080380CC437.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb104bc_301e_11e3_baa0_0025902b3cc1_F9651330_A4BE_45C2_8C92_5D4D85D1691138.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a13ce_301d_11e3_baa0_0025902b3cc1_EF58218C_7FB1_41A6_9A55_241B30E6D82C39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af3687_5b43_11e0_afc8_003048f27c5f_F1EED4B3_1687_44CF_B02D_B3072704503E40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7987379_7085_11e8_ade2_0025902b3cc1_B85BF844_B367_4BA4_9B8A_A56CB15DB9B941.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a183_fdef_11df_b16f_003048d0c7fe_1DBA2E51_6086_470E_A0A1_C562F713D8E52.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f59a5_dd69_11ef_8ec3_0050569cf81d_OGT101RNG00-_-13.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e1021_75d6_11e7_9ffe_0025902b3cc1_stoikaOGT320004.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b77757_75d7_11e7_9ffe_0025902b3cc1_stoikaOGT320005.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/OGT.383.RNG.00_prew6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58f042_dd69_11ef_8ec3_0050569cf81d_OGT323RNG00_17.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7adb1_fdef_11df_b16f_003048d0c7fe_trk8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/RJOKP.32.2000S.CH9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8c5d3_4eab_11e4_9ca4_0025902b3cc1_truba10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272ce9d_c39a_11e3_a2c8_0025902b3cc1_truba11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8128b_ffff_11f0_892c_0050569cf81d_OGT_272_2000_CH_12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce583b_6bc3_11e7_9ffe_0025902b3cc1_truba13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b488def_6bc3_11e7_9ffe_0025902b3cc1_truba14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e8d75_51b8_11e7_abe3_0025902b3cc1_4DAD19D5_1507_41A4_B03D_00BC4EE4B96015.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e0250_b1c2_11e8_a710_0025902b3cc1_4DAD19D5_1507_41A4_B03D_00BC4EE4B96016.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442f4d6_6070_11e5_a10e_0025902b3cc1_DSC01913_117.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00face82_84e3_11e8_ade2_0025902b3cc1_618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbee1fe_52c7_11e4_9ca4_0025902b3cc1_18CFDADC_3193_4926_A7A2_3391723A5FE419.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f185e_52c7_11e4_9ca4_0025902b3cc1_95AAED6A_8690_450D_A6A2_ABC466A93D3420.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abf1de_52c6_11e4_9ca4_0025902b3cc1_37955441_2887_43DD_BBF0_DB204FEFF86721.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bca6c_ec14_11e5_ba27_0025902b3cc0_D9FBF42B_30CF_4676_A878_1D3CE7D7E43D22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabfac1_59c6_11e4_a300_0025902b3cc1_4A18F450_1393_46C1_995F_BDA11E5FC16F23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f83679_59c6_11e4_a300_0025902b3cc1_AF62FD8B_9CBE_4663_A32B_BD943B4D4D3624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdbcfa_d3b2_11e4_afdc_0025902b3cc1_B85CEF5D_4C90_43B9_84AF_77F9F59CDE1125.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62df4c_fdef_11df_b16f_003048d0c7fe_5DE31090_54C1_44D8_917C_15BCA72833AD26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62df4e_fdef_11df_b16f_003048d0c7fe_492B653B_B4F8_462B_9FE1_AD5080380CC427.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb104bc_301e_11e3_baa0_0025902b3cc1_F9651330_A4BE_45C2_8C92_5D4D85D1691128.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a13ce_301d_11e3_baa0_0025902b3cc1_EF58218C_7FB1_41A6_9A55_241B30E6D82C29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7987379_7085_11e8_ade2_0025902b3cc1_B85BF844_B367_4BA4_9B8A_A56CB15DB9B930.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3226,291 +2539,291 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="714375" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="714375" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="866775"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="22" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="866775"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="23" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="923925"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="866775"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="25" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="885825"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="26" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="866775"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="27" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="876300"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="28" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -3536,380 +2849,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="30" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
-        <a:stretch>
-[...328 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -4176,2723 +3159,1993 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z26"/>
+  <dimension ref="A1:Z21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D26" sqref="D26"/>
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">16.02.2026</t>
+            <t xml:space="preserve">19.04.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="4"/>
       <c r="B7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">SW.050.320-P.UN \ Столбик универсальный (для крепления муфт с 3-х сторон)</t>
-[...3 lines deleted...]
-Артикул: OGT.323.00</t>
+            <t xml:space="preserve">SW.050.100-1.NB \ Столбик без отверстий для муфт</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OGT.101.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром/черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во муфт: без муфт</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Используется с муфтами для крепления труб д-32мм и д-38мм. В комплекте болты анкерные для крепления к полу - 4 шт.</t>
+Примечание: для крепления к полу используются болты OGT.148.80 (4шт.), в комплект не входят</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 4*</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2132.00</t>
+            <t xml:space="preserve">1990.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">SW.050.380-P.UN \ Столбик универсальный (для крепления муфт с 3-х сторон)</t>
-[...7 lines deleted...]
-Цвет: хром/серый</t>
+            <t xml:space="preserve">SW.050.100-1.NB \ Столбик без отверстий для муфт (кругл. осн.)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OGT.101.RNG.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром/черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во муфт: без муфт</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Используется с муфтами для крепления труб д-32мм и д-38мм. В комплекте болты анкерные для крепления к полу - 4 шт.</t>
+Примечание: Для крепления к полу используются болты OGT.148.80 (4шт.), в комплект не входят</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 4*</t>
+Кол-во в упаковке, шт.: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2132.00</t>
+            <t xml:space="preserve">1990.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="4"/>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">SW.050.380-P.UN \ Столбик универсальный 50 (для крепления муфт с 3-х сторон) (кругл. осн.)</t>
-[...3 lines deleted...]
-Артикул: OGT.383.RNG.00</t>
+            <t xml:space="preserve">SW.050.380-P.UN \ Столбик универсальный (для крепления муфт с 3-х сторон)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OGT.383.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром/серый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во муфт: без муфт</t>
           </r>
           <r>
             <t xml:space="preserve">
-Картинка анонса: 8241511</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Примечание: Используется с муфтами для крепления труб д-32мм и д-38мм. В комплекте болты анкерные для крепления к полу - 4 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 4</t>
+Кол-во в упаковке, шт.: 4*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2132.00</t>
+            <t xml:space="preserve">2309.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">SW.050.001.UN \ Муфта соединительная для трубы d-32мм</t>
-[...15 lines deleted...]
-Примечание: Муфта укомплектована крепежом к столбику универсальному</t>
+            <t xml:space="preserve">SW.050.320-P.UN \ Столбик универсальный (для крепления муфт с 3-х сторон)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OGT.323.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром/черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во муфт: без муфт</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Используется с муфтами для крепления труб д-32мм и д-38мм. В комплекте болты анкерные для крепления к полу - 4 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 100</t>
+Кол-во в упаковке, шт.: 4*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">143.00</t>
+            <t xml:space="preserve">2309.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">SW.050.320-P.UN \ Столбик универсальный 50/32 (для крепления муфт с 3-х сторон) (кругл. осн.)</t>
-[...7 lines deleted...]
-Цвет: хром/черный</t>
+            <t xml:space="preserve">SW.050.380-P.UN \ Столбик универсальный 50 (для крепления муфт с 3-х сторон) (кругл. осн.)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OGT.383.RNG.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром/серый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во муфт: без муфт</t>
           </r>
           <r>
             <t xml:space="preserve">
+Картинка анонса: 8241511</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Примечание: Используется с муфтами для крепления труб д-32мм и д-38мм. В комплекте болты анкерные для крепления к полу - 4 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2132.00</t>
+            <t xml:space="preserve">2309.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">SW.050.001.UN \ Муфта соединительная для трубы d-32мм</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+            <t xml:space="preserve">SW.050.320-P.UN \ Столбик универсальный 50/32 (для крепления муфт с 3-х сторон) (кругл. осн.)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OGT.323.RNG.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром/черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во муфт: без муфт</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Используется с муфтами для крепления труб д-32мм и д-38мм. В комплекте болты анкерные для крепления к полу - 4 шт.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">143.00</t>
+            <t xml:space="preserve">2309.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">SW.050.002.UN \ Муфта соединительная для трубы d-38 мм</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+            <t xml:space="preserve">J-4 \ Труба круглая</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.004C.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 3000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 32</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина металла, мм: 0,8</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: возможна резка, стоимость реза 35 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">163.00</t>
+            <t xml:space="preserve">505.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">SW.050.100-1.NB \ Столбик без отверстий</t>
-[...27 lines deleted...]
-Собственное производство: Да</t>
+            <t xml:space="preserve">J-4 \ Труба (D=32х0,8мм, L=2000мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.004C.2000.CH.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 2000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 32</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина, мм: 0,8</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Картинка анонса: 8231896</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Нет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1928.00</t>
+            <t xml:space="preserve">473.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">SW.050.100-1.NB \ Столбик без муфт (кругл. осн.)</t>
-[...23 lines deleted...]
-Примечание: Для крепления к полу используются болты OGT.148.80 (4шт.), в комплект не входят</t>
+            <t xml:space="preserve">Js-4 (0,8) \ Труба (D=32мм, L=1500мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RJOKP.32.1500S.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 1500</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 32</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина, мм: 0,8</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 4</t>
+Кол-во в упаковке, шт.: 10*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1928.00</t>
+            <t xml:space="preserve">420.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-4 \ Труба круглая</t>
-[...3 lines deleted...]
-Артикул: JOKP.004C.CH</t>
+            <t xml:space="preserve">Js-4 (0,8) \ Труба (D=32мм, L=1000мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RJOKP.32.1000S.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 3000</t>
+Длина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 32</t>
           </r>
           <r>
             <t xml:space="preserve">
-Толщина металла, мм: 0,8</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 5*</t>
+Толщина, мм: 0,8</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">505.00</t>
+            <t xml:space="preserve">291.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-4 \ Труба (D=32х0,8мм, L=2000мм)</t>
-[...3 lines deleted...]
-Артикул: JOKP.004C.2000.CH.</t>
+            <t xml:space="preserve">SW.038.2000 \ Труба (D-38х0,8мм, L-2000мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OGT.272.2000.CH.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 2000</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр, мм: 32</t>
+Диаметр, мм: 38</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 0,8</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Картинка анонса: 8231896</t>
-[...10 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">473.00</t>
+            <t xml:space="preserve">910.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Js-4 (0,8) \ Труба (D=32мм, L=1500мм)</t>
-[...3 lines deleted...]
-Артикул: RJOKP.32.1500S.CH</t>
+            <t xml:space="preserve">SW.038.1500 \ Труба (D-38х0,8мм, L-1500мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OGT.272.1500.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 1500</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр, мм: 32</t>
+Диаметр, мм: 38</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 0,8</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 10*</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">420.00</t>
+            <t xml:space="preserve">910.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Js-4 (0,8) \ Труба (D=32мм, L=1000мм)</t>
-[...3 lines deleted...]
-Артикул: RJOKP.32.1000S.CH</t>
+            <t xml:space="preserve">SW.038.1000 \ Труба (D-38х0,8мм, L-1000мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OGT.272.1000.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр, мм: 32</t>
+Диаметр, мм: 38</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 0,8</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 10*</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">291.00</t>
+            <t xml:space="preserve">640.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">SW.038.3000 \ Труба (D-38х0,8мм, L-3000мм)</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 5*</t>
+            <t xml:space="preserve">SW.050.001.UN \ Муфта соединительная для трубы d-32мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OGT.004.01.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Муфта укомплектована крепежом к столбику универсальному</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">968.00</t>
+            <t xml:space="preserve">149.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">SW.038.2000 \ Труба (D-38х0,8мм, L-2000мм)</t>
-[...27 lines deleted...]
-Собственное производство: Нет</t>
+            <t xml:space="preserve">SW.050.001.UN \ Муфта соединительная для трубы d-32мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OGT.004.02.GR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: серый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Муфта укомплектована крепежом к столбику универсальному</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1182.00</t>
+            <t xml:space="preserve">149.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">SW.038.1500 \ Труба (D-38х0,8мм, L-1500мм)</t>
-[...27 lines deleted...]
-Собственное производство: Нет</t>
+            <t xml:space="preserve">SW.050.002.UN \ Муфта соединительная для трубы d-38 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OGT.019.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: серый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Муфта укомплектована крепежом к столбику универсальному</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">901.00</t>
+            <t xml:space="preserve">163.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">SW.038.1000 \ Труба (D-38х0,8мм, L-1000мм)</t>
-[...3 lines deleted...]
-Артикул: OGT.272.1000.CH</t>
+            <t xml:space="preserve">J-15 c (D=32 мм) \  Консоль крепления к плоскости</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.015CT.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 1000</t>
-[...7 lines deleted...]
-Толщина, мм: 0,8</t>
+Высота основания, мм: 4</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 32</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина корпуса, мм: 3.2</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Собственное производство: Нет</t>
+Примечание: Vacuum</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">622.00</t>
+            <t xml:space="preserve">61.20</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-15 c (D=32 мм) \  Консоль крепления к плоскости</t>
-[...31 lines deleted...]
-Кол-во в упаковке, шт.: 250</t>
+            <t xml:space="preserve">ME 1150 1-2 1-90 L \ Столбик для проезда тележек двухсторонний</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OGT.149.1150L</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1150</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Столбик: левый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во муфт: 3</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: для крепления к полу используются болты OGT.148.80 (4шт.), в комплект не входят</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">65.28</t>
+            <t xml:space="preserve">2122.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="4"/>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">P2703(4-8) \ Держатель панелей 4-8мм с силик. демпферами, к трубе d-32-50 мм</t>
-[...27 lines deleted...]
-Собственное производство: Да</t>
+            <t xml:space="preserve">ME 1150 1-2 1-90 R \ Столбик для проезда тележек двухсторонний</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OGT.149.1150R</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1150</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Столбик: правый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во муфт: 3</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: для крепления к полу используются болты OGT.148.80 (4шт.), в комплект не входят</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">347.00</t>
+            <t xml:space="preserve">2122.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">P 2703(10-16) \ Держатель панели 10-16мм к трубе d-32-50 мм</t>
-[...27 lines deleted...]
-Собственное производство: Да</t>
+            <t xml:space="preserve">ME 1150 1-2 2-90 \ Столбик для проезда тележек трехсторонний</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OGT.149.1150</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1150</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во муфт: 4</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: для крепления к полу используются болты OGT.148.80 (4шт.), в комплект не входят</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">255.00</t>
+            <t xml:space="preserve">2326.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="4"/>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Панель акриловая 5мм В1000xШ1014 мм (без отв.)</t>
-[...27 lines deleted...]
-Собственное производство: Да</t>
+            <t xml:space="preserve">ME 400 1000 \ Перекладина для проезда тележек</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OGT.111.1000-4.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 1000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 32</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: флажки входят в комплект</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во флажков: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">7579.00</t>
+            <t xml:space="preserve">2999.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Панель акриловая 5мм В1000xШ1014 мм (без отв.)</t>
-[...27 lines deleted...]
-Собственное производство: Да</t>
+            <t xml:space="preserve">ME 400 1500 \ Перекладина для проезда тележек</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OGT.111.1500.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 1500</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 32</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: флажки входят в комплект</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во флажков: 6</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5099.00</t>
+            <t xml:space="preserve">4488.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="4"/>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Панель акриловая 5мм В1500 x Ш1014 </t>
-[...27 lines deleted...]
-Собственное производство: Да</t>
+            <t xml:space="preserve">ME 400 2000 \ Перекладина для проезда тележек</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OGT.111.2000.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 2000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 32</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: флажки входят в комплект</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во флажков: 8</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">7579.00</t>
+            <t xml:space="preserve">5998.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Панель акриловая 5мм В1000 x Ш1514 </t>
-[...23 lines deleted...]
-Примечание: Для столбиков высотой 998мм</t>
+            <t xml:space="preserve">OGT.003 \ Флажок для проезда тележек</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OGT.003.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">7579.00</t>
+            <t xml:space="preserve">740.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="4"/>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Панель акриловая 5мм В1500 x Ш1514</t>
-[...23 lines deleted...]
-Примечание: Для столбиков высотой 1498мм</t>
+            <t xml:space="preserve">SW.007.001 \ Механические ворота</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OGT.127.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 800</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ворота: левые</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: для крепления к полу используются болты OGT.148.80 (4шт.), в комплект не входят</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Поставляются с круглым или овальным декоративным колпаком. Уточняйте у менеджеров. </t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">14270.00</t>
+            <t xml:space="preserve">14990.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Панель акриловая 5мм В1500 x Ш614 </t>
-[...23 lines deleted...]
-Примечание: Для столбиков высотой 1498мм</t>
+            <t xml:space="preserve">SW.007.002 \ Механические ворота</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OGT.128.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 800</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ворота: правые</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: для крепления к полу используются болты OGT.148.80 (4шт.), в комплект не входят</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Поставляются с круглым или овальным декоративным колпаком. Уточняйте у менеджеров.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5008.00</t>
+            <t xml:space="preserve">14990.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="4"/>
       <c r="B20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Панель акриловая 5мм В2000 x Ш1514 </t>
-[...23 lines deleted...]
-Примечание: Для столбиков высотой 1998мм</t>
+            <t xml:space="preserve">SW.007.004 \ Механические ворота с функцией антипаника</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OGT.147.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 800</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ворота: правые</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: для крепления к полу используются болты OGT.148.80 (4шт.), в комплект не входят</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Поставляются с круглым или овальным декоративным колпаком. Уточняйте у менеджеров.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">14891.00</t>
+            <t xml:space="preserve">15709.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ME 1150 1-2 1-90 L \ Столбик для проезда тележек двухсторонний</t>
-[...7 lines deleted...]
-Высота, мм: 1150</t>
+            <t xml:space="preserve">SW.007.003 \ Механические ворота с функцией антипаника</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OGT.146.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 800</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
-Столбик: левый</t>
-[...3 lines deleted...]
-Кол-во муфт: 3</t>
+Ворота: левые</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: для крепления к полу используются болты OGT.148.80 (4шт.), в комплект не входят</t>
           </r>
           <r>
             <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Поставляются с круглым или овальным декоративным колпаком. Уточняйте у менеджеров.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2122.00</t>
+            <t xml:space="preserve">15709.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="4"/>
       <c r="B21" s="5" t="inlineStr">
-        <is>
-[...748 lines deleted...]
-      <c r="D26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Болт для крепления систем ограждений к полу</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: OGT.148.80</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 80</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>