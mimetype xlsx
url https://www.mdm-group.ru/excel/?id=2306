--- v3 (2026-04-23)
+++ v4 (2026-07-23)
@@ -33,51 +33,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">19.04.2026</t>
+      <t xml:space="preserve">23.06.2026</t>
     </r>
   </si>
   <si>
     <t>Системы ограждений</t>
   </si>
   <si>
     <t>Внимание! Некоторые изделия из данной серии имеют наценку 5% при покупке менее 1 коробки! Все такие изделия отмечены *. Для крепления систем ограждений к полу необходим крепеж. Его тип и размеры зависят от поверхности, к которой будет крепиться изделие. Ряд изделий укомплектованы стандартными крепежами (указано в примечании к изделию). Для крепления других изделий к твердому напольному покрытию можно использовать болты OGT.148.80</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SW.050.100-1.NB \ Столбик без отверстий для муфт</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: OGT.101.00</t>
     </r>
@@ -1105,51 +1105,51 @@
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Vacuum</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">61.20</t>
+      <t xml:space="preserve">49.98</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">ME 1150 1-2 1-90 L \ Столбик для проезда тележек двухсторонний</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: OGT.149.1150L</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1150</t>
@@ -3201,51 +3201,51 @@
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">19.04.2026</t>
+            <t xml:space="preserve">23.06.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -4357,51 +4357,51 @@
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Vacuum</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">61.20</t>
+            <t xml:space="preserve">49.98</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">ME 1150 1-2 1-90 L \ Столбик для проезда тележек двухсторонний</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: OGT.149.1150L</t>
           </r>