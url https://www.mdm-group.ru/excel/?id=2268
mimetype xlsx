--- v1 (2026-02-16)
+++ v2 (2026-07-03)
@@ -15,69 +15,69 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13.01.2026</t>
+      <t xml:space="preserve">03.07.2026</t>
     </r>
   </si>
   <si>
     <t>Съемники для одежды телескопические, размерники для вешалок и аксессуары</t>
   </si>
   <si>
     <t>В данном разделе представлены различные аксессуары для плечиков и вешалок.
 Съемники для одежды телескопические позволяют без использования стремянки и лестницы быстро и удобно разместить или снять одежду. Поскольку съемник для плечиков телескопический (выдвижной), его длина может меняться в диапазоне от 760 мм до 1520 мм.
 Размерники для вешалок и плечиков крепятся к плечикам и служат для сортировки товара по размеру. Удобны для использования в торговых залах и складских помещениях.
 Накопитель для плечиков поможет организовать хранение плечиков в одном месте. Подходит как для вешалок с перекладиной, так и без нее.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">TX-903 \  Съемник для одежды телескопический</t>
     </r>
     <r>
@@ -113,1280 +113,1280 @@
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">284.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 040 \ Съемник для одежды телескопический</t>
-[...11 lines deleted...]
-Высота, мм: 780-1330</t>
+      <t xml:space="preserve">TRP - 1 \ Съемник для одежды телескопический</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.094.GR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: серый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 760-1520</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: Металлические</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 60</t>
+Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">278.00</t>
+      <t xml:space="preserve">649.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">TRP - 1 \ Съемник для одежды телескопический</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+      <t xml:space="preserve">ASN-Антискользящая, самоклеющаяся накладка на плечо вешалки, 8,5х1см</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.ASN.TR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: прозрачный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 85</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 10</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: пластиковые</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Цена за 1шт. Используются с плечиками / вешалками с шириной плеча не менее 1см.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">649.00</t>
+      <t xml:space="preserve">9.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">T-01 \ Трубка защитная (для плечиков)</t>
-[...15 lines deleted...]
-Кол-во в упаковке, шт.: 1</t>
+      <t xml:space="preserve">ASN-Антискользящая, самоклеющаяся накладка на плечо вешалки, 8,5х1см</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.ASN.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 85</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 10</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: пластиковые</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Цена за 1шт. Используются с плечиками / вешалками с шириной плеча не менее 1см.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">9.90</t>
+      <t xml:space="preserve">9.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...6 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">24 \ Размерники для вешалок</t>
-[...15 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+      <t xml:space="preserve">T-01 \ Трубка защитная (для плечиков)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.122.TR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: прозрачный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 1000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 1</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3.90</t>
+      <t xml:space="preserve">9.90</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">26 \ Размерники для вешалок</t>
-[...11 lines deleted...]
-Размер: 26</t>
+      <t xml:space="preserve">24 \ Размерники для вешалок</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RMK.024.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: розовый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 24</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 4.5 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3.90</t>
+      <t xml:space="preserve">3.83</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">28 \ Размерники для вешалок</t>
-[...11 lines deleted...]
-Размер: 28</t>
+      <t xml:space="preserve">26 \ Размерники для вешалок</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RMK.026.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: светло-серый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 26</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 4.5 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3.90</t>
+      <t xml:space="preserve">3.83</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">30 \ Размерники для вешалок</t>
-[...11 lines deleted...]
-Размер: 30</t>
+      <t xml:space="preserve">28 \ Размерники для вешалок</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RMK.028.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: голубой</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 28</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 4.5 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3.90</t>
+      <t xml:space="preserve">3.83</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">32 \ Размерники для вешалок</t>
-[...11 lines deleted...]
-Размер: 32</t>
+      <t xml:space="preserve">30 \ Размерники для вешалок</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RMK.030.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: светло-зеленый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 4.5 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3.90</t>
+      <t xml:space="preserve">3.83</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">34 \ Размерники для вешалок</t>
-[...11 lines deleted...]
-Размер: 34</t>
+      <t xml:space="preserve">32 \ Размерники для вешалок</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RMK.032.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: темно-серый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 32</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 4.5 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3.90</t>
+      <t xml:space="preserve">3.83</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">36 \ Размерники для вешалок</t>
-[...11 lines deleted...]
-Размер: 36</t>
+      <t xml:space="preserve">34 \ Размерники для вешалок</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RMK.034.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: коричневый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 34</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 4.5 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3.90</t>
+      <t xml:space="preserve">3.83</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">38 \ Размерники для вешалок</t>
-[...11 lines deleted...]
-Размер: 38</t>
+      <t xml:space="preserve">36 \ Размерники для вешалок</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RMK.036.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: оранжевый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 36</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 4.5 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3.90</t>
+      <t xml:space="preserve">3.83</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">40 \ Размерники для вешалок</t>
-[...11 lines deleted...]
-Размер: 40</t>
+      <t xml:space="preserve">38 \ Размерники для вешалок</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RMK.038.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 38</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 4.5 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3.90</t>
+      <t xml:space="preserve">3.83</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">42 \ Размерники для вешалок</t>
-[...11 lines deleted...]
-Размер: 42</t>
+      <t xml:space="preserve">40 \ Размерники для вешалок</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RMK.040.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 40</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 4.5 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3.90</t>
+      <t xml:space="preserve">3.83</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">44 \ Размерники для вешалок</t>
-[...15 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+      <t xml:space="preserve">42 \ Размерники</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RMK.042.00.GR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: серый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 42</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3.90</t>
+      <t xml:space="preserve">4.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">46 \ Размерники для вешалок</t>
-[...11 lines deleted...]
-Размер: 46</t>
+      <t xml:space="preserve">44 \ Размерники для вешалок</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RMK.044.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: зеленый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 44</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3.90</t>
+      <t xml:space="preserve">4.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">48 \ Размерники для вешалок</t>
-[...11 lines deleted...]
-Размер: 48</t>
+      <t xml:space="preserve">46 \ Размерники для вешалок</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RMK.046.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: красный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 46</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3.90</t>
+      <t xml:space="preserve">4.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">50 \ Размерники для вешалок</t>
-[...11 lines deleted...]
-Размер: 50</t>
+      <t xml:space="preserve">48 \ Размерники для вешалок</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RMK.048.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: коричневый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 48</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3.90</t>
+      <t xml:space="preserve">4.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">52 \ Размерники для вешалок</t>
-[...11 lines deleted...]
-Размер: 52</t>
+      <t xml:space="preserve">50 \ Размерники для вешалок</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RMK.050.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: синий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3.90</t>
+      <t xml:space="preserve">4.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">54 \ Размерники для вешалок</t>
-[...11 lines deleted...]
-Размер: 54</t>
+      <t xml:space="preserve">52 \ Размерники для вешалок</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RMK.052.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 52</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3.90</t>
+      <t xml:space="preserve">4.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">56 \ Размерники для вешалок</t>
-[...11 lines deleted...]
-Размер: 56</t>
+      <t xml:space="preserve">54 \ Размерники для вешалок</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RMK.054.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 54</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3.90</t>
+      <t xml:space="preserve">4.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">58 \ Размерники для вешалок</t>
-[...11 lines deleted...]
-Размер: 58</t>
+      <t xml:space="preserve">56 \ Размерники для вешалок</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RMK.056.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: розовый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 56</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3.90</t>
+      <t xml:space="preserve">4.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">60 \ Размерники для вешалок</t>
-[...11 lines deleted...]
-Размер: 60</t>
+      <t xml:space="preserve">58 \ Размерники для вешалок</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RMK.058.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: светло-серый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 58</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3.90</t>
+      <t xml:space="preserve">4.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">62 \ Размерники для вешалок</t>
@@ -1399,51 +1399,51 @@
       <t xml:space="preserve">
 Цвет: светло-зеленый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Размер: 62</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3.90</t>
+      <t xml:space="preserve">4.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">64 \ Размерники для вешалок</t>
@@ -1456,51 +1456,51 @@
       <t xml:space="preserve">
 Цвет: оранжевый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Размер: 64</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3.90</t>
+      <t xml:space="preserve">4.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">66 \ Размерники для вешалок</t>
@@ -1513,51 +1513,51 @@
       <t xml:space="preserve">
 Цвет: желтый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Размер: 66</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3.90</t>
+      <t xml:space="preserve">4.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">68 \ Размерники для вешалок</t>
@@ -1570,917 +1570,461 @@
       <t xml:space="preserve">
 Цвет: темно-серый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Размер: 68</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3.90</t>
+      <t xml:space="preserve">4.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">XXS \ Размерники для вешалок</t>
-[...11 lines deleted...]
-Размер: XXS</t>
+      <t xml:space="preserve">XS \ Размерники для вешалок</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RMK.001.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: голубой</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: XS</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3.90</t>
+      <t xml:space="preserve">4.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">XXS \ BL - Размерники для вешалок</t>
-[...11 lines deleted...]
-Размер: XXS</t>
+      <t xml:space="preserve">S \ Размерники для вешалок</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RMK.002.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: красный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: S</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3.90</t>
+      <t xml:space="preserve">4.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">XS \ Размерники для вешалок</t>
-[...11 lines deleted...]
-Размер: XS</t>
+      <t xml:space="preserve">L \ Размерники для вешалок</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RMK.004.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: зеленый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: L</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3.90</t>
+      <t xml:space="preserve">4.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S \ Размерники для вешалок</t>
-[...11 lines deleted...]
-Размер: S</t>
+      <t xml:space="preserve">XL \ Размерники для вешалок</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RMK.006.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: синий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: XL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3.90</t>
+      <t xml:space="preserve">4.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">M \ Размерники для вешалок</t>
-[...11 lines deleted...]
-Размер: M</t>
+      <t xml:space="preserve">3XL \ Размерники для вешалок</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RMK.008.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: оранжевый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 3XL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 4.5 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3.90</t>
+      <t xml:space="preserve">3.83</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">L \ Размерники для вешалок</t>
-[...11 lines deleted...]
-Размер: L</t>
+      <t xml:space="preserve">XS \ Размерники для вешалок</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RMK.013.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: прозрачный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: XS</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Под заказ. Подробности уточняйте у менеджера.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3.90</t>
+      <t xml:space="preserve">4.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">XL \ Размерники для вешалок</t>
-[...11 lines deleted...]
-Размер: XL</t>
+      <t xml:space="preserve">M \ Размерники для вешалок</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RMK.010.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: прозрачный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: M</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3.90</t>
+      <t xml:space="preserve">4.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
-    </r>
-[...454 lines deleted...]
-      <t xml:space="preserve"> руб.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
@@ -2537,51 +2081,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8343a0b_db55_11e7_b78c_0025902b3cc1_TX_9032.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e339e_6189_11e7_9a19_0025902b3cc1_HNG235CHSL-13.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823294fa_fdef_11df_b16f_003048d0c7fe_4DA0F64F_36BF_4D10_B668_1340E3B5A2674.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f64a0_ff1c_11e0_833e_003048f27c5f_EFA8F5C8_15B5_4F08_A149_FA2787AAB9BE5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7253ac_0f25_11e0_99a4_003048f27c5f_4677C471_8743_4928_B964_27950FC620E96.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b55_0f25_11e0_99a4_003048f27c5f_3D6CD29F_C644_434E_B35D_995F999CD2557.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b57_0f25_11e0_99a4_003048f27c5f_EF864E3C_FDC8_4172_992F_1CC2CCE8C9838.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b59_0f25_11e0_99a4_003048f27c5f_BC7C993D_942C_4459_A1E4_2C7E68FD97899.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b5b_0f25_11e0_99a4_003048f27c5f_A509D765_3EAF_4858_9F7B_1D98D402071110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b5d_0f25_11e0_99a4_003048f27c5f_FFBF2355_426C_4F4B_9C72_C7DE340E5E8911.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85a7a3_4a14_11e0_86e2_003048f27c5f_2C8EFB3D_7501_4CA8_8A9D_2338CF621DAE12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b5f_0f25_11e0_99a4_003048f27c5f_0AA7C4D2_4247_4FA6_8FBC_16721894BEB713.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b61_0f25_11e0_99a4_003048f27c5f_9307580D_A018_48C9_AE72_55BA3CB4804114.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b63_0f25_11e0_99a4_003048f27c5f_DC73623B_9ED2_4B37_A6EE_EF051B6FB9F315.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cb9bc_074c_11e0_99a4_003048f27c5f_29ACE531_D05B_474C_BF7B_FF5040BFA1B316.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62deae_fdef_11df_b16f_003048d0c7fe_253144A9_9D56_4385_B84A_2271A946455217.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62deb0_fdef_11df_b16f_003048d0c7fe_BBFAF85B_67E8_4885_B26E_402C2CCA976418.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a7974_074c_11e0_99a4_003048f27c5f_F1D9BD7B_687A_4A5B_9447_04E42789990719.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b65_0f25_11e0_99a4_003048f27c5f_7E75833B_073C_4D81_8349_03C245A2EEFB20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b67_0f25_11e0_99a4_003048f27c5f_35BDCC8B_CE16_4880_9BC5_71B032AEB6EE21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b69_0f25_11e0_99a4_003048f27c5f_68732DC2_4501_476D_B74A_CFF0D2F6988122.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b6b_0f25_11e0_99a4_003048f27c5f_668E6143_C209_4720_88E0_CD5CA6781C1223.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b6d_0f25_11e0_99a4_003048f27c5f_A3482AB5_75BB_4F7C_88A4_FF2D1A13293524.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9051f8_3b26_11e0_83b2_003048f27c5f_ECD5D4C7_A136_4B74_9C54_BC3447BD4EDE25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f8d89_5447_11e0_afc8_003048f27c5f_786D54A1_76D2_451E_BF10_113A0EFA24CF26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953416c_4743_11e5_a10e_0025902b3cc1_786D54A1_76D2_451E_BF10_113A0EFA24CF27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f8d8b_5447_11e0_afc8_003048f27c5f_5C2328BB_C555_455F_BB63_8632E084D0C528.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/RMK.140.PNK29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009ebe8_51f7_11e9_aacc_0025902b3cc1_razmernikXXSblack30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70ef5b_c83c_11e2_b453_0025902b3cc1_B586109F_1E12_4AF8_99D7_F1FE111D91D531.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70ef62_c83c_11e2_b453_0025902b3cc1_617E84C3_456B_4E40_9BC8_53F63CA3234E32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70ef69_c83c_11e2_b453_0025902b3cc1_795C5087_4C9E_4B4B_ACB9_676C65F9D92733.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a039787_c85d_11e2_b453_0025902b3cc1_A4346C1F_EA37_4ED8_BC77_55E0A47F3E2934.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03978e_c85d_11e2_b453_0025902b3cc1_2BBC6E87_A1A5_4535_9DBC_F673E50E80F935.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a039795_c85d_11e2_b453_0025902b3cc1_D4014CBB_624C_4BC9_A0AB_CAF773C6111536.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01897dcc_2f29_11e3_baa0_0025902b3cc1_razmernikXXSblack37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4928e_df62_11e4_afdc_0025902b3cc1_460DF4F7_130F_4F10_8B8F_8337E5B4E67F38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda435f_df62_11e4_afdc_0025902b3cc1_496668D6_0AF8_4F4C_91F4_06BF0B0E8D7D39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d2ab0_df62_11e4_afdc_0025902b3cc1_7BCF32AD_0EB9_41A6_A19B_367B8D73400240.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877031f3_df62_11e4_afdc_0025902b3cc1_6C2649C2_1011_4CD6_8533_75517843D3DE41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51bfee5_cfa7_11ed_bcfb_ac1f6b40b531_HNGASNTR_142.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36e919_cfa7_11ed_bcfb_ac1f6b40b531_HNGASNBL_143.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8343a0b_db55_11e7_b78c_0025902b3cc1_TX_9032.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823294fa_fdef_11df_b16f_003048d0c7fe_4DA0F64F_36BF_4D10_B668_1340E3B5A2673.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51bfee5_cfa7_11ed_bcfb_ac1f6b40b531_HNGASNTR_14.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36e919_cfa7_11ed_bcfb_ac1f6b40b531_HNGASNBL_15.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f64a0_ff1c_11e0_833e_003048f27c5f_EFA8F5C8_15B5_4F08_A149_FA2787AAB9BE6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7253ac_0f25_11e0_99a4_003048f27c5f_4677C471_8743_4928_B964_27950FC620E97.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b55_0f25_11e0_99a4_003048f27c5f_3D6CD29F_C644_434E_B35D_995F999CD2558.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b57_0f25_11e0_99a4_003048f27c5f_EF864E3C_FDC8_4172_992F_1CC2CCE8C9839.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b59_0f25_11e0_99a4_003048f27c5f_BC7C993D_942C_4459_A1E4_2C7E68FD978910.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b5b_0f25_11e0_99a4_003048f27c5f_A509D765_3EAF_4858_9F7B_1D98D402071111.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b5d_0f25_11e0_99a4_003048f27c5f_FFBF2355_426C_4F4B_9C72_C7DE340E5E8912.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85a7a3_4a14_11e0_86e2_003048f27c5f_2C8EFB3D_7501_4CA8_8A9D_2338CF621DAE13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b5f_0f25_11e0_99a4_003048f27c5f_0AA7C4D2_4247_4FA6_8FBC_16721894BEB714.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b61_0f25_11e0_99a4_003048f27c5f_9307580D_A018_48C9_AE72_55BA3CB4804115.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20171e1d_6ef6_11f1_892c_0050569cf81d_RMK_042_00_GR16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cb9bc_074c_11e0_99a4_003048f27c5f_29ACE531_D05B_474C_BF7B_FF5040BFA1B317.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62deae_fdef_11df_b16f_003048d0c7fe_253144A9_9D56_4385_B84A_2271A946455218.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62deb0_fdef_11df_b16f_003048d0c7fe_BBFAF85B_67E8_4885_B26E_402C2CCA976419.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a7974_074c_11e0_99a4_003048f27c5f_F1D9BD7B_687A_4A5B_9447_04E42789990720.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b65_0f25_11e0_99a4_003048f27c5f_7E75833B_073C_4D81_8349_03C245A2EEFB21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b67_0f25_11e0_99a4_003048f27c5f_35BDCC8B_CE16_4880_9BC5_71B032AEB6EE22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b69_0f25_11e0_99a4_003048f27c5f_68732DC2_4501_476D_B74A_CFF0D2F6988123.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b6b_0f25_11e0_99a4_003048f27c5f_668E6143_C209_4720_88E0_CD5CA6781C1224.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9051f8_3b26_11e0_83b2_003048f27c5f_ECD5D4C7_A136_4B74_9C54_BC3447BD4EDE25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f8d89_5447_11e0_afc8_003048f27c5f_786D54A1_76D2_451E_BF10_113A0EFA24CF26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953416c_4743_11e5_a10e_0025902b3cc1_786D54A1_76D2_451E_BF10_113A0EFA24CF27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f8d8b_5447_11e0_afc8_003048f27c5f_5C2328BB_C555_455F_BB63_8632E084D0C528.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70ef5b_c83c_11e2_b453_0025902b3cc1_B586109F_1E12_4AF8_99D7_F1FE111D91D529.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70ef62_c83c_11e2_b453_0025902b3cc1_617E84C3_456B_4E40_9BC8_53F63CA3234E30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a039787_c85d_11e2_b453_0025902b3cc1_A4346C1F_EA37_4ED8_BC77_55E0A47F3E2931.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03978e_c85d_11e2_b453_0025902b3cc1_2BBC6E87_A1A5_4535_9DBC_F673E50E80F932.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01897dcc_2f29_11e3_baa0_0025902b3cc1_razmernikXXSblack33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4928e_df62_11e4_afdc_0025902b3cc1_460DF4F7_130F_4F10_8B8F_8337E5B4E67F34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda435f_df62_11e4_afdc_0025902b3cc1_496668D6_0AF8_4F4C_91F4_06BF0B0E8D7D35.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2609,81 +2153,81 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="857250" cy="295275"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="295275"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -3592,290 +3136,50 @@
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="35" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...238 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -4129,93 +3433,93 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z27"/>
+  <dimension ref="A1:Z23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D27" sqref="D27"/>
+      <selection activeCell="D23" sqref="D23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13.01.2026</t>
+            <t xml:space="preserve">03.07.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -4271,1365 +3575,1365 @@
             </rPr>
             <t xml:space="preserve">284.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 040 \ Съемник для одежды телескопический</t>
-[...11 lines deleted...]
-Высота, мм: 780-1330</t>
+            <t xml:space="preserve">TRP - 1 \ Съемник для одежды телескопический</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.094.GR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: серый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 760-1520</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: Металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 60</t>
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">278.00</t>
+            <t xml:space="preserve">649.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="4"/>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TRP - 1 \ Съемник для одежды телескопический</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+            <t xml:space="preserve">ASN-Антискользящая, самоклеющаяся накладка на плечо вешалки, 8,5х1см</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.ASN.TR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 85</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 10</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластиковые</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Цена за 1шт. Используются с плечиками / вешалками с шириной плеча не менее 1см.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">649.00</t>
+            <t xml:space="preserve">9.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">T-01 \ Трубка защитная (для плечиков)</t>
-[...15 lines deleted...]
-Кол-во в упаковке, шт.: 1</t>
+            <t xml:space="preserve">ASN-Антискользящая, самоклеющаяся накладка на плечо вешалки, 8,5х1см</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.ASN.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 85</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 10</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластиковые</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Цена за 1шт. Используются с плечиками / вешалками с шириной плеча не менее 1см.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">9.90</t>
+            <t xml:space="preserve">9.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">24 \ Размерники для вешалок</t>
-[...15 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+            <t xml:space="preserve">T-01 \ Трубка защитная (для плечиков)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.122.TR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 1000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3.90</t>
+            <t xml:space="preserve">9.90</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">26 \ Размерники для вешалок</t>
-[...11 lines deleted...]
-Размер: 26</t>
+            <t xml:space="preserve">24 \ Размерники для вешалок</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RMK.024.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: розовый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 24</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 4.5 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3.90</t>
+            <t xml:space="preserve">3.83</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">28 \ Размерники для вешалок</t>
-[...11 lines deleted...]
-Размер: 28</t>
+            <t xml:space="preserve">26 \ Размерники для вешалок</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RMK.026.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: светло-серый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 26</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 4.5 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3.90</t>
+            <t xml:space="preserve">3.83</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">30 \ Размерники для вешалок</t>
-[...11 lines deleted...]
-Размер: 30</t>
+            <t xml:space="preserve">28 \ Размерники для вешалок</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RMK.028.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: голубой</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 28</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 4.5 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3.90</t>
+            <t xml:space="preserve">3.83</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">32 \ Размерники для вешалок</t>
-[...11 lines deleted...]
-Размер: 32</t>
+            <t xml:space="preserve">30 \ Размерники для вешалок</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RMK.030.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: светло-зеленый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 4.5 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3.90</t>
+            <t xml:space="preserve">3.83</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">34 \ Размерники для вешалок</t>
-[...11 lines deleted...]
-Размер: 34</t>
+            <t xml:space="preserve">32 \ Размерники для вешалок</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RMK.032.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: темно-серый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 32</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 4.5 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3.90</t>
+            <t xml:space="preserve">3.83</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">36 \ Размерники для вешалок</t>
-[...11 lines deleted...]
-Размер: 36</t>
+            <t xml:space="preserve">34 \ Размерники для вешалок</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RMK.034.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: коричневый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 34</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 4.5 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3.90</t>
+            <t xml:space="preserve">3.83</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">38 \ Размерники для вешалок</t>
-[...11 lines deleted...]
-Размер: 38</t>
+            <t xml:space="preserve">36 \ Размерники для вешалок</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RMK.036.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: оранжевый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 36</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 4.5 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3.90</t>
+            <t xml:space="preserve">3.83</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">40 \ Размерники для вешалок</t>
-[...11 lines deleted...]
-Размер: 40</t>
+            <t xml:space="preserve">38 \ Размерники для вешалок</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RMK.038.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 38</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 4.5 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3.90</t>
+            <t xml:space="preserve">3.83</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">42 \ Размерники для вешалок</t>
-[...11 lines deleted...]
-Размер: 42</t>
+            <t xml:space="preserve">40 \ Размерники для вешалок</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RMK.040.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 40</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 4.5 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3.90</t>
+            <t xml:space="preserve">3.83</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">44 \ Размерники для вешалок</t>
-[...15 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+            <t xml:space="preserve">42 \ Размерники</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RMK.042.00.GR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: серый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 42</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3.90</t>
+            <t xml:space="preserve">4.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">46 \ Размерники для вешалок</t>
-[...11 lines deleted...]
-Размер: 46</t>
+            <t xml:space="preserve">44 \ Размерники для вешалок</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RMK.044.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: зеленый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 44</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3.90</t>
+            <t xml:space="preserve">4.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">48 \ Размерники для вешалок</t>
-[...11 lines deleted...]
-Размер: 48</t>
+            <t xml:space="preserve">46 \ Размерники для вешалок</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RMK.046.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: красный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 46</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3.90</t>
+            <t xml:space="preserve">4.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">50 \ Размерники для вешалок</t>
-[...11 lines deleted...]
-Размер: 50</t>
+            <t xml:space="preserve">48 \ Размерники для вешалок</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RMK.048.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: коричневый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3.90</t>
+            <t xml:space="preserve">4.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="4"/>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">52 \ Размерники для вешалок</t>
-[...11 lines deleted...]
-Размер: 52</t>
+            <t xml:space="preserve">50 \ Размерники для вешалок</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RMK.050.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: синий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3.90</t>
+            <t xml:space="preserve">4.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">54 \ Размерники для вешалок</t>
-[...11 lines deleted...]
-Размер: 54</t>
+            <t xml:space="preserve">52 \ Размерники для вешалок</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RMK.052.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 52</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3.90</t>
+            <t xml:space="preserve">4.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="4"/>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">56 \ Размерники для вешалок</t>
-[...11 lines deleted...]
-Размер: 56</t>
+            <t xml:space="preserve">54 \ Размерники для вешалок</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RMK.054.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 54</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3.90</t>
+            <t xml:space="preserve">4.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">58 \ Размерники для вешалок</t>
-[...11 lines deleted...]
-Размер: 58</t>
+            <t xml:space="preserve">56 \ Размерники для вешалок</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RMK.056.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: розовый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 56</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3.90</t>
+            <t xml:space="preserve">4.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="4"/>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">60 \ Размерники для вешалок</t>
-[...11 lines deleted...]
-Размер: 60</t>
+            <t xml:space="preserve">58 \ Размерники для вешалок</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RMK.058.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: светло-серый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 58</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3.90</t>
+            <t xml:space="preserve">4.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
@@ -5645,51 +4949,51 @@
             <t xml:space="preserve">
 Цвет: светло-зеленый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Размер: 62</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3.90</t>
+            <t xml:space="preserve">4.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="4"/>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
@@ -5707,51 +5011,51 @@
             <t xml:space="preserve">
 Цвет: оранжевый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Размер: 64</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3.90</t>
+            <t xml:space="preserve">4.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
@@ -5767,51 +5071,51 @@
             <t xml:space="preserve">
 Цвет: желтый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Размер: 66</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3.90</t>
+            <t xml:space="preserve">4.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="4"/>
       <c r="B20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
@@ -5829,976 +5133,488 @@
             <t xml:space="preserve">
 Цвет: темно-серый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Размер: 68</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3.90</t>
+            <t xml:space="preserve">4.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">XXS \ Размерники для вешалок</t>
-[...11 lines deleted...]
-Размер: XXS</t>
+            <t xml:space="preserve">XS \ Размерники для вешалок</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RMK.001.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: голубой</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: XS</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3.90</t>
+            <t xml:space="preserve">4.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="4"/>
       <c r="B21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">XXS \ BL - Размерники для вешалок</t>
-[...11 lines deleted...]
-Размер: XXS</t>
+            <t xml:space="preserve">S \ Размерники для вешалок</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RMK.002.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: красный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: S</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3.90</t>
+            <t xml:space="preserve">4.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">XS \ Размерники для вешалок</t>
-[...11 lines deleted...]
-Размер: XS</t>
+            <t xml:space="preserve">L \ Размерники для вешалок</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RMK.004.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: зеленый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: L</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3.90</t>
+            <t xml:space="preserve">4.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="4"/>
       <c r="B22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S \ Размерники для вешалок</t>
-[...11 lines deleted...]
-Размер: S</t>
+            <t xml:space="preserve">XL \ Размерники для вешалок</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RMK.006.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: синий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: XL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3.90</t>
+            <t xml:space="preserve">4.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">M \ Размерники для вешалок</t>
-[...11 lines deleted...]
-Размер: M</t>
+            <t xml:space="preserve">3XL \ Размерники для вешалок</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RMK.008.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: оранжевый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 3XL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 4.5 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3.90</t>
+            <t xml:space="preserve">3.83</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="4"/>
       <c r="B23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">L \ Размерники для вешалок</t>
-[...11 lines deleted...]
-Размер: L</t>
+            <t xml:space="preserve">XS \ Размерники для вешалок</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RMK.013.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: XS</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Под заказ. Подробности уточняйте у менеджера.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3.90</t>
+            <t xml:space="preserve">4.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">XL \ Размерники для вешалок</t>
-[...11 lines deleted...]
-Размер: XL</t>
+            <t xml:space="preserve">M \ Размерники для вешалок</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RMK.010.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: M</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3.90</t>
+            <t xml:space="preserve">4.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
-          </r>
-[...486 lines deleted...]
-            <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>