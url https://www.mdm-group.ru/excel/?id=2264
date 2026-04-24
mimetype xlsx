--- v2 (2026-03-09)
+++ v3 (2026-04-24)
@@ -15,51 +15,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">13.01.2026</t>
     </r>
   </si>
   <si>
     <t>Металлические вешалки и плечики для одежды</t>
   </si>
   <si>
     <t>Металлические вешалки и плечики для одежды практичны и удобны в использовании.
@@ -233,116 +233,173 @@
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">35.70</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">CN 029-40 \ Плечики (L-400мм)</t>
-[...7 lines deleted...]
-Цвет: хром/черный</t>
+      <t xml:space="preserve">CN 029-40 \ Плечики (L-400мм) </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.223BL.CH.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром/белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: металлические</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">35.70</t>
+      <t xml:space="preserve">31.62</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">CN 029-40 \ Плечики (L-400мм) </t>
-[...7 lines deleted...]
-Цвет: хром/белый</t>
+      <t xml:space="preserve">CN 029-40 \ Плечики (L-400мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.223.CH.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром/черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 400</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина плеча, мм: 4</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: металлические</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">35.70</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">CN 029-40 \ Плечики (L-400мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.223BL.CH.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром/черный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: металлические</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
@@ -2932,51 +2989,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfe564_6d18_11e7_9ffe_0025902b3cc1_2222.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071c0ec_6d18_11e7_9ffe_0025902b3cc1_2233.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770dba99_80f8_11ed_859a_ac1f6b40b531_HNG223CHWH4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8006b_80f8_11ed_859a_ac1f6b40b531_HNG223CHBL5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea0d24_fa36_11ed_907c_ac1f6b40b531_HNG223BLCHWH.resize26.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3256c2_1e25_11e5_a10e_0025902b3cc1_EB0D9F43_65AA_46F4_980A_358812A3F96C7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c03704_83c5_11e5_81c1_0025902b3cc1_13F45C30_04CB_4ED9_AEE9_4CA60225266F8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a7bd0_b38e_11e0_a476_003048f27c5f_F24E45C1_F719_4393_B3E2_263A9B6DE67A9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c70966_ef13_11e4_afdc_0025902b3cc1_8000D2F9_16E0_4691_A191_5E10C3A9B0F410.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2dc94_8c0c_11e0_afc8_003048f27c5f_691DE778_8F47_4666_BDD1_9F69556095C011.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3db7f4_83c5_11e5_81c1_0025902b3cc1_8936DF5F_E593_41FF_AF0E_E2949E580FF612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3def6d_ef15_11e4_afdc_0025902b3cc1_2090_wh13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d61d81_074c_11e0_99a4_003048f27c5f_916920BF_078B_4A0C_9A03_F199D81F928F14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46960c_ef15_11e4_afdc_0025902b3cc1_D15FF0E0_FE5E_4A31_A84F_C54F13BFB52215.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4ea_0100_11e0_b16f_003048d0c7fe_E214C4D9_A322_461D_BDF9_6C0A4E6560CC16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240bcdc_ef15_11e4_afdc_0025902b3cc1_ED7EAC20_63A2_450C_A41E_3CD2EF3E4B1D17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf93a9_02b0_11e0_b16f_003048d0c7fe_BA1E7F34_2963_4B77_AFC2_5C13F0C2BD3A18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f6ba3_8c12_11e8_ade2_0025902b3cc1_219.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf9399_02b0_11e0_b16f_003048d0c7fe_0E05075B_9D1D_4135_B45C_6C9BF34E00E520.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa041ec_fdef_11df_b16f_003048d0c7fe_75780585_8016_4816_BB03_3951ACA9626721.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea39c95_ef15_11e4_afdc_0025902b3cc1_8D00FC2A_E852_42ED_A115_B4BEEB1A7EB222.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa041ef_fdef_11df_b16f_003048d0c7fe_3A3D2A0B_FC99_45BA_BC3F_36BF884D454223.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063aa6dc_ef16_11e4_afdc_0025902b3cc1_540019AC_58EC_450B_9AE0_8DEBD663046624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afbd29_0427_11e0_99a4_003048f27c5f_D50A044F_E385_4C81_A6C3_DD86C0D56F9B25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c977b21_ef16_11e4_afdc_0025902b3cc1_629324F5_EC1E_4EA3_8BAF_E08906D6E3B226.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f83282_ef16_11e4_afdc_0025902b3cc1_C6C23E62_8E69_49BD_8AB8_0CF9621CB32927.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f4b7f_02b0_11e0_b16f_003048d0c7fe_DFE97E70_AEBD_4B58_B2CA_77A8D7D2871728.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17473b_8c12_11e8_ade2_0025902b3cc1_129.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf939c_02b0_11e0_b16f_003048d0c7fe_4AD27C15_295B_470C_A902_8A44D54DE6ED30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b7c1e_e372_11ed_85bb_ac1f6b40b531_HNG087WH31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823294cb_fdef_11df_b16f_003048d0c7fe_09032.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4467ae_ef15_11e4_afdc_0025902b3cc1_13733.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823294c7_fdef_11df_b16f_003048d0c7fe_08934.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9905dc7_ef15_11e4_afdc_0025902b3cc1_13635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf60a6_01cb_11e0_b16f_003048d0c7fe_08236.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f7b50_5aeb_11e5_a10e_0025902b3cc1_00437.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02211544_fa36_11ed_907c_ac1f6b40b531_HNG004V2CH_BL38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de26291_5aeb_11e5_a10e_0025902b3cc1_00339.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbb1a4_fa35_11ed_907c_ac1f6b40b531_HNG003V2CH_BL40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f42429_5aea_11e5_a10e_0025902b3cc1_00241.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abc0b2_fea3_11df_b16f_003048d0c7fe_23FD49DC_7EE9_4883_96BA_1CFB617E520342.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f7be1_3803_11e0_b4b4_003048f27c5f_E7A70222_EA3D_4ACD_9AB9_A6C22C4D377443.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb58404_6040_11e4_a300_0025902b3cc1_D9964C8A_11AA_4F6F_A503_4B6CF1B7B66E44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91957d_260a_11e5_a10e_0025902b3cc1_19345.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232957d_fdef_11df_b16f_003048d0c7fe_21746.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8047302_de27_11ea_80b7_0025902b3cc1_HNG_268_V0006_CH47.JPG"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a78f3_0fbd_11ec_80bc_0025902b3cc1_HNG_268_V0006_CH48.JPG"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfe564_6d18_11e7_9ffe_0025902b3cc1_2222.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071c0ec_6d18_11e7_9ffe_0025902b3cc1_2233.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770dba99_80f8_11ed_859a_ac1f6b40b531_HNG223CHWH4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea0d24_fa36_11ed_907c_ac1f6b40b531_HNG223BLCHWH.resize25.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8006b_80f8_11ed_859a_ac1f6b40b531_HNG223CHBL6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91045c_371d_11f0_8ec3_0050569cf81d_HNG_223BL_CH_BL7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3256c2_1e25_11e5_a10e_0025902b3cc1_EB0D9F43_65AA_46F4_980A_358812A3F96C8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c03704_83c5_11e5_81c1_0025902b3cc1_13F45C30_04CB_4ED9_AEE9_4CA60225266F9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a7bd0_b38e_11e0_a476_003048f27c5f_F24E45C1_F719_4393_B3E2_263A9B6DE67A10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c70966_ef13_11e4_afdc_0025902b3cc1_8000D2F9_16E0_4691_A191_5E10C3A9B0F411.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2dc94_8c0c_11e0_afc8_003048f27c5f_691DE778_8F47_4666_BDD1_9F69556095C012.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3db7f4_83c5_11e5_81c1_0025902b3cc1_8936DF5F_E593_41FF_AF0E_E2949E580FF613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3def6d_ef15_11e4_afdc_0025902b3cc1_2090_wh14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d61d81_074c_11e0_99a4_003048f27c5f_916920BF_078B_4A0C_9A03_F199D81F928F15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46960c_ef15_11e4_afdc_0025902b3cc1_D15FF0E0_FE5E_4A31_A84F_C54F13BFB52216.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4ea_0100_11e0_b16f_003048d0c7fe_E214C4D9_A322_461D_BDF9_6C0A4E6560CC17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240bcdc_ef15_11e4_afdc_0025902b3cc1_ED7EAC20_63A2_450C_A41E_3CD2EF3E4B1D18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf93a9_02b0_11e0_b16f_003048d0c7fe_BA1E7F34_2963_4B77_AFC2_5C13F0C2BD3A19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f6ba3_8c12_11e8_ade2_0025902b3cc1_220.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf9399_02b0_11e0_b16f_003048d0c7fe_0E05075B_9D1D_4135_B45C_6C9BF34E00E521.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa041ec_fdef_11df_b16f_003048d0c7fe_75780585_8016_4816_BB03_3951ACA9626722.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea39c95_ef15_11e4_afdc_0025902b3cc1_8D00FC2A_E852_42ED_A115_B4BEEB1A7EB223.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa041ef_fdef_11df_b16f_003048d0c7fe_3A3D2A0B_FC99_45BA_BC3F_36BF884D454224.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063aa6dc_ef16_11e4_afdc_0025902b3cc1_540019AC_58EC_450B_9AE0_8DEBD663046625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afbd29_0427_11e0_99a4_003048f27c5f_D50A044F_E385_4C81_A6C3_DD86C0D56F9B26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c977b21_ef16_11e4_afdc_0025902b3cc1_629324F5_EC1E_4EA3_8BAF_E08906D6E3B227.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f83282_ef16_11e4_afdc_0025902b3cc1_C6C23E62_8E69_49BD_8AB8_0CF9621CB32928.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f4b7f_02b0_11e0_b16f_003048d0c7fe_DFE97E70_AEBD_4B58_B2CA_77A8D7D2871729.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17473b_8c12_11e8_ade2_0025902b3cc1_130.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf939c_02b0_11e0_b16f_003048d0c7fe_4AD27C15_295B_470C_A902_8A44D54DE6ED31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b7c1e_e372_11ed_85bb_ac1f6b40b531_HNG087WH32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823294cb_fdef_11df_b16f_003048d0c7fe_09033.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4467ae_ef15_11e4_afdc_0025902b3cc1_13734.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823294c7_fdef_11df_b16f_003048d0c7fe_08935.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9905dc7_ef15_11e4_afdc_0025902b3cc1_13636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf60a6_01cb_11e0_b16f_003048d0c7fe_08237.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f7b50_5aeb_11e5_a10e_0025902b3cc1_00438.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02211544_fa36_11ed_907c_ac1f6b40b531_HNG004V2CH_BL39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de26291_5aeb_11e5_a10e_0025902b3cc1_00340.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbb1a4_fa35_11ed_907c_ac1f6b40b531_HNG003V2CH_BL41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f42429_5aea_11e5_a10e_0025902b3cc1_00242.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abc0b2_fea3_11df_b16f_003048d0c7fe_23FD49DC_7EE9_4883_96BA_1CFB617E520343.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f7be1_3803_11e0_b4b4_003048f27c5f_E7A70222_EA3D_4ACD_9AB9_A6C22C4D377444.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb58404_6040_11e4_a300_0025902b3cc1_D9964C8A_11AA_4F6F_A503_4B6CF1B7B66E45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91957d_260a_11e5_a10e_0025902b3cc1_19346.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232957d_fdef_11df_b16f_003048d0c7fe_21747.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8047302_de27_11ea_80b7_0025902b3cc1_HNG_268_V0006_CH48.JPG"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a78f3_0fbd_11ec_80bc_0025902b3cc1_HNG_268_V0006_CH49.JPG"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4377,50 +4434,80 @@
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -4677,51 +4764,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B30" sqref="B30"/>
+      <selection activeCell="D30" sqref="D30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
@@ -4942,247 +5029,243 @@
             </rPr>
             <t xml:space="preserve">35.70</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">CN 029-40 \ Плечики (L-400мм)</t>
-[...7 lines deleted...]
-Цвет: хром/черный</t>
+            <t xml:space="preserve">CN 029-40 \ Плечики (L-400мм) </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.223BL.CH.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром/белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">35.70</t>
+            <t xml:space="preserve">31.62</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">CN 029-40 \ Плечики (L-400мм) </t>
-[...7 lines deleted...]
-Цвет: хром/белый</t>
+            <t xml:space="preserve">CN 029-40 \ Плечики (L-400мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.223.CH.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром/черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">31.62</t>
+            <t xml:space="preserve">35.70</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2030 WE \ Вешалки-плечики для детской одежды</t>
-[...27 lines deleted...]
-Старая цена: 64 руб.</t>
+            <t xml:space="preserve">CN 029-40 \ Плечики (L-400мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.223BL.CH.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром/черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 4</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">52.02</t>
+            <t xml:space="preserve">31.62</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2030 WE \ Вешалки-плечики для детской одежды</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: HNG.194.WH</t>
-[...3 lines deleted...]
-Цвет: белый</t>
+Артикул: HNG.192.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: Металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 64 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
@@ -5194,377 +5277,377 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">52.02</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2040 WE \ Металлические вешалки-плечики для одежды (обрезиненные)</t>
-[...11 lines deleted...]
-Длина, мм: 400</t>
+            <t xml:space="preserve">2030 WE \ Вешалки-плечики для детской одежды</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.194.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: Металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 64 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">71.40</t>
+            <t xml:space="preserve">52.02</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2040 WE \ Металлические вешалки-плечики для одежды (обрезиненные)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: HNG.132.WH</t>
-[...3 lines deleted...]
-Цвет: белый</t>
+Артикул: HNG.100.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
-Материал: металлические</t>
+Материал: Металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">75.48</t>
+            <t xml:space="preserve">71.40</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2060 WE \ Металлические вешалки-плечики для одежды (обрезиненные)</t>
-[...11 lines deleted...]
-Длина, мм: 460</t>
+            <t xml:space="preserve">2040 WE \ Металлические вешалки-плечики для одежды (обрезиненные)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.132.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 66 руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">54.06</t>
+            <t xml:space="preserve">75.48</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2060 WE \ Металлические вешалки-плечики для одежды (обрезиненные)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: HNG.195.WH</t>
-[...3 lines deleted...]
-Цвет: белый</t>
+Артикул: HNG.101.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 460</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 66 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">58.14</t>
+            <t xml:space="preserve">54.06</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2090.WE \ Вешалки-плечики для детской одежды</t>
-[...3 lines deleted...]
-Артикул: HNG.133.WH</t>
+            <t xml:space="preserve">2060 WE \ Металлические вешалки-плечики для одежды (обрезиненные)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.195.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 300</t>
-[...15 lines deleted...]
-Старая цена: 84 руб.</t>
+Длина, мм: 460</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 12</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: металлические</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 66 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">64.26</t>
+            <t xml:space="preserve">58.14</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2090.WE \ Вешалки-плечики для детской одежды</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: HNG.107.BL</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: HNG.133.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 13</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 60</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 84 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
@@ -5576,121 +5659,125 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">64.26</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2230.WE \ Металлические вешалки-плечики для одежды (обрезиненные)</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+            <t xml:space="preserve">2090.WE \ Вешалки-плечики для детской одежды</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.107.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 13</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: металлические</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 60</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 84 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">91.80</t>
+            <t xml:space="preserve">64.26</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2230.WE \ Металлические вешалки-плечики для одежды (обрезиненные)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: HNG.105.BL</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: HNG.134.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 6</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
@@ -5698,121 +5785,121 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">91.80</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2240.WE \ Металлические вешалки-плечики для одежды (обрезиненные)</t>
-[...11 lines deleted...]
-Длина, мм: 460</t>
+            <t xml:space="preserve">2230.WE \ Металлические вешалки-плечики для одежды (обрезиненные)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.105.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 6</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">96.90</t>
+            <t xml:space="preserve">91.80</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2240.WE \ Металлические вешалки-плечики для одежды (обрезиненные)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: HNG.104.BL</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: HNG.135.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 460</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 6</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
@@ -5820,243 +5907,243 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">96.90</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2254.WE \ Вешалки-плечики для одежды больших размеров</t>
-[...3 lines deleted...]
-Артикул: HNG.258.BL</t>
+            <t xml:space="preserve">2240.WE \ Металлические вешалки-плечики для одежды (обрезиненные)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.104.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 540</t>
+Длина, мм: 460</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 6</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 60</t>
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">110.00</t>
+            <t xml:space="preserve">96.90</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="4"/>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">WS 028 - 41 \ Металлические вешалки-плечики для одежды (обрезиненные)</t>
-[...3 lines deleted...]
-Артикул: HNG.086.BL</t>
+            <t xml:space="preserve">2254.WE \ Вешалки-плечики для одежды больших размеров</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.258.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 415</t>
-[...3 lines deleted...]
-Ширина плеча, мм: 12</t>
+Длина, мм: 540</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 6</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 60</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">107.00</t>
+            <t xml:space="preserve">110.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">WS 031 - 39 \ Металлические вешалки-плечики для одежды (обрезиненные)</t>
-[...3 lines deleted...]
-Артикул: HNG.111.BL</t>
+            <t xml:space="preserve">WS 028 - 41 \ Металлические вешалки-плечики для одежды (обрезиненные)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.086.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 390</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+Длина, мм: 415</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 12</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: металлические</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 60</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">107.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="4"/>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">WS 031 - 39 \ Металлические вешалки-плечики для одежды (обрезиненные)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: HNG.138.WH</t>
-[...3 lines deleted...]
-Цвет: белый</t>
+Артикул: HNG.111.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 390</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 33</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
@@ -6064,121 +6151,121 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">107.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">WS 031 - 45 \ Металлические вешалки-плечики для одежды (обрезиненные)</t>
-[...11 lines deleted...]
-Длина, мм: 450</t>
+            <t xml:space="preserve">WS 031 - 39 \ Металлические вешалки-плечики для одежды (обрезиненные)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.138.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 390</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 33</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">110.00</t>
+            <t xml:space="preserve">107.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="4"/>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">WS 031 - 45 \ Металлические вешалки-плечики для одежды (обрезиненные)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: HNG.139.WH</t>
-[...3 lines deleted...]
-Цвет: белый</t>
+Артикул: HNG.112.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 450</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 33</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
@@ -6186,121 +6273,121 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">110.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">WS 036 - 39 \ Металлические вешалки-плечики для одежды (обрезиненные)</t>
-[...11 lines deleted...]
-Длина, мм: 390</t>
+            <t xml:space="preserve">WS 031 - 45 \ Металлические вешалки-плечики для одежды (обрезиненные)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.139.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 450</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 33</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 60</t>
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">117.00</t>
+            <t xml:space="preserve">110.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="4"/>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">WS 036 - 39 \ Металлические вешалки-плечики для одежды (обрезиненные)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: HNG.191.WH</t>
-[...3 lines deleted...]
-Цвет: белый</t>
+Артикул: HNG.083.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 390</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 33</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 60</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
@@ -6308,303 +6395,303 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">117.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">WS 036 - 45 \ Металлические вешалки-плечики для одежды (обрезиненные)</t>
-[...3 lines deleted...]
-Артикул: HNG.190.WH</t>
+            <t xml:space="preserve">WS 036 - 39 \ Металлические вешалки-плечики для одежды (обрезиненные)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.191.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 450</t>
+Длина, мм: 390</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 33</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 60</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">123.00</t>
+            <t xml:space="preserve">117.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="4"/>
       <c r="B20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">WS 036 - 45 \ Металлические вешалки-плечики для одежды (обрезиненные)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: HNG.084.BL</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: HNG.190.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 450</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 33</t>
           </r>
           <r>
             <t xml:space="preserve">
-Материал: Металлические</t>
+Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 60</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">123.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">WS 036 - 54 \ Вешалки-плечики для одежды больших размеров</t>
-[...3 lines deleted...]
-Артикул: HNG.259.BL</t>
+            <t xml:space="preserve">WS 036 - 45 \ Металлические вешалки-плечики для одежды (обрезиненные)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.084.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 540</t>
+Длина, мм: 450</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 33</t>
           </r>
           <r>
             <t xml:space="preserve">
-Материал: металлические</t>
+Материал: Металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 60</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">138.00</t>
+            <t xml:space="preserve">123.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="4"/>
       <c r="B21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">WS 030-40 \ Металлические вешалки-плечики с прищепками (зажимами)</t>
-[...3 lines deleted...]
-Артикул: HNG.087.BL</t>
+            <t xml:space="preserve">WS 036 - 54 \ Вешалки-плечики для одежды больших размеров</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.259.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 400</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+Длина, мм: 540</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 33</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: металлические</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 60</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">144.00</t>
+            <t xml:space="preserve">138.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">WS 030-40 \ Плечики (L-400мм)</t>
-[...7 lines deleted...]
-Цвет: белый</t>
+            <t xml:space="preserve">WS 030-40 \ Металлические вешалки-плечики с прищепками (зажимами)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.087.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
@@ -6614,127 +6701,119 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">144.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="4"/>
       <c r="B22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">WS 037-40 \ Металлические вешалки-плечики с прищепками (зажимами)</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+            <t xml:space="preserve">WS 030-40 \ Плечики (L-400мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.087.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина плеча, мм: 2,3\23</t>
-[...15 lines deleted...]
-Старая цена: 70 руб.</t>
+Ширина плеча, мм: 12</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: металлические</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">60.18</t>
+            <t xml:space="preserve">144.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">WS 037-40 \ Металлические вешалки-плечики с прищепками (зажимами)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: HNG.137.WH</t>
-[...3 lines deleted...]
-Цвет: белый</t>
+Артикул: HNG.090.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 2,3\23</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ширина плеча указана: без прищепки (пруток) / с прищепкой</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 70 руб.</t>
           </r>
@@ -6752,123 +6831,127 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">60.18</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="4"/>
       <c r="B23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">WS 037-30 \ Металлические вешалки-плечики с прищепками (зажимами)</t>
-[...11 lines deleted...]
-Длина, мм: 300</t>
+            <t xml:space="preserve">WS 037-40 \ Металлические вешалки-плечики с прищепками (зажимами)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.137.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 2,3\23</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ширина плеча указана: без прищепки (пруток) / с прищепкой</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 70 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">68.34</t>
+            <t xml:space="preserve">60.18</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">WS 037-30 \ Металлические вешалки-плечики с прищепками (зажимами)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: HNG.136.WH</t>
-[...3 lines deleted...]
-Цвет: белый</t>
+Артикул: HNG.089.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 2,3\23</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ширина плеча указана: без прищепки (пруток) / с прищепкой</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
@@ -6882,827 +6965,891 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">68.34</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="4"/>
       <c r="B24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">WS 037-12 \ Металлические вешалки-плечики с прищепками (зажимами)</t>
-[...11 lines deleted...]
-Длина, мм: 120</t>
+            <t xml:space="preserve">WS 037-30 \ Металлические вешалки-плечики с прищепками (зажимами)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.136.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 2,3\23</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ширина плеча указана: без прищепки (пруток) / с прищепкой</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 42 руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">30.60</t>
+            <t xml:space="preserve">68.34</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C24" s="4"/>
       <c r="D24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">CN 038-40 \ Металлические вешалки-плечики с прищепками (зажимами)</t>
-[...15 lines deleted...]
-Ширина плеча, мм: 2\23</t>
+            <t xml:space="preserve">WS 037-12 \ Металлические вешалки-плечики с прищепками (зажимами)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.082.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 120</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 2,3\23</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ширина плеча указана: без прищепки (пруток) / с прищепкой</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 400</t>
+Кол-во в упаковке, шт.: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 42 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">43.86</t>
+            <t xml:space="preserve">30.60</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="4"/>
       <c r="B25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">CN 038-40 \ Плечики (L-400мм)</t>
-[...3 lines deleted...]
-Артикул: HNG.004.V2.CH/BL</t>
+            <t xml:space="preserve">CN 038-40 \ Металлические вешалки-плечики с прищепками (зажимами)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.004.CH/BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром/черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина плеча, мм: 2,3\23</t>
+Ширина плеча, мм: 2\23</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ширина плеча указана: без прищепки (пруток) / с прищепкой</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">43.86</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C25" s="4"/>
       <c r="D25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">CN 038-30 \ Металлические вешалки-плечики с прищепками (зажимами)</t>
-[...3 lines deleted...]
-Артикул: HNG.003.CH/BL</t>
+            <t xml:space="preserve">CN 038-40 \ Плечики (L-400мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.004.V2.CH/BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром/черный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 300</t>
-[...3 lines deleted...]
-Ширина плеча, мм: 2\23</t>
+Длина, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 2,3\23</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ширина плеча указана: без прищепки (пруток) / с прищепкой</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">41.82</t>
+            <t xml:space="preserve">43.86</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="4"/>
       <c r="B26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">CN 038-30 \ Плечики (L-300мм)</t>
-[...3 lines deleted...]
-Артикул: HNG.003.V2.CH/BL</t>
+            <t xml:space="preserve">CN 038-30 \ Металлические вешалки-плечики с прищепками (зажимами)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.003.CH/BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром/черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина плеча, мм: 2,3\23</t>
+Ширина плеча, мм: 2\23</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ширина плеча указана: без прищепки (пруток) / с прищепкой</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">41.82</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C26" s="4"/>
       <c r="D26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">CN 038-12 \ Металлические вешалки-плечики с прищепками (зажимами)</t>
-[...3 lines deleted...]
-Артикул: HNG.002.CH/BL</t>
+            <t xml:space="preserve">CN 038-30 \ Плечики (L-300мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.003.V2.CH/BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром/черный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 120</t>
-[...3 lines deleted...]
-Ширина плеча, мм: 2\23</t>
+Длина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 2,3\23</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ширина плеча указана: без прищепки (пруток) / с прищепкой</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 22.9 руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">19.38</t>
+            <t xml:space="preserve">41.82</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="4"/>
       <c r="B27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">WS 061 \ Вешалка кольцо</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+            <t xml:space="preserve">CN 038-12 \ Металлические вешалки-плечики с прищепками (зажимами)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.002.CH/BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром/черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 120</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 2\23</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: металлические</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Ширина плеча указана: без прищепки (пруток) / с прищепкой</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 22.9 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">144.00</t>
+            <t xml:space="preserve">19.38</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C27" s="4"/>
       <c r="D27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">WS 057 \ Контурная вешалка для нижнего белья и купальников</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 25</t>
+            <t xml:space="preserve">WS 061 \ Вешалка кольцо</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.088.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 350</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 6,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: металлические</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">432.00</t>
+            <t xml:space="preserve">144.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="4"/>
       <c r="B28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">WS 2P-001 \ Вешалка для тапок и сланцев</t>
-[...3 lines deleted...]
-Артикул: HNG.185.CH</t>
+            <t xml:space="preserve">WS 057 \ Контурная вешалка для нижнего белья и купальников</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.103.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 180</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+Длина, мм: 335</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 525</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 4</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: металлические</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">60.18</t>
+            <t xml:space="preserve">432.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C28" s="4"/>
       <c r="D28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">WS 2P-003 \ Вешалка для боксерских перчаток</t>
-[...3 lines deleted...]
-Артикул: HNG.193.CH</t>
+            <t xml:space="preserve">WS 2P-001 \ Вешалка для тапок и сланцев</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.185.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 200</t>
-[...3 lines deleted...]
-Высота, мм: 300</t>
+Длина, мм: 180</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 3,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: используется с трубой d-10 мм, d-25 мм, 30х15 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 152.3 руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">124.00</t>
+            <t xml:space="preserve">60.18</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="4"/>
       <c r="B29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2480.WE \ Крючок-прищепка </t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 1000</t>
+            <t xml:space="preserve">WS 2P-003 \ Вешалка для боксерских перчаток</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.193.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 3,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: металлические</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 152.3 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">20.40</t>
+            <t xml:space="preserve">124.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C29" s="4"/>
       <c r="D29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Вешалка стальная из проволоки 6мм L420</t>
-[...23 lines deleted...]
-Примечание: Под заказ от 300шт. </t>
+            <t xml:space="preserve">2480.WE \ Крючок-прищепка </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.106.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 24</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 110</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: металлические</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">121.00</t>
+            <t xml:space="preserve">20.40</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="4"/>
       <c r="B30" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Вешалка стальная из проволоки 6мм L420</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.268.9006.20</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: серебристый матовый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 420</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: Металлические</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Под заказ от 300шт. </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">121.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C30" s="4"/>
+      <c r="D30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Вешалка стальная из проволоки 8мм L420</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: HNG.269.9006.20</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: серебристый матовый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 420</t>
           </r>