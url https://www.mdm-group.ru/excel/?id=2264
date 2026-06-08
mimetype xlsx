--- v3 (2026-04-24)
+++ v4 (2026-06-08)
@@ -432,51 +432,51 @@
       <t xml:space="preserve">
 Артикул: HNG.192.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: Металлические</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 64 руб.</t>
+Старая цена: 65 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">52.02</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -493,51 +493,51 @@
       <t xml:space="preserve">
 Артикул: HNG.194.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: Металлические</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 64 руб.</t>
+Старая цена: 65 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">52.02</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -668,51 +668,51 @@
       <t xml:space="preserve">
 Артикул: HNG.101.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 460</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: металлические</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 66 руб.</t>
+Старая цена: 67,5 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">54.06</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -729,51 +729,51 @@
       <t xml:space="preserve">
 Артикул: HNG.195.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 460</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: металлические</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 66 руб.</t>
+Старая цена: 68 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">58.14</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -790,51 +790,51 @@
       <t xml:space="preserve">
 Артикул: HNG.133.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 13</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: металлические</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 60</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 84 руб.</t>
+Старая цена: 86 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">64.26</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -851,51 +851,51 @@
       <t xml:space="preserve">
 Артикул: HNG.107.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 13</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: металлические</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 60</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 84 руб.</t>
+Старая цена: 86 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">64.26</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -1885,51 +1885,51 @@
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 2,3\23</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: металлические</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Ширина плеча указана: без прищепки (пруток) / с прищепкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 70 руб.</t>
+Старая цена: 71 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">60.18</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -1950,51 +1950,51 @@
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 2,3\23</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: металлические</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Ширина плеча указана: без прищепки (пруток) / с прищепкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 70 руб.</t>
+Старая цена: 71 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">60.18</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -2137,51 +2137,51 @@
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 120</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 2,3\23</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: металлические</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Ширина плеча указана: без прищепки (пруток) / с прищепкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 42 руб.</t>
+Старая цена: 44 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">30.60</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -2694,51 +2694,51 @@
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 3,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: металлические</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 152.3 руб.</t>
+Старая цена: 155 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">124.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -5241,51 +5241,51 @@
             <t xml:space="preserve">
 Артикул: HNG.192.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: Металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 64 руб.</t>
+Старая цена: 65 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">52.02</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
@@ -5305,51 +5305,51 @@
             <t xml:space="preserve">
 Артикул: HNG.194.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: Металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 64 руб.</t>
+Старая цена: 65 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">52.02</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
@@ -5493,51 +5493,51 @@
             <t xml:space="preserve">
 Артикул: HNG.101.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 460</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 66 руб.</t>
+Старая цена: 67,5 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">54.06</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
@@ -5557,51 +5557,51 @@
             <t xml:space="preserve">
 Артикул: HNG.195.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 460</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 66 руб.</t>
+Старая цена: 68 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">58.14</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
@@ -5623,51 +5623,51 @@
             <t xml:space="preserve">
 Артикул: HNG.133.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 13</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 60</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 84 руб.</t>
+Старая цена: 86 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">64.26</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
@@ -5687,51 +5687,51 @@
             <t xml:space="preserve">
 Артикул: HNG.107.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 13</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 60</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 84 руб.</t>
+Старая цена: 86 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">64.26</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
@@ -6793,51 +6793,51 @@
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 2,3\23</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ширина плеча указана: без прищепки (пруток) / с прищепкой</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 70 руб.</t>
+Старая цена: 71 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">60.18</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="4"/>
@@ -6863,51 +6863,51 @@
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 2,3\23</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ширина плеча указана: без прищепки (пруток) / с прищепкой</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 70 руб.</t>
+Старая цена: 71 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">60.18</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="5" t="inlineStr">
         <is>
@@ -7061,51 +7061,51 @@
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 120</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 2,3\23</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ширина плеча указана: без прищепки (пруток) / с прищепкой</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 42 руб.</t>
+Старая цена: 44 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">30.60</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="4"/>
@@ -7655,51 +7655,51 @@
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 3,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 152.3 руб.</t>
+Старая цена: 155 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">124.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C29" s="4"/>
       <c r="D29" s="5" t="inlineStr">
         <is>