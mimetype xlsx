--- v4 (2026-06-08)
+++ v5 (2026-07-23)
@@ -33,51 +33,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13.01.2026</t>
+      <t xml:space="preserve">23.06.2026</t>
     </r>
   </si>
   <si>
     <t>Металлические вешалки и плечики для одежды</t>
   </si>
   <si>
     <t>Металлические вешалки и плечики для одежды практичны и удобны в использовании.
 Плечики обрезиненные, нескользящие. Мягкая резина плечиков создает антискользящую обрезиненную поверхность и предотвращает соскальзывание одежды с плечиков, а также предохраняет ткань от повреждения. Плечики компактны и позволяют организовать очень плотное вывешивание демонстрируемого товара.
 Благодаря изящному внешнему виду антискользящие вешалки и плечики из металла подойдут к любому интерьеру магазина.
 Цвет металлических частей: хром.
 Цвета резинового покрытия: белый, черный, красный.
 У нас вы можете купить металлические плечики для одежды оптом и в розницу. На крупные заказы предусмотрены скидки.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">CN 029-30 \ Вешалки-плечики для детской одежды</t>
@@ -867,51 +867,51 @@
       <t xml:space="preserve">
 Материал: металлические</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 60</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 86 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">64.26</t>
+      <t xml:space="preserve">52.02</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2230.WE \ Металлические вешалки-плечики для одежды (обрезиненные)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: HNG.134.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
@@ -1779,51 +1779,51 @@
       <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: металлические</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">144.00</t>
+      <t xml:space="preserve">136.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">WS 030-40 \ Плечики (L-400мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: HNG.087.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
@@ -1836,51 +1836,51 @@
       <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: металлические</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">144.00</t>
+      <t xml:space="preserve">136.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">WS 037-40 \ Металлические вешалки-плечики с прищепками (зажимами)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: HNG.090.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -2137,67 +2137,67 @@
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 120</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 2,3\23</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: металлические</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Ширина плеча указана: без прищепки (пруток) / с прищепкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 44 руб.</t>
+Старая цена: 43.9 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">30.60</t>
+      <t xml:space="preserve">26.52</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">CN 038-40 \ Металлические вешалки-плечики с прищепками (зажимами)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: HNG.004.CH/BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром/черный</t>
@@ -4803,51 +4803,51 @@
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13.01.2026</t>
+            <t xml:space="preserve">23.06.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -5703,51 +5703,51 @@
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 60</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 86 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">64.26</t>
+            <t xml:space="preserve">52.02</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2230.WE \ Металлические вешалки-плечики для одежды (обрезиненные)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -6679,51 +6679,51 @@
             <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">144.00</t>
+            <t xml:space="preserve">136.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="4"/>
       <c r="B22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">WS 030-40 \ Плечики (L-400мм)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -6741,51 +6741,51 @@
             <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">144.00</t>
+            <t xml:space="preserve">136.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">WS 037-40 \ Металлические вешалки-плечики с прищепками (зажимами)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: HNG.090.CH</t>
           </r>
@@ -7061,67 +7061,67 @@
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 120</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 2,3\23</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ширина плеча указана: без прищепки (пруток) / с прищепкой</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 44 руб.</t>
+Старая цена: 43.9 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">30.60</t>
+            <t xml:space="preserve">26.52</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="4"/>
       <c r="B25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">CN 038-40 \ Металлические вешалки-плечики с прищепками (зажимами)</t>
           </r>
           <r>
             <t xml:space="preserve">