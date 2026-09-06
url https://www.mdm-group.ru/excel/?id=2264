--- v5 (2026-07-23)
+++ v6 (2026-09-06)
@@ -668,51 +668,51 @@
       <t xml:space="preserve">
 Артикул: HNG.101.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 460</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: металлические</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 67,5 руб.</t>
+Старая цена: 67.5 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">54.06</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -5493,51 +5493,51 @@
             <t xml:space="preserve">
 Артикул: HNG.101.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 460</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 67,5 руб.</t>
+Старая цена: 67.5 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">54.06</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>