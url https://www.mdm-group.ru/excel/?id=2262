--- v1 (2026-02-16)
+++ v2 (2026-04-03)
@@ -856,55 +856,55 @@
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">110.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">P-66B \ Деревянные вешалки-плечики для детской одежды (с перекладиной)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: HNG.224.BL</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: HNG.224.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 340</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: деревянные</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 96</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
@@ -917,55 +917,55 @@
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">109.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">P-66B \ Деревянные вешалки-плечики для детской одежды (с перекладиной)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: HNG.224.WH</t>
-[...3 lines deleted...]
-Цвет: белый</t>
+Артикул: HNG.224.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 340</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: деревянные</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 96</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
@@ -1431,51 +1431,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0cec9_8d3d_11eb_80bc_0025902b3cc1_plechiki_veshalki_hng110bk2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7ad27_fdef_11df_b16f_003048d0c7fe_54EAD825_1FDA_4091_A0EB_BBEF79DC1F8A3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a2302_5d12_11ee_907c_ac1f6b40b531_HNG110WH_14.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d37d3_e1e8_11ee_a821_0050569cf81d_HNG110WD_1085.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617f284_034b_11ed_9b20_ac1f6b40b531_HNG092WD6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afad2b_074c_11e0_99a4_003048f27c5f_FFB4689D_EF94_456B_A353_4291541D0B7A7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20089cda_caea_11e8_a710_0025902b3cc1_WS_0098.JPG"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20197900_5026_11e3_baa0_0025902b3cc1_D1A97F53_237A_4FD5_9F48_452478F39B1A9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9ad4a_5026_11e3_baa0_0025902b3cc1_0675F806_A108_43C7_8507_42206CDC227C10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec40313_e373_11ed_85bb_ac1f6b40b531_HNG093WD11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3b697_e1e7_11ee_a821_0050569cf81d_HNG093320WH-_1_12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aaf5ce_5383_11e4_9ca4_0025902b3cc1_D2EDB982_C296_407B_9BE8_D1EB89CC8B1C13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097857c4_83c6_11e5_81c1_0025902b3cc1_563D140A_B51E_4602_802F_7B9E933548E814.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef87e4_8321_11e7_9ffe_0025902b3cc1_115.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9eef4c_8321_11e7_9ffe_0025902b3cc1_216.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407cf84_c23a_11e8_a710_0025902b3cc1_B_HNG_224_WH17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6140038_ab9f_11e8_a710_0025902b3cc1_HNG_224_WD18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823294ed_fdef_11df_b16f_003048d0c7fe_3BB16D3C_D232_4310_9DEF_335DA52DE6FB19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf93a5_02b0_11e0_b16f_003048d0c7fe_F65601EF_BD25_437C_9421_3C703086473420.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbb4d4_5026_11e3_baa0_0025902b3cc1_5F564F5B_BB22_48D8_9B5C_67CB3F220ECF21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0e72e_5026_11e3_baa0_0025902b3cc1_121211122.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0cec9_8d3d_11eb_80bc_0025902b3cc1_plechiki_veshalki_hng110bk2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7ad27_fdef_11df_b16f_003048d0c7fe_54EAD825_1FDA_4091_A0EB_BBEF79DC1F8A3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a2302_5d12_11ee_907c_ac1f6b40b531_HNG110WH_14.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d37d3_e1e8_11ee_a821_0050569cf81d_HNG110WD_1085.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617f284_034b_11ed_9b20_ac1f6b40b531_HNG092WD6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afad2b_074c_11e0_99a4_003048f27c5f_FFB4689D_EF94_456B_A353_4291541D0B7A7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20089cda_caea_11e8_a710_0025902b3cc1_WS_0098.JPG"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20197900_5026_11e3_baa0_0025902b3cc1_D1A97F53_237A_4FD5_9F48_452478F39B1A9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9ad4a_5026_11e3_baa0_0025902b3cc1_0675F806_A108_43C7_8507_42206CDC227C10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec40313_e373_11ed_85bb_ac1f6b40b531_HNG093WD11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3b697_e1e7_11ee_a821_0050569cf81d_HNG093320WH-_1_12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aaf5ce_5383_11e4_9ca4_0025902b3cc1_D2EDB982_C296_407B_9BE8_D1EB89CC8B1C13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097857c4_83c6_11e5_81c1_0025902b3cc1_563D140A_B51E_4602_802F_7B9E933548E814.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9eef4c_8321_11e7_9ffe_0025902b3cc1_215.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef87e4_8321_11e7_9ffe_0025902b3cc1_116.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407cf84_c23a_11e8_a710_0025902b3cc1_B_HNG_224_WH17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6140038_ab9f_11e8_a710_0025902b3cc1_HNG_224_WD18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823294ed_fdef_11df_b16f_003048d0c7fe_3BB16D3C_D232_4310_9DEF_335DA52DE6FB19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf93a5_02b0_11e0_b16f_003048d0c7fe_F65601EF_BD25_437C_9421_3C703086473420.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbb4d4_5026_11e3_baa0_0025902b3cc1_5F564F5B_BB22_48D8_9B5C_67CB3F220ECF21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0e72e_5026_11e3_baa0_0025902b3cc1_121211122.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3323,55 +3323,55 @@
             </rPr>
             <t xml:space="preserve">110.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">P-66B \ Деревянные вешалки-плечики для детской одежды (с перекладиной)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: HNG.224.BL</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: HNG.224.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 340</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: деревянные</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 96</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
@@ -3389,55 +3389,55 @@
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">P-66B \ Деревянные вешалки-плечики для детской одежды (с перекладиной)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: HNG.224.WH</t>
-[...3 lines deleted...]
-Цвет: белый</t>
+Артикул: HNG.224.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 340</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: деревянные</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 96</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>