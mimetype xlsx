--- v2 (2026-04-03)
+++ v3 (2026-07-03)
@@ -307,152 +307,152 @@
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">255.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">WS 009 \ Деревянные вешалки-плечики для одежды с прищепками (зажимами)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: HNG.091.BL</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: HNG.091.WD</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: светлое дерево</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 460</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 17</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: деревянные</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Продаются комплектами по 3 шт. Цена указана за 1 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 48</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">200.00</t>
+      <t xml:space="preserve">193.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">WS 009 \ Деревянные вешалки-плечики для одежды с прищепками (зажимами)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: HNG.091.WD</t>
-[...3 lines deleted...]
-Цвет: светлое дерево</t>
+Артикул: HNG.091.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 460</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 17</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: деревянные</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Продаются комплектами по 3 шт. Цена указана за 1 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 48</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">193.00</t>
+      <t xml:space="preserve">200.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">WS 009 \ Деревянные вешалки-плечики для одежды с прищепками (зажимами)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: HNG.091.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
@@ -856,55 +856,55 @@
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">110.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">P-66B \ Деревянные вешалки-плечики для детской одежды (с перекладиной)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: HNG.224.WH</t>
-[...3 lines deleted...]
-Цвет: белый</t>
+Артикул: HNG.224.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 340</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: деревянные</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 96</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
@@ -917,55 +917,55 @@
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">109.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">P-66B \ Деревянные вешалки-плечики для детской одежды (с перекладиной)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: HNG.224.BL</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: HNG.224.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 340</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: деревянные</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 96</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
@@ -1431,51 +1431,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0cec9_8d3d_11eb_80bc_0025902b3cc1_plechiki_veshalki_hng110bk2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7ad27_fdef_11df_b16f_003048d0c7fe_54EAD825_1FDA_4091_A0EB_BBEF79DC1F8A3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a2302_5d12_11ee_907c_ac1f6b40b531_HNG110WH_14.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d37d3_e1e8_11ee_a821_0050569cf81d_HNG110WD_1085.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617f284_034b_11ed_9b20_ac1f6b40b531_HNG092WD6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afad2b_074c_11e0_99a4_003048f27c5f_FFB4689D_EF94_456B_A353_4291541D0B7A7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20089cda_caea_11e8_a710_0025902b3cc1_WS_0098.JPG"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20197900_5026_11e3_baa0_0025902b3cc1_D1A97F53_237A_4FD5_9F48_452478F39B1A9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9ad4a_5026_11e3_baa0_0025902b3cc1_0675F806_A108_43C7_8507_42206CDC227C10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec40313_e373_11ed_85bb_ac1f6b40b531_HNG093WD11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3b697_e1e7_11ee_a821_0050569cf81d_HNG093320WH-_1_12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aaf5ce_5383_11e4_9ca4_0025902b3cc1_D2EDB982_C296_407B_9BE8_D1EB89CC8B1C13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097857c4_83c6_11e5_81c1_0025902b3cc1_563D140A_B51E_4602_802F_7B9E933548E814.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9eef4c_8321_11e7_9ffe_0025902b3cc1_215.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef87e4_8321_11e7_9ffe_0025902b3cc1_116.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407cf84_c23a_11e8_a710_0025902b3cc1_B_HNG_224_WH17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6140038_ab9f_11e8_a710_0025902b3cc1_HNG_224_WD18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823294ed_fdef_11df_b16f_003048d0c7fe_3BB16D3C_D232_4310_9DEF_335DA52DE6FB19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf93a5_02b0_11e0_b16f_003048d0c7fe_F65601EF_BD25_437C_9421_3C703086473420.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbb4d4_5026_11e3_baa0_0025902b3cc1_5F564F5B_BB22_48D8_9B5C_67CB3F220ECF21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0e72e_5026_11e3_baa0_0025902b3cc1_121211122.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0cec9_8d3d_11eb_80bc_0025902b3cc1_plechiki_veshalki_hng110bk2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7ad27_fdef_11df_b16f_003048d0c7fe_54EAD825_1FDA_4091_A0EB_BBEF79DC1F8A3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a2302_5d12_11ee_907c_ac1f6b40b531_HNG110WH_14.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d37d3_e1e8_11ee_a821_0050569cf81d_HNG110WD_1085.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afad2b_074c_11e0_99a4_003048f27c5f_FFB4689D_EF94_456B_A353_4291541D0B7A6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617f284_034b_11ed_9b20_ac1f6b40b531_HNG092WD7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20089cda_caea_11e8_a710_0025902b3cc1_WS_0098.JPG"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20197900_5026_11e3_baa0_0025902b3cc1_D1A97F53_237A_4FD5_9F48_452478F39B1A9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9ad4a_5026_11e3_baa0_0025902b3cc1_0675F806_A108_43C7_8507_42206CDC227C10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec40313_e373_11ed_85bb_ac1f6b40b531_HNG093WD11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3b697_e1e7_11ee_a821_0050569cf81d_HNG093320WH-_1_12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aaf5ce_5383_11e4_9ca4_0025902b3cc1_D2EDB982_C296_407B_9BE8_D1EB89CC8B1C13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097857c4_83c6_11e5_81c1_0025902b3cc1_563D140A_B51E_4602_802F_7B9E933548E814.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef87e4_8321_11e7_9ffe_0025902b3cc1_115.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9eef4c_8321_11e7_9ffe_0025902b3cc1_216.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407cf84_c23a_11e8_a710_0025902b3cc1_B_HNG_224_WH17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6140038_ab9f_11e8_a710_0025902b3cc1_HNG_224_WD18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823294ed_fdef_11df_b16f_003048d0c7fe_3BB16D3C_D232_4310_9DEF_335DA52DE6FB19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf93a5_02b0_11e0_b16f_003048d0c7fe_F65601EF_BD25_437C_9421_3C703086473420.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbb4d4_5026_11e3_baa0_0025902b3cc1_5F564F5B_BB22_48D8_9B5C_67CB3F220ECF21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0e72e_5026_11e3_baa0_0025902b3cc1_121211122.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2739,155 +2739,155 @@
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">WS 009 \ Деревянные вешалки-плечики для одежды с прищепками (зажимами)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: HNG.091.BL</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: HNG.091.WD</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: светлое дерево</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 460</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 17</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: деревянные</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Продаются комплектами по 3 шт. Цена указана за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">200.00</t>
+            <t xml:space="preserve">193.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">WS 009 \ Деревянные вешалки-плечики для одежды с прищепками (зажимами)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: HNG.091.WD</t>
-[...3 lines deleted...]
-Цвет: светлое дерево</t>
+Артикул: HNG.091.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 460</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 17</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: деревянные</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Продаются комплектами по 3 шт. Цена указана за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">193.00</t>
+            <t xml:space="preserve">200.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">WS 009 \ Деревянные вешалки-плечики для одежды с прищепками (зажимами)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -3323,55 +3323,55 @@
             </rPr>
             <t xml:space="preserve">110.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">P-66B \ Деревянные вешалки-плечики для детской одежды (с перекладиной)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: HNG.224.WH</t>
-[...3 lines deleted...]
-Цвет: белый</t>
+Артикул: HNG.224.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 340</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: деревянные</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 96</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
@@ -3389,55 +3389,55 @@
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">P-66B \ Деревянные вешалки-плечики для детской одежды (с перекладиной)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: HNG.224.BL</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: HNG.224.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 340</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: деревянные</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 96</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>