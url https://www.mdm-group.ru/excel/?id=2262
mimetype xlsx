--- v3 (2026-07-03)
+++ v4 (2026-08-17)
@@ -15,51 +15,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">13.01.2026</t>
     </r>
   </si>
   <si>
     <t>Вешалки и плечики для одежды деревянные</t>
   </si>
   <si>
     <t>Вешалки и плечики для одежды деревянные всегда актуальны.
@@ -124,177 +124,177 @@
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">265.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">H6-55 \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: HNG.110.TD</t>
-[...3 lines deleted...]
-Цвет: темное дерево</t>
+Артикул: HNG.110.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 460</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 56</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: деревянные</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Продаются по 1 шт. Цена указана за 1 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">255.00</t>
+      <t xml:space="preserve">265.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">H6-55 \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
-[...7 lines deleted...]
-Цвет: белый</t>
+      <t xml:space="preserve">H6-55 \Вешалки-плечики для одежды деревянные (с перекладиной)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.110.WD</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: светлое дерево</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 460</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 56</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: деревянные</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Продаются по 1 шт. Цена указана за 1 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">265.00</t>
+      <t xml:space="preserve">255.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">H6-55 \Вешалки-плечики для одежды деревянные (с перекладиной)</t>
-[...7 lines deleted...]
-Цвет: светлое дерево</t>
+      <t xml:space="preserve">H6-55 \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.110.TD</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: темное дерево</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 460</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 56</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: деревянные</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Продаются по 1 шт. Цена указана за 1 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
@@ -307,116 +307,116 @@
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">255.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">WS 009 \ Деревянные вешалки-плечики для одежды с прищепками (зажимами)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: HNG.091.WD</t>
-[...3 lines deleted...]
-Цвет: светлое дерево</t>
+Артикул: HNG.091.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 460</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 17</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: деревянные</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Продаются комплектами по 3 шт. Цена указана за 1 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 48</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">193.00</t>
+      <t xml:space="preserve">200.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">WS 009 \ Деревянные вешалки-плечики для одежды с прищепками (зажимами)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: HNG.091.BL</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: HNG.091.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 460</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 17</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: деревянные</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Продаются комплектами по 3 шт. Цена указана за 1 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 48</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
@@ -429,116 +429,116 @@
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">200.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">WS 009 \ Деревянные вешалки-плечики для одежды с прищепками (зажимами)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: HNG.091.WH</t>
-[...3 lines deleted...]
-Цвет: белый</t>
+Артикул: HNG.091.WD</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: светлое дерево</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 460</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 17</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: деревянные</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Продаются комплектами по 3 шт. Цена указана за 1 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 48</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">200.00</t>
+      <t xml:space="preserve">193.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">WS 006 \ Деревянные вешалки-плечики для одежды с прищепками (зажимами)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: HNG.093.WH</t>
-[...3 lines deleted...]
-Цвет: белый</t>
+Артикул: HNG.093.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 375</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 12\27</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: деревянные</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Ширина плеча указана без прищепки / с прищепкой. Продаются комплектами по 5 шт. Цена указана за 1 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
@@ -551,55 +551,55 @@
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">141.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">WS 006 \ Деревянные вешалки-плечики для одежды с прищепками (зажимами)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: HNG.093.BL</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: HNG.093.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 375</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 12\27</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: деревянные</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Ширина плеча указана без прищепки / с прищепкой. Продаются комплектами по 5 шт. Цена указана за 1 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
@@ -730,526 +730,583 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">133.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">P-66B \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
-[...7 lines deleted...]
-Цвет: черный</t>
+      <t xml:space="preserve">WS 010 \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.092.WD</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: светлое дерево</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 450</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: деревянные</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 120</t>
+Примечание: Продаются комплектами по 3 шт. Цена указана за 1 шт.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 96</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">110.00</t>
+      <t xml:space="preserve">116.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">P-66B \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: HNG.196.WH</t>
-[...3 lines deleted...]
-Цвет: белый</t>
+Артикул: HNG.184.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 450</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: деревянные</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 96</t>
+Кол-во в упаковке, шт.: 120</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">110.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">P-66B \ Деревянные вешалки-плечики для детской одежды (с перекладиной)</t>
-[...11 lines deleted...]
-Длина, мм: 340</t>
+      <t xml:space="preserve">P-66B \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.196.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 450</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: деревянные</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 96</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">109.00</t>
+      <t xml:space="preserve">110.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">P-66B \ Деревянные вешалки-плечики для детской одежды (с перекладиной)</t>
-[...11 lines deleted...]
-Длина, мм: 340</t>
+      <t xml:space="preserve">P-66B \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.196.GR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: серый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 450</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: деревянные</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
-[...6 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">109.00</t>
+      <t xml:space="preserve">108.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">P-66B \ Плечики (L-340мм, с перекладиной) (2 сорт)</t>
-[...11 lines deleted...]
-Длина, мм: 340</t>
+      <t xml:space="preserve">P-66 \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.118.WD</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: светлое дерево</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 450</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
     </r>
     <r>
       <t xml:space="preserve">
-Материал: Деревянные</t>
-[...11 lines deleted...]
-Старая цена: 107 руб.</t>
+Материал: деревянные</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 96</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">48.00</t>
+      <t xml:space="preserve">94.86</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">P-66B \ Деревянные вешалки-плечики для детской одежды (с перекладиной)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: HNG.224.WD</t>
-[...3 lines deleted...]
-Цвет: светлое дерево</t>
+Артикул: HNG.224.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 340</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: деревянные</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 96</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">98.94</t>
+      <t xml:space="preserve">109.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">P-66 \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
-[...11 lines deleted...]
-Длина, мм: 450</t>
+      <t xml:space="preserve">P-66B \ Деревянные вешалки-плечики для детской одежды (с перекладиной)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.224.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 340</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: деревянные</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 96</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">94.86</t>
+      <t xml:space="preserve">109.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">WS 010 \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
-[...3 lines deleted...]
-Артикул: HNG.092.WD</t>
+      <t xml:space="preserve">P-66B \ Плечики (L-340мм, с перекладиной) (2 сорт)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: B.HNG.224.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 340</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина плеча, мм: 12</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: Деревянные</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: имеются дефекты покрытия, уточняйте у менеджеров и см. на фото.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 107 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">48.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">P-66B \ Деревянные вешалки-плечики для детской одежды (с перекладиной)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.224.WD</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: светлое дерево</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 450</t>
+Длина, мм: 340</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: деревянные</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Продаются комплектами по 3 шт. Цена указана за 1 шт.</t>
+Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 96</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">116.00</t>
+      <t xml:space="preserve">98.94</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">P-66 NB \ Вешалки-плечики для одежды деревянные</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: HNG.179.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
@@ -1431,51 +1488,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0cec9_8d3d_11eb_80bc_0025902b3cc1_plechiki_veshalki_hng110bk2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7ad27_fdef_11df_b16f_003048d0c7fe_54EAD825_1FDA_4091_A0EB_BBEF79DC1F8A3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a2302_5d12_11ee_907c_ac1f6b40b531_HNG110WH_14.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d37d3_e1e8_11ee_a821_0050569cf81d_HNG110WD_1085.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afad2b_074c_11e0_99a4_003048f27c5f_FFB4689D_EF94_456B_A353_4291541D0B7A6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617f284_034b_11ed_9b20_ac1f6b40b531_HNG092WD7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20089cda_caea_11e8_a710_0025902b3cc1_WS_0098.JPG"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20197900_5026_11e3_baa0_0025902b3cc1_D1A97F53_237A_4FD5_9F48_452478F39B1A9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9ad4a_5026_11e3_baa0_0025902b3cc1_0675F806_A108_43C7_8507_42206CDC227C10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec40313_e373_11ed_85bb_ac1f6b40b531_HNG093WD11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3b697_e1e7_11ee_a821_0050569cf81d_HNG093320WH-_1_12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aaf5ce_5383_11e4_9ca4_0025902b3cc1_D2EDB982_C296_407B_9BE8_D1EB89CC8B1C13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097857c4_83c6_11e5_81c1_0025902b3cc1_563D140A_B51E_4602_802F_7B9E933548E814.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef87e4_8321_11e7_9ffe_0025902b3cc1_115.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9eef4c_8321_11e7_9ffe_0025902b3cc1_216.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407cf84_c23a_11e8_a710_0025902b3cc1_B_HNG_224_WH17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6140038_ab9f_11e8_a710_0025902b3cc1_HNG_224_WD18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823294ed_fdef_11df_b16f_003048d0c7fe_3BB16D3C_D232_4310_9DEF_335DA52DE6FB19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf93a5_02b0_11e0_b16f_003048d0c7fe_F65601EF_BD25_437C_9421_3C703086473420.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbb4d4_5026_11e3_baa0_0025902b3cc1_5F564F5B_BB22_48D8_9B5C_67CB3F220ECF21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0e72e_5026_11e3_baa0_0025902b3cc1_121211122.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0cec9_8d3d_11eb_80bc_0025902b3cc1_plechiki_veshalki_hng110bk2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a2302_5d12_11ee_907c_ac1f6b40b531_HNG110WH_13.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d37d3_e1e8_11ee_a821_0050569cf81d_HNG110WD_1084.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7ad27_fdef_11df_b16f_003048d0c7fe_54EAD825_1FDA_4091_A0EB_BBEF79DC1F8A5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617f284_034b_11ed_9b20_ac1f6b40b531_HNG092WD6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20089cda_caea_11e8_a710_0025902b3cc1_WS_0097.JPG"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afad2b_074c_11e0_99a4_003048f27c5f_FFB4689D_EF94_456B_A353_4291541D0B7A8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9ad4a_5026_11e3_baa0_0025902b3cc1_0675F806_A108_43C7_8507_42206CDC227C9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20197900_5026_11e3_baa0_0025902b3cc1_D1A97F53_237A_4FD5_9F48_452478F39B1A10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec40313_e373_11ed_85bb_ac1f6b40b531_HNG093WD11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3b697_e1e7_11ee_a821_0050569cf81d_HNG093320WH-_1_12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf93a5_02b0_11e0_b16f_003048d0c7fe_F65601EF_BD25_437C_9421_3C703086473413.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aaf5ce_5383_11e4_9ca4_0025902b3cc1_D2EDB982_C296_407B_9BE8_D1EB89CC8B1C14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097857c4_83c6_11e5_81c1_0025902b3cc1_563D140A_B51E_4602_802F_7B9E933548E815.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abaf6a4_b0b9_11ef_8ec3_0050569cf81d_HNG_196_GR16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823294ed_fdef_11df_b16f_003048d0c7fe_3BB16D3C_D232_4310_9DEF_335DA52DE6FB17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef87e4_8321_11e7_9ffe_0025902b3cc1_118.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9eef4c_8321_11e7_9ffe_0025902b3cc1_219.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407cf84_c23a_11e8_a710_0025902b3cc1_B_HNG_224_WH20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6140038_ab9f_11e8_a710_0025902b3cc1_HNG_224_WD21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbb4d4_5026_11e3_baa0_0025902b3cc1_5F564F5B_BB22_48D8_9B5C_67CB3F220ECF22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0e72e_5026_11e3_baa0_0025902b3cc1_121211123.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2043,90 +2100,120 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="866775"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="857250" cy="866775"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="22" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2396,51 +2483,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B17" sqref="B17"/>
+      <selection activeCell="D17" sqref="D17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
@@ -2543,185 +2630,185 @@
             </rPr>
             <t xml:space="preserve">265.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">H6-55 \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: HNG.110.TD</t>
-[...3 lines deleted...]
-Цвет: темное дерево</t>
+Артикул: HNG.110.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 460</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 56</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: деревянные</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Продаются по 1 шт. Цена указана за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">255.00</t>
+            <t xml:space="preserve">265.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="4"/>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">H6-55 \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
-[...7 lines deleted...]
-Цвет: белый</t>
+            <t xml:space="preserve">H6-55 \Вешалки-плечики для одежды деревянные (с перекладиной)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.110.WD</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: светлое дерево</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 460</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 56</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: деревянные</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Продаются по 1 шт. Цена указана за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">265.00</t>
+            <t xml:space="preserve">255.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">H6-55 \Вешалки-плечики для одежды деревянные (с перекладиной)</t>
-[...7 lines deleted...]
-Цвет: светлое дерево</t>
+            <t xml:space="preserve">H6-55 \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.110.TD</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: темное дерево</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 460</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 56</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: деревянные</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Продаются по 1 шт. Цена указана за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
@@ -2739,119 +2826,119 @@
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">WS 009 \ Деревянные вешалки-плечики для одежды с прищепками (зажимами)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: HNG.091.WD</t>
-[...3 lines deleted...]
-Цвет: светлое дерево</t>
+Артикул: HNG.091.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 460</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 17</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: деревянные</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Продаются комплектами по 3 шт. Цена указана за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">193.00</t>
+            <t xml:space="preserve">200.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">WS 009 \ Деревянные вешалки-плечики для одежды с прищепками (зажимами)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: HNG.091.BL</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: HNG.091.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 460</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 17</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: деревянные</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Продаются комплектами по 3 шт. Цена указана за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
@@ -2869,119 +2956,119 @@
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">WS 009 \ Деревянные вешалки-плечики для одежды с прищепками (зажимами)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: HNG.091.WH</t>
-[...3 lines deleted...]
-Цвет: белый</t>
+Артикул: HNG.091.WD</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: светлое дерево</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 460</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 17</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: деревянные</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Продаются комплектами по 3 шт. Цена указана за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">200.00</t>
+            <t xml:space="preserve">193.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">WS 006 \ Деревянные вешалки-плечики для одежды с прищепками (зажимами)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: HNG.093.WH</t>
-[...3 lines deleted...]
-Цвет: белый</t>
+Артикул: HNG.093.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 375</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 12\27</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: деревянные</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ширина плеча указана без прищепки / с прищепкой. Продаются комплектами по 5 шт. Цена указана за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
@@ -2999,55 +3086,55 @@
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">WS 006 \ Деревянные вешалки-плечики для одежды с прищепками (зажимами)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: HNG.093.BL</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: HNG.093.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 375</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 12\27</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: деревянные</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ширина плеча указана без прищепки / с прищепкой. Продаются комплектами по 5 шт. Цена указана за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
@@ -3189,629 +3276,689 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">133.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">P-66B \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
-[...7 lines deleted...]
-Цвет: черный</t>
+            <t xml:space="preserve">WS 010 \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.092.WD</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: светлое дерево</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 450</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: деревянные</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 120</t>
+Примечание: Продаются комплектами по 3 шт. Цена указана за 1 шт.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 96</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">110.00</t>
+            <t xml:space="preserve">116.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">P-66B \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: HNG.196.WH</t>
-[...3 lines deleted...]
-Цвет: белый</t>
+Артикул: HNG.184.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 450</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: деревянные</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 96</t>
+Кол-во в упаковке, шт.: 120</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">110.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">P-66B \ Деревянные вешалки-плечики для детской одежды (с перекладиной)</t>
-[...11 lines deleted...]
-Длина, мм: 340</t>
+            <t xml:space="preserve">P-66B \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.196.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 450</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: деревянные</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 96</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">109.00</t>
+            <t xml:space="preserve">110.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">P-66B \ Деревянные вешалки-плечики для детской одежды (с перекладиной)</t>
-[...11 lines deleted...]
-Длина, мм: 340</t>
+            <t xml:space="preserve">P-66B \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.196.GR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: серый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 450</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: деревянные</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
-[...6 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">109.00</t>
+            <t xml:space="preserve">108.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">P-66B \ Плечики (L-340мм, с перекладиной) (2 сорт)</t>
-[...11 lines deleted...]
-Длина, мм: 340</t>
+            <t xml:space="preserve">P-66 \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.118.WD</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: светлое дерево</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 450</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
-Материал: Деревянные</t>
-[...11 lines deleted...]
-Старая цена: 107 руб.</t>
+Материал: деревянные</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 96</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">48.00</t>
+            <t xml:space="preserve">94.86</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">P-66B \ Деревянные вешалки-плечики для детской одежды (с перекладиной)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: HNG.224.WD</t>
-[...3 lines deleted...]
-Цвет: светлое дерево</t>
+Артикул: HNG.224.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 340</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: деревянные</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 96</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">98.94</t>
+            <t xml:space="preserve">109.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">P-66 \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
-[...11 lines deleted...]
-Длина, мм: 450</t>
+            <t xml:space="preserve">P-66B \ Деревянные вешалки-плечики для детской одежды (с перекладиной)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.224.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 340</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: деревянные</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 96</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">94.86</t>
+            <t xml:space="preserve">109.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="4"/>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">WS 010 \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
-[...11 lines deleted...]
-Длина, мм: 450</t>
+            <t xml:space="preserve">P-66B \ Плечики (L-340мм, с перекладиной) (2 сорт)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: B.HNG.224.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 340</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
-Материал: деревянные</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 96</t>
+Материал: Деревянные</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: имеются дефекты покрытия, уточняйте у менеджеров и см. на фото.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 107 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">116.00</t>
+            <t xml:space="preserve">48.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">P-66 NB \ Вешалки-плечики для одежды деревянные</t>
-[...11 lines deleted...]
-Длина, мм: 450</t>
+            <t xml:space="preserve">P-66B \ Деревянные вешалки-плечики для детской одежды (с перекладиной)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.224.WD</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: светлое дерево</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 340</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: деревянные</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Продаются комплектами по 5 шт. Цена указана за 1 шт.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 96</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">108.00</t>
+            <t xml:space="preserve">98.94</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="4"/>
       <c r="B17" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">P-66 NB \ Вешалки-плечики для одежды деревянные</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.179.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 450</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 12</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: деревянные</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Продаются комплектами по 5 шт. Цена указана за 1 шт.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">108.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C17" s="4"/>
+      <c r="D17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">P-66 NB \ Вешалки-плечики для одежды деревянные</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: HNG.179.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 450</t>
           </r>