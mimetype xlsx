--- v1 (2026-01-27)
+++ v2 (2026-04-28)
@@ -837,58 +837,50 @@
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">F 117 \ Кронштейн на экономпанель для головных уборов</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPN.344.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 106</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 6</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: не используется с алюминиевой вставкой</t>
-    </r>
-[...6 lines deleted...]
-Скидка: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 172 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">141.00</t>
     </r>
@@ -2903,58 +2895,50 @@
             </rPr>
             <t xml:space="preserve">F 117 \ Кронштейн на экономпанель для головных уборов</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: NPN.344.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 106</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 6</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: не используется с алюминиевой вставкой</t>
           </r>
           <r>
             <t xml:space="preserve">
- Дата и время: 25.09.2025 11:00:21</t>
-[...6 lines deleted...]
-            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 172 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">141.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>