--- v2 (2026-04-28)
+++ v3 (2026-07-27)
@@ -33,51 +33,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13.01.2026</t>
+      <t xml:space="preserve">03.07.2026</t>
     </r>
   </si>
   <si>
     <t>Вешала, стойки и кронштейны для головных уборов и шапок, напольные</t>
   </si>
   <si>
     <t>Вешала, стойки и кронштейны для головных уборов и шапок, напольные – идеальное торговое оборудование, когда вопрос касается правильной демонстрации и выкладки шапок. Все стойки под головные уборы разработаны так, чтобы посетители торговых помещений могли с легкостью получить как визуальный, так и физический доступ до необходимой продукции.
 В данном разделе вы сможете найти как стойки для шапок, так и дополнительные аксессуары к ним, вроде держателя, колпаков или кронштейнов для головных уборов с креплением на стойку Global, а также на Напольные стойки для одежды Global (с вертикальной перфорацией). Данная продукция позволяет удобно и визуально доступно расположить головные уборы в помещении магазина.
 Если у вас в магазине используются экономпанели, решетки или прямоугольные трубы, то возможно вам будут интересны специальные кронштейны для головных уборов.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SHPK-42WH \  Стойка торговая, для шапок и кепок - 42шпк. (в2000, ш600мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -844,67 +844,67 @@
       <t xml:space="preserve">
 Артикул: NPN.344.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 106</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 6</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: не используется с алюминиевой вставкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 172 руб.</t>
+Старая цена: 175 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">141.00</t>
+      <t xml:space="preserve">148.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">571 d-4,5 \ Кронштейн на экономпанель для головных уборов</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: BLT.072.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -2019,51 +2019,51 @@
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13.01.2026</t>
+            <t xml:space="preserve">03.07.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -2899,67 +2899,67 @@
             <t xml:space="preserve">
 Артикул: NPN.344.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 106</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 6</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: не используется с алюминиевой вставкой</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 172 руб.</t>
+Старая цена: 175 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">141.00</t>
+            <t xml:space="preserve">148.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">571 d-4,5 \ Кронштейн на экономпанель для головных уборов</t>
           </r>
           <r>
             <t xml:space="preserve">