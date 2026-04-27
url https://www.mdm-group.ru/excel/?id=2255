--- v1 (2026-01-27)
+++ v2 (2026-04-27)
@@ -75,54 +75,50 @@
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">B-407 B7 d=6 \ Кронштейн на стену (d-6, L-300мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: BLT.082.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 6</t>
     </r>
     <r>
       <t xml:space="preserve">
- Дата и время: 07.08.2025 13:02:13</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Собственное производство: Нет</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 76.6 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">65.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
@@ -140,54 +136,50 @@
       </rPr>
       <t xml:space="preserve">В-470 D-45 \ Кронштейн на стену (d-8, L-300мм)  2 сорт</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: B.BLT.079.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 8</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Штырьки приварены под наклоном</t>
     </r>
     <r>
       <t xml:space="preserve">
- Дата и время: 06.08.2025</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Старая цена: 75 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">34.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
@@ -421,83 +413,79 @@
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">W 111.YN \ Настенный кронштейн наклонный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NKR.056.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
- Дата и время: 07.08.2025 17:30:55</t>
-[...6 lines deleted...]
-      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 235 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">199.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">W 113.YN \ Настенный кронштейн прямой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NKR.058.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 300</t>
@@ -551,58 +539,50 @@
       <t xml:space="preserve">
 Артикул: NKR.002HL.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Конструкция сварная, диаметр крепления конструкции к плоскости -  80 мм. Используйте шторы с отверстием крепления не менее диаметра крепления к плоскости.</t>
     </r>
     <r>
       <t xml:space="preserve">
- Дата и время: 07.08.2025 17:30:14</t>
-[...6 lines deleted...]
-      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 1980 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1390.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
@@ -742,78 +722,78 @@
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">YLP-119 \ Настенный полкодержатель</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NKR.023.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
- Дата и время: 07.08.2025</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 551 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">359.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
@@ -1664,54 +1644,50 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">B-407 B7 d=6 \ Кронштейн на стену (d-6, L-300мм)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: BLT.082.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 6</t>
           </r>
           <r>
             <t xml:space="preserve">
- Дата и время: 07.08.2025 13:02:13</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Собственное производство: Нет</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 76.6 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">65.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
@@ -1732,54 +1708,50 @@
             </rPr>
             <t xml:space="preserve">В-470 D-45 \ Кронштейн на стену (d-8, L-300мм)  2 сорт</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: B.BLT.079.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 8</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Штырьки приварены под наклоном</t>
           </r>
           <r>
             <t xml:space="preserve">
- Дата и время: 06.08.2025</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Старая цена: 75 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">34.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="8" spans="1:26">
@@ -2034,83 +2006,79 @@
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">W 111.YN \ Настенный кронштейн наклонный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: NKR.056.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
- Дата и время: 07.08.2025 17:30:55</t>
-[...6 lines deleted...]
-            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 235 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">199.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">W 113.YN \ Настенный кронштейн прямой</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: NKR.058.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
@@ -2172,58 +2140,50 @@
             <t xml:space="preserve">
 Артикул: NKR.002HL.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Конструкция сварная, диаметр крепления конструкции к плоскости -  80 мм. Используйте шторы с отверстием крепления не менее диаметра крепления к плоскости.</t>
           </r>
           <r>
             <t xml:space="preserve">
- Дата и время: 07.08.2025 17:30:14</t>
-[...6 lines deleted...]
-            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 1980 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1390.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
@@ -2374,78 +2334,78 @@
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">YLP-119 \ Настенный полкодержатель</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: NKR.023.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
- Дата и время: 07.08.2025</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 551 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">359.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>