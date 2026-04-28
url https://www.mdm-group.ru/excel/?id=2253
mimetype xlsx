--- v1 (2026-01-27)
+++ v2 (2026-04-28)
@@ -33,51 +33,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">14.01.2026</t>
+      <t xml:space="preserve">21.04.2026</t>
     </r>
   </si>
   <si>
     <t>Вешала Primo</t>
   </si>
   <si>
     <t>Вешала с перфорацией могут использоваться с навесными элементами модульных систем Neo fix и Vertical.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Вешало</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRS.001</t>
     </r>
@@ -89,51 +89,51 @@
       <t xml:space="preserve">
 Глубина, мм: 720</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 930</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1410</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">7762.94</t>
+      <t xml:space="preserve">7738.46</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Вешало</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRS.002</t>
@@ -146,51 +146,51 @@
       <t xml:space="preserve">
 Глубина, мм: 720</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1230</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1410</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">8089.54</t>
+      <t xml:space="preserve">8065.06</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Вешало со стеклянными полками</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRS.003.GL</t>
@@ -207,51 +207,51 @@
       <t xml:space="preserve">
 Ширина, мм: 930</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1410</t>
     </r>
     <r>
       <t xml:space="preserve">
 Полки: прозрачное стекло</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">19043.00</t>
+      <t xml:space="preserve">19009.24</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Вешало со стеклянными полками</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRS.004.GL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -264,51 +264,51 @@
       <t xml:space="preserve">
 Ширина, мм: 1230</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1410</t>
     </r>
     <r>
       <t xml:space="preserve">
 Полки: прозрачное стекло</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">24716.20</t>
+      <t xml:space="preserve">24682.44</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Вешало со стеклянными полками</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRS.003.MGL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -321,51 +321,51 @@
       <t xml:space="preserve">
 Ширина, мм: 930</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1410</t>
     </r>
     <r>
       <t xml:space="preserve">
 Полки: матовое стекло</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">21606.00</t>
+      <t xml:space="preserve">21572.24</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Вешало со стеклянными полками</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRS.004.MGL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -378,51 +378,51 @@
       <t xml:space="preserve">
 Ширина, мм: 1230</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1410</t>
     </r>
     <r>
       <t xml:space="preserve">
 Полки: матовое стекло</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">24716.20</t>
+      <t xml:space="preserve">24682.44</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Вешало</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRS.005</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -431,51 +431,51 @@
       <t xml:space="preserve">
 Глубина, мм: 720</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 930</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1410</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">9897.33</t>
+      <t xml:space="preserve">9872.85</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Вешало</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRS.006</t>
@@ -488,51 +488,51 @@
       <t xml:space="preserve">
 Глубина, мм: 720</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1230</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1410</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10387.23</t>
+      <t xml:space="preserve">10362.75</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Вешало с перфорированной стойкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRS.007</t>
@@ -549,51 +549,51 @@
       <t xml:space="preserve">
 Ширина, мм: 930</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1410</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: кронштейны в комплектацию не входят</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">11092.94</t>
+      <t xml:space="preserve">11068.46</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Вешало с перфорированной стойкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRS.008</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -606,51 +606,51 @@
       <t xml:space="preserve">
 Ширина, мм: 1230</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1410</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: кронштейны в комплектацию не входят</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">12253.54</t>
+      <t xml:space="preserve">12229.06</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Вешало с перфорированной стойкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRS.009</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -659,51 +659,51 @@
       <t xml:space="preserve">
 Глубина, мм: 720</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 930</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1410</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">11456.94</t>
+      <t xml:space="preserve">11432.46</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Вешало с перфорированной стойкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRS.010</t>
@@ -716,51 +716,51 @@
       <t xml:space="preserve">
 Глубина, мм: 720</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1230</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1410</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">11971.54</t>
+      <t xml:space="preserve">11947.06</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Вешало с перфорированной стойкой и стеклянными полками</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRS.011.GL</t>
@@ -777,51 +777,51 @@
       <t xml:space="preserve">
 Ширина, мм: 930</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1410</t>
     </r>
     <r>
       <t xml:space="preserve">
 Полки: прозрачное стекло</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">20366.94</t>
+      <t xml:space="preserve">20342.46</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Вешало с перфорированной стойкой и стеклянными полками</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRS.012.GL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -834,51 +834,51 @@
       <t xml:space="preserve">
 Ширина, мм: 1230</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1410</t>
     </r>
     <r>
       <t xml:space="preserve">
 Полки: прозрачное стекло</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">22703.54</t>
+      <t xml:space="preserve">22679.06</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Вешало с перфорированной стойкой и стеклянными полками</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRS.011.MGL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -891,51 +891,51 @@
       <t xml:space="preserve">
 Ширина, мм: 930</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1410</t>
     </r>
     <r>
       <t xml:space="preserve">
 Полки: матовое стекло</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">23258.94</t>
+      <t xml:space="preserve">23234.46</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Вешало с перфорированной стойкой и стеклянными полками</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRS.012.MGL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -948,51 +948,51 @@
       <t xml:space="preserve">
 Ширина, мм: 1230</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1410</t>
     </r>
     <r>
       <t xml:space="preserve">
 Полки: матовое стекло</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">27599.54</t>
+      <t xml:space="preserve">27575.06</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Вешало одинарное однорядное</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRS.013.SA.GL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: сатин</t>
@@ -10266,51 +10266,51 @@
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">14.01.2026</t>
+            <t xml:space="preserve">21.04.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -10342,51 +10342,51 @@
             <t xml:space="preserve">
 Глубина, мм: 720</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 930</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1410</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">7762.94</t>
+            <t xml:space="preserve">7738.46</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Вешало</t>
           </r>
@@ -10402,51 +10402,51 @@
             <t xml:space="preserve">
 Глубина, мм: 720</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1230</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1410</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">8089.54</t>
+            <t xml:space="preserve">8065.06</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="4"/>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
@@ -10468,51 +10468,51 @@
             <t xml:space="preserve">
 Ширина, мм: 930</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1410</t>
           </r>
           <r>
             <t xml:space="preserve">
 Полки: прозрачное стекло</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">19043.00</t>
+            <t xml:space="preserve">19009.24</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Вешало со стеклянными полками</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PRS.004.GL</t>
           </r>
@@ -10528,51 +10528,51 @@
             <t xml:space="preserve">
 Ширина, мм: 1230</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1410</t>
           </r>
           <r>
             <t xml:space="preserve">
 Полки: прозрачное стекло</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">24716.20</t>
+            <t xml:space="preserve">24682.44</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Вешало со стеклянными полками</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -10590,51 +10590,51 @@
             <t xml:space="preserve">
 Ширина, мм: 930</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1410</t>
           </r>
           <r>
             <t xml:space="preserve">
 Полки: матовое стекло</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">21606.00</t>
+            <t xml:space="preserve">21572.24</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Вешало со стеклянными полками</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PRS.004.MGL</t>
           </r>
@@ -10650,51 +10650,51 @@
             <t xml:space="preserve">
 Ширина, мм: 1230</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1410</t>
           </r>
           <r>
             <t xml:space="preserve">
 Полки: матовое стекло</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">24716.20</t>
+            <t xml:space="preserve">24682.44</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Вешало</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -10708,51 +10708,51 @@
             <t xml:space="preserve">
 Глубина, мм: 720</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 930</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1410</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">9897.33</t>
+            <t xml:space="preserve">9872.85</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Вешало</t>
           </r>
@@ -10768,51 +10768,51 @@
             <t xml:space="preserve">
 Глубина, мм: 720</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1230</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1410</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10387.23</t>
+            <t xml:space="preserve">10362.75</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
@@ -10834,51 +10834,51 @@
             <t xml:space="preserve">
 Ширина, мм: 930</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1410</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: кронштейны в комплектацию не входят</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">11092.94</t>
+            <t xml:space="preserve">11068.46</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Вешало с перфорированной стойкой</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PRS.008</t>
           </r>
@@ -10894,51 +10894,51 @@
             <t xml:space="preserve">
 Ширина, мм: 1230</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1410</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: кронштейны в комплектацию не входят</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">12253.54</t>
+            <t xml:space="preserve">12229.06</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Вешало с перфорированной стойкой</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -10952,51 +10952,51 @@
             <t xml:space="preserve">
 Глубина, мм: 720</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 930</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1410</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">11456.94</t>
+            <t xml:space="preserve">11432.46</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Вешало с перфорированной стойкой</t>
           </r>
@@ -11012,51 +11012,51 @@
             <t xml:space="preserve">
 Глубина, мм: 720</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1230</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1410</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">11971.54</t>
+            <t xml:space="preserve">11947.06</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
@@ -11078,51 +11078,51 @@
             <t xml:space="preserve">
 Ширина, мм: 930</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1410</t>
           </r>
           <r>
             <t xml:space="preserve">
 Полки: прозрачное стекло</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">20366.94</t>
+            <t xml:space="preserve">20342.46</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Вешало с перфорированной стойкой и стеклянными полками</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PRS.012.GL</t>
           </r>
@@ -11138,51 +11138,51 @@
             <t xml:space="preserve">
 Ширина, мм: 1230</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1410</t>
           </r>
           <r>
             <t xml:space="preserve">
 Полки: прозрачное стекло</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">22703.54</t>
+            <t xml:space="preserve">22679.06</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Вешало с перфорированной стойкой и стеклянными полками</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -11200,51 +11200,51 @@
             <t xml:space="preserve">
 Ширина, мм: 930</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1410</t>
           </r>
           <r>
             <t xml:space="preserve">
 Полки: матовое стекло</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">23258.94</t>
+            <t xml:space="preserve">23234.46</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Вешало с перфорированной стойкой и стеклянными полками</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PRS.012.MGL</t>
           </r>
@@ -11260,51 +11260,51 @@
             <t xml:space="preserve">
 Ширина, мм: 1230</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1410</t>
           </r>
           <r>
             <t xml:space="preserve">
 Полки: матовое стекло</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">27599.54</t>
+            <t xml:space="preserve">27575.06</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Вешало одинарное однорядное</t>
           </r>
           <r>
             <t xml:space="preserve">