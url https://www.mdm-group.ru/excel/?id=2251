--- v1 (2026-01-23)
+++ v2 (2026-04-24)
@@ -15,51 +15,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">01.01.2026</t>
     </r>
   </si>
   <si>
     <t>Стойки напольные для одежды JVS (Собственное производство)</t>
   </si>
   <si>
     <t>Стойки напольные для одежды JVS – недорогие вешала российского производства, изготовленные из круглой трубы с диаметром 25 мм.
@@ -185,372 +185,380 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1622.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">JVS-01 \ Стойка напольная для одежды</t>
-[...3 lines deleted...]
-Артикул: JVS.001.CH</t>
+      <t xml:space="preserve">JVS-02 \  Стойка напольная для одежды</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JVS.002.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 1200</t>
+Ширина, мм: 1600</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1500</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 550</t>
+Глубина, мм: 540</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Макс. допустимая распределенная нагрузка: не более 30 кг</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2985.00</t>
+      <t xml:space="preserve">2628.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">JVS-02 \  Стойка напольная для одежды</t>
-[...3 lines deleted...]
-Артикул: JVS.002.CH</t>
+      <t xml:space="preserve">JVS-03 \ Стойка напольная для одежды</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JVS.003.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1600</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 540</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Макс. допустимая распределенная нагрузка: не более 30 кг</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2628.00</t>
+      <t xml:space="preserve">3328.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">JVS-03 \ Стойка напольная для одежды</t>
-[...19 lines deleted...]
-Глубина, мм: 540</t>
+      <t xml:space="preserve">OD.104VHL \ Вешало разборное, из круглой трубы 25мм, L1150, H1550, D480, OLMA</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: OD.104.VHL.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 1100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм:  1500</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 480</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Сечение труб 25мм. Распределенная нагрузка до 35кг. Сборно-разборная конструкция. Возможна установка полки OD.104.PLK.DSP (в комплект не входит, производится под заказ). </t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
-Макс. допустимая распределенная нагрузка: не более 30 кг</t>
+Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3328.00</t>
+      <t xml:space="preserve">4437.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">OD.104VHL \ Вешало разборное, из круглой трубы 25мм, L1150, H1550, D480, OLMA</t>
-[...15 lines deleted...]
-Глубина, мм: 480</t>
+      <t xml:space="preserve">OD.104.PLK.16 \ Полка 16мм для вешала OD.104VHL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: OD.104.PLK.DSP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 1140</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 16</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 388</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Сечение труб 25мм. Распределенная нагрузка до 35кг. Сборно-разборная конструкция. Возможна установка полки OD.104.PLK.DSP (в комплект не входит, производится под заказ). </t>
+Примечание: Полка для вешала OD.104.VHL.22450.4N100. Крепеж в комплекте. Изготавливается под заказ.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4437.00</t>
+      <t xml:space="preserve">1173.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">OD.104.PLK.16 \ Полка 16мм для вешала OD.104VHL</t>
-[...15 lines deleted...]
-Глубина, мм: 388</t>
+      <t xml:space="preserve">OD.079 \ Вешало разборное из круглой трубы 25мм, L1100, H1500, OLMA</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: OD.079.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Полка для вешала OD.104.VHL.22450.4N100. Крепеж в комплекте. Изготавливается под заказ.</t>
+Ширина, мм: 1100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1510</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 500</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Вешало разборное из трубы 25мм. Возможна установка нижней полки, колесные опоры в комплекте, допустимая распределенная нагрузка 30кг.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Россия</t>
+Кол-во в упаковке, шт.: 1</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1173.00</t>
+      <t xml:space="preserve">3560.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">OD.079 \ Вешало разборное из круглой трубы 25мм, L1100, H1500, OLMA</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: OD.079.22450.4N100</t>
-[...3 lines deleted...]
-Цвет: черный муар</t>
+Артикул: OD.079.9016.MU</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1510</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Вешало разборное из трубы 25мм. Возможна установка нижней полки, колесные опоры в комплекте, допустимая распределенная нагрузка 30кг.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
@@ -567,782 +575,530 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">3560.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">OD.079 \ Вешало разборное из круглой трубы 25мм, L1100, H1500, OLMA</t>
-[...19 lines deleted...]
-Глубина, мм: 500</t>
+      <t xml:space="preserve">OD.079.PLK.16.V2 \  Полка 16мм для вешала OD.079 </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: OD.079.PLK.16.V2.DSP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 1045</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 348</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Вешало разборное из трубы 25мм. Возможна установка нижней полки, колесные опоры в комплекте, допустимая распределенная нагрузка 30кг.</t>
+Примечание: Полка для вешала OD.079. Крепление в комплекте.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3560.00</t>
+      <t xml:space="preserve">1173.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">OD.079.PLK.16.V2 \  Полка 16мм для вешала OD.079 </t>
-[...11 lines deleted...]
-Глубина, мм: 348</t>
+      <t xml:space="preserve">OD.125 \ Вешалка напольная, двухрядная - рейл, 150 см х 110см х 48см, OLMA</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: OD.125.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 1100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1500</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 480</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Сечение труб 25мм. Распределенная нагрузка 70кг. Сборно-разборная конструкция.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Полка для вешала OD.079. Крепление в комплекте.</t>
-[...10 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1173.00</t>
+      <t xml:space="preserve">3152.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">OD.125 \ Вешалка напольная, двухрядная - рейл, 150 см х 110см х 48см, OLMA</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: OD.125.CH</t>
+Артикул: OD.125.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 480</t>
     </r>
     <r>
       <t xml:space="preserve">
-Цвет: хром</t>
+Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Сечение труб 25мм. Распределенная нагрузка 70кг. Сборно-разборная конструкция.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3152.00</t>
+      <t xml:space="preserve">3346.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">OD.125 \ Вешалка напольная, двухрядная - рейл, 150 см х 110см х 48см, OLMA</t>
-[...7 lines deleted...]
-Ширина, мм: 1100</t>
+      <t xml:space="preserve">JVS-04 \ Стойка напольная 2-х рядная</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JVS.004.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 1200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1500</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 480</t>
-[...7 lines deleted...]
-Примечание: Сечение труб 25мм. Распределенная нагрузка 70кг. Сборно-разборная конструкция.</t>
+Глубина, мм: 600</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Россия</t>
+Макс. допустимая распределенная нагрузка: при одинаковой загрузке обеих перекладин, на каждую перекладину не более 25 кг</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3346.00</t>
+      <t xml:space="preserve">4900.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">JVS-04 \ Стойка напольная 2-х рядная</t>
-[...3 lines deleted...]
-Артикул: JVS.004.CH</t>
+      <t xml:space="preserve">JVS-06 \ Стойка напольная 4-х рожковая</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JVS.006.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 1200</t>
+Ширина, мм: 840</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1500</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 600</t>
+Глубина, мм: 840</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
-Макс. допустимая распределенная нагрузка: при одинаковой загрузке обеих перекладин, на каждую перекладину не более 25 кг</t>
+Макс. допустимая распределенная нагрузка: при одинаковой загрузке обеих перекладин, на каждую перекладину не более 8 кг</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4900.00</t>
+      <t xml:space="preserve">3650.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">JVS-05 \ Стойка напольная 2-х рядная</t>
-[...11 lines deleted...]
-Ширина, мм: 1600</t>
+      <t xml:space="preserve">JVS-01 \ Стойка напольная для одежды черная</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JVS.001.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный шагрень</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 1200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1500</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 650</t>
+Глубина, мм: 550</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
-Макс. допустимая распределенная нагрузка: при одинаковой загрузке обеих перекладин, на каждую перекладину не более 25 кг</t>
+Макс. допустимая распределенная нагрузка: не более 30 кг</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5009.00</t>
+      <t xml:space="preserve">2396.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">JVS-06 \ Стойка напольная 4-х рожковая</t>
-[...11 lines deleted...]
-Ширина, мм: 840</t>
+      <t xml:space="preserve">JVS-02 \ Стойка напольная для одежды черная</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JVS.002.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный шагрень</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 1600</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1500</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 840</t>
+Глубина, мм: 540</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
-Макс. допустимая распределенная нагрузка: при одинаковой загрузке обеих перекладин, на каждую перекладину не более 8 кг</t>
+Макс. допустимая распределенная нагрузка: не более 30 кг</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3650.00</t>
+      <t xml:space="preserve">2166.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">JVS-01 \ Стойка напольная для одежды черная</t>
-[...3 lines deleted...]
-Артикул: JVS.001.22450.4N100</t>
+      <t xml:space="preserve">JVS-03 \ Стойка напольная для одежды черная</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JVS.003.22450.4N100 </t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный шагрень</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 1200</t>
+Ширина, мм: 1600</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1500</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 550</t>
+Глубина, мм: 540</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Макс. допустимая распределенная нагрузка: не более 30 кг</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2396.00</t>
-[...120 lines deleted...]
-      </rPr>
       <t xml:space="preserve">2696.00</t>
-    </r>
-[...120 lines deleted...]
-      <t xml:space="preserve">4140.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> JVS-06 \ Стойка напольная 4-х рожковая черная</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: JVS.006.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный шагрень</t>
@@ -1463,51 +1219,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2a3d0_ebd2_11ec_9803_ac1f6b40b531_OD007V2CH2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4009f4_e4fd_11ee_a821_0050569cf81d_OD007V2224504N1003.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f973c5c_d940_11e4_afdc_0025902b3cc1_BE504D11_EE40_42CF_9B3C_637A9E3E16384.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297f0e6_c736_11e4_afdc_0025902b3cc1_F369B8AD_AA23_4157_85F4_989AF354FD855.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba163f5_d940_11e4_afdc_0025902b3cc1_1FA38DDA_AE5E_4C64_9C02_2D9EE9728AB86.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a74913_093e_11ef_a821_0050569cf81d_OD104VHL224504N100_017.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08af163_093e_11ef_a821_0050569cf81d_OD104PLKDSP8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f151695_8823_11ed_8698_ac1f6b40b531_OD079224504N1009.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3f7de_8823_11ed_8698_ac1f6b40b531_OD0799016MU10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/OD079PLK16V2DSP_111.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c477a4_093e_11ef_a821_0050569cf81d_OD125CH_0112.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f31e5e_eaa9_11ee_a821_0050569cf81d_OD125224504N100_0113.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df0d42_d940_11e4_afdc_0025902b3cc1_2D68B6FA_2207_4BC6_B1BE_4A940CB6879814.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059172c_d941_11e4_afdc_0025902b3cc1_37B7A148_F98B_41B6_B457_CD66CF47E04615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce95dd_d941_11e4_afdc_0025902b3cc1_F3DF2D49_8C5C_48ED_AFA3_BF011160A66216.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cefa2c_4b4d_11e7_abe3_0025902b3cc1_JVS_01_217.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4cd8e0_4b4e_11e7_abe3_0025902b3cc1_JVS_02_218.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b557fb_4b4f_11e7_abe3_0025902b3cc1_JVS_03_219.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61cc68_4b4f_11e7_abe3_0025902b3cc1_JVS_04_220.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e90b8_4b4f_11e7_abe3_0025902b3cc1_JVS_05_221.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37caf1_4b4f_11e7_abe3_0025902b3cc1_JVS_06_222.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2a3d0_ebd2_11ec_9803_ac1f6b40b531_OD007V2CH2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4009f4_e4fd_11ee_a821_0050569cf81d_OD007V2224504N1003.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297f0e6_c736_11e4_afdc_0025902b3cc1_F369B8AD_AA23_4157_85F4_989AF354FD854.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba163f5_d940_11e4_afdc_0025902b3cc1_1FA38DDA_AE5E_4C64_9C02_2D9EE9728AB85.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a74913_093e_11ef_a821_0050569cf81d_OD104VHL224504N100_016.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08af163_093e_11ef_a821_0050569cf81d_OD104PLKDSP7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f151695_8823_11ed_8698_ac1f6b40b531_OD079224504N1008.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3f7de_8823_11ed_8698_ac1f6b40b531_OD0799016MU9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/OD079PLK16V2DSP_110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c477a4_093e_11ef_a821_0050569cf81d_OD125CH_0111.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f31e5e_eaa9_11ee_a821_0050569cf81d_OD125224504N100_0112.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df0d42_d940_11e4_afdc_0025902b3cc1_2D68B6FA_2207_4BC6_B1BE_4A940CB6879813.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce95dd_d941_11e4_afdc_0025902b3cc1_F3DF2D49_8C5C_48ED_AFA3_BF011160A66214.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cefa2c_4b4d_11e7_abe3_0025902b3cc1_JVS_01_215.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4cd8e0_4b4e_11e7_abe3_0025902b3cc1_JVS_02_216.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b557fb_4b4f_11e7_abe3_0025902b3cc1_JVS_03_217.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37caf1_4b4f_11e7_abe3_0025902b3cc1_JVS_06_218.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1655,81 +1411,81 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="857250" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="847725"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -2008,170 +1764,50 @@
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...118 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -2425,54 +2061,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z17"/>
+  <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B17" sqref="B17"/>
+      <selection activeCell="B15" sqref="B15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
@@ -2645,391 +2281,399 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1622.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="4"/>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">JVS-01 \ Стойка напольная для одежды</t>
-[...3 lines deleted...]
-Артикул: JVS.001.CH</t>
+            <t xml:space="preserve">JVS-02 \  Стойка напольная для одежды</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JVS.002.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 1200</t>
+Ширина, мм: 1600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1500</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 550</t>
+Глубина, мм: 540</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Макс. допустимая распределенная нагрузка: не более 30 кг</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2985.00</t>
+            <t xml:space="preserve">2628.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">JVS-02 \  Стойка напольная для одежды</t>
-[...3 lines deleted...]
-Артикул: JVS.002.CH</t>
+            <t xml:space="preserve">JVS-03 \ Стойка напольная для одежды</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JVS.003.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 540</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Макс. допустимая распределенная нагрузка: не более 30 кг</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2628.00</t>
+            <t xml:space="preserve">3328.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">JVS-03 \ Стойка напольная для одежды</t>
-[...19 lines deleted...]
-Глубина, мм: 540</t>
+            <t xml:space="preserve">OD.104VHL \ Вешало разборное, из круглой трубы 25мм, L1150, H1550, D480, OLMA</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OD.104.VHL.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм:  1500</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 480</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Сечение труб 25мм. Распределенная нагрузка до 35кг. Сборно-разборная конструкция. Возможна установка полки OD.104.PLK.DSP (в комплект не входит, производится под заказ). </t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
-Макс. допустимая распределенная нагрузка: не более 30 кг</t>
+Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3328.00</t>
+            <t xml:space="preserve">4437.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">OD.104VHL \ Вешало разборное, из круглой трубы 25мм, L1150, H1550, D480, OLMA</t>
-[...15 lines deleted...]
-Глубина, мм: 480</t>
+            <t xml:space="preserve">OD.104.PLK.16 \ Полка 16мм для вешала OD.104VHL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OD.104.PLK.DSP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1140</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 16</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 388</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Сечение труб 25мм. Распределенная нагрузка до 35кг. Сборно-разборная конструкция. Возможна установка полки OD.104.PLK.DSP (в комплект не входит, производится под заказ). </t>
+Примечание: Полка для вешала OD.104.VHL.22450.4N100. Крепеж в комплекте. Изготавливается под заказ.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4437.00</t>
+            <t xml:space="preserve">1173.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">OD.104.PLK.16 \ Полка 16мм для вешала OD.104VHL</t>
-[...15 lines deleted...]
-Глубина, мм: 388</t>
+            <t xml:space="preserve">OD.079 \ Вешало разборное из круглой трубы 25мм, L1100, H1500, OLMA</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OD.079.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Полка для вешала OD.104.VHL.22450.4N100. Крепеж в комплекте. Изготавливается под заказ.</t>
+Ширина, мм: 1100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1510</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 500</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Вешало разборное из трубы 25мм. Возможна установка нижней полки, колесные опоры в комплекте, допустимая распределенная нагрузка 30кг.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Россия</t>
+Кол-во в упаковке, шт.: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1173.00</t>
+            <t xml:space="preserve">3560.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">OD.079 \ Вешало разборное из круглой трубы 25мм, L1100, H1500, OLMA</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: OD.079.22450.4N100</t>
-[...3 lines deleted...]
-Цвет: черный муар</t>
+Артикул: OD.079.9016.MU</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1510</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Вешало разборное из трубы 25мм. Возможна установка нижней полки, колесные опоры в комплекте, допустимая распределенная нагрузка 30кг.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
@@ -3051,835 +2695,567 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3560.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">OD.079 \ Вешало разборное из круглой трубы 25мм, L1100, H1500, OLMA</t>
-[...19 lines deleted...]
-Глубина, мм: 500</t>
+            <t xml:space="preserve">OD.079.PLK.16.V2 \  Полка 16мм для вешала OD.079 </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OD.079.PLK.16.V2.DSP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1045</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 348</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Вешало разборное из трубы 25мм. Возможна установка нижней полки, колесные опоры в комплекте, допустимая распределенная нагрузка 30кг.</t>
+Примечание: Полка для вешала OD.079. Крепление в комплекте.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3560.00</t>
+            <t xml:space="preserve">1173.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">OD.079.PLK.16.V2 \  Полка 16мм для вешала OD.079 </t>
-[...11 lines deleted...]
-Глубина, мм: 348</t>
+            <t xml:space="preserve">OD.125 \ Вешалка напольная, двухрядная - рейл, 150 см х 110см х 48см, OLMA</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OD.125.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1500</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 480</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Сечение труб 25мм. Распределенная нагрузка 70кг. Сборно-разборная конструкция.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Полка для вешала OD.079. Крепление в комплекте.</t>
-[...10 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1173.00</t>
+            <t xml:space="preserve">3152.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">OD.125 \ Вешалка напольная, двухрядная - рейл, 150 см х 110см х 48см, OLMA</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: OD.125.CH</t>
+Артикул: OD.125.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 480</t>
           </r>
           <r>
             <t xml:space="preserve">
-Цвет: хром</t>
+Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Сечение труб 25мм. Распределенная нагрузка 70кг. Сборно-разборная конструкция.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3152.00</t>
+            <t xml:space="preserve">3346.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">OD.125 \ Вешалка напольная, двухрядная - рейл, 150 см х 110см х 48см, OLMA</t>
-[...7 lines deleted...]
-Ширина, мм: 1100</t>
+            <t xml:space="preserve">JVS-04 \ Стойка напольная 2-х рядная</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JVS.004.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1500</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 480</t>
-[...7 lines deleted...]
-Примечание: Сечение труб 25мм. Распределенная нагрузка 70кг. Сборно-разборная конструкция.</t>
+Глубина, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Россия</t>
+Макс. допустимая распределенная нагрузка: при одинаковой загрузке обеих перекладин, на каждую перекладину не более 25 кг</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3346.00</t>
+            <t xml:space="preserve">4900.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">JVS-04 \ Стойка напольная 2-х рядная</t>
-[...3 lines deleted...]
-Артикул: JVS.004.CH</t>
+            <t xml:space="preserve">JVS-06 \ Стойка напольная 4-х рожковая</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JVS.006.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 1200</t>
+Ширина, мм: 840</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1500</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 600</t>
+Глубина, мм: 840</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
-Макс. допустимая распределенная нагрузка: при одинаковой загрузке обеих перекладин, на каждую перекладину не более 25 кг</t>
+Макс. допустимая распределенная нагрузка: при одинаковой загрузке обеих перекладин, на каждую перекладину не более 8 кг</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4900.00</t>
+            <t xml:space="preserve">3650.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">JVS-05 \ Стойка напольная 2-х рядная</t>
-[...11 lines deleted...]
-Ширина, мм: 1600</t>
+            <t xml:space="preserve">JVS-01 \ Стойка напольная для одежды черная</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JVS.001.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный шагрень</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1500</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 650</t>
+Глубина, мм: 550</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
-Макс. допустимая распределенная нагрузка: при одинаковой загрузке обеих перекладин, на каждую перекладину не более 25 кг</t>
+Макс. допустимая распределенная нагрузка: не более 30 кг</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5009.00</t>
+            <t xml:space="preserve">2396.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">JVS-06 \ Стойка напольная 4-х рожковая</t>
-[...11 lines deleted...]
-Ширина, мм: 840</t>
+            <t xml:space="preserve">JVS-02 \ Стойка напольная для одежды черная</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JVS.002.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный шагрень</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1500</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 840</t>
+Глубина, мм: 540</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
-Макс. допустимая распределенная нагрузка: при одинаковой загрузке обеих перекладин, на каждую перекладину не более 8 кг</t>
+Макс. допустимая распределенная нагрузка: не более 30 кг</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3650.00</t>
+            <t xml:space="preserve">2166.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">JVS-01 \ Стойка напольная для одежды черная</t>
-[...3 lines deleted...]
-Артикул: JVS.001.22450.4N100</t>
+            <t xml:space="preserve">JVS-03 \ Стойка напольная для одежды черная</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JVS.003.22450.4N100 </t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 1200</t>
+Ширина, мм: 1600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1500</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 550</t>
+Глубина, мм: 540</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Макс. допустимая распределенная нагрузка: не более 30 кг</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2396.00</t>
+            <t xml:space="preserve">2696.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
-        <is>
-[...258 lines deleted...]
-      <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> JVS-06 \ Стойка напольная 4-х рожковая черная</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: JVS.006.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 840</t>
           </r>