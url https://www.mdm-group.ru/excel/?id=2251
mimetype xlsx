--- v2 (2026-04-24)
+++ v3 (2026-09-06)
@@ -15,51 +15,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">01.01.2026</t>
     </r>
   </si>
   <si>
     <t>Стойки напольные для одежды JVS (Собственное производство)</t>
   </si>
   <si>
     <t>Стойки напольные для одежды JVS – недорогие вешала российского производства, изготовленные из круглой трубы с диаметром 25 мм.
@@ -230,111 +230,50 @@
 Глубина, мм: 540</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Макс. допустимая распределенная нагрузка: не более 30 кг</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2628.00</t>
-    </r>
-[...59 lines deleted...]
-      <t xml:space="preserve">3328.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">OD.104VHL \ Вешало разборное, из круглой трубы 25мм, L1150, H1550, D480, OLMA</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: OD.104.VHL.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1100</t>
@@ -1219,51 +1158,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2a3d0_ebd2_11ec_9803_ac1f6b40b531_OD007V2CH2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4009f4_e4fd_11ee_a821_0050569cf81d_OD007V2224504N1003.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297f0e6_c736_11e4_afdc_0025902b3cc1_F369B8AD_AA23_4157_85F4_989AF354FD854.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba163f5_d940_11e4_afdc_0025902b3cc1_1FA38DDA_AE5E_4C64_9C02_2D9EE9728AB85.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a74913_093e_11ef_a821_0050569cf81d_OD104VHL224504N100_016.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08af163_093e_11ef_a821_0050569cf81d_OD104PLKDSP7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f151695_8823_11ed_8698_ac1f6b40b531_OD079224504N1008.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3f7de_8823_11ed_8698_ac1f6b40b531_OD0799016MU9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/OD079PLK16V2DSP_110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c477a4_093e_11ef_a821_0050569cf81d_OD125CH_0111.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f31e5e_eaa9_11ee_a821_0050569cf81d_OD125224504N100_0112.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df0d42_d940_11e4_afdc_0025902b3cc1_2D68B6FA_2207_4BC6_B1BE_4A940CB6879813.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce95dd_d941_11e4_afdc_0025902b3cc1_F3DF2D49_8C5C_48ED_AFA3_BF011160A66214.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cefa2c_4b4d_11e7_abe3_0025902b3cc1_JVS_01_215.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4cd8e0_4b4e_11e7_abe3_0025902b3cc1_JVS_02_216.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b557fb_4b4f_11e7_abe3_0025902b3cc1_JVS_03_217.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37caf1_4b4f_11e7_abe3_0025902b3cc1_JVS_06_218.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2a3d0_ebd2_11ec_9803_ac1f6b40b531_OD007V2CH2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4009f4_e4fd_11ee_a821_0050569cf81d_OD007V2224504N1003.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297f0e6_c736_11e4_afdc_0025902b3cc1_F369B8AD_AA23_4157_85F4_989AF354FD854.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a74913_093e_11ef_a821_0050569cf81d_OD104VHL224504N100_015.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08af163_093e_11ef_a821_0050569cf81d_OD104PLKDSP6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f151695_8823_11ed_8698_ac1f6b40b531_OD079224504N1007.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3f7de_8823_11ed_8698_ac1f6b40b531_OD0799016MU8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/OD079PLK16V2DSP_19.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c477a4_093e_11ef_a821_0050569cf81d_OD125CH_0110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f31e5e_eaa9_11ee_a821_0050569cf81d_OD125224504N100_0111.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df0d42_d940_11e4_afdc_0025902b3cc1_2D68B6FA_2207_4BC6_B1BE_4A940CB6879812.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce95dd_d941_11e4_afdc_0025902b3cc1_F3DF2D49_8C5C_48ED_AFA3_BF011160A66213.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cefa2c_4b4d_11e7_abe3_0025902b3cc1_JVS_01_214.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4cd8e0_4b4e_11e7_abe3_0025902b3cc1_JVS_02_215.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b557fb_4b4f_11e7_abe3_0025902b3cc1_JVS_03_216.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37caf1_4b4f_11e7_abe3_0025902b3cc1_JVS_06_217.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1381,81 +1320,81 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="857250" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="847725"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -1734,80 +1673,50 @@
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...28 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -2061,54 +1970,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z15"/>
+  <dimension ref="A1:Z14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B15" sqref="B15"/>
+      <selection activeCell="D14" sqref="D14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
@@ -2345,116 +2254,50 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2628.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">JVS-03 \ Стойка напольная для одежды</t>
-[...64 lines deleted...]
-            </rPr>
             <t xml:space="preserve">OD.104VHL \ Вешало разборное, из круглой трубы 25мм, L1150, H1550, D480, OLMA</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: OD.104.VHL.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм:  1500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 480</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Сечение труб 25мм. Распределенная нагрузка до 35кг. Сборно-разборная конструкция. Возможна установка полки OD.104.PLK.DSP (в комплект не входит, производится под заказ). </t>
@@ -2466,52 +2309,54 @@
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4437.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
-      <c r="C9" s="4"/>
-      <c r="D9" s="5" t="inlineStr">
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" s="4"/>
+      <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">OD.104.PLK.16 \ Полка 16мм для вешала OD.104VHL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: OD.104.PLK.DSP</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1140</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 16</t>
           </r>
@@ -2534,54 +2379,52 @@
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1173.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B10" s="5" t="inlineStr">
+      <c r="C9" s="4"/>
+      <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">OD.079 \ Вешало разборное из круглой трубы 25мм, L1100, H1500, OLMA</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: OD.079.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1100</t>
           </r>
@@ -2608,52 +2451,54 @@
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3560.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
-      <c r="C10" s="4"/>
-      <c r="D10" s="5" t="inlineStr">
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" s="4"/>
+      <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">OD.079 \ Вешало разборное из круглой трубы 25мм, L1100, H1500, OLMA</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: OD.079.9016.MU</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1100</t>
           </r>
@@ -2680,54 +2525,52 @@
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3560.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B11" s="5" t="inlineStr">
+      <c r="C10" s="4"/>
+      <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">OD.079.PLK.16.V2 \  Полка 16мм для вешала OD.079 </t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: OD.079.PLK.16.V2.DSP</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1045</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 348</t>
           </r>
@@ -2746,52 +2589,54 @@
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1173.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="5" t="inlineStr">
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" s="4"/>
+      <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">OD.125 \ Вешалка напольная, двухрядная - рейл, 150 см х 110см х 48см, OLMA</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: OD.125.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1500</t>
           </r>
@@ -2814,54 +2659,52 @@
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3152.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B12" s="5" t="inlineStr">
+      <c r="C11" s="4"/>
+      <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">OD.125 \ Вешалка напольная, двухрядная - рейл, 150 см х 110см х 48см, OLMA</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: OD.125.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1500</t>
           </r>
@@ -2884,52 +2727,54 @@
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3346.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
-      <c r="C12" s="4"/>
-      <c r="D12" s="5" t="inlineStr">
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" s="4"/>
+      <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">JVS-04 \ Стойка напольная 2-х рядная</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: JVS.004.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1200</t>
           </r>
@@ -2948,54 +2793,52 @@
           <r>
             <t xml:space="preserve">
 Макс. допустимая распределенная нагрузка: при одинаковой загрузке обеих перекладин, на каждую перекладину не более 25 кг</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4900.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B13" s="5" t="inlineStr">
+      <c r="C12" s="4"/>
+      <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">JVS-06 \ Стойка напольная 4-х рожковая</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: JVS.006.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 840</t>
           </r>
@@ -3014,52 +2857,54 @@
           <r>
             <t xml:space="preserve">
 Макс. допустимая распределенная нагрузка: при одинаковой загрузке обеих перекладин, на каждую перекладину не более 8 кг</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3650.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
-      <c r="C13" s="4"/>
-      <c r="D13" s="5" t="inlineStr">
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" s="4"/>
+      <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">JVS-01 \ Стойка напольная для одежды черная</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: JVS.001.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1200</t>
           </r>
@@ -3078,54 +2923,52 @@
           <r>
             <t xml:space="preserve">
 Макс. допустимая распределенная нагрузка: не более 30 кг</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2396.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B14" s="5" t="inlineStr">
+      <c r="C13" s="4"/>
+      <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">JVS-02 \ Стойка напольная для одежды черная</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: JVS.002.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1600</t>
           </r>
@@ -3144,52 +2987,54 @@
           <r>
             <t xml:space="preserve">
 Макс. допустимая распределенная нагрузка: не более 30 кг</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2166.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
-      <c r="C14" s="4"/>
-      <c r="D14" s="5" t="inlineStr">
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" s="4"/>
+      <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">JVS-03 \ Стойка напольная для одежды черная</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: JVS.003.22450.4N100 </t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1600</t>
           </r>
@@ -3208,54 +3053,52 @@
           <r>
             <t xml:space="preserve">
 Макс. допустимая распределенная нагрузка: не более 30 кг</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2696.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B15" s="5" t="inlineStr">
+      <c r="C14" s="4"/>
+      <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> JVS-06 \ Стойка напольная 4-х рожковая черная</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: JVS.006.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 840</t>
           </r>