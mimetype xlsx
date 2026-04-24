--- v2 (2026-03-09)
+++ v3 (2026-04-24)
@@ -33,51 +33,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13.01.2026</t>
+      <t xml:space="preserve">19.04.2026</t>
     </r>
   </si>
   <si>
     <t>Напольные стойки для одежды Global (с вертикальной перфорацией)</t>
   </si>
   <si>
     <t>Напольные стойки для одежды Global – это единственная серия металлических модульных стоек, которая позволяет создавать функциональное островное оборудование и перестраивать его в соответствии с ассортиментом.
 Вешала разборные, собираются из трёх видов рам, которые соединяются между собой в различные конфигурации. Вертикальные стойки рам имеют перфорацию, совместимую с  модульной системой Global.
 Большой выбор навесных элементов Global:  фронтальные кронштейны, перекладины, полки, крючки позволяют презентабельно демонстрировать товар покупателям.
 Стойки для одежды напольные металлические могут комплектоваться полками из различных материалов: ДСП, МДФ, стекло матовое или прозрачное.
 Возможна установка рекламного постера и верхней полки.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">01  \ Каркас вешала </t>
     </r>
@@ -101,51 +101,51 @@
       <t xml:space="preserve">
 Высота, мм: 1420</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: регулируемые ножки входят в комплектацию вешал</t>
     </r>
     <r>
       <t xml:space="preserve">
 Комплектация: рама GLV S 001–2 шт.; J14c–3шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">9134.62</t>
+      <t xml:space="preserve">9116.26</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">02 \ Каркас вешала</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: GLV.K.02.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -162,51 +162,51 @@
       <t xml:space="preserve">
 Высота, мм: 1420</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: регулируемые ножки входят в комплектацию вешал</t>
     </r>
     <r>
       <t xml:space="preserve">
 Комплектация: рама GLV S 001–1шт.; рама GLV S 002–1шт.; J14c – 3шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">9758.62</t>
+      <t xml:space="preserve">9740.26</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">03 \  Каркас вешала</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: GLV.K.03.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -223,51 +223,51 @@
       <t xml:space="preserve">
 Высота, мм: 1420</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: регулируемые ножки входят в комплектацию вешал</t>
     </r>
     <r>
       <t xml:space="preserve">
 Комплектация: рама GLV S 001–1шт.; рама GLV S 003–1шт.; J14c – 3шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">9758.62</t>
+      <t xml:space="preserve">9740.26</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">04 \ Каркас вешала</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: GLV.K.04.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -284,51 +284,51 @@
       <t xml:space="preserve">
 Высота, мм: 1420</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: регулируемые ножки входят в комплектацию вешал</t>
     </r>
     <r>
       <t xml:space="preserve">
 Комплектация: рама GLV S 001–3шт.; J14c – 4шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13688.16</t>
+      <t xml:space="preserve">13663.68</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">05 \ Каркас вешала</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: GLV.K.05.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -345,51 +345,51 @@
       <t xml:space="preserve">
 Высота, мм: 1420</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: регулируемые ножки входят в комплектацию вешал</t>
     </r>
     <r>
       <t xml:space="preserve">
 Комплектация: рама GLV S 001–2шт.; рама GLV S 002–1шт.; J14c – 4шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">14312.16</t>
+      <t xml:space="preserve">14287.68</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">06 \ Каркас вешала</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: GLV.K.06.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -406,51 +406,51 @@
       <t xml:space="preserve">
 Высота, мм: 1420</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: регулируемые ножки входят в комплектацию вешал</t>
     </r>
     <r>
       <t xml:space="preserve">
 Комплектация: рама GLV S 001–3шт.; J14c – 4шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13688.16</t>
+      <t xml:space="preserve">13663.68</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">07 \ Каркас вешала</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: GLV.K.07.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -467,51 +467,51 @@
       <t xml:space="preserve">
 Высота, мм: 1420</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: регулируемые ножки входят в комплектацию вешал</t>
     </r>
     <r>
       <t xml:space="preserve">
 Комплектация: рама GLV S 001–2шт.; рама  GLV S 002–1шт.; J14c – 4шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">14312.16</t>
+      <t xml:space="preserve">14287.68</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">08 \ Каркас вешала</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: GLV.K.08.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -528,51 +528,51 @@
       <t xml:space="preserve">
 Высота, мм: 1420</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: регулируемые ножки входят в комплектацию вешал</t>
     </r>
     <r>
       <t xml:space="preserve">
 Комплектация: рама GLV S 001–4шт.; J14c – 4шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">18214.16</t>
+      <t xml:space="preserve">18189.68</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">09 \ Каркас вешала</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: GLV.K.09.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -589,51 +589,51 @@
       <t xml:space="preserve">
 Высота, мм: 1420</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: регулируемые ножки входят в комплектацию вешал</t>
     </r>
     <r>
       <t xml:space="preserve">
 Комплектация: рама GLV S 001–3шт.; J14c – 4шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13688.16</t>
+      <t xml:space="preserve">13663.68</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">10 \ Каркас вешала</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: GLV.K.10.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -650,51 +650,51 @@
       <t xml:space="preserve">
 Высота, мм: 1420</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: регулируемые ножки входят в комплектацию вешал</t>
     </r>
     <r>
       <t xml:space="preserve">
 Комплектация: рама GLV S 001–2шт.; рама GLV S 002–1шт.; J14c – 4шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">14312.16</t>
+      <t xml:space="preserve">14287.68</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">11 \ Каркас вешала</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: GLV.K.11.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -711,51 +711,51 @@
       <t xml:space="preserve">
 Высота, мм: 1420</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: регулируемые ножки входят в комплектацию вешал</t>
     </r>
     <r>
       <t xml:space="preserve">
 Комплектация: рама GLV S 001 – 1шт.; рама GLV S 009 – 1шт.; J14c – 3шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10694.62</t>
+      <t xml:space="preserve">10676.26</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">12 \ Каркас вешала</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: GLV.K.12.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -772,51 +772,51 @@
       <t xml:space="preserve">
 Высота, мм: 1420</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: регулируемые ножки входят в комплектацию вешал</t>
     </r>
     <r>
       <t xml:space="preserve">
 Комплектация: рама GLV S 001 – 2шт.; рама GLV S 009 – 1шт.; J14c – 4шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">15248.16</t>
+      <t xml:space="preserve">15223.68</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">13 \ Каркас вешала</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: GLV.K.13.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -833,51 +833,51 @@
       <t xml:space="preserve">
 Высота, мм: 1420</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: регулируемые ножки входят в комплектацию вешал</t>
     </r>
     <r>
       <t xml:space="preserve">
 Комплектация: рама GLV S 001 – 2шт.; рама GLV S 009 – 1шт.; J14c – 4шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">15248.16</t>
+      <t xml:space="preserve">15223.68</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">14 \ Каркас вешала</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: GLV.K.14.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -894,51 +894,51 @@
       <t xml:space="preserve">
 Высота, мм: 1420</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: регулируемые ножки входят в комплектацию вешал</t>
     </r>
     <r>
       <t xml:space="preserve">
 Комплектация: рама GLV S 001 – 2шт.; рама GLV S 009 – 1шт.; J14c – 4шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">15248.16</t>
+      <t xml:space="preserve">15223.68</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">GLV S 001 \ Рама</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: GLVS.001.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -1342,51 +1342,51 @@
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">27.54</t>
+      <t xml:space="preserve">21.42</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">GLV 007 \ Штанга для постера</t>
@@ -4656,140 +4656,140 @@
       <t xml:space="preserve">228.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">R 111 \ Кронштейн наклонный с шариками</t>
-[...3 lines deleted...]
-Артикул: RTP.020.CH</t>
+      <t xml:space="preserve">R 105-K \Кронштейн наклонный с штырьками</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RTP.054.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 48</t>
+Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">396.00</t>
+      <t xml:space="preserve">213.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">R 105-K \Кронштейн наклонный с штырьками</t>
-[...3 lines deleted...]
-Артикул: RTP.054.CH</t>
+      <t xml:space="preserve">R 111 \ Кронштейн наклонный с шариками</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RTP.020.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50</t>
+Кол-во в упаковке, шт.: 48</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">213.00</t>
+      <t xml:space="preserve">396.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">R 112 \ Кронштейн с крючками</t>
@@ -4998,140 +4998,140 @@
       <t xml:space="preserve">281.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">R 113-K \ Кронштейн прямой</t>
-[...3 lines deleted...]
-Артикул: RTP.055.CH</t>
+      <t xml:space="preserve">R 109 \ Кронштейн</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RTP.019.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 300</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+Глубина, мм: 415</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 40</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">162.00</t>
+      <t xml:space="preserve">448.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">R 109 \ Кронштейн</t>
-[...3 lines deleted...]
-Артикул: RTP.019.CH</t>
+      <t xml:space="preserve">R 113-K \ Кронштейн прямой</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RTP.055.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 415</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 40</t>
+Глубина, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">448.00</t>
+      <t xml:space="preserve">162.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">R 107 \ Кассета для сорочек</t>
@@ -6058,51 +6058,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f6314_65e4_11e6_9c74_0025902b3cc0_7AFA0E51_C4FF_4690_B795_D457B0F2CA292.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2938f9_65e5_11e6_9c74_0025902b3cc0_973C615D_C1DF_4FF2_B1F9_FB7FC7FD2F563.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3886713_65e5_11e6_9c74_0025902b3cc0_F06E2CBE_F37F_4457_875F_48CBCC1472854.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae4b15_65e6_11e6_9c74_0025902b3cc0_2D88BC48_FA23_484F_A885_60B367A7F0215.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1a7ec_65e6_11e6_9c74_0025902b3cc0_329A9C19_255C_4D68_B2CE_1A1F921396D66.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7aa766_65e7_11e6_9c74_0025902b3cc0_9EEA80FBF1147.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa0b9b_65e7_11e6_9c74_0025902b3cc0_3D460521_F3B7_4E45_B477_B823A8B79F5F8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b296037_65e8_11e6_9c74_0025902b3cc0_A48CEDFB_2C69_4495_90FD_AD7CB21574899.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43048a3c_65e8_11e6_9c74_0025902b3cc0_05AB10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b12db_65ed_11e6_9c74_0025902b3cc0_DB9760C6_C5B5_47E6_A6C5_E755BC1EC27011.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709664e_65ee_11e6_9c74_0025902b3cc0_C4A398FF_F135_403B_9508_B9EE0F41E97C12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802cf7aa_65ee_11e6_9c74_0025902b3cc0_2571CC9A_C66A_4A12_B559_2356C5C227E413.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcbc9c_65ee_11e6_9c74_0025902b3cc0_15142B25_54A1_4B0D_8F25_79A36EF61CB814.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09805dc_65ee_11e6_9c74_0025902b3cc0_9918F61B_EB2E_4E9D_8EB3_69FD40EAF85C15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa64ef_969a_11e1_8376_0025902b3cc1_805243FA_F8B8_4213_9808_EACCC1A40A8316.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817041e_96b5_11e1_8376_0025902b3cc1_0FF237FC_E8C7_4FC2_8C55_661074A7ACA617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38170423_96b5_11e1_8376_0025902b3cc1_0F698568_2FA5_47ED_B258_BAEF29AE191218.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073dfa0_c362_11e5_a514_0025902b3cc0_AE9BDC35_C061_4B01_8300_3CD9B579E06D19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304f7_fdef_11df_b16f_003048d0c7fe_B42A15EB_2CFF_41A2_8657_6187103D5E4120.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c2102_ff16_11e0_833e_003048f27c5f_9F98EDB9_4BCE_4B75_B34D_D8F47883ED9221.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa54449_ff16_11e0_833e_003048f27c5f_9BAC8883_6F10_4DE8_BBFB_461DCC9241E822.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af22f5_fdef_11df_b16f_003048d0c7fe_A2502C797F0F23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa54455_ff16_11e0_833e_003048f27c5f_41EBCDE1_58A9_40D7_BCCB_EAC38341590624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbd967_8356_11e0_afc8_003048f27c5f_4BCF8FE4_BA20_4837_A4A2_82490D01296825.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8ed03_ff34_11e0_833e_003048f27c5f_10126.JPG"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685b96c_ff18_11e0_833e_003048f27c5f_10127.JPG"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fb901_a79e_11e0_a476_003048f27c5f_101P28.JPG"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8ed46_ff34_11e0_833e_003048f27c5f_101P29.JPG"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5c24a_00e1_11e8_b78c_0025902b3cc1_GLV_011_b30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f266a4_00e2_11e8_b78c_0025902b3cc1_GLV_011_b31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec6499_00e2_11e8_b78c_0025902b3cc1_GLV_012_b32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ae01d_ff92_11e0_833e_003048f27c5f_GLV_012_b33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830e77f_00e3_11e8_b78c_0025902b3cc1_GLV_013_b34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940106e_00e3_11e8_b78c_0025902b3cc1_GLV_013_b35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca47d6_00e3_11e8_b78c_0025902b3cc1_GLV_014_b36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c0d50_00fa_11e8_b78c_0025902b3cc1_GLV_014_b37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd61ea_00e3_11e8_b78c_0025902b3cc1_GLV_015_b38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ece55c_00e4_11e8_b78c_0025902b3cc1_GLV_015_b39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b9526_00e4_11e8_b78c_0025902b3cc1_GLV_016_b40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665763bc_00e4_11e8_b78c_0025902b3cc1_GLV_016_b41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30a02d_00e4_11e8_b78c_0025902b3cc1_GLV_017_b42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d7cab_00e4_11e8_b78c_0025902b3cc1_GLV_017_b43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37451d75_00ed_11e8_b78c_0025902b3cc1_GLV_011_b44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063e5d4_00ef_11e8_b78c_0025902b3cc1_GLV_011_b45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb92e2_2859_11e0_99a4_003048f27c5f_GLV_012_b46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bbc57_00ef_11e8_b78c_0025902b3cc1_GLV_012_b47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792fa1e_1c3c_11e3_baa0_0025902b3cc1_GLV_013_b48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24a622_ff90_11e0_833e_003048f27c5f_GLV_013_b49.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480bb9e_ff21_11e0_833e_003048f27c5f_GLV_014_b50.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2c492_00f1_11e8_b78c_0025902b3cc1_GLV_014_b51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6876b7a_ff1f_11e0_833e_003048f27c5f_GLV_015_b52.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f118232_00f2_11e8_b78c_0025902b3cc1_GLV_015_b53.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9b287_bb65_11e1_a8e8_0025902b3cc1_GLV_016_b54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91753961_73e9_11e4_a300_0025902b3cc1_GLV_016_b55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1502cd_ff93_11e0_833e_003048f27c5f_GLV_017_b56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e291e9a_c481_11e3_a2c8_0025902b3cc1_GLV_017_b57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb25_fea4_11df_b16f_003048d0c7fe_6E8A2261_7F80_4416_98BC_4FB7D83C3A1E58.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ff22d_c55b_11df_b729_003048d0c7fe_CAF553C9_5871_458F_A59A_3BA9AFBC023F59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d239a_0100_11e0_b16f_003048d0c7fe_B08D1D45_A27F_458A_BD55_13F26F0F4B9460.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb28_fea4_11df_b16f_003048d0c7fe_9274CB7E_276B_49F7_8B17_1DAE6E10272261.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db30500_fdef_11df_b16f_003048d0c7fe_63D85E22_7A6E_4777_9EDE_6341BC5C806762.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79e03b_0100_11e0_b16f_003048d0c7fe_2C768075_AF53_49B8_955D_AC46C17E6A1863.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba787868_9af0_11ed_bd63_ac1f6b40b531_Frame-6-_1_64.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bfb42_9af0_11ed_bd63_ac1f6b40b531_GLS00690162565.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffb279_9af1_11ed_bd63_ac1f6b40b531_GLS006901625_0166.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a83e_0427_11e0_99a4_003048f27c5f_72CBFA5E_FA3A_4AC1_A300_B75308D0335467.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a841_0427_11e0_99a4_003048f27c5f_485A5F18_DBEB_46C0_94ED_26F86E0B22B468.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70d958_0427_11e0_99a4_003048f27c5f_30DFF48C_9CB3_42F7_92C8_9349AEC2B37E69.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70d95b_0427_11e0_99a4_003048f27c5f_198B1A2B_B3D1_4B9E_A319_307E33CEC30270.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70d95e_0427_11e0_99a4_003048f27c5f_049A9C43_0C0D_4554_BE3C_11847DB5317E71.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751772b9_0f25_11e0_99a4_003048f27c5f_F62201B6_AEDD_4F36_9786_A5EC509B949872.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47fb77_1e1d_11e8_ade2_0025902b3cc1_F4C1CE77_1707_4881_947E_A5EA146CA48F73.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108ddb5_6068_11eb_80bc_0025902b3cc1_8BCE05E3_B647_44A6_9F3E_8FD0DC8BA7F374.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2724e_6068_11eb_80bc_0025902b3cc1_8BCE05E3_B647_44A6_9F3E_8FD0DC8BA7F375.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa01b8_09b8_11e9_8add_0025902b3cc1_2E63857B_B355_4E28_8BB4_D0B810828FCD76.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4e7_0100_11e0_b16f_003048d0c7fe_DA27D4B0_66ED_430F_BAFE_152DBE62DD8777.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4e4_0100_11e0_b16f_003048d0c7fe_C688EDDE_D843_4E4F_BCC3_CAC4607DCB5078.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3050d_fdef_11df_b16f_003048d0c7fe_2EA372C8_BF20_4D9A_A391_ABA76B2005C879.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16ca61_9cab_11e9_80b7_0025902b3cc1_EA97CE90_9FAB_4698_A41E_88205852316480.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f0bb2_0100_11e0_b16f_003048d0c7fe_9A2D6A81_74BF_4C50_8429_809DBA79697C81.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2a6dd_9cab_11e9_80b7_0025902b3cc1_2EA372C8_BF20_4D9A_A391_ABA76B2005C882.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a8899_fdef_11df_b16f_003048d0c7fe_EA97CE90_9FAB_4698_A41E_88205852316483.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4ed_0100_11e0_b16f_003048d0c7fe_146FE058_C784_4AE7_A5B3_800757C1E60E84.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e2215_035a_11e0_b16f_003048d0c7fe_D2641C2F_8482_40A9_BFF1_1D25827CB92985.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7acfb_fdef_11df_b16f_003048d0c7fe_F2641285_02DB_4CC8_B4CD_AB1D2DD8FB8886.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728799a_9cab_11e9_80b7_0025902b3cc1_F2641285_02DB_4CC8_B4CD_AB1D2DD8FB8887.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa5f27_0427_11e0_99a4_003048f27c5f_C68A43EA_CF37_4207_BD17_D958C79815EA88.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28bb7b_246f_11e0_99a4_003048f27c5f_2E63857B_B355_4E28_8BB4_D0B810828FCD89.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb05_fea4_11df_b16f_003048d0c7fe_8B87051B_047C_49D7_95DA_BA1CEBE1C6E790.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84418dae_02ae_11e0_b16f_003048d0c7fe_995BC625_46D9_4A8D_B515_A5ECB51CE34991.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a1a6_fdef_11df_b16f_003048d0c7fe_61F8EEC7_6CBE_442B_9AF2_1CA869D4CA5F92.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853735b_02ae_11e0_b16f_003048d0c7fe_B122710F_71AE_4A07_ADDF_197CB35FA39293.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8537360_02ae_11e0_b16f_003048d0c7fe_4F2ABB7E_101E_4C23_87D1_95079471E5F394.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc56914_3fe9_11e0_86e2_003048f27c5f_EBDC121D_0EBB_4D5C_BA2A_1BB49C46533C95.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2615ca9_0b56_11e4_9ca4_0025902b3cc1_196.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3b6_638a_11e2_ab60_0025902b3cc1_3F9AF36A_1A14_49B9_B01D_2643AED478C097.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3bb_638a_11e2_ab60_0025902b3cc1_0C874F51_299A_4199_8B5C_9277292334F498.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3c5_638a_11e2_ab60_0025902b3cc1_2F378B2A_B89B_4EFA_A53C_3EED64F10E5A99.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3c0_638a_11e2_ab60_0025902b3cc1_21D882D2_217F_406B_8A34_29FF691C59DD100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d50e7_0b56_11e4_9ca4_0025902b3cc1_1CC00C8F_B1C2_4AAB_BB31_E1FBC6039F11101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb366069_0b56_11e4_9ca4_0025902b3cc1_C39A4958_C215_4603_8D6E_181C2D64B926102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19737151_0b57_11e4_9ca4_0025902b3cc1_B6A25171_39FB_4DE9_AC44_ECAE3AAC54CF103.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f6314_65e4_11e6_9c74_0025902b3cc0_7AFA0E51_C4FF_4690_B795_D457B0F2CA292.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2938f9_65e5_11e6_9c74_0025902b3cc0_973C615D_C1DF_4FF2_B1F9_FB7FC7FD2F563.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3886713_65e5_11e6_9c74_0025902b3cc0_F06E2CBE_F37F_4457_875F_48CBCC1472854.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae4b15_65e6_11e6_9c74_0025902b3cc0_2D88BC48_FA23_484F_A885_60B367A7F0215.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1a7ec_65e6_11e6_9c74_0025902b3cc0_329A9C19_255C_4D68_B2CE_1A1F921396D66.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7aa766_65e7_11e6_9c74_0025902b3cc0_9EEA80FBF1147.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa0b9b_65e7_11e6_9c74_0025902b3cc0_3D460521_F3B7_4E45_B477_B823A8B79F5F8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b296037_65e8_11e6_9c74_0025902b3cc0_A48CEDFB_2C69_4495_90FD_AD7CB21574899.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43048a3c_65e8_11e6_9c74_0025902b3cc0_05AB10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b12db_65ed_11e6_9c74_0025902b3cc0_DB9760C6_C5B5_47E6_A6C5_E755BC1EC27011.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709664e_65ee_11e6_9c74_0025902b3cc0_C4A398FF_F135_403B_9508_B9EE0F41E97C12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802cf7aa_65ee_11e6_9c74_0025902b3cc0_2571CC9A_C66A_4A12_B559_2356C5C227E413.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcbc9c_65ee_11e6_9c74_0025902b3cc0_15142B25_54A1_4B0D_8F25_79A36EF61CB814.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09805dc_65ee_11e6_9c74_0025902b3cc0_9918F61B_EB2E_4E9D_8EB3_69FD40EAF85C15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa64ef_969a_11e1_8376_0025902b3cc1_805243FA_F8B8_4213_9808_EACCC1A40A8316.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817041e_96b5_11e1_8376_0025902b3cc1_0FF237FC_E8C7_4FC2_8C55_661074A7ACA617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38170423_96b5_11e1_8376_0025902b3cc1_0F698568_2FA5_47ED_B258_BAEF29AE191218.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073dfa0_c362_11e5_a514_0025902b3cc0_AE9BDC35_C061_4B01_8300_3CD9B579E06D19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304f7_fdef_11df_b16f_003048d0c7fe_B42A15EB_2CFF_41A2_8657_6187103D5E4120.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c2102_ff16_11e0_833e_003048f27c5f_9F98EDB9_4BCE_4B75_B34D_D8F47883ED9221.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa54449_ff16_11e0_833e_003048f27c5f_9BAC8883_6F10_4DE8_BBFB_461DCC9241E822.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af22f5_fdef_11df_b16f_003048d0c7fe_A2502C797F0F23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa54455_ff16_11e0_833e_003048f27c5f_41EBCDE1_58A9_40D7_BCCB_EAC38341590624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbd967_8356_11e0_afc8_003048f27c5f_4BCF8FE4_BA20_4837_A4A2_82490D01296825.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8ed03_ff34_11e0_833e_003048f27c5f_10126.JPG"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685b96c_ff18_11e0_833e_003048f27c5f_10127.JPG"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fb901_a79e_11e0_a476_003048f27c5f_101P28.JPG"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8ed46_ff34_11e0_833e_003048f27c5f_101P29.JPG"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5c24a_00e1_11e8_b78c_0025902b3cc1_GLV_011_b30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f266a4_00e2_11e8_b78c_0025902b3cc1_GLV_011_b31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec6499_00e2_11e8_b78c_0025902b3cc1_GLV_012_b32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ae01d_ff92_11e0_833e_003048f27c5f_GLV_012_b33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830e77f_00e3_11e8_b78c_0025902b3cc1_GLV_013_b34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940106e_00e3_11e8_b78c_0025902b3cc1_GLV_013_b35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca47d6_00e3_11e8_b78c_0025902b3cc1_GLV_014_b36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c0d50_00fa_11e8_b78c_0025902b3cc1_GLV_014_b37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd61ea_00e3_11e8_b78c_0025902b3cc1_GLV_015_b38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ece55c_00e4_11e8_b78c_0025902b3cc1_GLV_015_b39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b9526_00e4_11e8_b78c_0025902b3cc1_GLV_016_b40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665763bc_00e4_11e8_b78c_0025902b3cc1_GLV_016_b41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30a02d_00e4_11e8_b78c_0025902b3cc1_GLV_017_b42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d7cab_00e4_11e8_b78c_0025902b3cc1_GLV_017_b43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37451d75_00ed_11e8_b78c_0025902b3cc1_GLV_011_b44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063e5d4_00ef_11e8_b78c_0025902b3cc1_GLV_011_b45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb92e2_2859_11e0_99a4_003048f27c5f_GLV_012_b46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bbc57_00ef_11e8_b78c_0025902b3cc1_GLV_012_b47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792fa1e_1c3c_11e3_baa0_0025902b3cc1_GLV_013_b48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24a622_ff90_11e0_833e_003048f27c5f_GLV_013_b49.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480bb9e_ff21_11e0_833e_003048f27c5f_GLV_014_b50.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2c492_00f1_11e8_b78c_0025902b3cc1_GLV_014_b51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6876b7a_ff1f_11e0_833e_003048f27c5f_GLV_015_b52.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f118232_00f2_11e8_b78c_0025902b3cc1_GLV_015_b53.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9b287_bb65_11e1_a8e8_0025902b3cc1_GLV_016_b54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91753961_73e9_11e4_a300_0025902b3cc1_GLV_016_b55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1502cd_ff93_11e0_833e_003048f27c5f_GLV_017_b56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e291e9a_c481_11e3_a2c8_0025902b3cc1_GLV_017_b57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb25_fea4_11df_b16f_003048d0c7fe_6E8A2261_7F80_4416_98BC_4FB7D83C3A1E58.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ff22d_c55b_11df_b729_003048d0c7fe_CAF553C9_5871_458F_A59A_3BA9AFBC023F59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d239a_0100_11e0_b16f_003048d0c7fe_B08D1D45_A27F_458A_BD55_13F26F0F4B9460.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb28_fea4_11df_b16f_003048d0c7fe_9274CB7E_276B_49F7_8B17_1DAE6E10272261.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db30500_fdef_11df_b16f_003048d0c7fe_63D85E22_7A6E_4777_9EDE_6341BC5C806762.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79e03b_0100_11e0_b16f_003048d0c7fe_2C768075_AF53_49B8_955D_AC46C17E6A1863.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba787868_9af0_11ed_bd63_ac1f6b40b531_Frame-6-_1_64.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bfb42_9af0_11ed_bd63_ac1f6b40b531_GLS00690162565.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffb279_9af1_11ed_bd63_ac1f6b40b531_GLS006901625_0166.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a83e_0427_11e0_99a4_003048f27c5f_72CBFA5E_FA3A_4AC1_A300_B75308D0335467.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a841_0427_11e0_99a4_003048f27c5f_485A5F18_DBEB_46C0_94ED_26F86E0B22B468.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70d958_0427_11e0_99a4_003048f27c5f_30DFF48C_9CB3_42F7_92C8_9349AEC2B37E69.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70d95b_0427_11e0_99a4_003048f27c5f_198B1A2B_B3D1_4B9E_A319_307E33CEC30270.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70d95e_0427_11e0_99a4_003048f27c5f_049A9C43_0C0D_4554_BE3C_11847DB5317E71.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751772b9_0f25_11e0_99a4_003048f27c5f_F62201B6_AEDD_4F36_9786_A5EC509B949872.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47fb77_1e1d_11e8_ade2_0025902b3cc1_F4C1CE77_1707_4881_947E_A5EA146CA48F73.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108ddb5_6068_11eb_80bc_0025902b3cc1_8BCE05E3_B647_44A6_9F3E_8FD0DC8BA7F374.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2724e_6068_11eb_80bc_0025902b3cc1_8BCE05E3_B647_44A6_9F3E_8FD0DC8BA7F375.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa01b8_09b8_11e9_8add_0025902b3cc1_2E63857B_B355_4E28_8BB4_D0B810828FCD76.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4e7_0100_11e0_b16f_003048d0c7fe_DA27D4B0_66ED_430F_BAFE_152DBE62DD8777.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4e4_0100_11e0_b16f_003048d0c7fe_C688EDDE_D843_4E4F_BCC3_CAC4607DCB5078.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3050d_fdef_11df_b16f_003048d0c7fe_2EA372C8_BF20_4D9A_A391_ABA76B2005C879.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16ca61_9cab_11e9_80b7_0025902b3cc1_EA97CE90_9FAB_4698_A41E_88205852316480.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2a6dd_9cab_11e9_80b7_0025902b3cc1_2EA372C8_BF20_4D9A_A391_ABA76B2005C881.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f0bb2_0100_11e0_b16f_003048d0c7fe_9A2D6A81_74BF_4C50_8429_809DBA79697C82.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a8899_fdef_11df_b16f_003048d0c7fe_EA97CE90_9FAB_4698_A41E_88205852316483.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4ed_0100_11e0_b16f_003048d0c7fe_146FE058_C784_4AE7_A5B3_800757C1E60E84.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e2215_035a_11e0_b16f_003048d0c7fe_D2641C2F_8482_40A9_BFF1_1D25827CB92985.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7acfb_fdef_11df_b16f_003048d0c7fe_F2641285_02DB_4CC8_B4CD_AB1D2DD8FB8886.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa5f27_0427_11e0_99a4_003048f27c5f_C68A43EA_CF37_4207_BD17_D958C79815EA87.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728799a_9cab_11e9_80b7_0025902b3cc1_F2641285_02DB_4CC8_B4CD_AB1D2DD8FB8888.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28bb7b_246f_11e0_99a4_003048f27c5f_2E63857B_B355_4E28_8BB4_D0B810828FCD89.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb05_fea4_11df_b16f_003048d0c7fe_8B87051B_047C_49D7_95DA_BA1CEBE1C6E790.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84418dae_02ae_11e0_b16f_003048d0c7fe_995BC625_46D9_4A8D_B515_A5ECB51CE34991.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a1a6_fdef_11df_b16f_003048d0c7fe_61F8EEC7_6CBE_442B_9AF2_1CA869D4CA5F92.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853735b_02ae_11e0_b16f_003048d0c7fe_B122710F_71AE_4A07_ADDF_197CB35FA39293.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8537360_02ae_11e0_b16f_003048d0c7fe_4F2ABB7E_101E_4C23_87D1_95079471E5F394.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc56914_3fe9_11e0_86e2_003048f27c5f_EBDC121D_0EBB_4D5C_BA2A_1BB49C46533C95.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2615ca9_0b56_11e4_9ca4_0025902b3cc1_196.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3b6_638a_11e2_ab60_0025902b3cc1_3F9AF36A_1A14_49B9_B01D_2643AED478C097.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3bb_638a_11e2_ab60_0025902b3cc1_0C874F51_299A_4199_8B5C_9277292334F498.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3c5_638a_11e2_ab60_0025902b3cc1_2F378B2A_B89B_4EFA_A53C_3EED64F10E5A99.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3c0_638a_11e2_ab60_0025902b3cc1_21D882D2_217F_406B_8A34_29FF691C59DD100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d50e7_0b56_11e4_9ca4_0025902b3cc1_1CC00C8F_B1C2_4AAB_BB31_E1FBC6039F11101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb366069_0b56_11e4_9ca4_0025902b3cc1_C39A4958_C215_4603_8D6E_181C2D64B926102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19737151_0b57_11e4_9ca4_0025902b3cc1_B6A25171_39FB_4DE9_AC44_ECAE3AAC54CF103.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9492,51 +9492,51 @@
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13.01.2026</t>
+            <t xml:space="preserve">19.04.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -9576,51 +9576,51 @@
             <t xml:space="preserve">
 Высота, мм: 1420</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: регулируемые ножки входят в комплектацию вешал</t>
           </r>
           <r>
             <t xml:space="preserve">
 Комплектация: рама GLV S 001–2 шт.; J14c–3шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">9134.62</t>
+            <t xml:space="preserve">9116.26</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">02 \ Каркас вешала</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: GLV.K.02.CH</t>
           </r>
@@ -9640,51 +9640,51 @@
             <t xml:space="preserve">
 Высота, мм: 1420</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: регулируемые ножки входят в комплектацию вешал</t>
           </r>
           <r>
             <t xml:space="preserve">
 Комплектация: рама GLV S 001–1шт.; рама GLV S 002–1шт.; J14c – 3шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">9758.62</t>
+            <t xml:space="preserve">9740.26</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="4"/>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">03 \  Каркас вешала</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -9706,51 +9706,51 @@
             <t xml:space="preserve">
 Высота, мм: 1420</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: регулируемые ножки входят в комплектацию вешал</t>
           </r>
           <r>
             <t xml:space="preserve">
 Комплектация: рама GLV S 001–1шт.; рама GLV S 003–1шт.; J14c – 3шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">9758.62</t>
+            <t xml:space="preserve">9740.26</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">04 \ Каркас вешала</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: GLV.K.04.CH</t>
           </r>
@@ -9770,51 +9770,51 @@
             <t xml:space="preserve">
 Высота, мм: 1420</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: регулируемые ножки входят в комплектацию вешал</t>
           </r>
           <r>
             <t xml:space="preserve">
 Комплектация: рама GLV S 001–3шт.; J14c – 4шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13688.16</t>
+            <t xml:space="preserve">13663.68</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">05 \ Каркас вешала</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -9836,51 +9836,51 @@
             <t xml:space="preserve">
 Высота, мм: 1420</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: регулируемые ножки входят в комплектацию вешал</t>
           </r>
           <r>
             <t xml:space="preserve">
 Комплектация: рама GLV S 001–2шт.; рама GLV S 002–1шт.; J14c – 4шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">14312.16</t>
+            <t xml:space="preserve">14287.68</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">06 \ Каркас вешала</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: GLV.K.06.CH</t>
           </r>
@@ -9900,51 +9900,51 @@
             <t xml:space="preserve">
 Высота, мм: 1420</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: регулируемые ножки входят в комплектацию вешал</t>
           </r>
           <r>
             <t xml:space="preserve">
 Комплектация: рама GLV S 001–3шт.; J14c – 4шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13688.16</t>
+            <t xml:space="preserve">13663.68</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">07 \ Каркас вешала</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -9966,51 +9966,51 @@
             <t xml:space="preserve">
 Высота, мм: 1420</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: регулируемые ножки входят в комплектацию вешал</t>
           </r>
           <r>
             <t xml:space="preserve">
 Комплектация: рама GLV S 001–2шт.; рама  GLV S 002–1шт.; J14c – 4шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">14312.16</t>
+            <t xml:space="preserve">14287.68</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">08 \ Каркас вешала</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: GLV.K.08.CH</t>
           </r>
@@ -10030,51 +10030,51 @@
             <t xml:space="preserve">
 Высота, мм: 1420</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: регулируемые ножки входят в комплектацию вешал</t>
           </r>
           <r>
             <t xml:space="preserve">
 Комплектация: рама GLV S 001–4шт.; J14c – 4шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">18214.16</t>
+            <t xml:space="preserve">18189.68</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">09 \ Каркас вешала</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -10096,51 +10096,51 @@
             <t xml:space="preserve">
 Высота, мм: 1420</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: регулируемые ножки входят в комплектацию вешал</t>
           </r>
           <r>
             <t xml:space="preserve">
 Комплектация: рама GLV S 001–3шт.; J14c – 4шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13688.16</t>
+            <t xml:space="preserve">13663.68</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">10 \ Каркас вешала</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: GLV.K.10.CH</t>
           </r>
@@ -10160,51 +10160,51 @@
             <t xml:space="preserve">
 Высота, мм: 1420</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: регулируемые ножки входят в комплектацию вешал</t>
           </r>
           <r>
             <t xml:space="preserve">
 Комплектация: рама GLV S 001–2шт.; рама GLV S 002–1шт.; J14c – 4шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">14312.16</t>
+            <t xml:space="preserve">14287.68</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">11 \ Каркас вешала</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -10226,51 +10226,51 @@
             <t xml:space="preserve">
 Высота, мм: 1420</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: регулируемые ножки входят в комплектацию вешал</t>
           </r>
           <r>
             <t xml:space="preserve">
 Комплектация: рама GLV S 001 – 1шт.; рама GLV S 009 – 1шт.; J14c – 3шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10694.62</t>
+            <t xml:space="preserve">10676.26</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">12 \ Каркас вешала</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: GLV.K.12.CH</t>
           </r>
@@ -10290,51 +10290,51 @@
             <t xml:space="preserve">
 Высота, мм: 1420</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: регулируемые ножки входят в комплектацию вешал</t>
           </r>
           <r>
             <t xml:space="preserve">
 Комплектация: рама GLV S 001 – 2шт.; рама GLV S 009 – 1шт.; J14c – 4шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">15248.16</t>
+            <t xml:space="preserve">15223.68</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">13 \ Каркас вешала</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -10356,51 +10356,51 @@
             <t xml:space="preserve">
 Высота, мм: 1420</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: регулируемые ножки входят в комплектацию вешал</t>
           </r>
           <r>
             <t xml:space="preserve">
 Комплектация: рама GLV S 001 – 2шт.; рама GLV S 009 – 1шт.; J14c – 4шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">15248.16</t>
+            <t xml:space="preserve">15223.68</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">14 \ Каркас вешала</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: GLV.K.14.CH</t>
           </r>
@@ -10420,51 +10420,51 @@
             <t xml:space="preserve">
 Высота, мм: 1420</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: регулируемые ножки входят в комплектацию вешал</t>
           </r>
           <r>
             <t xml:space="preserve">
 Комплектация: рама GLV S 001 – 2шт.; рама GLV S 009 – 1шт.; J14c – 4шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">15248.16</t>
+            <t xml:space="preserve">15223.68</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GLV S 001 \ Рама</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -10900,51 +10900,51 @@
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">27.54</t>
+            <t xml:space="preserve">21.42</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="4"/>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
@@ -14446,145 +14446,145 @@
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C46" s="4"/>
       <c r="D46" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R 111 \ Кронштейн наклонный с шариками</t>
-[...3 lines deleted...]
-Артикул: RTP.020.CH</t>
+            <t xml:space="preserve">R 105-K \Кронштейн наклонный с штырьками</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.054.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 48</t>
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">396.00</t>
+            <t xml:space="preserve">213.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" s="4"/>
       <c r="B47" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R 105-K \Кронштейн наклонный с штырьками</t>
-[...3 lines deleted...]
-Артикул: RTP.054.CH</t>
+            <t xml:space="preserve">R 111 \ Кронштейн наклонный с шариками</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.020.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50</t>
+Кол-во в упаковке, шт.: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">213.00</t>
+            <t xml:space="preserve">396.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C47" s="4"/>
       <c r="D47" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
@@ -14812,145 +14812,145 @@
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C49" s="4"/>
       <c r="D49" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R 113-K \ Кронштейн прямой</t>
-[...3 lines deleted...]
-Артикул: RTP.055.CH</t>
+            <t xml:space="preserve">R 109 \ Кронштейн</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.019.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 300</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+Глубина, мм: 415</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 40</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">162.00</t>
+            <t xml:space="preserve">448.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" s="4"/>
       <c r="B50" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R 109 \ Кронштейн</t>
-[...3 lines deleted...]
-Артикул: RTP.019.CH</t>
+            <t xml:space="preserve">R 113-K \ Кронштейн прямой</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.055.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 415</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 40</t>
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">448.00</t>
+            <t xml:space="preserve">162.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C50" s="4"/>
       <c r="D50" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>