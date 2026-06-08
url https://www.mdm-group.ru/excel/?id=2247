--- v3 (2026-04-24)
+++ v4 (2026-06-08)
@@ -4656,140 +4656,140 @@
       <t xml:space="preserve">228.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">R 105-K \Кронштейн наклонный с штырьками</t>
-[...3 lines deleted...]
-Артикул: RTP.054.CH</t>
+      <t xml:space="preserve">R 111 \ Кронштейн наклонный с шариками</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RTP.020.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50</t>
+Кол-во в упаковке, шт.: 48</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">213.00</t>
+      <t xml:space="preserve">396.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">R 111 \ Кронштейн наклонный с шариками</t>
-[...3 lines deleted...]
-Артикул: RTP.020.CH</t>
+      <t xml:space="preserve">R 105-K \Кронштейн наклонный с штырьками</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RTP.054.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 48</t>
+Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">396.00</t>
+      <t xml:space="preserve">213.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">R 112 \ Кронштейн с крючками</t>
@@ -4998,140 +4998,140 @@
       <t xml:space="preserve">281.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">R 109 \ Кронштейн</t>
-[...3 lines deleted...]
-Артикул: RTP.019.CH</t>
+      <t xml:space="preserve">R 113-K \ Кронштейн прямой</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RTP.055.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 415</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 40</t>
+Глубина, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">448.00</t>
+      <t xml:space="preserve">162.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">R 113-K \ Кронштейн прямой</t>
-[...3 lines deleted...]
-Артикул: RTP.055.CH</t>
+      <t xml:space="preserve">R 109 \ Кронштейн</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RTP.019.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 300</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+Глубина, мм: 415</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 40</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">162.00</t>
+      <t xml:space="preserve">448.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">R 107 \ Кассета для сорочек</t>
@@ -6058,51 +6058,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f6314_65e4_11e6_9c74_0025902b3cc0_7AFA0E51_C4FF_4690_B795_D457B0F2CA292.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2938f9_65e5_11e6_9c74_0025902b3cc0_973C615D_C1DF_4FF2_B1F9_FB7FC7FD2F563.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3886713_65e5_11e6_9c74_0025902b3cc0_F06E2CBE_F37F_4457_875F_48CBCC1472854.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae4b15_65e6_11e6_9c74_0025902b3cc0_2D88BC48_FA23_484F_A885_60B367A7F0215.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1a7ec_65e6_11e6_9c74_0025902b3cc0_329A9C19_255C_4D68_B2CE_1A1F921396D66.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7aa766_65e7_11e6_9c74_0025902b3cc0_9EEA80FBF1147.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa0b9b_65e7_11e6_9c74_0025902b3cc0_3D460521_F3B7_4E45_B477_B823A8B79F5F8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b296037_65e8_11e6_9c74_0025902b3cc0_A48CEDFB_2C69_4495_90FD_AD7CB21574899.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43048a3c_65e8_11e6_9c74_0025902b3cc0_05AB10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b12db_65ed_11e6_9c74_0025902b3cc0_DB9760C6_C5B5_47E6_A6C5_E755BC1EC27011.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709664e_65ee_11e6_9c74_0025902b3cc0_C4A398FF_F135_403B_9508_B9EE0F41E97C12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802cf7aa_65ee_11e6_9c74_0025902b3cc0_2571CC9A_C66A_4A12_B559_2356C5C227E413.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcbc9c_65ee_11e6_9c74_0025902b3cc0_15142B25_54A1_4B0D_8F25_79A36EF61CB814.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09805dc_65ee_11e6_9c74_0025902b3cc0_9918F61B_EB2E_4E9D_8EB3_69FD40EAF85C15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa64ef_969a_11e1_8376_0025902b3cc1_805243FA_F8B8_4213_9808_EACCC1A40A8316.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817041e_96b5_11e1_8376_0025902b3cc1_0FF237FC_E8C7_4FC2_8C55_661074A7ACA617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38170423_96b5_11e1_8376_0025902b3cc1_0F698568_2FA5_47ED_B258_BAEF29AE191218.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073dfa0_c362_11e5_a514_0025902b3cc0_AE9BDC35_C061_4B01_8300_3CD9B579E06D19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304f7_fdef_11df_b16f_003048d0c7fe_B42A15EB_2CFF_41A2_8657_6187103D5E4120.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c2102_ff16_11e0_833e_003048f27c5f_9F98EDB9_4BCE_4B75_B34D_D8F47883ED9221.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa54449_ff16_11e0_833e_003048f27c5f_9BAC8883_6F10_4DE8_BBFB_461DCC9241E822.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af22f5_fdef_11df_b16f_003048d0c7fe_A2502C797F0F23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa54455_ff16_11e0_833e_003048f27c5f_41EBCDE1_58A9_40D7_BCCB_EAC38341590624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbd967_8356_11e0_afc8_003048f27c5f_4BCF8FE4_BA20_4837_A4A2_82490D01296825.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8ed03_ff34_11e0_833e_003048f27c5f_10126.JPG"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685b96c_ff18_11e0_833e_003048f27c5f_10127.JPG"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fb901_a79e_11e0_a476_003048f27c5f_101P28.JPG"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8ed46_ff34_11e0_833e_003048f27c5f_101P29.JPG"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5c24a_00e1_11e8_b78c_0025902b3cc1_GLV_011_b30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f266a4_00e2_11e8_b78c_0025902b3cc1_GLV_011_b31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec6499_00e2_11e8_b78c_0025902b3cc1_GLV_012_b32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ae01d_ff92_11e0_833e_003048f27c5f_GLV_012_b33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830e77f_00e3_11e8_b78c_0025902b3cc1_GLV_013_b34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940106e_00e3_11e8_b78c_0025902b3cc1_GLV_013_b35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca47d6_00e3_11e8_b78c_0025902b3cc1_GLV_014_b36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c0d50_00fa_11e8_b78c_0025902b3cc1_GLV_014_b37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd61ea_00e3_11e8_b78c_0025902b3cc1_GLV_015_b38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ece55c_00e4_11e8_b78c_0025902b3cc1_GLV_015_b39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b9526_00e4_11e8_b78c_0025902b3cc1_GLV_016_b40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665763bc_00e4_11e8_b78c_0025902b3cc1_GLV_016_b41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30a02d_00e4_11e8_b78c_0025902b3cc1_GLV_017_b42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d7cab_00e4_11e8_b78c_0025902b3cc1_GLV_017_b43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37451d75_00ed_11e8_b78c_0025902b3cc1_GLV_011_b44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063e5d4_00ef_11e8_b78c_0025902b3cc1_GLV_011_b45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb92e2_2859_11e0_99a4_003048f27c5f_GLV_012_b46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bbc57_00ef_11e8_b78c_0025902b3cc1_GLV_012_b47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792fa1e_1c3c_11e3_baa0_0025902b3cc1_GLV_013_b48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24a622_ff90_11e0_833e_003048f27c5f_GLV_013_b49.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480bb9e_ff21_11e0_833e_003048f27c5f_GLV_014_b50.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2c492_00f1_11e8_b78c_0025902b3cc1_GLV_014_b51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6876b7a_ff1f_11e0_833e_003048f27c5f_GLV_015_b52.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f118232_00f2_11e8_b78c_0025902b3cc1_GLV_015_b53.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9b287_bb65_11e1_a8e8_0025902b3cc1_GLV_016_b54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91753961_73e9_11e4_a300_0025902b3cc1_GLV_016_b55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1502cd_ff93_11e0_833e_003048f27c5f_GLV_017_b56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e291e9a_c481_11e3_a2c8_0025902b3cc1_GLV_017_b57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb25_fea4_11df_b16f_003048d0c7fe_6E8A2261_7F80_4416_98BC_4FB7D83C3A1E58.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ff22d_c55b_11df_b729_003048d0c7fe_CAF553C9_5871_458F_A59A_3BA9AFBC023F59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d239a_0100_11e0_b16f_003048d0c7fe_B08D1D45_A27F_458A_BD55_13F26F0F4B9460.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb28_fea4_11df_b16f_003048d0c7fe_9274CB7E_276B_49F7_8B17_1DAE6E10272261.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db30500_fdef_11df_b16f_003048d0c7fe_63D85E22_7A6E_4777_9EDE_6341BC5C806762.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79e03b_0100_11e0_b16f_003048d0c7fe_2C768075_AF53_49B8_955D_AC46C17E6A1863.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba787868_9af0_11ed_bd63_ac1f6b40b531_Frame-6-_1_64.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bfb42_9af0_11ed_bd63_ac1f6b40b531_GLS00690162565.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffb279_9af1_11ed_bd63_ac1f6b40b531_GLS006901625_0166.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a83e_0427_11e0_99a4_003048f27c5f_72CBFA5E_FA3A_4AC1_A300_B75308D0335467.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a841_0427_11e0_99a4_003048f27c5f_485A5F18_DBEB_46C0_94ED_26F86E0B22B468.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70d958_0427_11e0_99a4_003048f27c5f_30DFF48C_9CB3_42F7_92C8_9349AEC2B37E69.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70d95b_0427_11e0_99a4_003048f27c5f_198B1A2B_B3D1_4B9E_A319_307E33CEC30270.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70d95e_0427_11e0_99a4_003048f27c5f_049A9C43_0C0D_4554_BE3C_11847DB5317E71.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751772b9_0f25_11e0_99a4_003048f27c5f_F62201B6_AEDD_4F36_9786_A5EC509B949872.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47fb77_1e1d_11e8_ade2_0025902b3cc1_F4C1CE77_1707_4881_947E_A5EA146CA48F73.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108ddb5_6068_11eb_80bc_0025902b3cc1_8BCE05E3_B647_44A6_9F3E_8FD0DC8BA7F374.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2724e_6068_11eb_80bc_0025902b3cc1_8BCE05E3_B647_44A6_9F3E_8FD0DC8BA7F375.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa01b8_09b8_11e9_8add_0025902b3cc1_2E63857B_B355_4E28_8BB4_D0B810828FCD76.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4e7_0100_11e0_b16f_003048d0c7fe_DA27D4B0_66ED_430F_BAFE_152DBE62DD8777.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4e4_0100_11e0_b16f_003048d0c7fe_C688EDDE_D843_4E4F_BCC3_CAC4607DCB5078.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3050d_fdef_11df_b16f_003048d0c7fe_2EA372C8_BF20_4D9A_A391_ABA76B2005C879.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16ca61_9cab_11e9_80b7_0025902b3cc1_EA97CE90_9FAB_4698_A41E_88205852316480.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2a6dd_9cab_11e9_80b7_0025902b3cc1_2EA372C8_BF20_4D9A_A391_ABA76B2005C881.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f0bb2_0100_11e0_b16f_003048d0c7fe_9A2D6A81_74BF_4C50_8429_809DBA79697C82.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a8899_fdef_11df_b16f_003048d0c7fe_EA97CE90_9FAB_4698_A41E_88205852316483.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4ed_0100_11e0_b16f_003048d0c7fe_146FE058_C784_4AE7_A5B3_800757C1E60E84.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e2215_035a_11e0_b16f_003048d0c7fe_D2641C2F_8482_40A9_BFF1_1D25827CB92985.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7acfb_fdef_11df_b16f_003048d0c7fe_F2641285_02DB_4CC8_B4CD_AB1D2DD8FB8886.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa5f27_0427_11e0_99a4_003048f27c5f_C68A43EA_CF37_4207_BD17_D958C79815EA87.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728799a_9cab_11e9_80b7_0025902b3cc1_F2641285_02DB_4CC8_B4CD_AB1D2DD8FB8888.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28bb7b_246f_11e0_99a4_003048f27c5f_2E63857B_B355_4E28_8BB4_D0B810828FCD89.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb05_fea4_11df_b16f_003048d0c7fe_8B87051B_047C_49D7_95DA_BA1CEBE1C6E790.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84418dae_02ae_11e0_b16f_003048d0c7fe_995BC625_46D9_4A8D_B515_A5ECB51CE34991.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a1a6_fdef_11df_b16f_003048d0c7fe_61F8EEC7_6CBE_442B_9AF2_1CA869D4CA5F92.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853735b_02ae_11e0_b16f_003048d0c7fe_B122710F_71AE_4A07_ADDF_197CB35FA39293.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8537360_02ae_11e0_b16f_003048d0c7fe_4F2ABB7E_101E_4C23_87D1_95079471E5F394.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc56914_3fe9_11e0_86e2_003048f27c5f_EBDC121D_0EBB_4D5C_BA2A_1BB49C46533C95.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2615ca9_0b56_11e4_9ca4_0025902b3cc1_196.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3b6_638a_11e2_ab60_0025902b3cc1_3F9AF36A_1A14_49B9_B01D_2643AED478C097.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3bb_638a_11e2_ab60_0025902b3cc1_0C874F51_299A_4199_8B5C_9277292334F498.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3c5_638a_11e2_ab60_0025902b3cc1_2F378B2A_B89B_4EFA_A53C_3EED64F10E5A99.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3c0_638a_11e2_ab60_0025902b3cc1_21D882D2_217F_406B_8A34_29FF691C59DD100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d50e7_0b56_11e4_9ca4_0025902b3cc1_1CC00C8F_B1C2_4AAB_BB31_E1FBC6039F11101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb366069_0b56_11e4_9ca4_0025902b3cc1_C39A4958_C215_4603_8D6E_181C2D64B926102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19737151_0b57_11e4_9ca4_0025902b3cc1_B6A25171_39FB_4DE9_AC44_ECAE3AAC54CF103.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f6314_65e4_11e6_9c74_0025902b3cc0_7AFA0E51_C4FF_4690_B795_D457B0F2CA292.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2938f9_65e5_11e6_9c74_0025902b3cc0_973C615D_C1DF_4FF2_B1F9_FB7FC7FD2F563.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3886713_65e5_11e6_9c74_0025902b3cc0_F06E2CBE_F37F_4457_875F_48CBCC1472854.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae4b15_65e6_11e6_9c74_0025902b3cc0_2D88BC48_FA23_484F_A885_60B367A7F0215.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1a7ec_65e6_11e6_9c74_0025902b3cc0_329A9C19_255C_4D68_B2CE_1A1F921396D66.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7aa766_65e7_11e6_9c74_0025902b3cc0_9EEA80FBF1147.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa0b9b_65e7_11e6_9c74_0025902b3cc0_3D460521_F3B7_4E45_B477_B823A8B79F5F8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b296037_65e8_11e6_9c74_0025902b3cc0_A48CEDFB_2C69_4495_90FD_AD7CB21574899.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43048a3c_65e8_11e6_9c74_0025902b3cc0_05AB10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b12db_65ed_11e6_9c74_0025902b3cc0_DB9760C6_C5B5_47E6_A6C5_E755BC1EC27011.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709664e_65ee_11e6_9c74_0025902b3cc0_C4A398FF_F135_403B_9508_B9EE0F41E97C12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802cf7aa_65ee_11e6_9c74_0025902b3cc0_2571CC9A_C66A_4A12_B559_2356C5C227E413.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcbc9c_65ee_11e6_9c74_0025902b3cc0_15142B25_54A1_4B0D_8F25_79A36EF61CB814.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09805dc_65ee_11e6_9c74_0025902b3cc0_9918F61B_EB2E_4E9D_8EB3_69FD40EAF85C15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa64ef_969a_11e1_8376_0025902b3cc1_805243FA_F8B8_4213_9808_EACCC1A40A8316.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817041e_96b5_11e1_8376_0025902b3cc1_0FF237FC_E8C7_4FC2_8C55_661074A7ACA617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38170423_96b5_11e1_8376_0025902b3cc1_0F698568_2FA5_47ED_B258_BAEF29AE191218.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073dfa0_c362_11e5_a514_0025902b3cc0_AE9BDC35_C061_4B01_8300_3CD9B579E06D19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304f7_fdef_11df_b16f_003048d0c7fe_B42A15EB_2CFF_41A2_8657_6187103D5E4120.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c2102_ff16_11e0_833e_003048f27c5f_9F98EDB9_4BCE_4B75_B34D_D8F47883ED9221.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa54449_ff16_11e0_833e_003048f27c5f_9BAC8883_6F10_4DE8_BBFB_461DCC9241E822.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af22f5_fdef_11df_b16f_003048d0c7fe_A2502C797F0F23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa54455_ff16_11e0_833e_003048f27c5f_41EBCDE1_58A9_40D7_BCCB_EAC38341590624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbd967_8356_11e0_afc8_003048f27c5f_4BCF8FE4_BA20_4837_A4A2_82490D01296825.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8ed03_ff34_11e0_833e_003048f27c5f_10126.JPG"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685b96c_ff18_11e0_833e_003048f27c5f_10127.JPG"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fb901_a79e_11e0_a476_003048f27c5f_101P28.JPG"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8ed46_ff34_11e0_833e_003048f27c5f_101P29.JPG"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5c24a_00e1_11e8_b78c_0025902b3cc1_GLV_011_b30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f266a4_00e2_11e8_b78c_0025902b3cc1_GLV_011_b31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec6499_00e2_11e8_b78c_0025902b3cc1_GLV_012_b32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ae01d_ff92_11e0_833e_003048f27c5f_GLV_012_b33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830e77f_00e3_11e8_b78c_0025902b3cc1_GLV_013_b34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940106e_00e3_11e8_b78c_0025902b3cc1_GLV_013_b35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca47d6_00e3_11e8_b78c_0025902b3cc1_GLV_014_b36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c0d50_00fa_11e8_b78c_0025902b3cc1_GLV_014_b37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd61ea_00e3_11e8_b78c_0025902b3cc1_GLV_015_b38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ece55c_00e4_11e8_b78c_0025902b3cc1_GLV_015_b39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b9526_00e4_11e8_b78c_0025902b3cc1_GLV_016_b40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665763bc_00e4_11e8_b78c_0025902b3cc1_GLV_016_b41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30a02d_00e4_11e8_b78c_0025902b3cc1_GLV_017_b42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d7cab_00e4_11e8_b78c_0025902b3cc1_GLV_017_b43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37451d75_00ed_11e8_b78c_0025902b3cc1_GLV_011_b44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063e5d4_00ef_11e8_b78c_0025902b3cc1_GLV_011_b45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb92e2_2859_11e0_99a4_003048f27c5f_GLV_012_b46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bbc57_00ef_11e8_b78c_0025902b3cc1_GLV_012_b47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792fa1e_1c3c_11e3_baa0_0025902b3cc1_GLV_013_b48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24a622_ff90_11e0_833e_003048f27c5f_GLV_013_b49.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480bb9e_ff21_11e0_833e_003048f27c5f_GLV_014_b50.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2c492_00f1_11e8_b78c_0025902b3cc1_GLV_014_b51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6876b7a_ff1f_11e0_833e_003048f27c5f_GLV_015_b52.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f118232_00f2_11e8_b78c_0025902b3cc1_GLV_015_b53.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9b287_bb65_11e1_a8e8_0025902b3cc1_GLV_016_b54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91753961_73e9_11e4_a300_0025902b3cc1_GLV_016_b55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1502cd_ff93_11e0_833e_003048f27c5f_GLV_017_b56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e291e9a_c481_11e3_a2c8_0025902b3cc1_GLV_017_b57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb25_fea4_11df_b16f_003048d0c7fe_6E8A2261_7F80_4416_98BC_4FB7D83C3A1E58.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ff22d_c55b_11df_b729_003048d0c7fe_CAF553C9_5871_458F_A59A_3BA9AFBC023F59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d239a_0100_11e0_b16f_003048d0c7fe_B08D1D45_A27F_458A_BD55_13F26F0F4B9460.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb28_fea4_11df_b16f_003048d0c7fe_9274CB7E_276B_49F7_8B17_1DAE6E10272261.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db30500_fdef_11df_b16f_003048d0c7fe_63D85E22_7A6E_4777_9EDE_6341BC5C806762.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79e03b_0100_11e0_b16f_003048d0c7fe_2C768075_AF53_49B8_955D_AC46C17E6A1863.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba787868_9af0_11ed_bd63_ac1f6b40b531_Frame-6-_1_64.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bfb42_9af0_11ed_bd63_ac1f6b40b531_GLS00690162565.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffb279_9af1_11ed_bd63_ac1f6b40b531_GLS006901625_0166.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a83e_0427_11e0_99a4_003048f27c5f_72CBFA5E_FA3A_4AC1_A300_B75308D0335467.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a841_0427_11e0_99a4_003048f27c5f_485A5F18_DBEB_46C0_94ED_26F86E0B22B468.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70d958_0427_11e0_99a4_003048f27c5f_30DFF48C_9CB3_42F7_92C8_9349AEC2B37E69.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70d95b_0427_11e0_99a4_003048f27c5f_198B1A2B_B3D1_4B9E_A319_307E33CEC30270.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70d95e_0427_11e0_99a4_003048f27c5f_049A9C43_0C0D_4554_BE3C_11847DB5317E71.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751772b9_0f25_11e0_99a4_003048f27c5f_F62201B6_AEDD_4F36_9786_A5EC509B949872.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47fb77_1e1d_11e8_ade2_0025902b3cc1_F4C1CE77_1707_4881_947E_A5EA146CA48F73.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108ddb5_6068_11eb_80bc_0025902b3cc1_8BCE05E3_B647_44A6_9F3E_8FD0DC8BA7F374.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2724e_6068_11eb_80bc_0025902b3cc1_8BCE05E3_B647_44A6_9F3E_8FD0DC8BA7F375.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa01b8_09b8_11e9_8add_0025902b3cc1_2E63857B_B355_4E28_8BB4_D0B810828FCD76.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4e7_0100_11e0_b16f_003048d0c7fe_DA27D4B0_66ED_430F_BAFE_152DBE62DD8777.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4e4_0100_11e0_b16f_003048d0c7fe_C688EDDE_D843_4E4F_BCC3_CAC4607DCB5078.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3050d_fdef_11df_b16f_003048d0c7fe_2EA372C8_BF20_4D9A_A391_ABA76B2005C879.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16ca61_9cab_11e9_80b7_0025902b3cc1_EA97CE90_9FAB_4698_A41E_88205852316480.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f0bb2_0100_11e0_b16f_003048d0c7fe_9A2D6A81_74BF_4C50_8429_809DBA79697C81.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2a6dd_9cab_11e9_80b7_0025902b3cc1_2EA372C8_BF20_4D9A_A391_ABA76B2005C882.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a8899_fdef_11df_b16f_003048d0c7fe_EA97CE90_9FAB_4698_A41E_88205852316483.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4ed_0100_11e0_b16f_003048d0c7fe_146FE058_C784_4AE7_A5B3_800757C1E60E84.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e2215_035a_11e0_b16f_003048d0c7fe_D2641C2F_8482_40A9_BFF1_1D25827CB92985.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7acfb_fdef_11df_b16f_003048d0c7fe_F2641285_02DB_4CC8_B4CD_AB1D2DD8FB8886.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728799a_9cab_11e9_80b7_0025902b3cc1_F2641285_02DB_4CC8_B4CD_AB1D2DD8FB8887.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa5f27_0427_11e0_99a4_003048f27c5f_C68A43EA_CF37_4207_BD17_D958C79815EA88.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28bb7b_246f_11e0_99a4_003048f27c5f_2E63857B_B355_4E28_8BB4_D0B810828FCD89.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb05_fea4_11df_b16f_003048d0c7fe_8B87051B_047C_49D7_95DA_BA1CEBE1C6E790.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84418dae_02ae_11e0_b16f_003048d0c7fe_995BC625_46D9_4A8D_B515_A5ECB51CE34991.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a1a6_fdef_11df_b16f_003048d0c7fe_61F8EEC7_6CBE_442B_9AF2_1CA869D4CA5F92.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853735b_02ae_11e0_b16f_003048d0c7fe_B122710F_71AE_4A07_ADDF_197CB35FA39293.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8537360_02ae_11e0_b16f_003048d0c7fe_4F2ABB7E_101E_4C23_87D1_95079471E5F394.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc56914_3fe9_11e0_86e2_003048f27c5f_EBDC121D_0EBB_4D5C_BA2A_1BB49C46533C95.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2615ca9_0b56_11e4_9ca4_0025902b3cc1_196.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3b6_638a_11e2_ab60_0025902b3cc1_3F9AF36A_1A14_49B9_B01D_2643AED478C097.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3bb_638a_11e2_ab60_0025902b3cc1_0C874F51_299A_4199_8B5C_9277292334F498.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3c5_638a_11e2_ab60_0025902b3cc1_2F378B2A_B89B_4EFA_A53C_3EED64F10E5A99.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3c0_638a_11e2_ab60_0025902b3cc1_21D882D2_217F_406B_8A34_29FF691C59DD100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d50e7_0b56_11e4_9ca4_0025902b3cc1_1CC00C8F_B1C2_4AAB_BB31_E1FBC6039F11101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb366069_0b56_11e4_9ca4_0025902b3cc1_C39A4958_C215_4603_8D6E_181C2D64B926102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19737151_0b57_11e4_9ca4_0025902b3cc1_B6A25171_39FB_4DE9_AC44_ECAE3AAC54CF103.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -14446,145 +14446,145 @@
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C46" s="4"/>
       <c r="D46" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R 105-K \Кронштейн наклонный с штырьками</t>
-[...3 lines deleted...]
-Артикул: RTP.054.CH</t>
+            <t xml:space="preserve">R 111 \ Кронштейн наклонный с шариками</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.020.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50</t>
+Кол-во в упаковке, шт.: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">213.00</t>
+            <t xml:space="preserve">396.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" s="4"/>
       <c r="B47" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R 111 \ Кронштейн наклонный с шариками</t>
-[...3 lines deleted...]
-Артикул: RTP.020.CH</t>
+            <t xml:space="preserve">R 105-K \Кронштейн наклонный с штырьками</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.054.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 48</t>
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">396.00</t>
+            <t xml:space="preserve">213.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C47" s="4"/>
       <c r="D47" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
@@ -14812,145 +14812,145 @@
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C49" s="4"/>
       <c r="D49" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R 109 \ Кронштейн</t>
-[...3 lines deleted...]
-Артикул: RTP.019.CH</t>
+            <t xml:space="preserve">R 113-K \ Кронштейн прямой</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.055.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 415</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 40</t>
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">448.00</t>
+            <t xml:space="preserve">162.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" s="4"/>
       <c r="B50" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R 113-K \ Кронштейн прямой</t>
-[...3 lines deleted...]
-Артикул: RTP.055.CH</t>
+            <t xml:space="preserve">R 109 \ Кронштейн</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.019.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 300</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+Глубина, мм: 415</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 40</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">162.00</t>
+            <t xml:space="preserve">448.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C50" s="4"/>
       <c r="D50" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>