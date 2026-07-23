--- v4 (2026-06-08)
+++ v5 (2026-07-23)
@@ -4599,140 +4599,140 @@
       <t xml:space="preserve">437.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">R 112-K \ Кронштейн с крючками</t>
-[...3 lines deleted...]
-Артикул: RTP.056.CH</t>
+      <t xml:space="preserve">R 111 \ Кронштейн наклонный с шариками</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RTP.020.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50</t>
+Кол-во в упаковке, шт.: 48</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">228.00</t>
+      <t xml:space="preserve">396.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">R 111 \ Кронштейн наклонный с шариками</t>
-[...3 lines deleted...]
-Артикул: RTP.020.CH</t>
+      <t xml:space="preserve">R 112-K \ Кронштейн с крючками</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RTP.056.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 48</t>
+Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">396.00</t>
+      <t xml:space="preserve">228.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">R 105-K \Кронштейн наклонный с штырьками</t>
@@ -4998,140 +4998,140 @@
       <t xml:space="preserve">281.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">R 113-K \ Кронштейн прямой</t>
-[...3 lines deleted...]
-Артикул: RTP.055.CH</t>
+      <t xml:space="preserve">R 109 \ Кронштейн</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RTP.019.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 300</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+Глубина, мм: 415</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 40</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">162.00</t>
+      <t xml:space="preserve">448.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">R 109 \ Кронштейн</t>
-[...3 lines deleted...]
-Артикул: RTP.019.CH</t>
+      <t xml:space="preserve">R 113-K \ Кронштейн прямой</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RTP.055.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 415</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 40</t>
+Глубина, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">448.00</t>
+      <t xml:space="preserve">162.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">R 107 \ Кассета для сорочек</t>
@@ -6058,51 +6058,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f6314_65e4_11e6_9c74_0025902b3cc0_7AFA0E51_C4FF_4690_B795_D457B0F2CA292.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2938f9_65e5_11e6_9c74_0025902b3cc0_973C615D_C1DF_4FF2_B1F9_FB7FC7FD2F563.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3886713_65e5_11e6_9c74_0025902b3cc0_F06E2CBE_F37F_4457_875F_48CBCC1472854.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae4b15_65e6_11e6_9c74_0025902b3cc0_2D88BC48_FA23_484F_A885_60B367A7F0215.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1a7ec_65e6_11e6_9c74_0025902b3cc0_329A9C19_255C_4D68_B2CE_1A1F921396D66.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7aa766_65e7_11e6_9c74_0025902b3cc0_9EEA80FBF1147.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa0b9b_65e7_11e6_9c74_0025902b3cc0_3D460521_F3B7_4E45_B477_B823A8B79F5F8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b296037_65e8_11e6_9c74_0025902b3cc0_A48CEDFB_2C69_4495_90FD_AD7CB21574899.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43048a3c_65e8_11e6_9c74_0025902b3cc0_05AB10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b12db_65ed_11e6_9c74_0025902b3cc0_DB9760C6_C5B5_47E6_A6C5_E755BC1EC27011.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709664e_65ee_11e6_9c74_0025902b3cc0_C4A398FF_F135_403B_9508_B9EE0F41E97C12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802cf7aa_65ee_11e6_9c74_0025902b3cc0_2571CC9A_C66A_4A12_B559_2356C5C227E413.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcbc9c_65ee_11e6_9c74_0025902b3cc0_15142B25_54A1_4B0D_8F25_79A36EF61CB814.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09805dc_65ee_11e6_9c74_0025902b3cc0_9918F61B_EB2E_4E9D_8EB3_69FD40EAF85C15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa64ef_969a_11e1_8376_0025902b3cc1_805243FA_F8B8_4213_9808_EACCC1A40A8316.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817041e_96b5_11e1_8376_0025902b3cc1_0FF237FC_E8C7_4FC2_8C55_661074A7ACA617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38170423_96b5_11e1_8376_0025902b3cc1_0F698568_2FA5_47ED_B258_BAEF29AE191218.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073dfa0_c362_11e5_a514_0025902b3cc0_AE9BDC35_C061_4B01_8300_3CD9B579E06D19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304f7_fdef_11df_b16f_003048d0c7fe_B42A15EB_2CFF_41A2_8657_6187103D5E4120.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c2102_ff16_11e0_833e_003048f27c5f_9F98EDB9_4BCE_4B75_B34D_D8F47883ED9221.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa54449_ff16_11e0_833e_003048f27c5f_9BAC8883_6F10_4DE8_BBFB_461DCC9241E822.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af22f5_fdef_11df_b16f_003048d0c7fe_A2502C797F0F23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa54455_ff16_11e0_833e_003048f27c5f_41EBCDE1_58A9_40D7_BCCB_EAC38341590624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbd967_8356_11e0_afc8_003048f27c5f_4BCF8FE4_BA20_4837_A4A2_82490D01296825.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8ed03_ff34_11e0_833e_003048f27c5f_10126.JPG"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685b96c_ff18_11e0_833e_003048f27c5f_10127.JPG"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fb901_a79e_11e0_a476_003048f27c5f_101P28.JPG"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8ed46_ff34_11e0_833e_003048f27c5f_101P29.JPG"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5c24a_00e1_11e8_b78c_0025902b3cc1_GLV_011_b30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f266a4_00e2_11e8_b78c_0025902b3cc1_GLV_011_b31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec6499_00e2_11e8_b78c_0025902b3cc1_GLV_012_b32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ae01d_ff92_11e0_833e_003048f27c5f_GLV_012_b33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830e77f_00e3_11e8_b78c_0025902b3cc1_GLV_013_b34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940106e_00e3_11e8_b78c_0025902b3cc1_GLV_013_b35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca47d6_00e3_11e8_b78c_0025902b3cc1_GLV_014_b36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c0d50_00fa_11e8_b78c_0025902b3cc1_GLV_014_b37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd61ea_00e3_11e8_b78c_0025902b3cc1_GLV_015_b38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ece55c_00e4_11e8_b78c_0025902b3cc1_GLV_015_b39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b9526_00e4_11e8_b78c_0025902b3cc1_GLV_016_b40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665763bc_00e4_11e8_b78c_0025902b3cc1_GLV_016_b41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30a02d_00e4_11e8_b78c_0025902b3cc1_GLV_017_b42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d7cab_00e4_11e8_b78c_0025902b3cc1_GLV_017_b43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37451d75_00ed_11e8_b78c_0025902b3cc1_GLV_011_b44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063e5d4_00ef_11e8_b78c_0025902b3cc1_GLV_011_b45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb92e2_2859_11e0_99a4_003048f27c5f_GLV_012_b46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bbc57_00ef_11e8_b78c_0025902b3cc1_GLV_012_b47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792fa1e_1c3c_11e3_baa0_0025902b3cc1_GLV_013_b48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24a622_ff90_11e0_833e_003048f27c5f_GLV_013_b49.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480bb9e_ff21_11e0_833e_003048f27c5f_GLV_014_b50.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2c492_00f1_11e8_b78c_0025902b3cc1_GLV_014_b51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6876b7a_ff1f_11e0_833e_003048f27c5f_GLV_015_b52.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f118232_00f2_11e8_b78c_0025902b3cc1_GLV_015_b53.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9b287_bb65_11e1_a8e8_0025902b3cc1_GLV_016_b54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91753961_73e9_11e4_a300_0025902b3cc1_GLV_016_b55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1502cd_ff93_11e0_833e_003048f27c5f_GLV_017_b56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e291e9a_c481_11e3_a2c8_0025902b3cc1_GLV_017_b57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb25_fea4_11df_b16f_003048d0c7fe_6E8A2261_7F80_4416_98BC_4FB7D83C3A1E58.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ff22d_c55b_11df_b729_003048d0c7fe_CAF553C9_5871_458F_A59A_3BA9AFBC023F59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d239a_0100_11e0_b16f_003048d0c7fe_B08D1D45_A27F_458A_BD55_13F26F0F4B9460.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb28_fea4_11df_b16f_003048d0c7fe_9274CB7E_276B_49F7_8B17_1DAE6E10272261.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db30500_fdef_11df_b16f_003048d0c7fe_63D85E22_7A6E_4777_9EDE_6341BC5C806762.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79e03b_0100_11e0_b16f_003048d0c7fe_2C768075_AF53_49B8_955D_AC46C17E6A1863.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba787868_9af0_11ed_bd63_ac1f6b40b531_Frame-6-_1_64.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bfb42_9af0_11ed_bd63_ac1f6b40b531_GLS00690162565.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffb279_9af1_11ed_bd63_ac1f6b40b531_GLS006901625_0166.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a83e_0427_11e0_99a4_003048f27c5f_72CBFA5E_FA3A_4AC1_A300_B75308D0335467.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a841_0427_11e0_99a4_003048f27c5f_485A5F18_DBEB_46C0_94ED_26F86E0B22B468.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70d958_0427_11e0_99a4_003048f27c5f_30DFF48C_9CB3_42F7_92C8_9349AEC2B37E69.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70d95b_0427_11e0_99a4_003048f27c5f_198B1A2B_B3D1_4B9E_A319_307E33CEC30270.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70d95e_0427_11e0_99a4_003048f27c5f_049A9C43_0C0D_4554_BE3C_11847DB5317E71.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751772b9_0f25_11e0_99a4_003048f27c5f_F62201B6_AEDD_4F36_9786_A5EC509B949872.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47fb77_1e1d_11e8_ade2_0025902b3cc1_F4C1CE77_1707_4881_947E_A5EA146CA48F73.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108ddb5_6068_11eb_80bc_0025902b3cc1_8BCE05E3_B647_44A6_9F3E_8FD0DC8BA7F374.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2724e_6068_11eb_80bc_0025902b3cc1_8BCE05E3_B647_44A6_9F3E_8FD0DC8BA7F375.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa01b8_09b8_11e9_8add_0025902b3cc1_2E63857B_B355_4E28_8BB4_D0B810828FCD76.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4e7_0100_11e0_b16f_003048d0c7fe_DA27D4B0_66ED_430F_BAFE_152DBE62DD8777.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4e4_0100_11e0_b16f_003048d0c7fe_C688EDDE_D843_4E4F_BCC3_CAC4607DCB5078.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3050d_fdef_11df_b16f_003048d0c7fe_2EA372C8_BF20_4D9A_A391_ABA76B2005C879.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16ca61_9cab_11e9_80b7_0025902b3cc1_EA97CE90_9FAB_4698_A41E_88205852316480.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f0bb2_0100_11e0_b16f_003048d0c7fe_9A2D6A81_74BF_4C50_8429_809DBA79697C81.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2a6dd_9cab_11e9_80b7_0025902b3cc1_2EA372C8_BF20_4D9A_A391_ABA76B2005C882.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a8899_fdef_11df_b16f_003048d0c7fe_EA97CE90_9FAB_4698_A41E_88205852316483.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4ed_0100_11e0_b16f_003048d0c7fe_146FE058_C784_4AE7_A5B3_800757C1E60E84.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e2215_035a_11e0_b16f_003048d0c7fe_D2641C2F_8482_40A9_BFF1_1D25827CB92985.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7acfb_fdef_11df_b16f_003048d0c7fe_F2641285_02DB_4CC8_B4CD_AB1D2DD8FB8886.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728799a_9cab_11e9_80b7_0025902b3cc1_F2641285_02DB_4CC8_B4CD_AB1D2DD8FB8887.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa5f27_0427_11e0_99a4_003048f27c5f_C68A43EA_CF37_4207_BD17_D958C79815EA88.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28bb7b_246f_11e0_99a4_003048f27c5f_2E63857B_B355_4E28_8BB4_D0B810828FCD89.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb05_fea4_11df_b16f_003048d0c7fe_8B87051B_047C_49D7_95DA_BA1CEBE1C6E790.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84418dae_02ae_11e0_b16f_003048d0c7fe_995BC625_46D9_4A8D_B515_A5ECB51CE34991.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a1a6_fdef_11df_b16f_003048d0c7fe_61F8EEC7_6CBE_442B_9AF2_1CA869D4CA5F92.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853735b_02ae_11e0_b16f_003048d0c7fe_B122710F_71AE_4A07_ADDF_197CB35FA39293.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8537360_02ae_11e0_b16f_003048d0c7fe_4F2ABB7E_101E_4C23_87D1_95079471E5F394.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc56914_3fe9_11e0_86e2_003048f27c5f_EBDC121D_0EBB_4D5C_BA2A_1BB49C46533C95.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2615ca9_0b56_11e4_9ca4_0025902b3cc1_196.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3b6_638a_11e2_ab60_0025902b3cc1_3F9AF36A_1A14_49B9_B01D_2643AED478C097.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3bb_638a_11e2_ab60_0025902b3cc1_0C874F51_299A_4199_8B5C_9277292334F498.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3c5_638a_11e2_ab60_0025902b3cc1_2F378B2A_B89B_4EFA_A53C_3EED64F10E5A99.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3c0_638a_11e2_ab60_0025902b3cc1_21D882D2_217F_406B_8A34_29FF691C59DD100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d50e7_0b56_11e4_9ca4_0025902b3cc1_1CC00C8F_B1C2_4AAB_BB31_E1FBC6039F11101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb366069_0b56_11e4_9ca4_0025902b3cc1_C39A4958_C215_4603_8D6E_181C2D64B926102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19737151_0b57_11e4_9ca4_0025902b3cc1_B6A25171_39FB_4DE9_AC44_ECAE3AAC54CF103.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f6314_65e4_11e6_9c74_0025902b3cc0_7AFA0E51_C4FF_4690_B795_D457B0F2CA292.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2938f9_65e5_11e6_9c74_0025902b3cc0_973C615D_C1DF_4FF2_B1F9_FB7FC7FD2F563.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3886713_65e5_11e6_9c74_0025902b3cc0_F06E2CBE_F37F_4457_875F_48CBCC1472854.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae4b15_65e6_11e6_9c74_0025902b3cc0_2D88BC48_FA23_484F_A885_60B367A7F0215.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1a7ec_65e6_11e6_9c74_0025902b3cc0_329A9C19_255C_4D68_B2CE_1A1F921396D66.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7aa766_65e7_11e6_9c74_0025902b3cc0_9EEA80FBF1147.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa0b9b_65e7_11e6_9c74_0025902b3cc0_3D460521_F3B7_4E45_B477_B823A8B79F5F8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b296037_65e8_11e6_9c74_0025902b3cc0_A48CEDFB_2C69_4495_90FD_AD7CB21574899.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43048a3c_65e8_11e6_9c74_0025902b3cc0_05AB10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b12db_65ed_11e6_9c74_0025902b3cc0_DB9760C6_C5B5_47E6_A6C5_E755BC1EC27011.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709664e_65ee_11e6_9c74_0025902b3cc0_C4A398FF_F135_403B_9508_B9EE0F41E97C12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802cf7aa_65ee_11e6_9c74_0025902b3cc0_2571CC9A_C66A_4A12_B559_2356C5C227E413.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcbc9c_65ee_11e6_9c74_0025902b3cc0_15142B25_54A1_4B0D_8F25_79A36EF61CB814.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09805dc_65ee_11e6_9c74_0025902b3cc0_9918F61B_EB2E_4E9D_8EB3_69FD40EAF85C15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa64ef_969a_11e1_8376_0025902b3cc1_805243FA_F8B8_4213_9808_EACCC1A40A8316.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817041e_96b5_11e1_8376_0025902b3cc1_0FF237FC_E8C7_4FC2_8C55_661074A7ACA617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38170423_96b5_11e1_8376_0025902b3cc1_0F698568_2FA5_47ED_B258_BAEF29AE191218.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073dfa0_c362_11e5_a514_0025902b3cc0_AE9BDC35_C061_4B01_8300_3CD9B579E06D19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304f7_fdef_11df_b16f_003048d0c7fe_B42A15EB_2CFF_41A2_8657_6187103D5E4120.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c2102_ff16_11e0_833e_003048f27c5f_9F98EDB9_4BCE_4B75_B34D_D8F47883ED9221.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa54449_ff16_11e0_833e_003048f27c5f_9BAC8883_6F10_4DE8_BBFB_461DCC9241E822.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af22f5_fdef_11df_b16f_003048d0c7fe_A2502C797F0F23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa54455_ff16_11e0_833e_003048f27c5f_41EBCDE1_58A9_40D7_BCCB_EAC38341590624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbd967_8356_11e0_afc8_003048f27c5f_4BCF8FE4_BA20_4837_A4A2_82490D01296825.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8ed03_ff34_11e0_833e_003048f27c5f_10126.JPG"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685b96c_ff18_11e0_833e_003048f27c5f_10127.JPG"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fb901_a79e_11e0_a476_003048f27c5f_101P28.JPG"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8ed46_ff34_11e0_833e_003048f27c5f_101P29.JPG"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5c24a_00e1_11e8_b78c_0025902b3cc1_GLV_011_b30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f266a4_00e2_11e8_b78c_0025902b3cc1_GLV_011_b31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec6499_00e2_11e8_b78c_0025902b3cc1_GLV_012_b32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ae01d_ff92_11e0_833e_003048f27c5f_GLV_012_b33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830e77f_00e3_11e8_b78c_0025902b3cc1_GLV_013_b34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940106e_00e3_11e8_b78c_0025902b3cc1_GLV_013_b35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca47d6_00e3_11e8_b78c_0025902b3cc1_GLV_014_b36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c0d50_00fa_11e8_b78c_0025902b3cc1_GLV_014_b37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd61ea_00e3_11e8_b78c_0025902b3cc1_GLV_015_b38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ece55c_00e4_11e8_b78c_0025902b3cc1_GLV_015_b39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b9526_00e4_11e8_b78c_0025902b3cc1_GLV_016_b40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665763bc_00e4_11e8_b78c_0025902b3cc1_GLV_016_b41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30a02d_00e4_11e8_b78c_0025902b3cc1_GLV_017_b42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d7cab_00e4_11e8_b78c_0025902b3cc1_GLV_017_b43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37451d75_00ed_11e8_b78c_0025902b3cc1_GLV_011_b44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063e5d4_00ef_11e8_b78c_0025902b3cc1_GLV_011_b45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb92e2_2859_11e0_99a4_003048f27c5f_GLV_012_b46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bbc57_00ef_11e8_b78c_0025902b3cc1_GLV_012_b47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792fa1e_1c3c_11e3_baa0_0025902b3cc1_GLV_013_b48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24a622_ff90_11e0_833e_003048f27c5f_GLV_013_b49.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480bb9e_ff21_11e0_833e_003048f27c5f_GLV_014_b50.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2c492_00f1_11e8_b78c_0025902b3cc1_GLV_014_b51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6876b7a_ff1f_11e0_833e_003048f27c5f_GLV_015_b52.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f118232_00f2_11e8_b78c_0025902b3cc1_GLV_015_b53.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9b287_bb65_11e1_a8e8_0025902b3cc1_GLV_016_b54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91753961_73e9_11e4_a300_0025902b3cc1_GLV_016_b55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1502cd_ff93_11e0_833e_003048f27c5f_GLV_017_b56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e291e9a_c481_11e3_a2c8_0025902b3cc1_GLV_017_b57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb25_fea4_11df_b16f_003048d0c7fe_6E8A2261_7F80_4416_98BC_4FB7D83C3A1E58.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ff22d_c55b_11df_b729_003048d0c7fe_CAF553C9_5871_458F_A59A_3BA9AFBC023F59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d239a_0100_11e0_b16f_003048d0c7fe_B08D1D45_A27F_458A_BD55_13F26F0F4B9460.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb28_fea4_11df_b16f_003048d0c7fe_9274CB7E_276B_49F7_8B17_1DAE6E10272261.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db30500_fdef_11df_b16f_003048d0c7fe_63D85E22_7A6E_4777_9EDE_6341BC5C806762.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79e03b_0100_11e0_b16f_003048d0c7fe_2C768075_AF53_49B8_955D_AC46C17E6A1863.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba787868_9af0_11ed_bd63_ac1f6b40b531_Frame-6-_1_64.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bfb42_9af0_11ed_bd63_ac1f6b40b531_GLS00690162565.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffb279_9af1_11ed_bd63_ac1f6b40b531_GLS006901625_0166.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a83e_0427_11e0_99a4_003048f27c5f_72CBFA5E_FA3A_4AC1_A300_B75308D0335467.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a841_0427_11e0_99a4_003048f27c5f_485A5F18_DBEB_46C0_94ED_26F86E0B22B468.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70d958_0427_11e0_99a4_003048f27c5f_30DFF48C_9CB3_42F7_92C8_9349AEC2B37E69.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70d95b_0427_11e0_99a4_003048f27c5f_198B1A2B_B3D1_4B9E_A319_307E33CEC30270.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70d95e_0427_11e0_99a4_003048f27c5f_049A9C43_0C0D_4554_BE3C_11847DB5317E71.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751772b9_0f25_11e0_99a4_003048f27c5f_F62201B6_AEDD_4F36_9786_A5EC509B949872.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47fb77_1e1d_11e8_ade2_0025902b3cc1_F4C1CE77_1707_4881_947E_A5EA146CA48F73.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108ddb5_6068_11eb_80bc_0025902b3cc1_8BCE05E3_B647_44A6_9F3E_8FD0DC8BA7F374.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2724e_6068_11eb_80bc_0025902b3cc1_8BCE05E3_B647_44A6_9F3E_8FD0DC8BA7F375.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa01b8_09b8_11e9_8add_0025902b3cc1_2E63857B_B355_4E28_8BB4_D0B810828FCD76.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4e7_0100_11e0_b16f_003048d0c7fe_DA27D4B0_66ED_430F_BAFE_152DBE62DD8777.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4e4_0100_11e0_b16f_003048d0c7fe_C688EDDE_D843_4E4F_BCC3_CAC4607DCB5078.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3050d_fdef_11df_b16f_003048d0c7fe_2EA372C8_BF20_4D9A_A391_ABA76B2005C879.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f0bb2_0100_11e0_b16f_003048d0c7fe_9A2D6A81_74BF_4C50_8429_809DBA79697C80.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16ca61_9cab_11e9_80b7_0025902b3cc1_EA97CE90_9FAB_4698_A41E_88205852316481.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2a6dd_9cab_11e9_80b7_0025902b3cc1_2EA372C8_BF20_4D9A_A391_ABA76B2005C882.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a8899_fdef_11df_b16f_003048d0c7fe_EA97CE90_9FAB_4698_A41E_88205852316483.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4ed_0100_11e0_b16f_003048d0c7fe_146FE058_C784_4AE7_A5B3_800757C1E60E84.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e2215_035a_11e0_b16f_003048d0c7fe_D2641C2F_8482_40A9_BFF1_1D25827CB92985.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7acfb_fdef_11df_b16f_003048d0c7fe_F2641285_02DB_4CC8_B4CD_AB1D2DD8FB8886.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa5f27_0427_11e0_99a4_003048f27c5f_C68A43EA_CF37_4207_BD17_D958C79815EA87.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728799a_9cab_11e9_80b7_0025902b3cc1_F2641285_02DB_4CC8_B4CD_AB1D2DD8FB8888.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28bb7b_246f_11e0_99a4_003048f27c5f_2E63857B_B355_4E28_8BB4_D0B810828FCD89.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb05_fea4_11df_b16f_003048d0c7fe_8B87051B_047C_49D7_95DA_BA1CEBE1C6E790.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84418dae_02ae_11e0_b16f_003048d0c7fe_995BC625_46D9_4A8D_B515_A5ECB51CE34991.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a1a6_fdef_11df_b16f_003048d0c7fe_61F8EEC7_6CBE_442B_9AF2_1CA869D4CA5F92.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853735b_02ae_11e0_b16f_003048d0c7fe_B122710F_71AE_4A07_ADDF_197CB35FA39293.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8537360_02ae_11e0_b16f_003048d0c7fe_4F2ABB7E_101E_4C23_87D1_95079471E5F394.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc56914_3fe9_11e0_86e2_003048f27c5f_EBDC121D_0EBB_4D5C_BA2A_1BB49C46533C95.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2615ca9_0b56_11e4_9ca4_0025902b3cc1_196.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3b6_638a_11e2_ab60_0025902b3cc1_3F9AF36A_1A14_49B9_B01D_2643AED478C097.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3bb_638a_11e2_ab60_0025902b3cc1_0C874F51_299A_4199_8B5C_9277292334F498.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3c5_638a_11e2_ab60_0025902b3cc1_2F378B2A_B89B_4EFA_A53C_3EED64F10E5A99.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3c0_638a_11e2_ab60_0025902b3cc1_21D882D2_217F_406B_8A34_29FF691C59DD100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d50e7_0b56_11e4_9ca4_0025902b3cc1_1CC00C8F_B1C2_4AAB_BB31_E1FBC6039F11101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb366069_0b56_11e4_9ca4_0025902b3cc1_C39A4958_C215_4603_8D6E_181C2D64B926102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19737151_0b57_11e4_9ca4_0025902b3cc1_B6A25171_39FB_4DE9_AC44_ECAE3AAC54CF103.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -14386,143 +14386,143 @@
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" s="4"/>
       <c r="B46" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R 112-K \ Кронштейн с крючками</t>
-[...3 lines deleted...]
-Артикул: RTP.056.CH</t>
+            <t xml:space="preserve">R 111 \ Кронштейн наклонный с шариками</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.020.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50</t>
+Кол-во в упаковке, шт.: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">228.00</t>
+            <t xml:space="preserve">396.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C46" s="4"/>
       <c r="D46" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R 111 \ Кронштейн наклонный с шариками</t>
-[...3 lines deleted...]
-Артикул: RTP.020.CH</t>
+            <t xml:space="preserve">R 112-K \ Кронштейн с крючками</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.056.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 48</t>
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">396.00</t>
+            <t xml:space="preserve">228.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" s="4"/>
       <c r="B47" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
@@ -14812,145 +14812,145 @@
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C49" s="4"/>
       <c r="D49" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R 113-K \ Кронштейн прямой</t>
-[...3 lines deleted...]
-Артикул: RTP.055.CH</t>
+            <t xml:space="preserve">R 109 \ Кронштейн</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.019.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 300</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+Глубина, мм: 415</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 40</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">162.00</t>
+            <t xml:space="preserve">448.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" s="4"/>
       <c r="B50" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R 109 \ Кронштейн</t>
-[...3 lines deleted...]
-Артикул: RTP.019.CH</t>
+            <t xml:space="preserve">R 113-K \ Кронштейн прямой</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.055.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 415</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 40</t>
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">448.00</t>
+            <t xml:space="preserve">162.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C50" s="4"/>
       <c r="D50" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>