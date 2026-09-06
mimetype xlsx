--- v5 (2026-07-23)
+++ v6 (2026-09-06)
@@ -4599,197 +4599,197 @@
       <t xml:space="preserve">437.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">R 111 \ Кронштейн наклонный с шариками</t>
-[...3 lines deleted...]
-Артикул: RTP.020.CH</t>
+      <t xml:space="preserve">R 105-K \Кронштейн наклонный с штырьками</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RTP.054.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 48</t>
+Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">396.00</t>
+      <t xml:space="preserve">213.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">R 112-K \ Кронштейн с крючками</t>
-[...3 lines deleted...]
-Артикул: RTP.056.CH</t>
+      <t xml:space="preserve">R 111 \ Кронштейн наклонный с шариками</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RTP.020.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50</t>
+Кол-во в упаковке, шт.: 48</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">228.00</t>
+      <t xml:space="preserve">396.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">R 105-K \Кронштейн наклонный с штырьками</t>
-[...3 lines deleted...]
-Артикул: RTP.054.CH</t>
+      <t xml:space="preserve">R 112-K \ Кронштейн с крючками</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RTP.056.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">213.00</t>
+      <t xml:space="preserve">228.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">R 112 \ Кронштейн с крючками</t>
@@ -6058,51 +6058,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f6314_65e4_11e6_9c74_0025902b3cc0_7AFA0E51_C4FF_4690_B795_D457B0F2CA292.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2938f9_65e5_11e6_9c74_0025902b3cc0_973C615D_C1DF_4FF2_B1F9_FB7FC7FD2F563.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3886713_65e5_11e6_9c74_0025902b3cc0_F06E2CBE_F37F_4457_875F_48CBCC1472854.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae4b15_65e6_11e6_9c74_0025902b3cc0_2D88BC48_FA23_484F_A885_60B367A7F0215.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1a7ec_65e6_11e6_9c74_0025902b3cc0_329A9C19_255C_4D68_B2CE_1A1F921396D66.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7aa766_65e7_11e6_9c74_0025902b3cc0_9EEA80FBF1147.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa0b9b_65e7_11e6_9c74_0025902b3cc0_3D460521_F3B7_4E45_B477_B823A8B79F5F8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b296037_65e8_11e6_9c74_0025902b3cc0_A48CEDFB_2C69_4495_90FD_AD7CB21574899.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43048a3c_65e8_11e6_9c74_0025902b3cc0_05AB10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b12db_65ed_11e6_9c74_0025902b3cc0_DB9760C6_C5B5_47E6_A6C5_E755BC1EC27011.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709664e_65ee_11e6_9c74_0025902b3cc0_C4A398FF_F135_403B_9508_B9EE0F41E97C12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802cf7aa_65ee_11e6_9c74_0025902b3cc0_2571CC9A_C66A_4A12_B559_2356C5C227E413.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcbc9c_65ee_11e6_9c74_0025902b3cc0_15142B25_54A1_4B0D_8F25_79A36EF61CB814.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09805dc_65ee_11e6_9c74_0025902b3cc0_9918F61B_EB2E_4E9D_8EB3_69FD40EAF85C15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa64ef_969a_11e1_8376_0025902b3cc1_805243FA_F8B8_4213_9808_EACCC1A40A8316.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817041e_96b5_11e1_8376_0025902b3cc1_0FF237FC_E8C7_4FC2_8C55_661074A7ACA617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38170423_96b5_11e1_8376_0025902b3cc1_0F698568_2FA5_47ED_B258_BAEF29AE191218.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073dfa0_c362_11e5_a514_0025902b3cc0_AE9BDC35_C061_4B01_8300_3CD9B579E06D19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304f7_fdef_11df_b16f_003048d0c7fe_B42A15EB_2CFF_41A2_8657_6187103D5E4120.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c2102_ff16_11e0_833e_003048f27c5f_9F98EDB9_4BCE_4B75_B34D_D8F47883ED9221.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa54449_ff16_11e0_833e_003048f27c5f_9BAC8883_6F10_4DE8_BBFB_461DCC9241E822.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af22f5_fdef_11df_b16f_003048d0c7fe_A2502C797F0F23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa54455_ff16_11e0_833e_003048f27c5f_41EBCDE1_58A9_40D7_BCCB_EAC38341590624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbd967_8356_11e0_afc8_003048f27c5f_4BCF8FE4_BA20_4837_A4A2_82490D01296825.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8ed03_ff34_11e0_833e_003048f27c5f_10126.JPG"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685b96c_ff18_11e0_833e_003048f27c5f_10127.JPG"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fb901_a79e_11e0_a476_003048f27c5f_101P28.JPG"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8ed46_ff34_11e0_833e_003048f27c5f_101P29.JPG"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5c24a_00e1_11e8_b78c_0025902b3cc1_GLV_011_b30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f266a4_00e2_11e8_b78c_0025902b3cc1_GLV_011_b31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec6499_00e2_11e8_b78c_0025902b3cc1_GLV_012_b32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ae01d_ff92_11e0_833e_003048f27c5f_GLV_012_b33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830e77f_00e3_11e8_b78c_0025902b3cc1_GLV_013_b34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940106e_00e3_11e8_b78c_0025902b3cc1_GLV_013_b35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca47d6_00e3_11e8_b78c_0025902b3cc1_GLV_014_b36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c0d50_00fa_11e8_b78c_0025902b3cc1_GLV_014_b37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd61ea_00e3_11e8_b78c_0025902b3cc1_GLV_015_b38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ece55c_00e4_11e8_b78c_0025902b3cc1_GLV_015_b39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b9526_00e4_11e8_b78c_0025902b3cc1_GLV_016_b40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665763bc_00e4_11e8_b78c_0025902b3cc1_GLV_016_b41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30a02d_00e4_11e8_b78c_0025902b3cc1_GLV_017_b42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d7cab_00e4_11e8_b78c_0025902b3cc1_GLV_017_b43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37451d75_00ed_11e8_b78c_0025902b3cc1_GLV_011_b44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063e5d4_00ef_11e8_b78c_0025902b3cc1_GLV_011_b45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb92e2_2859_11e0_99a4_003048f27c5f_GLV_012_b46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bbc57_00ef_11e8_b78c_0025902b3cc1_GLV_012_b47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792fa1e_1c3c_11e3_baa0_0025902b3cc1_GLV_013_b48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24a622_ff90_11e0_833e_003048f27c5f_GLV_013_b49.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480bb9e_ff21_11e0_833e_003048f27c5f_GLV_014_b50.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2c492_00f1_11e8_b78c_0025902b3cc1_GLV_014_b51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6876b7a_ff1f_11e0_833e_003048f27c5f_GLV_015_b52.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f118232_00f2_11e8_b78c_0025902b3cc1_GLV_015_b53.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9b287_bb65_11e1_a8e8_0025902b3cc1_GLV_016_b54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91753961_73e9_11e4_a300_0025902b3cc1_GLV_016_b55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1502cd_ff93_11e0_833e_003048f27c5f_GLV_017_b56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e291e9a_c481_11e3_a2c8_0025902b3cc1_GLV_017_b57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb25_fea4_11df_b16f_003048d0c7fe_6E8A2261_7F80_4416_98BC_4FB7D83C3A1E58.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ff22d_c55b_11df_b729_003048d0c7fe_CAF553C9_5871_458F_A59A_3BA9AFBC023F59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d239a_0100_11e0_b16f_003048d0c7fe_B08D1D45_A27F_458A_BD55_13F26F0F4B9460.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb28_fea4_11df_b16f_003048d0c7fe_9274CB7E_276B_49F7_8B17_1DAE6E10272261.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db30500_fdef_11df_b16f_003048d0c7fe_63D85E22_7A6E_4777_9EDE_6341BC5C806762.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79e03b_0100_11e0_b16f_003048d0c7fe_2C768075_AF53_49B8_955D_AC46C17E6A1863.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba787868_9af0_11ed_bd63_ac1f6b40b531_Frame-6-_1_64.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bfb42_9af0_11ed_bd63_ac1f6b40b531_GLS00690162565.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffb279_9af1_11ed_bd63_ac1f6b40b531_GLS006901625_0166.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a83e_0427_11e0_99a4_003048f27c5f_72CBFA5E_FA3A_4AC1_A300_B75308D0335467.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a841_0427_11e0_99a4_003048f27c5f_485A5F18_DBEB_46C0_94ED_26F86E0B22B468.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70d958_0427_11e0_99a4_003048f27c5f_30DFF48C_9CB3_42F7_92C8_9349AEC2B37E69.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70d95b_0427_11e0_99a4_003048f27c5f_198B1A2B_B3D1_4B9E_A319_307E33CEC30270.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70d95e_0427_11e0_99a4_003048f27c5f_049A9C43_0C0D_4554_BE3C_11847DB5317E71.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751772b9_0f25_11e0_99a4_003048f27c5f_F62201B6_AEDD_4F36_9786_A5EC509B949872.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47fb77_1e1d_11e8_ade2_0025902b3cc1_F4C1CE77_1707_4881_947E_A5EA146CA48F73.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108ddb5_6068_11eb_80bc_0025902b3cc1_8BCE05E3_B647_44A6_9F3E_8FD0DC8BA7F374.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2724e_6068_11eb_80bc_0025902b3cc1_8BCE05E3_B647_44A6_9F3E_8FD0DC8BA7F375.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa01b8_09b8_11e9_8add_0025902b3cc1_2E63857B_B355_4E28_8BB4_D0B810828FCD76.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4e7_0100_11e0_b16f_003048d0c7fe_DA27D4B0_66ED_430F_BAFE_152DBE62DD8777.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4e4_0100_11e0_b16f_003048d0c7fe_C688EDDE_D843_4E4F_BCC3_CAC4607DCB5078.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3050d_fdef_11df_b16f_003048d0c7fe_2EA372C8_BF20_4D9A_A391_ABA76B2005C879.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f0bb2_0100_11e0_b16f_003048d0c7fe_9A2D6A81_74BF_4C50_8429_809DBA79697C80.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16ca61_9cab_11e9_80b7_0025902b3cc1_EA97CE90_9FAB_4698_A41E_88205852316481.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2a6dd_9cab_11e9_80b7_0025902b3cc1_2EA372C8_BF20_4D9A_A391_ABA76B2005C882.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a8899_fdef_11df_b16f_003048d0c7fe_EA97CE90_9FAB_4698_A41E_88205852316483.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4ed_0100_11e0_b16f_003048d0c7fe_146FE058_C784_4AE7_A5B3_800757C1E60E84.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e2215_035a_11e0_b16f_003048d0c7fe_D2641C2F_8482_40A9_BFF1_1D25827CB92985.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7acfb_fdef_11df_b16f_003048d0c7fe_F2641285_02DB_4CC8_B4CD_AB1D2DD8FB8886.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa5f27_0427_11e0_99a4_003048f27c5f_C68A43EA_CF37_4207_BD17_D958C79815EA87.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728799a_9cab_11e9_80b7_0025902b3cc1_F2641285_02DB_4CC8_B4CD_AB1D2DD8FB8888.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28bb7b_246f_11e0_99a4_003048f27c5f_2E63857B_B355_4E28_8BB4_D0B810828FCD89.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb05_fea4_11df_b16f_003048d0c7fe_8B87051B_047C_49D7_95DA_BA1CEBE1C6E790.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84418dae_02ae_11e0_b16f_003048d0c7fe_995BC625_46D9_4A8D_B515_A5ECB51CE34991.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a1a6_fdef_11df_b16f_003048d0c7fe_61F8EEC7_6CBE_442B_9AF2_1CA869D4CA5F92.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853735b_02ae_11e0_b16f_003048d0c7fe_B122710F_71AE_4A07_ADDF_197CB35FA39293.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8537360_02ae_11e0_b16f_003048d0c7fe_4F2ABB7E_101E_4C23_87D1_95079471E5F394.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc56914_3fe9_11e0_86e2_003048f27c5f_EBDC121D_0EBB_4D5C_BA2A_1BB49C46533C95.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2615ca9_0b56_11e4_9ca4_0025902b3cc1_196.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3b6_638a_11e2_ab60_0025902b3cc1_3F9AF36A_1A14_49B9_B01D_2643AED478C097.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3bb_638a_11e2_ab60_0025902b3cc1_0C874F51_299A_4199_8B5C_9277292334F498.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3c5_638a_11e2_ab60_0025902b3cc1_2F378B2A_B89B_4EFA_A53C_3EED64F10E5A99.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3c0_638a_11e2_ab60_0025902b3cc1_21D882D2_217F_406B_8A34_29FF691C59DD100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d50e7_0b56_11e4_9ca4_0025902b3cc1_1CC00C8F_B1C2_4AAB_BB31_E1FBC6039F11101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb366069_0b56_11e4_9ca4_0025902b3cc1_C39A4958_C215_4603_8D6E_181C2D64B926102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19737151_0b57_11e4_9ca4_0025902b3cc1_B6A25171_39FB_4DE9_AC44_ECAE3AAC54CF103.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f6314_65e4_11e6_9c74_0025902b3cc0_7AFA0E51_C4FF_4690_B795_D457B0F2CA292.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2938f9_65e5_11e6_9c74_0025902b3cc0_973C615D_C1DF_4FF2_B1F9_FB7FC7FD2F563.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3886713_65e5_11e6_9c74_0025902b3cc0_F06E2CBE_F37F_4457_875F_48CBCC1472854.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae4b15_65e6_11e6_9c74_0025902b3cc0_2D88BC48_FA23_484F_A885_60B367A7F0215.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1a7ec_65e6_11e6_9c74_0025902b3cc0_329A9C19_255C_4D68_B2CE_1A1F921396D66.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7aa766_65e7_11e6_9c74_0025902b3cc0_9EEA80FBF1147.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa0b9b_65e7_11e6_9c74_0025902b3cc0_3D460521_F3B7_4E45_B477_B823A8B79F5F8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b296037_65e8_11e6_9c74_0025902b3cc0_A48CEDFB_2C69_4495_90FD_AD7CB21574899.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43048a3c_65e8_11e6_9c74_0025902b3cc0_05AB10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b12db_65ed_11e6_9c74_0025902b3cc0_DB9760C6_C5B5_47E6_A6C5_E755BC1EC27011.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709664e_65ee_11e6_9c74_0025902b3cc0_C4A398FF_F135_403B_9508_B9EE0F41E97C12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802cf7aa_65ee_11e6_9c74_0025902b3cc0_2571CC9A_C66A_4A12_B559_2356C5C227E413.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcbc9c_65ee_11e6_9c74_0025902b3cc0_15142B25_54A1_4B0D_8F25_79A36EF61CB814.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09805dc_65ee_11e6_9c74_0025902b3cc0_9918F61B_EB2E_4E9D_8EB3_69FD40EAF85C15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa64ef_969a_11e1_8376_0025902b3cc1_805243FA_F8B8_4213_9808_EACCC1A40A8316.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817041e_96b5_11e1_8376_0025902b3cc1_0FF237FC_E8C7_4FC2_8C55_661074A7ACA617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38170423_96b5_11e1_8376_0025902b3cc1_0F698568_2FA5_47ED_B258_BAEF29AE191218.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073dfa0_c362_11e5_a514_0025902b3cc0_AE9BDC35_C061_4B01_8300_3CD9B579E06D19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304f7_fdef_11df_b16f_003048d0c7fe_B42A15EB_2CFF_41A2_8657_6187103D5E4120.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c2102_ff16_11e0_833e_003048f27c5f_9F98EDB9_4BCE_4B75_B34D_D8F47883ED9221.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa54449_ff16_11e0_833e_003048f27c5f_9BAC8883_6F10_4DE8_BBFB_461DCC9241E822.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af22f5_fdef_11df_b16f_003048d0c7fe_A2502C797F0F23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa54455_ff16_11e0_833e_003048f27c5f_41EBCDE1_58A9_40D7_BCCB_EAC38341590624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbd967_8356_11e0_afc8_003048f27c5f_4BCF8FE4_BA20_4837_A4A2_82490D01296825.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8ed03_ff34_11e0_833e_003048f27c5f_10126.JPG"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685b96c_ff18_11e0_833e_003048f27c5f_10127.JPG"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fb901_a79e_11e0_a476_003048f27c5f_101P28.JPG"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8ed46_ff34_11e0_833e_003048f27c5f_101P29.JPG"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5c24a_00e1_11e8_b78c_0025902b3cc1_GLV_011_b30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f266a4_00e2_11e8_b78c_0025902b3cc1_GLV_011_b31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec6499_00e2_11e8_b78c_0025902b3cc1_GLV_012_b32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ae01d_ff92_11e0_833e_003048f27c5f_GLV_012_b33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830e77f_00e3_11e8_b78c_0025902b3cc1_GLV_013_b34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940106e_00e3_11e8_b78c_0025902b3cc1_GLV_013_b35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca47d6_00e3_11e8_b78c_0025902b3cc1_GLV_014_b36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c0d50_00fa_11e8_b78c_0025902b3cc1_GLV_014_b37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd61ea_00e3_11e8_b78c_0025902b3cc1_GLV_015_b38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ece55c_00e4_11e8_b78c_0025902b3cc1_GLV_015_b39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b9526_00e4_11e8_b78c_0025902b3cc1_GLV_016_b40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665763bc_00e4_11e8_b78c_0025902b3cc1_GLV_016_b41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30a02d_00e4_11e8_b78c_0025902b3cc1_GLV_017_b42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d7cab_00e4_11e8_b78c_0025902b3cc1_GLV_017_b43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37451d75_00ed_11e8_b78c_0025902b3cc1_GLV_011_b44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063e5d4_00ef_11e8_b78c_0025902b3cc1_GLV_011_b45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb92e2_2859_11e0_99a4_003048f27c5f_GLV_012_b46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bbc57_00ef_11e8_b78c_0025902b3cc1_GLV_012_b47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792fa1e_1c3c_11e3_baa0_0025902b3cc1_GLV_013_b48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24a622_ff90_11e0_833e_003048f27c5f_GLV_013_b49.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480bb9e_ff21_11e0_833e_003048f27c5f_GLV_014_b50.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2c492_00f1_11e8_b78c_0025902b3cc1_GLV_014_b51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6876b7a_ff1f_11e0_833e_003048f27c5f_GLV_015_b52.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f118232_00f2_11e8_b78c_0025902b3cc1_GLV_015_b53.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9b287_bb65_11e1_a8e8_0025902b3cc1_GLV_016_b54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91753961_73e9_11e4_a300_0025902b3cc1_GLV_016_b55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1502cd_ff93_11e0_833e_003048f27c5f_GLV_017_b56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e291e9a_c481_11e3_a2c8_0025902b3cc1_GLV_017_b57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb25_fea4_11df_b16f_003048d0c7fe_6E8A2261_7F80_4416_98BC_4FB7D83C3A1E58.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ff22d_c55b_11df_b729_003048d0c7fe_CAF553C9_5871_458F_A59A_3BA9AFBC023F59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d239a_0100_11e0_b16f_003048d0c7fe_B08D1D45_A27F_458A_BD55_13F26F0F4B9460.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb28_fea4_11df_b16f_003048d0c7fe_9274CB7E_276B_49F7_8B17_1DAE6E10272261.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db30500_fdef_11df_b16f_003048d0c7fe_63D85E22_7A6E_4777_9EDE_6341BC5C806762.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79e03b_0100_11e0_b16f_003048d0c7fe_2C768075_AF53_49B8_955D_AC46C17E6A1863.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba787868_9af0_11ed_bd63_ac1f6b40b531_Frame-6-_1_64.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bfb42_9af0_11ed_bd63_ac1f6b40b531_GLS00690162565.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffb279_9af1_11ed_bd63_ac1f6b40b531_GLS006901625_0166.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a83e_0427_11e0_99a4_003048f27c5f_72CBFA5E_FA3A_4AC1_A300_B75308D0335467.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a841_0427_11e0_99a4_003048f27c5f_485A5F18_DBEB_46C0_94ED_26F86E0B22B468.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70d958_0427_11e0_99a4_003048f27c5f_30DFF48C_9CB3_42F7_92C8_9349AEC2B37E69.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70d95b_0427_11e0_99a4_003048f27c5f_198B1A2B_B3D1_4B9E_A319_307E33CEC30270.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70d95e_0427_11e0_99a4_003048f27c5f_049A9C43_0C0D_4554_BE3C_11847DB5317E71.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751772b9_0f25_11e0_99a4_003048f27c5f_F62201B6_AEDD_4F36_9786_A5EC509B949872.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47fb77_1e1d_11e8_ade2_0025902b3cc1_F4C1CE77_1707_4881_947E_A5EA146CA48F73.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108ddb5_6068_11eb_80bc_0025902b3cc1_8BCE05E3_B647_44A6_9F3E_8FD0DC8BA7F374.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2724e_6068_11eb_80bc_0025902b3cc1_8BCE05E3_B647_44A6_9F3E_8FD0DC8BA7F375.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa01b8_09b8_11e9_8add_0025902b3cc1_2E63857B_B355_4E28_8BB4_D0B810828FCD76.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4e7_0100_11e0_b16f_003048d0c7fe_DA27D4B0_66ED_430F_BAFE_152DBE62DD8777.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4e4_0100_11e0_b16f_003048d0c7fe_C688EDDE_D843_4E4F_BCC3_CAC4607DCB5078.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3050d_fdef_11df_b16f_003048d0c7fe_2EA372C8_BF20_4D9A_A391_ABA76B2005C879.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2a6dd_9cab_11e9_80b7_0025902b3cc1_2EA372C8_BF20_4D9A_A391_ABA76B2005C880.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f0bb2_0100_11e0_b16f_003048d0c7fe_9A2D6A81_74BF_4C50_8429_809DBA79697C81.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16ca61_9cab_11e9_80b7_0025902b3cc1_EA97CE90_9FAB_4698_A41E_88205852316482.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a8899_fdef_11df_b16f_003048d0c7fe_EA97CE90_9FAB_4698_A41E_88205852316483.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4ed_0100_11e0_b16f_003048d0c7fe_146FE058_C784_4AE7_A5B3_800757C1E60E84.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e2215_035a_11e0_b16f_003048d0c7fe_D2641C2F_8482_40A9_BFF1_1D25827CB92985.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7acfb_fdef_11df_b16f_003048d0c7fe_F2641285_02DB_4CC8_B4CD_AB1D2DD8FB8886.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa5f27_0427_11e0_99a4_003048f27c5f_C68A43EA_CF37_4207_BD17_D958C79815EA87.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728799a_9cab_11e9_80b7_0025902b3cc1_F2641285_02DB_4CC8_B4CD_AB1D2DD8FB8888.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28bb7b_246f_11e0_99a4_003048f27c5f_2E63857B_B355_4E28_8BB4_D0B810828FCD89.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb05_fea4_11df_b16f_003048d0c7fe_8B87051B_047C_49D7_95DA_BA1CEBE1C6E790.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84418dae_02ae_11e0_b16f_003048d0c7fe_995BC625_46D9_4A8D_B515_A5ECB51CE34991.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a1a6_fdef_11df_b16f_003048d0c7fe_61F8EEC7_6CBE_442B_9AF2_1CA869D4CA5F92.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853735b_02ae_11e0_b16f_003048d0c7fe_B122710F_71AE_4A07_ADDF_197CB35FA39293.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8537360_02ae_11e0_b16f_003048d0c7fe_4F2ABB7E_101E_4C23_87D1_95079471E5F394.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc56914_3fe9_11e0_86e2_003048f27c5f_EBDC121D_0EBB_4D5C_BA2A_1BB49C46533C95.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2615ca9_0b56_11e4_9ca4_0025902b3cc1_196.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3b6_638a_11e2_ab60_0025902b3cc1_3F9AF36A_1A14_49B9_B01D_2643AED478C097.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3bb_638a_11e2_ab60_0025902b3cc1_0C874F51_299A_4199_8B5C_9277292334F498.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3c5_638a_11e2_ab60_0025902b3cc1_2F378B2A_B89B_4EFA_A53C_3EED64F10E5A99.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd3c0_638a_11e2_ab60_0025902b3cc1_21D882D2_217F_406B_8A34_29FF691C59DD100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d50e7_0b56_11e4_9ca4_0025902b3cc1_1CC00C8F_B1C2_4AAB_BB31_E1FBC6039F11101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb366069_0b56_11e4_9ca4_0025902b3cc1_C39A4958_C215_4603_8D6E_181C2D64B926102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19737151_0b57_11e4_9ca4_0025902b3cc1_B6A25171_39FB_4DE9_AC44_ECAE3AAC54CF103.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -14386,205 +14386,205 @@
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" s="4"/>
       <c r="B46" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R 111 \ Кронштейн наклонный с шариками</t>
-[...3 lines deleted...]
-Артикул: RTP.020.CH</t>
+            <t xml:space="preserve">R 105-K \Кронштейн наклонный с штырьками</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.054.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 48</t>
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">396.00</t>
+            <t xml:space="preserve">213.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C46" s="4"/>
       <c r="D46" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R 112-K \ Кронштейн с крючками</t>
-[...3 lines deleted...]
-Артикул: RTP.056.CH</t>
+            <t xml:space="preserve">R 111 \ Кронштейн наклонный с шариками</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.020.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50</t>
+Кол-во в упаковке, шт.: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">228.00</t>
+            <t xml:space="preserve">396.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" s="4"/>
       <c r="B47" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">R 105-K \Кронштейн наклонный с штырьками</t>
-[...3 lines deleted...]
-Артикул: RTP.054.CH</t>
+            <t xml:space="preserve">R 112-K \ Кронштейн с крючками</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTP.056.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">213.00</t>
+            <t xml:space="preserve">228.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C47" s="4"/>
       <c r="D47" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>