--- v0 (2025-12-05)
+++ v1 (2026-04-27)
@@ -452,222 +452,252 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20428c_fea3_11df_b16f_003048d0c7fe_st0102.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ff29c_c55b_11df_b729_003048d0c7fe_33F3C03F_992E_4CE2_91D9_0004EA0316283.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb32_fea4_11df_b16f_003048d0c7fe_A4C3A2E2_E0AC_46DA_8C7B_7244CDD7C7494.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e68e3_bede_11eb_80bc_0025902b3cc1_266_15.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abc0b5_fea3_11df_b16f_003048d0c7fe_29FE2E33_1972_482F_9E49_46799F109C716.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471f34c_e214_11e6_9cf3_0025902b3cc1_IMG_11492.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20428c_fea3_11df_b16f_003048d0c7fe_st0103.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ff29c_c55b_11df_b729_003048d0c7fe_33F3C03F_992E_4CE2_91D9_0004EA0316284.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb32_fea4_11df_b16f_003048d0c7fe_A4C3A2E2_E0AC_46DA_8C7B_7244CDD7C7495.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e68e3_bede_11eb_80bc_0025902b3cc1_266_16.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abc0b5_fea3_11df_b16f_003048d0c7fe_29FE2E33_1972_482F_9E49_46799F109C717.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>47625</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>47625</xdr:rowOff>
+      <xdr:colOff>57150</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="3810000" cy="3190875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>6</xdr:row>
+      <xdr:row>7</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>7</xdr:row>
+      <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -934,54 +964,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z9"/>
+  <dimension ref="A1:Z10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B9" sqref="B9"/>
+      <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
@@ -1002,53 +1032,59 @@
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
-[...1 lines deleted...]
-      <c r="B7" s="5" t="inlineStr">
+    <row r="6" spans="1:26" customHeight="1" ht="251.25">
+      <c r="A6"/>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" s="4"/>
+      <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">ST 010 F \Вешало для одежды</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: VHL.049.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1500-2200</t>
           </r>
@@ -1067,52 +1103,52 @@
           <r>
             <t xml:space="preserve">
 Примечание: Артикул поставщика: 01ST010R50F</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6200.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
-      <c r="C7" s="4"/>
-      <c r="D7" s="5" t="inlineStr">
+      <c r="C8" s="4"/>
+      <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">ST 012 \ Вешало для одежды</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: VHL.107.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1000-1700</t>
           </r>
@@ -1128,53 +1164,53 @@
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6200.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="8" spans="1:26">
-[...1 lines deleted...]
-      <c r="B8" s="5" t="inlineStr">
+    <row r="9" spans="1:26">
+      <c r="A9" s="4"/>
+      <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">ST 050 \ Вешало для одежды</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: VHL.056.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр основания, мм: 850</t>
           </r>
@@ -1201,52 +1237,52 @@
           <r>
             <t xml:space="preserve">
 Старая цена: 13260 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">11260.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
-      <c r="C8" s="4"/>
-      <c r="D8" s="5" t="inlineStr">
+      <c r="C9" s="4"/>
+      <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">266 1 \ Вешало для ремней</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: VHL.004.N.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1200-2000</t>
           </r>
@@ -1270,53 +1306,53 @@
             <t xml:space="preserve">
 Старая цена: 15009 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">12750.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="9" spans="1:26">
-[...1 lines deleted...]
-      <c r="B9" s="5" t="inlineStr">
+    <row r="10" spans="1:26">
+      <c r="A10" s="4"/>
+      <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">266 G \ Круг для вешала для ремней</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: K.VHL.004.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 520</t>
           </r>
@@ -1340,50 +1376,51 @@
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">5814.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
+    <mergeCell ref="A6:D6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>