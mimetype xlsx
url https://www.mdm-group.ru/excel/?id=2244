--- v1 (2026-04-27)
+++ v2 (2026-06-12)
@@ -15,197 +15,79 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">04.09.2025</t>
     </r>
   </si>
   <si>
     <t>Вешала напольные для одежды на колесах (Италия)</t>
   </si>
   <si>
     <t>Вешала напольные для одежды на колесах (Италия) – незаменимый атрибут магазина одежды. Итальянские вешала всегда славились своим безупречным качеством, премиальными видом и элегантным стилем.
 Практически все вешала на колесах, что делает их мобильным и легкими в использовании.    Некоторые металлические вешала, такие как ST 063, ST 018 F, ST 019 В имеют специальные усиленные колеса, благодаря чему становятся  более надежными и прочными при передвижении тяжелой одежды. Если же вы ищите вешало для ремней, то лучшим вариантом станет 266 1, которое можно укомплектовать дополнительным кругом 266 G.
 Итальянские вешала напольные для одежды на колесах Алкалайн (Alcalain) произведены из крепкого и надежного металла, поэтому отлично подходят для верхней и тяжелой одежды и будут достойно смотреться в любом торговом зале и даже в бутиках премиум-класса.
 Итальянские вешала прекрасно сочетаются вместе со Стойками для одежды на колесиках AVS (Собственное производство).</t>
-  </si>
-[...116 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">ST 050 \ Вешало для одежды</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: VHL.056.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр основания, мм: 850</t>
@@ -452,51 +334,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471f34c_e214_11e6_9cf3_0025902b3cc1_IMG_11492.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20428c_fea3_11df_b16f_003048d0c7fe_st0103.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ff29c_c55b_11df_b729_003048d0c7fe_33F3C03F_992E_4CE2_91D9_0004EA0316284.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb32_fea4_11df_b16f_003048d0c7fe_A4C3A2E2_E0AC_46DA_8C7B_7244CDD7C7495.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e68e3_bede_11eb_80bc_0025902b3cc1_266_16.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abc0b5_fea3_11df_b16f_003048d0c7fe_29FE2E33_1972_482F_9E49_46799F109C717.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471f34c_e214_11e6_9cf3_0025902b3cc1_IMG_11492.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb32_fea4_11df_b16f_003048d0c7fe_A4C3A2E2_E0AC_46DA_8C7B_7244CDD7C7493.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e68e3_bede_11eb_80bc_0025902b3cc1_266_14.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abc0b5_fea3_11df_b16f_003048d0c7fe_29FE2E33_1972_482F_9E49_46799F109C715.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -594,110 +476,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -964,54 +786,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z10"/>
+  <dimension ref="A1:Z9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B10" sqref="B10"/>
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
@@ -1052,176 +874,50 @@
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:26" customHeight="1" ht="251.25">
       <c r="A6"/>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="4"/>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ST 010 F \Вешало для одежды</t>
-[...124 lines deleted...]
-            </rPr>
             <t xml:space="preserve">ST 050 \ Вешало для одежды</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: VHL.056.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр основания, мм: 850</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 800</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 850</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1200-2000</t>
@@ -1237,52 +933,52 @@
           <r>
             <t xml:space="preserve">
 Старая цена: 13260 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">11260.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
-      <c r="C9" s="4"/>
-      <c r="D9" s="5" t="inlineStr">
+      <c r="C8" s="4"/>
+      <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">266 1 \ Вешало для ремней</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: VHL.004.N.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1200-2000</t>
           </r>
@@ -1306,53 +1002,53 @@
             <t xml:space="preserve">
 Старая цена: 15009 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">12750.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:26">
-[...1 lines deleted...]
-      <c r="B10" s="5" t="inlineStr">
+    <row r="9" spans="1:26">
+      <c r="A9" s="4"/>
+      <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">266 G \ Круг для вешала для ремней</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: K.VHL.004.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 520</t>
           </r>