--- v4 (2026-09-10)
+++ v5 (2026-10-25)
@@ -15,69 +15,69 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">02.09.2026</t>
+      <t xml:space="preserve">26.09.2026</t>
     </r>
   </si>
   <si>
     <t>Вешала и стойки настольные</t>
   </si>
   <si>
     <t>Вешала и стойки настольные – незаменимая часть торгового оборудования, когда необходимо эффективно разместить продукцию на прикассовой зоне, прилавках, столах или ресепшенах магазина.
 Как правило это настольные стойки для сумок, стойки для очков, вешала настольные, вертушки для бижутерии, прикассовые стойки для товара с крючками и многое другое. Разрабатываются чаще всего настольные стойки вращающимися и компактно умещающимися на столе или любом другом прилавке. Это необходимо для того, чтобы посетителю было удобно выбрать и купить продукцию небольших размеров, вроде бижутерии, брелков и других стоек для аксессуаров.
 Вы можете найти у нас в разделе очень удобные пластиковые чаши накопители, которые можно использовать для размещения конфет, косметики, медицинских препаратов и многого другого. Вы можете разместить их как на любой поверхности вроде стола, так и закрепить на любой полке с помощью струбцины.
 Практически все настольные стойки и вешала регулируются по высоте, отличаются элегантной формой и компактностью.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">HDA 11 \  Вертушка для бижутерии настольная</t>
     </r>
     <r>
@@ -113,665 +113,551 @@
       <t xml:space="preserve">1554.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3-028 \ Стойка для брелков настольная</t>
-[...3 lines deleted...]
-Артикул: VHL.110.CH</t>
+      <t xml:space="preserve">AB 1 \Стойка для сумок настольная</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: VHL.117.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, мм: 700</t>
-[...3 lines deleted...]
-Производитель: Тайвань</t>
+Высота, мм: 500-850</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1921.00</t>
+      <t xml:space="preserve">1621.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">AB 1 \Стойка для сумок настольная</t>
-[...3 lines deleted...]
-Артикул: VHL.117.CH</t>
+      <t xml:space="preserve">AB 3 \ Стойка для товара с крючками</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: VHL.136.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 500-850</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 1959 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1621.00</t>
+      <t xml:space="preserve">1568.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">AB 1 \ Стойка для сумок настольная</t>
-[...7 lines deleted...]
-Цвет: сатин</t>
+      <t xml:space="preserve">AB 4 \ Стойка для аксессуаров</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: VHL.119.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 500-850</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1824.00</t>
+      <t xml:space="preserve">1621.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">AB 3 \ Стойка для товара с крючками</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+      <t xml:space="preserve">AB 4 \  Стойка для аксессуаров</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: VHL.119.SA</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: сатин</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 500-850</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 1899 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1959.00</t>
+      <t xml:space="preserve">1621.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">AB 4 \ Стойка для аксессуаров</t>
-[...3 lines deleted...]
-Артикул: VHL.119.CH</t>
+      <t xml:space="preserve">AB 10 \ Стойка настольная</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: VHL.122.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, мм: 500-850</t>
+Высота, мм: 150-250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1621.00</t>
+      <t xml:space="preserve">2567.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">AB 4 \  Стойка для аксессуаров</t>
-[...11 lines deleted...]
-Высота, мм: 500-850</t>
+      <t xml:space="preserve">AB 11 \ Стойка для ремней настольная</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: VHL.123.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 510</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1824.00</t>
+      <t xml:space="preserve">1621.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">AB 10 \ Стойка настольная</t>
-[...11 lines deleted...]
-Высота, мм: 150-250</t>
+      <t xml:space="preserve">P 162 \ Подставка настольная для чаши d-300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SKR.113.9016.90</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: металл</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 220</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Используется с чашей SKR.365.TR (чаша в комплект не входит)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2567.00</t>
+      <t xml:space="preserve">716.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...10 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">AB 11 \ Стойка для ремней настольная</t>
-[...11 lines deleted...]
-Высота, мм: 510</t>
+      <t xml:space="preserve">Н 161 \ Подставка настольная для чаши d-200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SKR.097.ZN</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: цинк</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Используется с чашей SKR.096.TR (чаша в комплект не входит)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1621.00</t>
+      <t xml:space="preserve">138.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...6 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">P 162 \ Подставка настольная для чаши d-300</t>
-[...23 lines deleted...]
-Собственное производство: Да</t>
+      <t xml:space="preserve">161 \ Полусфера пластиковая – чаша накопителя (d-200 мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SKR.096.TR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: прозрачный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: ударопрочный полистирол</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Толщина, мм: 2</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: отлично держит форму, не деформируется</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">716.00</t>
-[...117 lines deleted...]
-      <t xml:space="preserve">211.00</t>
+      <t xml:space="preserve">229.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">162 \ Полусфера пластиковая – чаша накопителя  (d-300 мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SKR.365.TR</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: прозрачный</t>
@@ -1181,51 +1067,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2fae5f_8f08_11e7_9ffe_0025902b3cc1_DSC02211_122.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b443089_887a_11e5_81c1_0025902b3cc1_4A84CE87_6175_40AD_9CE2_47B5FDC324C63.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eaf7_fea4_11df_b16f_003048d0c7fe_90F3BC04_A960_48F5_9DE1_2A46E96307EF4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5fead_0964_11e3_b453_0025902b3cc1_FC8D457B_03FD_4968_8C7A_7DDDEB4283DD5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cdbd81_930d_11e0_afc8_003048f27c5f_4AB4187D_4D72_4F16_959B_61F186CB1EAD6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb00_fea4_11df_b16f_003048d0c7fe_4391DDF2_640C_448C_A326_B73F48AA1B907.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3d6de_0965_11e3_b453_0025902b3cc1_3CE038A5_C840_46D3_95E4_D0038E24C1FD8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62df3d_fdef_11df_b16f_003048d0c7fe_934B1771_B074_4931_A934_A4DAF939D0779.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1c8a5_01cb_11e0_b16f_003048d0c7fe_01FB2B83_1CFC_4B93_9527_40AFF895895B10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d93a73_3b5f_11e5_a10e_0025902b3cc1_6C501BE6_9CF5_4214_B4A7_BAC13E31922411.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919252d3_f9fe_11e0_833e_003048f27c5f_83E8DA4A_3546_4BBC_8505_2C5BD0ED8B5212.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ab243_b38e_11e0_a476_003048f27c5f_49334838_895A_48D5_B3D4_DF9225A7D5BF13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae517e28_2c3d_11e4_9ca4_0025902b3cc1_D0046A5E_6BDE_4A22_99CF_37DBCFA1F55614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdac9e_68dc_11e5_a10e_0025902b3cc1_944AA5E1_B003_43E0_AD15_74E003ED895C15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333eb6f_d9f2_11e4_afdc_0025902b3cc1_F9ECA8CD_31C5_4AE1_AD5B_37532C7291E516.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8891e_0100_11e0_b16f_003048d0c7fe_D435E335_69EF_4562_AA7E_6512E14D8F4E17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c4dc9_cec6_11e0_a476_003048f27c5f_72456029_4334_4730_BF68_783535ADA9A118.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88e2f3_fea3_11df_b16f_003048d0c7fe_A2B5E8C6_E2EA_4B89_9E76_F25C4ED6B72B19.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2fae5f_8f08_11e7_9ffe_0025902b3cc1_DSC02211_122.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eaf7_fea4_11df_b16f_003048d0c7fe_90F3BC04_A960_48F5_9DE1_2A46E96307EF3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cdbd81_930d_11e0_afc8_003048f27c5f_4AB4187D_4D72_4F16_959B_61F186CB1EAD4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb00_fea4_11df_b16f_003048d0c7fe_4391DDF2_640C_448C_A326_B73F48AA1B905.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3d6de_0965_11e3_b453_0025902b3cc1_3CE038A5_C840_46D3_95E4_D0038E24C1FD6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62df3d_fdef_11df_b16f_003048d0c7fe_934B1771_B074_4931_A934_A4DAF939D0777.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1c8a5_01cb_11e0_b16f_003048d0c7fe_01FB2B83_1CFC_4B93_9527_40AFF895895B8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d93a73_3b5f_11e5_a10e_0025902b3cc1_6C501BE6_9CF5_4214_B4A7_BAC13E3192249.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919252d3_f9fe_11e0_833e_003048f27c5f_83E8DA4A_3546_4BBC_8505_2C5BD0ED8B5210.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ab243_b38e_11e0_a476_003048f27c5f_49334838_895A_48D5_B3D4_DF9225A7D5BF11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae517e28_2c3d_11e4_9ca4_0025902b3cc1_D0046A5E_6BDE_4A22_99CF_37DBCFA1F55612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdac9e_68dc_11e5_a10e_0025902b3cc1_944AA5E1_B003_43E0_AD15_74E003ED895C13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333eb6f_d9f2_11e4_afdc_0025902b3cc1_F9ECA8CD_31C5_4AE1_AD5B_37532C7291E514.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8891e_0100_11e0_b16f_003048d0c7fe_D435E335_69EF_4562_AA7E_6512E14D8F4E15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c4dc9_cec6_11e0_a476_003048f27c5f_72456029_4334_4730_BF68_783535ADA9A116.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88e2f3_fea3_11df_b16f_003048d0c7fe_A2B5E8C6_E2EA_4B89_9E76_F25C4ED6B72B17.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1463,51 +1349,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="609600" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -1523,51 +1409,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="609600" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -1613,51 +1499,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="857250" cy="676275"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -1673,120 +1559,60 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="676275"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2053,93 +1879,93 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z15"/>
+  <dimension ref="A1:Z14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D15" sqref="D15"/>
+      <selection activeCell="D14" sqref="D14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">02.09.2026</t>
+            <t xml:space="preserve">26.09.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -2195,1023 +2021,901 @@
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3-028 \ Стойка для брелков настольная</t>
-[...3 lines deleted...]
-Артикул: VHL.110.CH</t>
+            <t xml:space="preserve">AB 1 \Стойка для сумок настольная</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: VHL.117.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 700</t>
-[...3 lines deleted...]
-Производитель: Тайвань</t>
+Высота, мм: 500-850</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1921.00</t>
+            <t xml:space="preserve">1621.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="4"/>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">AB 1 \Стойка для сумок настольная</t>
-[...3 lines deleted...]
-Артикул: VHL.117.CH</t>
+            <t xml:space="preserve">AB 3 \ Стойка для товара с крючками</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: VHL.136.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 500-850</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 1959 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1621.00</t>
+            <t xml:space="preserve">1568.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">AB 1 \ Стойка для сумок настольная</t>
-[...7 lines deleted...]
-Цвет: сатин</t>
+            <t xml:space="preserve">AB 4 \ Стойка для аксессуаров</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: VHL.119.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 500-850</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1824.00</t>
+            <t xml:space="preserve">1621.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">AB 3 \ Стойка для товара с крючками</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+            <t xml:space="preserve">AB 4 \  Стойка для аксессуаров</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: VHL.119.SA</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: сатин</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 500-850</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 1899 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1959.00</t>
+            <t xml:space="preserve">1621.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">AB 4 \ Стойка для аксессуаров</t>
-[...3 lines deleted...]
-Артикул: VHL.119.CH</t>
+            <t xml:space="preserve">AB 10 \ Стойка настольная</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: VHL.122.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 500-850</t>
+Высота, мм: 150-250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1621.00</t>
+            <t xml:space="preserve">2567.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">AB 4 \  Стойка для аксессуаров</t>
-[...11 lines deleted...]
-Высота, мм: 500-850</t>
+            <t xml:space="preserve">AB 11 \ Стойка для ремней настольная</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: VHL.123.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 510</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1824.00</t>
+            <t xml:space="preserve">1621.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">AB 10 \ Стойка настольная</t>
-[...11 lines deleted...]
-Высота, мм: 150-250</t>
+            <t xml:space="preserve">P 162 \ Подставка настольная для чаши d-300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.113.9016.90</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: металл</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 220</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Используется с чашей SKR.365.TR (чаша в комплект не входит)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2567.00</t>
+            <t xml:space="preserve">716.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...10 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">AB 11 \ Стойка для ремней настольная</t>
-[...11 lines deleted...]
-Высота, мм: 510</t>
+            <t xml:space="preserve">Н 161 \ Подставка настольная для чаши d-200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.097.ZN</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: цинк</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Используется с чашей SKR.096.TR (чаша в комплект не входит)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1621.00</t>
+            <t xml:space="preserve">138.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">P 162 \ Подставка настольная для чаши d-300</t>
-[...23 lines deleted...]
-Собственное производство: Да</t>
+            <t xml:space="preserve">161 \ Полусфера пластиковая – чаша накопителя (d-200 мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.096.TR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: ударопрочный полистирол</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина, мм: 2</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: отлично держит форму, не деформируется</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">716.00</t>
+            <t xml:space="preserve">229.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Н 161 \ Подставка настольная для чаши d-200</t>
-[...19 lines deleted...]
-Примечание: Используется с чашей SKR.096.TR (чаша в комплект не входит)</t>
+            <t xml:space="preserve">162 \ Полусфера пластиковая – чаша накопителя  (d-300 мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.365.TR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: ударопрочный полистирол</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина, мм: 2,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: отлично держит форму, не деформируется</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 355 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">138.00</t>
+            <t xml:space="preserve">284.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">161 \ Полусфера пластиковая – чаша накопителя (d-200 мм)</t>
-[...11 lines deleted...]
-Материал: ударопрочный полистирол</t>
+            <t xml:space="preserve">S161 \ Держатель-струбцина для чаши</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.364.9016.80-95</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
-Толщина, мм: 2</t>
-[...7 lines deleted...]
-Примечание: отлично держит форму, не деформируется</t>
+Примечание: используется с чашей 161 (чаша в комплект не входит)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Максимальная толщина полки, мм: 45</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">211.00</t>
+            <t xml:space="preserve">282.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">162 \ Полусфера пластиковая – чаша накопителя  (d-300 мм)</t>
-[...11 lines deleted...]
-Материал: ударопрочный полистирол</t>
+            <t xml:space="preserve">S162 \ Держатель-струбцина для чаши</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.365.9016.80-95</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
-Толщина, мм: 2,5</t>
-[...7 lines deleted...]
-Старая цена: 355 руб.</t>
+Примечание: используется с чашей 162 (чаша в комплект не входит)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Максимальная толщина полки, мм: 45</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">284.00</t>
+            <t xml:space="preserve">305.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S161 \ Держатель-струбцина для чаши</t>
-[...23 lines deleted...]
-Максимальная толщина полки, мм: 45</t>
+            <t xml:space="preserve">KDC-605 \ Стойка для очков настольная, с замком</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NKO.002.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 820</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Вместимость: 10 оправ</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">282.00</t>
+            <t xml:space="preserve">4592.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S162 \ Держатель-струбцина для чаши</t>
-[...23 lines deleted...]
-Максимальная толщина полки, мм: 45</t>
+            <t xml:space="preserve">KDC-792С \ Стойка для очков, настольная</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NKO.048.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 480</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Вместимость: 24 оправы</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">305.00</t>
+            <t xml:space="preserve">5944.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
-        <is>
-[...120 lines deleted...]
-      <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">АА-36 \ Стеллаж настольный для открыток и брошюр (36 ячеек)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SDP.020.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 350</t>
           </r>