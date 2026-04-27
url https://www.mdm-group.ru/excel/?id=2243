--- v1 (2026-01-27)
+++ v2 (2026-04-27)
@@ -589,51 +589,51 @@
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">P 162 \ Подставка настольная для чаши d-300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SKR.113.9016.90</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый глянец</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: металл</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 220</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: используется с чашей 162 (чаша в комплект не входит)</t>
+Примечание: Используется с чашей SKR.365.TR (чаша в комплект не входит)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">716.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
@@ -646,51 +646,51 @@
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Н 161 \ Подставка настольная для чаши d-200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SKR.097.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: используется с чашей 161 (чаша в комплект не входит)</t>
+Примечание: Используется с чашей SKR.096.TR (чаша в комплект не входит)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">121.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
@@ -772,55 +772,51 @@
       <t xml:space="preserve">
 Артикул: SKR.365.TR</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: прозрачный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: ударопрочный полистирол</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Толщина, мм: 2,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: отлично держит форму, не деформируется</t>
     </r>
     <r>
       <t xml:space="preserve">
-Скидка: Да</t>
-[...3 lines deleted...]
-Старая цена: 349 руб.</t>
+Старая цена: 355 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">284.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -2711,51 +2707,51 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">P 162 \ Подставка настольная для чаши d-300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SKR.113.9016.90</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металл</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 220</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: используется с чашей 162 (чаша в комплект не входит)</t>
+Примечание: Используется с чашей SKR.365.TR (чаша в комплект не входит)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">716.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
@@ -2773,51 +2769,51 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Н 161 \ Подставка настольная для чаши d-200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SKR.097.ZN</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: цинк</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: используется с чашей 161 (чаша в комплект не входит)</t>
+Примечание: Используется с чашей SKR.096.TR (чаша в комплект не входит)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">121.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
@@ -2907,55 +2903,51 @@
             <t xml:space="preserve">
 Артикул: SKR.365.TR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: ударопрочный полистирол</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 2,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: отлично держит форму, не деформируется</t>
           </r>
           <r>
             <t xml:space="preserve">
-Скидка: Да</t>
-[...3 lines deleted...]
-Старая цена: 349 руб.</t>
+Старая цена: 355 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">284.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>