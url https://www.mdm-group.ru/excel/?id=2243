--- v2 (2026-04-27)
+++ v3 (2026-07-27)
@@ -33,51 +33,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13.01.2026</t>
+      <t xml:space="preserve">16.05.2026</t>
     </r>
   </si>
   <si>
     <t>Вешала и стойки настольные</t>
   </si>
   <si>
     <t>Вешала и стойки настольные – незаменимая часть торгового оборудования, когда необходимо эффективно разместить продукцию на прикассовой зоне, прилавках, столах или ресепшенах магазина.
 Как правило это настольные стойки для сумок, стойки для очков, вешала настольные, вертушки для бижутерии, прикассовые стойки для товара с крючками и многое другое. Разрабатываются чаще всего настольные стойки вращающимися и компактно умещающимися на столе или любом другом прилавке. Это необходимо для того, чтобы посетителю было удобно выбрать и купить продукцию небольших размеров, вроде бижутерии, брелков и других стоек для аксессуаров.
 Вы можете найти у нас в разделе очень удобные пластиковые чаши накопители, которые можно использовать для размещения конфет, косметики, медицинских препаратов и многого другого. Вы можете разместить их как на любой поверхности вроде стола, так и закрепить на любой полке с помощью струбцины.
 Практически все настольные стойки и вешала регулируются по высоте, отличаются элегантной формой и компактностью.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">HDA 11 \  Вертушка для бижутерии настольная</t>
     </r>
     <r>
@@ -1033,99 +1033,95 @@
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">АА-36 \ Стеллаж настольный для открыток и брошюр</t>
+      <t xml:space="preserve">АА-36 \ Стеллаж настольный для открыток и брошюр (36 ячеек)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SDP.020.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 350</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 350</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 965</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина ячеек: 17 и 12 см</t>
-[...7 lines deleted...]
-Количество ячеек, шт: 36</t>
+Ширина ячейки, мм: 120 | 170</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Ячейки вертикальные, подходят для формата А5 и А6. Под заказ от 20 штук.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4967.00</t>
+      <t xml:space="preserve">5750.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
@@ -2099,51 +2095,51 @@
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13.01.2026</t>
+            <t xml:space="preserve">16.05.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -3183,99 +3179,95 @@
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">АА-36 \ Стеллаж настольный для открыток и брошюр</t>
+            <t xml:space="preserve">АА-36 \ Стеллаж настольный для открыток и брошюр (36 ячеек)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SDP.020.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 965</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина ячеек: 17 и 12 см</t>
-[...7 lines deleted...]
-Количество ячеек, шт: 36</t>
+Ширина ячейки, мм: 120 | 170</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Ячейки вертикальные, подходят для формата А5 и А6. Под заказ от 20 штук.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4967.00</t>
+            <t xml:space="preserve">5750.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>