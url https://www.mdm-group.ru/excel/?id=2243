--- v3 (2026-07-27)
+++ v4 (2026-09-10)
@@ -33,51 +33,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">16.05.2026</t>
+      <t xml:space="preserve">02.09.2026</t>
     </r>
   </si>
   <si>
     <t>Вешала и стойки настольные</t>
   </si>
   <si>
     <t>Вешала и стойки настольные – незаменимая часть торгового оборудования, когда необходимо эффективно разместить продукцию на прикассовой зоне, прилавках, столах или ресепшенах магазина.
 Как правило это настольные стойки для сумок, стойки для очков, вешала настольные, вертушки для бижутерии, прикассовые стойки для товара с крючками и многое другое. Разрабатываются чаще всего настольные стойки вращающимися и компактно умещающимися на столе или любом другом прилавке. Это необходимо для того, чтобы посетителю было удобно выбрать и купить продукцию небольших размеров, вроде бижутерии, брелков и других стоек для аксессуаров.
 Вы можете найти у нас в разделе очень удобные пластиковые чаши накопители, которые можно использовать для размещения конфет, косметики, медицинских препаратов и многого другого. Вы можете разместить их как на любой поверхности вроде стола, так и закрепить на любой полке с помощью струбцины.
 Практически все настольные стойки и вешала регулируются по высоте, отличаются элегантной формой и компактностью.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">HDA 11 \  Вертушка для бижутерии настольная</t>
     </r>
     <r>
@@ -662,51 +662,51 @@
       <t xml:space="preserve">
 Высота, мм: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Используется с чашей SKR.096.TR (чаша в комплект не входит)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">121.00</t>
+      <t xml:space="preserve">138.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">161 \ Полусфера пластиковая – чаша накопителя (d-200 мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SKR.096.TR</t>
@@ -1077,51 +1077,51 @@
       <t xml:space="preserve">
 Высота, мм: 965</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина ячейки, мм: 120 | 170</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Ячейки вертикальные, подходят для формата А5 и А6. Под заказ от 20 штук.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5750.00</t>
+      <t xml:space="preserve">5990.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
@@ -2095,51 +2095,51 @@
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">16.05.2026</t>
+            <t xml:space="preserve">02.09.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -2781,51 +2781,51 @@
             <t xml:space="preserve">
 Высота, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Используется с чашей SKR.096.TR (чаша в комплект не входит)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">121.00</t>
+            <t xml:space="preserve">138.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">161 \ Полусфера пластиковая – чаша накопителя (d-200 мм)</t>
           </r>
@@ -3223,51 +3223,51 @@
             <t xml:space="preserve">
 Высота, мм: 965</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина ячейки, мм: 120 | 170</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ячейки вертикальные, подходят для формата А5 и А6. Под заказ от 20 штук.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5750.00</t>
+            <t xml:space="preserve">5990.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>