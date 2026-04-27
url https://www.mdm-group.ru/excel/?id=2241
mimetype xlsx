--- v1 (2026-01-27)
+++ v2 (2026-04-27)
@@ -33,51 +33,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">14.01.2026</t>
+      <t xml:space="preserve">21.04.2026</t>
     </r>
   </si>
   <si>
     <t>Стойки и вешала напольные для одежды Китай (Тайвань)</t>
   </si>
   <si>
     <t>Стойки и вешала напольные для одежды Китай (Тайвань) – мобильное торговое оборудование для магазинов. Вешала легко перемещать, что позволяет быстро менять планировку зала.
 Вешала китайского производства удобны и практичны в использовании. Много лет они пользуются спросом у магазинов самого широкого круга. 
 Данные напольные вешала хорошо зарекомендовали себя в магазинах одежды небольшой площади. 
 Широкий ассортимент позволяет подобрать и купить лучший вариант вешала для одежды конкретного типа и стиля.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1-008 \ Вешало напольное</t>
     </r>
     <r>
@@ -259,74 +259,74 @@
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">MQ74C (20557) \ Вешало напольное 4-х рожковое</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: VHL.087.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1300-1830</t>
     </r>
     <r>
       <t xml:space="preserve">
-Скидка: Нет</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Старая цена: 8670 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">7751.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">MQ74S (20558) \ Вешало напольное 4-х рожковое</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: VHL.088.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -434,74 +434,74 @@
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">3-062 \  Вешало напольное 3-х рожковое</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: VHL.095.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром/черный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1500-1900</t>
     </r>
     <r>
       <t xml:space="preserve">
 Картинка анонса: 8224205</t>
     </r>
     <r>
       <t xml:space="preserve">
-Скидка: Да</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Старая цена: 4950 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">4283.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">42501 \ Вешало с крючками, напольное</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: VHL.092.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -849,51 +849,51 @@
       <t xml:space="preserve">
 Диаметр (под нагрузкой), мм: 22</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4.08</t>
+      <t xml:space="preserve">3.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Jr-16 \ Присоска для панелей и стекла</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: JOKR.016.25.TR</t>
@@ -1925,51 +1925,51 @@
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">14.01.2026</t>
+            <t xml:space="preserve">21.04.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -2179,74 +2179,74 @@
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MQ74C (20557) \ Вешало напольное 4-х рожковое</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: VHL.087.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1300-1830</t>
           </r>
           <r>
             <t xml:space="preserve">
-Скидка: Нет</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Старая цена: 8670 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">7751.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MQ74S (20558) \ Вешало напольное 4-х рожковое</t>
           </r>
           <r>
@@ -2367,74 +2367,74 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3-062 \  Вешало напольное 3-х рожковое</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: VHL.095.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром/черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1500-1900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Картинка анонса: 8224205</t>
           </r>
           <r>
             <t xml:space="preserve">
-Скидка: Да</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Старая цена: 4950 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4283.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">42501 \ Вешало с крючками, напольное</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: VHL.092.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
@@ -2809,51 +2809,51 @@
             <t xml:space="preserve">
 Диаметр (под нагрузкой), мм: 22</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4.08</t>
+            <t xml:space="preserve">3.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>