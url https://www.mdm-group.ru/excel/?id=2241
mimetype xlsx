--- v2 (2026-04-27)
+++ v3 (2026-06-12)
@@ -15,51 +15,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">21.04.2026</t>
     </r>
   </si>
   <si>
     <t>Стойки и вешала напольные для одежды Китай (Тайвань)</t>
   </si>
   <si>
     <t>Стойки и вешала напольные для одежды Китай (Тайвань) – мобильное торговое оборудование для магазинов. Вешала легко перемещать, что позволяет быстро менять планировку зала.
@@ -515,164 +515,50 @@
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">3870.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
-    </r>
-[...112 lines deleted...]
-      <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">KY 160 A (3-026) \ Стойка вращающаяся напольная с крючками</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: VHL.046.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром/черный</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -1071,51 +957,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a805490_371e_11f0_8ec3_0050569cf81d_1_008_800_12.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696cf36_371e_11f0_8ec3_0050569cf81d_ST010R75_800_13.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bad00b_118d_11e0_99a4_003048f27c5f_0024.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a5169_02ae_11e0_b16f_003048d0c7fe_MQ74C5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e2231_035a_11e0_b16f_003048d0c7fe_MQ74S6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a517a_02ae_11e0_b16f_003048d0c7fe_4838E7FE_36A5_42FF_AACA_EF24DF6566827.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f16ca_02ae_11e0_b16f_003048d0c7fe_0628.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88e2bd_fea3_11df_b16f_003048d0c7fe_08A81385_FC8B_4536_9461_D7359B6B52519.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c5eb_fea3_11df_b16f_003048d0c7fe_00310.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c603_fea3_11df_b16f_003048d0c7fe_KY158G11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bad012_118d_11e0_99a4_003048f27c5f_013ededd_0b1d_439b_8898_09b962a3090f12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac204292_fea3_11df_b16f_003048d0c7fe_1E6FB994_ABDB_436E_A414_27B51F4F1DC513.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8f5dd_0cc5_11e0_99a4_003048f27c5f_AD17DEFE_8F14_49B0_A7D8_22F7DC60DE4B14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c88948_0100_11e0_b16f_003048d0c7fe_AA87DC7E_F186_41B2_9A98_E60BC838E1AC15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f61ee_96df_11eb_80bc_0025902b3cc1_2E67C608_E7C5_469F_83A8_DFD1782CA8A016.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4004d_6643_11e0_afc8_003048f27c5f_0EDF0F9C_B5F3_4D01_8A48_176199470A2C17.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a805490_371e_11f0_8ec3_0050569cf81d_1_008_800_12.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696cf36_371e_11f0_8ec3_0050569cf81d_ST010R75_800_13.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bad00b_118d_11e0_99a4_003048f27c5f_0024.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a5169_02ae_11e0_b16f_003048d0c7fe_MQ74C5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e2231_035a_11e0_b16f_003048d0c7fe_MQ74S6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a517a_02ae_11e0_b16f_003048d0c7fe_4838E7FE_36A5_42FF_AACA_EF24DF6566827.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f16ca_02ae_11e0_b16f_003048d0c7fe_0628.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88e2bd_fea3_11df_b16f_003048d0c7fe_08A81385_FC8B_4536_9461_D7359B6B52519.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bad012_118d_11e0_99a4_003048f27c5f_013ededd_0b1d_439b_8898_09b962a3090f10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac204292_fea3_11df_b16f_003048d0c7fe_1E6FB994_ABDB_436E_A414_27B51F4F1DC511.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8f5dd_0cc5_11e0_99a4_003048f27c5f_AD17DEFE_8F14_49B0_A7D8_22F7DC60DE4B12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c88948_0100_11e0_b16f_003048d0c7fe_AA87DC7E_F186_41B2_9A98_E60BC838E1AC13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f61ee_96df_11eb_80bc_0025902b3cc1_2E67C608_E7C5_469F_83A8_DFD1782CA8A014.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4004d_6643_11e0_afc8_003048f27c5f_0EDF0F9C_B5F3_4D01_8A48_176199470A2C15.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1526,110 +1412,50 @@
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...58 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -1883,54 +1709,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z14"/>
+  <dimension ref="A1:Z13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D14" sqref="D14"/>
+      <selection activeCell="D13" sqref="D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
@@ -2469,465 +2295,343 @@
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1-003 \ Вешало напольное, двухъярусное</t>
-[...3 lines deleted...]
-Артикул: VHL.094.CH</t>
+            <t xml:space="preserve">KY 160 A (3-026) \ Стойка вращающаяся напольная с крючками</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: VHL.046.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром/черный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 1200-2000</t>
-[...7 lines deleted...]
-Глубина, мм: 500</t>
+Ширина, мм: 550</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1800</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Тайвань</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5587.00</t>
+            <t xml:space="preserve">6972.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KY 158 G (2-007) \ Стойка для одежды двойная</t>
-[...23 lines deleted...]
-Производитель: Тайвань</t>
+            <t xml:space="preserve">62 \ Каркас для вешала, комплектуется элементами из серий &amp;quot;Vertical&amp;quot;, &amp;quot;Neo-Fix&amp;quot;</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: VHL.002.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1378</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1220</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5994.00</t>
+            <t xml:space="preserve">10861.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KY 160 A (3-026) \ Стойка вращающаяся напольная с крючками</t>
-[...19 lines deleted...]
-Производитель: Тайвань</t>
+            <t xml:space="preserve">Полка стеклянная для 62</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: VHL.002.GL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 550</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1220</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Для крепления полки требуются присоски Joker 16 (6 шт.)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6972.00</t>
+            <t xml:space="preserve">2604.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">62 \ Каркас для вешала, комплектуется элементами из серий &amp;quot;Vertical&amp;quot;, &amp;quot;Neo-Fix&amp;quot;</t>
-[...19 lines deleted...]
-Ширина, мм: 1220</t>
+            <t xml:space="preserve">J-16 \ Присоска для панелей и стекла</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.016.TR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр (под нагрузкой), мм: 22</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10861.00</t>
+            <t xml:space="preserve">3.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Полка стеклянная для 62</t>
-[...15 lines deleted...]
-Примечание: Для крепления полки требуются присоски Joker 16 (6 шт.)</t>
+            <t xml:space="preserve">Jr-16 \ Присоска для панелей и стекла</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKR.016.25.TR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр (под нагрузкой), мм: 23</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2604.00</t>
+            <t xml:space="preserve">5.70</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
-        <is>
-[...120 lines deleted...]
-      <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Присоска - \ Присоска для стекла</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: E013 D10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр (под нагрузкой), мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>