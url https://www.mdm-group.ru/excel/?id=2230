--- v2 (2026-03-14)
+++ v3 (2026-04-28)
@@ -33,51 +33,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13.01.2026</t>
+      <t xml:space="preserve">19.04.2026</t>
     </r>
   </si>
   <si>
     <t>Настенные и напольные зеркала для магазина</t>
   </si>
   <si>
     <t>Ни один магазин одежды или обуви не обходится без такого важного элемента, как зеркало напольное или настенное. В ассортименте нашей компании представлены зеркала различных типов, производителей, цветов и размеров.
 Зеркало напольное – идеально подходит в качестве зеркала для магазина одежды. Высота зеркала напольного в полный рост человека, что позволяет покупателю комфортно примерять одежду и видеть свое отражение целиком.
 Зеркала настенные – имеют размеры, как и напольные зеркала в полный рост человека, но крепятся к стене. Используются чаще всего в торговых залах или примерочных.
 Зеркала на колесиках – напольное зеркало передвижное, оборудованное колесиками для простоты транспортировки и универсальности использования. Могут удобно использоваться в магазинах с ограниченным пространством, где нет постоянного места для стационарного напольного зеркала.
 Зеркала для магазинов обуви – напольные зеркала небольших размеров, предназначенные для удобной примерки и обзора обуви.
 Практически все зеркала имеют регулировку наклона и колёсные опоры.
 Зеркала ОММ-003 рекомендуется использовать с опорами (резьба М10). Для быстрого и удобного передвижения в торговом зале зеркало можно установить на колесные опоры J 34. Если планируется стационарное использование зеркала, то его можно установить на ножки J 14 c или 11221060.HL.
 Указаны габаритные размеры изделий.
 Также смотрите в нашем каталоге плечики, вешала, манекены.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
@@ -1667,80 +1667,80 @@
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">27.54</t>
+      <t xml:space="preserve">21.42</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Ножка на подвижном шарнире, M10x30, D-40, черная</t>
-[...3 lines deleted...]
-Артикул: SEV.340.40.BL</t>
+      <t xml:space="preserve">Ножка на подвижном шарнире, M10x30, D-50, черная</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.340.50.BL		</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">89.00</t>
     </r>
@@ -1749,457 +1749,457 @@
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Jr-34 b \ Колесная опора (резьба М10)</t>
-[...3 lines deleted...]
-Артикул: JOKR.034B.BL</t>
+      <t xml:space="preserve">Ножка на подвижном шарнире, M10x30, D-40, черная</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.340.40.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, мм: 80</t>
-[...7 lines deleted...]
-Нагрузка, кг: до 30</t>
+Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">51.00</t>
+      <t xml:space="preserve">89.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-34 e \ Колесная опора (резьба М10)</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 120</t>
+      <t xml:space="preserve">Jr-34 b \ Колесная опора (резьба М10)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKR.034B.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 80</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Нагрузка, кг: до 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">175.00</t>
+      <t xml:space="preserve">51.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-34 et \ Колесная опора c тормозом (резьба М10)</t>
-[...3 lines deleted...]
-Артикул: JOKP.034ET.CR</t>
+      <t xml:space="preserve">J-34 e \ Колесная опора (резьба М10)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.034E.GR</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: серый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 98</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 60</t>
     </r>
     <r>
       <t xml:space="preserve">
 Нагрузка, кг: 40</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: каркас – металл</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 120</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">184.00</t>
+      <t xml:space="preserve">175.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-34 ic \ Колесная опора (резьба М10)</t>
-[...31 lines deleted...]
-Старая цена: 88 руб.</t>
+      <t xml:space="preserve">J-34 et \ Колесная опора c тормозом (резьба М10)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.034ET.CR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: серый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 98</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 60</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Нагрузка, кг: 40</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: каркас – металл</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 120</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">54.06</t>
+      <t xml:space="preserve">184.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-34 cn \ Колесная опора (резьба М10)</t>
-[...19 lines deleted...]
-Нагрузка, кг: 30</t>
+      <t xml:space="preserve">J-34 ic \ Колесная опора (резьба М10)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.034IC.40.ZN.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: цинк/черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 70</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 40</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Нагрузка, кг: 15</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: опорный болт М10</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 100</t>
+Кол-во в упаковке, шт.: 400</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 90,1 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">131.00</t>
+      <t xml:space="preserve">54.06</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-34 cnt \ Колесная опора c тормозом (резьба М10)</t>
-[...3 lines deleted...]
-Артикул: JOKP.034CNT.ZN.GR</t>
+      <t xml:space="preserve">J-34 cn \ Колесная опора (резьба М10)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.034CN.ZN.GR</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк/серый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 90</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Нагрузка, кг: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: опорный болт М10</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">198.00</t>
+      <t xml:space="preserve">131.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Jr-34 сn \ Колесная опора усиленная (резьба М10)</t>
-[...11 lines deleted...]
-Высота, мм: 70</t>
+      <t xml:space="preserve">J-34 cnt \ Колесная опора c тормозом (резьба М10)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.034CNT.ZN.GR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: цинк/серый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 90</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
-Нагрузка, кг: до 50</t>
-[...3 lines deleted...]
-Примечание: опорный болт М10 (длина 30 мм)</t>
+Нагрузка, кг: 30</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: опорный болт М10</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">153.00</t>
+      <t xml:space="preserve">198.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">J-34 d \ Колесная опора Шар (резьба М10)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: JOKP.034D.40.CH.GR</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром/серый</t>
@@ -2320,51 +2320,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126311d_91cc_11e5_a43a_0025902b3cc1_598A4A1D_0C7B_456F_A153_BC2D96732DCA2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750eef9d_91cc_11e5_a43a_0025902b3cc1_4F381BC1_4DD2_4779_9776_6DCBA4F0209F3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42348503_91cc_11e5_a43a_0025902b3cc1_VT_31404.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c60b_fea3_11df_b16f_003048d0c7fe_AC3F5C53_C63B_4141_B0F2_F194CE40C3975.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef435a_6be3_11e8_ade2_0025902b3cc1_OMMP-001_bl6.JPG"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa5b16_6be4_11e8_ade2_0025902b3cc1_OMMP-001_wh7.JPG"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd34b4_6be3_11e8_ade2_0025902b3cc1_C5AF4BBB_A54C_4EA2_BA63_DEB6FFE816C38.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68af003_5fbe_11e7_ae67_0025902b3cc1_75B3560F_1998_4917_B13E_1CADA481200B9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bf79c_f306_11ed_907c_ac1f6b40b531_OMM003V49016MU10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5568d_5fc0_11e7_ae67_0025902b3cc1_3FE361FA_31E4_4150_9861_FEBC956ED86511.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416a3e7_b53d_11e6_822f_0025b3ab7bf6_98A4F2FC_73E8_41B9_9D9D_35A70417CC5D12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b702786_6be4_11e8_ade2_0025902b3cc1_OMMP-002_bl13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadec51a_f305_11ed_907c_ac1f6b40b531_OMMP-002_wh14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ad048_6be3_11e8_ade2_0025902b3cc1_15C02BF5_C280_40E9_AE46_A06057813C5D15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e819d_a9dd_11e7_93ca_0025902b3cc1_30F69286_FF78_4F76_AC8A_71A4BC7F0A7D16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8f320_a9de_11e7_93ca_0025902b3cc1_BF70EAE4_7C4D_4D35_8250_763C8AD2BAFD17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54feefa3_157b_11e8_b78c_0025902b3cc1_69E575D6_DFFE_4560_A67A_D06DCCB1F2E218.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd360fa3_4d8d_11e6_bd09_0025902b3cc0_DEA92AF9_DAFA_4C53_99BE_221BFF50C14C19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zerkalo20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ae6dd_1882_11ed_9d13_ac1f6b40b531_zerkalo21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ce6da_1882_11ed_9d13_ac1f6b40b531_zerkalo22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ce6df_1882_11ed_9d13_ac1f6b40b531_zerkalo23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aaca71_91cc_11e5_a43a_0025902b3cc1_557D0E62_E574_41C3_9E6A_0D1E38BD166D24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b1112_0c08_11e0_99a4_003048f27c5f_0C6D2F99_05DF_4960_853E_0524D87DFA0F25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb6c79_0427_11e0_99a4_003048f27c5f_8BCFABF9_3C7A_4D1B_9348_88DB8062CE7B26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mirrow_2-_1_27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af22f5_fdef_11df_b16f_003048d0c7fe_A2502C797F0F28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01353e_b894_11ef_8ec3_0050569cf81d_SEV340-40-BL29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b15b3_4bfb_11e5_a10e_0025902b3cc1_B29CE6C5_F311_41B7_B4A4_19A3665E74CF30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcfec0_5755_11e8_ade2_0025902b3cc1_JOKR_034E_GR31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fd62b_5756_11e8_ade2_0025902b3cc1_JOKR_034ET_GR32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976212b_b666_11e8_a710_0025902b3cc1_JR_34_IC33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780455d_b666_11e8_a710_0025902b3cc1_JR_34_cn34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec711746_b666_11e8_a710_0025902b3cc1_JR_34_cnt35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a22822_ec2e_11e5_ba27_0025902b3cc0_D5BE1AD7_51C1_4C25_B0C9_5F8CBC9A09C636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfbe30_b667_11e8_a710_0025902b3cc1_J_34_d37.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126311d_91cc_11e5_a43a_0025902b3cc1_598A4A1D_0C7B_456F_A153_BC2D96732DCA2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750eef9d_91cc_11e5_a43a_0025902b3cc1_4F381BC1_4DD2_4779_9776_6DCBA4F0209F3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42348503_91cc_11e5_a43a_0025902b3cc1_VT_31404.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c60b_fea3_11df_b16f_003048d0c7fe_AC3F5C53_C63B_4141_B0F2_F194CE40C3975.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef435a_6be3_11e8_ade2_0025902b3cc1_OMMP-001_bl6.JPG"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa5b16_6be4_11e8_ade2_0025902b3cc1_OMMP-001_wh7.JPG"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd34b4_6be3_11e8_ade2_0025902b3cc1_C5AF4BBB_A54C_4EA2_BA63_DEB6FFE816C38.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68af003_5fbe_11e7_ae67_0025902b3cc1_75B3560F_1998_4917_B13E_1CADA481200B9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bf79c_f306_11ed_907c_ac1f6b40b531_OMM003V49016MU10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5568d_5fc0_11e7_ae67_0025902b3cc1_3FE361FA_31E4_4150_9861_FEBC956ED86511.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416a3e7_b53d_11e6_822f_0025b3ab7bf6_98A4F2FC_73E8_41B9_9D9D_35A70417CC5D12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b702786_6be4_11e8_ade2_0025902b3cc1_OMMP-002_bl13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadec51a_f305_11ed_907c_ac1f6b40b531_OMMP-002_wh14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ad048_6be3_11e8_ade2_0025902b3cc1_15C02BF5_C280_40E9_AE46_A06057813C5D15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e819d_a9dd_11e7_93ca_0025902b3cc1_30F69286_FF78_4F76_AC8A_71A4BC7F0A7D16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8f320_a9de_11e7_93ca_0025902b3cc1_BF70EAE4_7C4D_4D35_8250_763C8AD2BAFD17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54feefa3_157b_11e8_b78c_0025902b3cc1_69E575D6_DFFE_4560_A67A_D06DCCB1F2E218.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd360fa3_4d8d_11e6_bd09_0025902b3cc0_DEA92AF9_DAFA_4C53_99BE_221BFF50C14C19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zerkalo20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ae6dd_1882_11ed_9d13_ac1f6b40b531_zerkalo21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ce6da_1882_11ed_9d13_ac1f6b40b531_zerkalo22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ce6df_1882_11ed_9d13_ac1f6b40b531_zerkalo23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aaca71_91cc_11e5_a43a_0025902b3cc1_557D0E62_E574_41C3_9E6A_0D1E38BD166D24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b1112_0c08_11e0_99a4_003048f27c5f_0C6D2F99_05DF_4960_853E_0524D87DFA0F25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb6c79_0427_11e0_99a4_003048f27c5f_8BCFABF9_3C7A_4D1B_9348_88DB8062CE7B26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mirrow_2-_1_27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af22f5_fdef_11df_b16f_003048d0c7fe_A2502C797F0F28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3c152_21df_11f1_892c_0050569cf81d_SEV34050BL129.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01353e_b894_11ef_8ec3_0050569cf81d_SEV340-40-BL_DM_30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b15b3_4bfb_11e5_a10e_0025902b3cc1_B29CE6C5_F311_41B7_B4A4_19A3665E74CF31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcfec0_5755_11e8_ade2_0025902b3cc1_JOKR_034E_GR32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fd62b_5756_11e8_ade2_0025902b3cc1_JOKR_034ET_GR33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976212b_b666_11e8_a710_0025902b3cc1_JR_34_IC34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780455d_b666_11e8_a710_0025902b3cc1_JR_34_cn35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec711746_b666_11e8_a710_0025902b3cc1_JR_34_cnt36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfbe30_b667_11e8_a710_0025902b3cc1_J_34_d37.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3774,51 +3774,51 @@
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13.01.2026</t>
+            <t xml:space="preserve">19.04.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -5524,83 +5524,83 @@
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">27.54</t>
+            <t xml:space="preserve">21.42</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Ножка на подвижном шарнире, M10x30, D-40, черная</t>
-[...3 lines deleted...]
-Артикул: SEV.340.40.BL</t>
+            <t xml:space="preserve">Ножка на подвижном шарнире, M10x30, D-50, черная</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.340.50.BL		</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">89.00</t>
           </r>
@@ -5614,481 +5614,481 @@
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="4"/>
       <c r="B21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Jr-34 b \ Колесная опора (резьба М10)</t>
-[...3 lines deleted...]
-Артикул: JOKR.034B.BL</t>
+            <t xml:space="preserve">Ножка на подвижном шарнире, M10x30, D-40, черная</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.340.40.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 80</t>
-[...7 lines deleted...]
-Нагрузка, кг: до 30</t>
+Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">51.00</t>
+            <t xml:space="preserve">89.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-34 e \ Колесная опора (резьба М10)</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 120</t>
+            <t xml:space="preserve">Jr-34 b \ Колесная опора (резьба М10)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKR.034B.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 80</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Нагрузка, кг: до 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">175.00</t>
+            <t xml:space="preserve">51.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="4"/>
       <c r="B22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-34 et \ Колесная опора c тормозом (резьба М10)</t>
-[...3 lines deleted...]
-Артикул: JOKP.034ET.CR</t>
+            <t xml:space="preserve">J-34 e \ Колесная опора (резьба М10)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.034E.GR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: серый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 98</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 60</t>
           </r>
           <r>
             <t xml:space="preserve">
 Нагрузка, кг: 40</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: каркас – металл</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 120</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">184.00</t>
+            <t xml:space="preserve">175.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-34 ic \ Колесная опора (резьба М10)</t>
-[...31 lines deleted...]
-Старая цена: 88 руб.</t>
+            <t xml:space="preserve">J-34 et \ Колесная опора c тормозом (резьба М10)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.034ET.CR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: серый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 98</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 60</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Нагрузка, кг: 40</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: каркас – металл</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 120</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">54.06</t>
+            <t xml:space="preserve">184.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="4"/>
       <c r="B23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-34 cn \ Колесная опора (резьба М10)</t>
-[...19 lines deleted...]
-Нагрузка, кг: 30</t>
+            <t xml:space="preserve">J-34 ic \ Колесная опора (резьба М10)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.034IC.40.ZN.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: цинк/черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 70</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 40</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Нагрузка, кг: 15</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: опорный болт М10</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 100</t>
+Кол-во в упаковке, шт.: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 90,1 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">131.00</t>
+            <t xml:space="preserve">54.06</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-34 cnt \ Колесная опора c тормозом (резьба М10)</t>
-[...3 lines deleted...]
-Артикул: JOKP.034CNT.ZN.GR</t>
+            <t xml:space="preserve">J-34 cn \ Колесная опора (резьба М10)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.034CN.ZN.GR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: цинк/серый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 90</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Нагрузка, кг: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: опорный болт М10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">198.00</t>
+            <t xml:space="preserve">131.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="4"/>
       <c r="B24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Jr-34 сn \ Колесная опора усиленная (резьба М10)</t>
-[...11 lines deleted...]
-Высота, мм: 70</t>
+            <t xml:space="preserve">J-34 cnt \ Колесная опора c тормозом (резьба М10)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.034CNT.ZN.GR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: цинк/серый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 90</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
-Нагрузка, кг: до 50</t>
-[...3 lines deleted...]
-Примечание: опорный болт М10 (длина 30 мм)</t>
+Нагрузка, кг: 30</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: опорный болт М10</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">153.00</t>
+            <t xml:space="preserve">198.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C24" s="4"/>
       <c r="D24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J-34 d \ Колесная опора Шар (резьба М10)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: JOKP.034D.40.CH.GR</t>
           </r>