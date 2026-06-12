--- v3 (2026-04-28)
+++ v4 (2026-06-12)
@@ -15,51 +15,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">19.04.2026</t>
     </r>
   </si>
   <si>
     <t>Настенные и напольные зеркала для магазина</t>
   </si>
   <si>
     <t>Ни один магазин одежды или обуви не обходится без такого важного элемента, как зеркало напольное или настенное. В ассортименте нашей компании представлены зеркала различных типов, производителей, цветов и размеров.
@@ -472,285 +472,281 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">7446.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ОММ-003 \ Зеркало напольное</t>
-[...7 lines deleted...]
-Цвет: белый глянец</t>
+      <t xml:space="preserve">ОММ-003 Зеркало напольное регулируемое</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: OMM.003.V4.9016.MU</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: металл окрашенный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 334</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 706</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1645</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Видимая часть зеркала  482 мм х 1515 мм. Необходимо использовать с ножками или колесами (резьба М10).</t>
     </r>
     <r>
       <t xml:space="preserve">
-Собственное производство: Да</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10990.00</t>
+      <t xml:space="preserve">12107.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ОММ-003 Зеркало напольное регулируемое</t>
-[...7 lines deleted...]
-Цвет: белый муар</t>
+      <t xml:space="preserve">ОММ-003 \ Зеркало напольное</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: OMM.003.V4.9005.90</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный глянец</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: металл окрашенный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 334</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 706</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1645</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Видимая часть зеркала  482 мм х 1515 мм. Необходимо использовать с ножками или колесами (резьба М10).</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">12107.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ОММ-003 \ Зеркало напольное</t>
-[...31 lines deleted...]
-Собственное производство: Да</t>
+      <t xml:space="preserve">ST 027 \ Зеркало настенное вращающееся</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MIR.007-3.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 500</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1780</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 12400 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">12107.00</t>
+      <t xml:space="preserve">8690.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ST 027 \ Зеркало настенное вращающееся</t>
-[...3 lines deleted...]
-Артикул: MIR.007-3.00</t>
+      <t xml:space="preserve">OMMP 002 \ Зеркало настенное</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: OMMP.002.V2.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, мм: 1780</t>
-[...7 lines deleted...]
-Старая цена: 12400 руб.</t>
+Высота, мм: 1600</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Видимая часть зеркала 450 мм х 1550 мм.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">8690.00</t>
+      <t xml:space="preserve">6018.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">OMMP 002 \ Зеркало настенное</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: OMMP.002.V2.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -826,111 +822,50 @@
 Высота, мм: 1600</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Видимая часть зеркала 450 мм х 1550 мм.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">4172.00</t>
-    </r>
-[...59 lines deleted...]
-      <t xml:space="preserve">6018.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">ОММ-001 \ Зеркало настенное</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: OMM.001.V3.9016.90</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый глянец</t>
@@ -2320,51 +2255,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126311d_91cc_11e5_a43a_0025902b3cc1_598A4A1D_0C7B_456F_A153_BC2D96732DCA2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750eef9d_91cc_11e5_a43a_0025902b3cc1_4F381BC1_4DD2_4779_9776_6DCBA4F0209F3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42348503_91cc_11e5_a43a_0025902b3cc1_VT_31404.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c60b_fea3_11df_b16f_003048d0c7fe_AC3F5C53_C63B_4141_B0F2_F194CE40C3975.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef435a_6be3_11e8_ade2_0025902b3cc1_OMMP-001_bl6.JPG"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa5b16_6be4_11e8_ade2_0025902b3cc1_OMMP-001_wh7.JPG"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd34b4_6be3_11e8_ade2_0025902b3cc1_C5AF4BBB_A54C_4EA2_BA63_DEB6FFE816C38.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68af003_5fbe_11e7_ae67_0025902b3cc1_75B3560F_1998_4917_B13E_1CADA481200B9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bf79c_f306_11ed_907c_ac1f6b40b531_OMM003V49016MU10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5568d_5fc0_11e7_ae67_0025902b3cc1_3FE361FA_31E4_4150_9861_FEBC956ED86511.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416a3e7_b53d_11e6_822f_0025b3ab7bf6_98A4F2FC_73E8_41B9_9D9D_35A70417CC5D12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b702786_6be4_11e8_ade2_0025902b3cc1_OMMP-002_bl13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadec51a_f305_11ed_907c_ac1f6b40b531_OMMP-002_wh14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ad048_6be3_11e8_ade2_0025902b3cc1_15C02BF5_C280_40E9_AE46_A06057813C5D15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e819d_a9dd_11e7_93ca_0025902b3cc1_30F69286_FF78_4F76_AC8A_71A4BC7F0A7D16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8f320_a9de_11e7_93ca_0025902b3cc1_BF70EAE4_7C4D_4D35_8250_763C8AD2BAFD17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54feefa3_157b_11e8_b78c_0025902b3cc1_69E575D6_DFFE_4560_A67A_D06DCCB1F2E218.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd360fa3_4d8d_11e6_bd09_0025902b3cc0_DEA92AF9_DAFA_4C53_99BE_221BFF50C14C19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zerkalo20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ae6dd_1882_11ed_9d13_ac1f6b40b531_zerkalo21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ce6da_1882_11ed_9d13_ac1f6b40b531_zerkalo22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ce6df_1882_11ed_9d13_ac1f6b40b531_zerkalo23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aaca71_91cc_11e5_a43a_0025902b3cc1_557D0E62_E574_41C3_9E6A_0D1E38BD166D24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b1112_0c08_11e0_99a4_003048f27c5f_0C6D2F99_05DF_4960_853E_0524D87DFA0F25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb6c79_0427_11e0_99a4_003048f27c5f_8BCFABF9_3C7A_4D1B_9348_88DB8062CE7B26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mirrow_2-_1_27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af22f5_fdef_11df_b16f_003048d0c7fe_A2502C797F0F28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3c152_21df_11f1_892c_0050569cf81d_SEV34050BL129.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01353e_b894_11ef_8ec3_0050569cf81d_SEV340-40-BL_DM_30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b15b3_4bfb_11e5_a10e_0025902b3cc1_B29CE6C5_F311_41B7_B4A4_19A3665E74CF31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcfec0_5755_11e8_ade2_0025902b3cc1_JOKR_034E_GR32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fd62b_5756_11e8_ade2_0025902b3cc1_JOKR_034ET_GR33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976212b_b666_11e8_a710_0025902b3cc1_JR_34_IC34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780455d_b666_11e8_a710_0025902b3cc1_JR_34_cn35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec711746_b666_11e8_a710_0025902b3cc1_JR_34_cnt36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfbe30_b667_11e8_a710_0025902b3cc1_J_34_d37.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126311d_91cc_11e5_a43a_0025902b3cc1_598A4A1D_0C7B_456F_A153_BC2D96732DCA2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750eef9d_91cc_11e5_a43a_0025902b3cc1_4F381BC1_4DD2_4779_9776_6DCBA4F0209F3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42348503_91cc_11e5_a43a_0025902b3cc1_VT_31404.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c60b_fea3_11df_b16f_003048d0c7fe_AC3F5C53_C63B_4141_B0F2_F194CE40C3975.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef435a_6be3_11e8_ade2_0025902b3cc1_OMMP-001_bl6.JPG"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa5b16_6be4_11e8_ade2_0025902b3cc1_OMMP-001_wh7.JPG"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd34b4_6be3_11e8_ade2_0025902b3cc1_C5AF4BBB_A54C_4EA2_BA63_DEB6FFE816C38.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bf79c_f306_11ed_907c_ac1f6b40b531_OMM003V49016MU9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5568d_5fc0_11e7_ae67_0025902b3cc1_3FE361FA_31E4_4150_9861_FEBC956ED86510.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416a3e7_b53d_11e6_822f_0025b3ab7bf6_98A4F2FC_73E8_41B9_9D9D_35A70417CC5D11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ad048_6be3_11e8_ade2_0025902b3cc1_15C02BF5_C280_40E9_AE46_A06057813C5D12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b702786_6be4_11e8_ade2_0025902b3cc1_OMMP-002_bl13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadec51a_f305_11ed_907c_ac1f6b40b531_OMMP-002_wh14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e819d_a9dd_11e7_93ca_0025902b3cc1_30F69286_FF78_4F76_AC8A_71A4BC7F0A7D15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8f320_a9de_11e7_93ca_0025902b3cc1_BF70EAE4_7C4D_4D35_8250_763C8AD2BAFD16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54feefa3_157b_11e8_b78c_0025902b3cc1_69E575D6_DFFE_4560_A67A_D06DCCB1F2E217.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd360fa3_4d8d_11e6_bd09_0025902b3cc0_DEA92AF9_DAFA_4C53_99BE_221BFF50C14C18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zerkalo19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ae6dd_1882_11ed_9d13_ac1f6b40b531_zerkalo20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ce6da_1882_11ed_9d13_ac1f6b40b531_zerkalo21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ce6df_1882_11ed_9d13_ac1f6b40b531_zerkalo22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aaca71_91cc_11e5_a43a_0025902b3cc1_557D0E62_E574_41C3_9E6A_0D1E38BD166D23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b1112_0c08_11e0_99a4_003048f27c5f_0C6D2F99_05DF_4960_853E_0524D87DFA0F24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb6c79_0427_11e0_99a4_003048f27c5f_8BCFABF9_3C7A_4D1B_9348_88DB8062CE7B25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mirrow_2-_1_26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af22f5_fdef_11df_b16f_003048d0c7fe_A2502C797F0F27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3c152_21df_11f1_892c_0050569cf81d_SEV34050BL128.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01353e_b894_11ef_8ec3_0050569cf81d_SEV340-40-BL_DM_29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b15b3_4bfb_11e5_a10e_0025902b3cc1_B29CE6C5_F311_41B7_B4A4_19A3665E74CF30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcfec0_5755_11e8_ade2_0025902b3cc1_JOKR_034E_GR31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fd62b_5756_11e8_ade2_0025902b3cc1_JOKR_034ET_GR32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976212b_b666_11e8_a710_0025902b3cc1_JR_34_IC33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780455d_b666_11e8_a710_0025902b3cc1_JR_34_cn34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec711746_b666_11e8_a710_0025902b3cc1_JR_34_cnt35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfbe30_b667_11e8_a710_0025902b3cc1_J_34_d36.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2632,81 +2567,81 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="381000" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="381000" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -2992,81 +2927,81 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="628650" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="23" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="628650" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -3405,80 +3340,50 @@
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...28 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -3735,51 +3640,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D24" sqref="D24"/>
+      <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
@@ -4252,298 +4157,294 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">7446.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ОММ-003 \ Зеркало напольное</t>
-[...7 lines deleted...]
-Цвет: белый глянец</t>
+            <t xml:space="preserve">ОММ-003 Зеркало напольное регулируемое</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OMM.003.V4.9016.MU</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металл окрашенный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 334</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 706</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1645</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Видимая часть зеркала  482 мм х 1515 мм. Необходимо использовать с ножками или колесами (резьба М10).</t>
           </r>
           <r>
             <t xml:space="preserve">
-Собственное производство: Да</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10990.00</t>
+            <t xml:space="preserve">12107.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ОММ-003 Зеркало напольное регулируемое</t>
-[...7 lines deleted...]
-Цвет: белый муар</t>
+            <t xml:space="preserve">ОММ-003 \ Зеркало напольное</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OMM.003.V4.9005.90</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металл окрашенный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 334</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 706</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1645</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Видимая часть зеркала  482 мм х 1515 мм. Необходимо использовать с ножками или колесами (резьба М10).</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">12107.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ОММ-003 \ Зеркало напольное</t>
-[...31 lines deleted...]
-Собственное производство: Да</t>
+            <t xml:space="preserve">ST 027 \ Зеркало настенное вращающееся</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MIR.007-3.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 500</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1780</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 12400 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">12107.00</t>
+            <t xml:space="preserve">8690.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ST 027 \ Зеркало настенное вращающееся</t>
-[...3 lines deleted...]
-Артикул: MIR.007-3.00</t>
+            <t xml:space="preserve">OMMP 002 \ Зеркало настенное</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OMMP.002.V2.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 1780</t>
-[...7 lines deleted...]
-Старая цена: 12400 руб.</t>
+Высота, мм: 1600</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Видимая часть зеркала 450 мм х 1550 мм.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">8690.00</t>
+            <t xml:space="preserve">6018.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">OMMP 002 \ Зеркало настенное</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: OMMP.002.V2.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
@@ -4646,961 +4547,957 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4172.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">OMMP 002 \ Зеркало настенное</t>
-[...23 lines deleted...]
-Примечание: Видимая часть зеркала 450 мм х 1550 мм.</t>
+            <t xml:space="preserve">ОММ-001 \ Зеркало настенное</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OMM.001.V3.9016.90</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: металл окрашенный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 28</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 570</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1605</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: видимая часть зеркала 482 мм х 1515 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 8500 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6018.00</t>
+            <t xml:space="preserve">5909.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">ОММ-001 \ Зеркало настенное</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: OMM.001.V3.9016.90</t>
-[...3 lines deleted...]
-Цвет: белый глянец</t>
+Артикул: OMM.001.V3.9005.90</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металл окрашенный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 28</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 570</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1605</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: видимая часть зеркала 482 мм х 1515 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 8500 руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5909.00</t>
+            <t xml:space="preserve">8670.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ОММ-001 \ Зеркало настенное</t>
-[...7 lines deleted...]
-Цвет: черный глянец</t>
+            <t xml:space="preserve">ОММ-002 \ Зеркало настенное</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: OMM.002.V3.9016.90</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металл окрашенный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 28</t>
-[...11 lines deleted...]
-Примечание: видимая часть зеркала 482 мм х 1515 мм</t>
+Глубина, мм: 45</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 600</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1650</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: видимая часть зеркала  480 мм х 1530 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 10300 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">8670.00</t>
+            <t xml:space="preserve">7209.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">ОММ-002 \ Зеркало настенное</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: OMM.002.V3.9016.90</t>
-[...3 lines deleted...]
-Цвет: белый глянец</t>
+Артикул: OMM.002.V2.9005.90</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металл окрашенный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 45</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1650</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: видимая часть зеркала  480 мм х 1530 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 10300 руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">7209.00</t>
+            <t xml:space="preserve">10506.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ОММ-002 \ Зеркало настенное</t>
-[...7 lines deleted...]
-Цвет: черный глянец</t>
+            <t xml:space="preserve">Зеркало в раме 450х2000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: 22-0985.1</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металл окрашенный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 45</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 600</t>
-[...11 lines deleted...]
-Собственное производство: Да</t>
+Ширина, мм: 450</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 2000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Картинка анонса: 8214754</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 7828 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10506.00</t>
+            <t xml:space="preserve">5590.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="4"/>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Зеркало в раме 450х2000</t>
-[...3 lines deleted...]
-Артикул: 22-0985.1</t>
+            <t xml:space="preserve"> Зеркало в раме 650х2000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: 22-0985.2</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металл окрашенный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 45</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 450</t>
+Ширина, мм: 650</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2000</t>
           </r>
           <r>
             <t xml:space="preserve">
-Картинка анонса: 8214754</t>
-[...3 lines deleted...]
-Старая цена: 7828 руб.</t>
+Старая цена: 10143 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5590.00</t>
+            <t xml:space="preserve">7242.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve"> Зеркало в раме 650х2000</t>
-[...3 lines deleted...]
-Артикул: 22-0985.2</t>
+            <t xml:space="preserve">Зеркало в раме 850х2000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: 22-0985.3</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металл окрашенный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 45</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 650</t>
+Ширина, мм: 850</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2000</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 10143 руб.</t>
+Старая цена: 12428 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">7242.00</t>
+            <t xml:space="preserve">8874.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="4"/>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Зеркало в раме 850х2000</t>
-[...3 lines deleted...]
-Артикул: 22-0985.3</t>
+            <t xml:space="preserve">Зеркало в раме 800х2000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: 22-0985.4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металл окрашенный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 45</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 850</t>
+Ширина, мм: 800</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2000</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 12428 руб.</t>
+Старая цена: 11857 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">8874.00</t>
+            <t xml:space="preserve">8466.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Зеркало в раме 800х2000</t>
-[...23 lines deleted...]
-Старая цена: 11857 руб.</t>
+            <t xml:space="preserve">VT 3148 \  Зеркало для примерки обуви</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MSH.012.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 385</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 410</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 720</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">8466.00</t>
+            <t xml:space="preserve">3017.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="4"/>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">VT 3148 \  Зеркало для примерки обуви</t>
-[...19 lines deleted...]
-Высота, мм: 720</t>
+            <t xml:space="preserve">ST 295 S \ Зеркало для примерки обуви</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MSH.006.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 330</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 420</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 500</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: регулируемый угол наклона</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3017.00</t>
+            <t xml:space="preserve">3525.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ST 295 S \ Зеркало для примерки обуви</t>
-[...23 lines deleted...]
-Примечание: регулируемый угол наклона</t>
+            <t xml:space="preserve">MIR 002 \ Зеркало для примерки обуви</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MSH.004.V0009.80</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: серебряный глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 264</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 390</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 518</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3525.00</t>
+            <t xml:space="preserve">3356.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="4"/>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MIR 002 \ Зеркало для примерки обуви</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: MSH.004.V0009.80</t>
-[...3 lines deleted...]
-Цвет: серебряный глянец</t>
+Артикул: MSH.004.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 264</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 390</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 518</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Картинка анонса: 8231038</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3356.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MIR 002 \ Зеркало для примерки обуви</t>
-[...27 lines deleted...]
-Собственное производство: Да</t>
+            <t xml:space="preserve">J-14 c \ Ножка регулируемая (резьба М10)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.014C.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3356.00</t>
+            <t xml:space="preserve">21.42</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="4"/>
       <c r="B20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-14 c \ Ножка регулируемая (резьба М10)</t>
-[...15 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+            <t xml:space="preserve">Ножка на подвижном шарнире, M10x30, D-50, черная</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.340.50.BL		</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">21.42</t>
+            <t xml:space="preserve">89.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Ножка на подвижном шарнире, M10x30, D-50, черная</t>
-[...3 lines deleted...]
-Артикул: SEV.340.50.BL		</t>
+            <t xml:space="preserve">Ножка на подвижном шарнире, M10x30, D-40, черная</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.340.40.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">89.00</t>
           </r>
@@ -5614,489 +5511,429 @@
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="4"/>
       <c r="B21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Ножка на подвижном шарнире, M10x30, D-40, черная</t>
-[...3 lines deleted...]
-Артикул: SEV.340.40.BL</t>
+            <t xml:space="preserve">Jr-34 b \ Колесная опора (резьба М10)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKR.034B.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Материал: пластик</t>
+Высота, мм: 80</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Нагрузка, кг: до 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">89.00</t>
+            <t xml:space="preserve">51.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Jr-34 b \ Колесная опора (резьба М10)</t>
-[...19 lines deleted...]
-Нагрузка, кг: до 30</t>
+            <t xml:space="preserve">J-34 e \ Колесная опора (резьба М10)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.034E.GR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: серый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 98</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 60</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Нагрузка, кг: 40</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: каркас – металл</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 120</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">51.00</t>
+            <t xml:space="preserve">175.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="4"/>
       <c r="B22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-34 e \ Колесная опора (резьба М10)</t>
-[...3 lines deleted...]
-Артикул: JOKP.034E.GR</t>
+            <t xml:space="preserve">J-34 et \ Колесная опора c тормозом (резьба М10)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.034ET.CR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: серый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 98</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 60</t>
           </r>
           <r>
             <t xml:space="preserve">
 Нагрузка, кг: 40</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: каркас – металл</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 120</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">175.00</t>
+            <t xml:space="preserve">184.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-34 et \ Колесная опора c тормозом (резьба М10)</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 120</t>
+            <t xml:space="preserve">J-34 ic \ Колесная опора (резьба М10)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.034IC.40.ZN.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: цинк/черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 70</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 40</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Нагрузка, кг: 15</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: опорный болт М10</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 90,1 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">184.00</t>
+            <t xml:space="preserve">54.06</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="4"/>
       <c r="B23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-34 ic \ Колесная опора (резьба М10)</t>
-[...19 lines deleted...]
-Нагрузка, кг: 15</t>
+            <t xml:space="preserve">J-34 cn \ Колесная опора (резьба М10)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.034CN.ZN.GR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: цинк/серый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 90</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Нагрузка, кг: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: опорный болт М10</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 400</t>
-[...3 lines deleted...]
-Старая цена: 90,1 руб.</t>
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">54.06</t>
+            <t xml:space="preserve">131.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-34 cn \ Колесная опора (резьба М10)</t>
-[...3 lines deleted...]
-Артикул: JOKP.034CN.ZN.GR</t>
+            <t xml:space="preserve">J-34 cnt \ Колесная опора c тормозом (резьба М10)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.034CNT.ZN.GR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: цинк/серый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 90</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Нагрузка, кг: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: опорный болт М10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">131.00</t>
+            <t xml:space="preserve">198.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="4"/>
       <c r="B24" s="5" t="inlineStr">
-        <is>
-[...62 lines deleted...]
-      <c r="D24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J-34 d \ Колесная опора Шар (резьба М10)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: JOKP.034D.40.CH.GR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром/серый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 70</t>
           </r>