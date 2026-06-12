--- v4 (2026-06-12)
+++ v5 (2026-06-12)
@@ -659,116 +659,116 @@
       <t xml:space="preserve">8690.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">OMMP 002 \ Зеркало настенное</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: OMMP.002.V2.CH</t>
-[...3 lines deleted...]
-Цвет: хром</t>
+Артикул: OMMP.002.V2.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1600</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Видимая часть зеркала 450 мм х 1550 мм.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6018.00</t>
+      <t xml:space="preserve">4172.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">OMMP 002 \ Зеркало настенное</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: OMMP.002.V2.22450.4N100</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: OMMP.002.V2.9016.MU</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1600</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Видимая часть зеркала 450 мм х 1550 мм.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
@@ -781,91 +781,91 @@
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">4172.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">OMMP 002 \ Зеркало настенное</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: OMMP.002.V2.9016.MU</t>
-[...3 lines deleted...]
-Цвет: белый муар</t>
+Артикул: OMMP.002.V2.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1600</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Видимая часть зеркала 450 мм х 1550 мм.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4172.00</t>
+      <t xml:space="preserve">6018.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">ОММ-001 \ Зеркало настенное</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: OMM.001.V3.9016.90</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый глянец</t>
@@ -2255,51 +2255,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126311d_91cc_11e5_a43a_0025902b3cc1_598A4A1D_0C7B_456F_A153_BC2D96732DCA2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750eef9d_91cc_11e5_a43a_0025902b3cc1_4F381BC1_4DD2_4779_9776_6DCBA4F0209F3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42348503_91cc_11e5_a43a_0025902b3cc1_VT_31404.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c60b_fea3_11df_b16f_003048d0c7fe_AC3F5C53_C63B_4141_B0F2_F194CE40C3975.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef435a_6be3_11e8_ade2_0025902b3cc1_OMMP-001_bl6.JPG"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa5b16_6be4_11e8_ade2_0025902b3cc1_OMMP-001_wh7.JPG"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd34b4_6be3_11e8_ade2_0025902b3cc1_C5AF4BBB_A54C_4EA2_BA63_DEB6FFE816C38.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bf79c_f306_11ed_907c_ac1f6b40b531_OMM003V49016MU9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5568d_5fc0_11e7_ae67_0025902b3cc1_3FE361FA_31E4_4150_9861_FEBC956ED86510.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416a3e7_b53d_11e6_822f_0025b3ab7bf6_98A4F2FC_73E8_41B9_9D9D_35A70417CC5D11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ad048_6be3_11e8_ade2_0025902b3cc1_15C02BF5_C280_40E9_AE46_A06057813C5D12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b702786_6be4_11e8_ade2_0025902b3cc1_OMMP-002_bl13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadec51a_f305_11ed_907c_ac1f6b40b531_OMMP-002_wh14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e819d_a9dd_11e7_93ca_0025902b3cc1_30F69286_FF78_4F76_AC8A_71A4BC7F0A7D15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8f320_a9de_11e7_93ca_0025902b3cc1_BF70EAE4_7C4D_4D35_8250_763C8AD2BAFD16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54feefa3_157b_11e8_b78c_0025902b3cc1_69E575D6_DFFE_4560_A67A_D06DCCB1F2E217.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd360fa3_4d8d_11e6_bd09_0025902b3cc0_DEA92AF9_DAFA_4C53_99BE_221BFF50C14C18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zerkalo19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ae6dd_1882_11ed_9d13_ac1f6b40b531_zerkalo20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ce6da_1882_11ed_9d13_ac1f6b40b531_zerkalo21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ce6df_1882_11ed_9d13_ac1f6b40b531_zerkalo22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aaca71_91cc_11e5_a43a_0025902b3cc1_557D0E62_E574_41C3_9E6A_0D1E38BD166D23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b1112_0c08_11e0_99a4_003048f27c5f_0C6D2F99_05DF_4960_853E_0524D87DFA0F24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb6c79_0427_11e0_99a4_003048f27c5f_8BCFABF9_3C7A_4D1B_9348_88DB8062CE7B25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mirrow_2-_1_26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af22f5_fdef_11df_b16f_003048d0c7fe_A2502C797F0F27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3c152_21df_11f1_892c_0050569cf81d_SEV34050BL128.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01353e_b894_11ef_8ec3_0050569cf81d_SEV340-40-BL_DM_29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b15b3_4bfb_11e5_a10e_0025902b3cc1_B29CE6C5_F311_41B7_B4A4_19A3665E74CF30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcfec0_5755_11e8_ade2_0025902b3cc1_JOKR_034E_GR31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fd62b_5756_11e8_ade2_0025902b3cc1_JOKR_034ET_GR32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976212b_b666_11e8_a710_0025902b3cc1_JR_34_IC33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780455d_b666_11e8_a710_0025902b3cc1_JR_34_cn34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec711746_b666_11e8_a710_0025902b3cc1_JR_34_cnt35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfbe30_b667_11e8_a710_0025902b3cc1_J_34_d36.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126311d_91cc_11e5_a43a_0025902b3cc1_598A4A1D_0C7B_456F_A153_BC2D96732DCA2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750eef9d_91cc_11e5_a43a_0025902b3cc1_4F381BC1_4DD2_4779_9776_6DCBA4F0209F3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42348503_91cc_11e5_a43a_0025902b3cc1_VT_31404.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c60b_fea3_11df_b16f_003048d0c7fe_AC3F5C53_C63B_4141_B0F2_F194CE40C3975.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef435a_6be3_11e8_ade2_0025902b3cc1_OMMP-001_bl6.JPG"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa5b16_6be4_11e8_ade2_0025902b3cc1_OMMP-001_wh7.JPG"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd34b4_6be3_11e8_ade2_0025902b3cc1_C5AF4BBB_A54C_4EA2_BA63_DEB6FFE816C38.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bf79c_f306_11ed_907c_ac1f6b40b531_OMM003V49016MU9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5568d_5fc0_11e7_ae67_0025902b3cc1_3FE361FA_31E4_4150_9861_FEBC956ED86510.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416a3e7_b53d_11e6_822f_0025b3ab7bf6_98A4F2FC_73E8_41B9_9D9D_35A70417CC5D11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b702786_6be4_11e8_ade2_0025902b3cc1_OMMP-002_bl12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadec51a_f305_11ed_907c_ac1f6b40b531_OMMP-002_wh13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ad048_6be3_11e8_ade2_0025902b3cc1_15C02BF5_C280_40E9_AE46_A06057813C5D14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e819d_a9dd_11e7_93ca_0025902b3cc1_30F69286_FF78_4F76_AC8A_71A4BC7F0A7D15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8f320_a9de_11e7_93ca_0025902b3cc1_BF70EAE4_7C4D_4D35_8250_763C8AD2BAFD16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54feefa3_157b_11e8_b78c_0025902b3cc1_69E575D6_DFFE_4560_A67A_D06DCCB1F2E217.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd360fa3_4d8d_11e6_bd09_0025902b3cc0_DEA92AF9_DAFA_4C53_99BE_221BFF50C14C18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zerkalo19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ae6dd_1882_11ed_9d13_ac1f6b40b531_zerkalo20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ce6da_1882_11ed_9d13_ac1f6b40b531_zerkalo21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ce6df_1882_11ed_9d13_ac1f6b40b531_zerkalo22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aaca71_91cc_11e5_a43a_0025902b3cc1_557D0E62_E574_41C3_9E6A_0D1E38BD166D23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b1112_0c08_11e0_99a4_003048f27c5f_0C6D2F99_05DF_4960_853E_0524D87DFA0F24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb6c79_0427_11e0_99a4_003048f27c5f_8BCFABF9_3C7A_4D1B_9348_88DB8062CE7B25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mirrow_2-_1_26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af22f5_fdef_11df_b16f_003048d0c7fe_A2502C797F0F27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3c152_21df_11f1_892c_0050569cf81d_SEV34050BL128.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01353e_b894_11ef_8ec3_0050569cf81d_SEV340-40-BL_DM_29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b15b3_4bfb_11e5_a10e_0025902b3cc1_B29CE6C5_F311_41B7_B4A4_19A3665E74CF30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcfec0_5755_11e8_ade2_0025902b3cc1_JOKR_034E_GR31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fd62b_5756_11e8_ade2_0025902b3cc1_JOKR_034ET_GR32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976212b_b666_11e8_a710_0025902b3cc1_JR_34_IC33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780455d_b666_11e8_a710_0025902b3cc1_JR_34_cn34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec711746_b666_11e8_a710_0025902b3cc1_JR_34_cnt35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfbe30_b667_11e8_a710_0025902b3cc1_J_34_d36.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4357,119 +4357,119 @@
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">OMMP 002 \ Зеркало настенное</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: OMMP.002.V2.CH</t>
-[...3 lines deleted...]
-Цвет: хром</t>
+Артикул: OMMP.002.V2.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Видимая часть зеркала 450 мм х 1550 мм.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6018.00</t>
+            <t xml:space="preserve">4172.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">OMMP 002 \ Зеркало настенное</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: OMMP.002.V2.22450.4N100</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: OMMP.002.V2.9016.MU</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Видимая часть зеркала 450 мм х 1550 мм.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
@@ -4487,91 +4487,91 @@
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">OMMP 002 \ Зеркало настенное</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: OMMP.002.V2.9016.MU</t>
-[...3 lines deleted...]
-Цвет: белый муар</t>
+Артикул: OMMP.002.V2.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Видимая часть зеркала 450 мм х 1550 мм.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4172.00</t>
+            <t xml:space="preserve">6018.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">ОММ-001 \ Зеркало настенное</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: OMM.001.V3.9016.90</t>
           </r>