--- v5 (2026-06-12)
+++ v6 (2026-07-27)
@@ -293,213 +293,213 @@
       <t xml:space="preserve">7296.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">OMMP 001 \ Зеркало напольное</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: OMMP.001.V2.22450.4N100</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: OMMP.001.V2.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 390</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1650</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Видимая часть зеркала 450 мм х 1550 мм.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6987.00</t>
+      <t xml:space="preserve">7446.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">OMMP 001 \ Зеркало напольное</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: OMMP.001.V2.9003.25</t>
-[...3 lines deleted...]
-Цвет: белый</t>
+Артикул: OMMP.001.V2.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 390</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1650</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Видимая часть зеркала 450 мм х 1550 мм.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6850.00</t>
+      <t xml:space="preserve">6987.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">OMMP 001 \ Зеркало напольное</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: OMMP.001.V2.CH</t>
-[...3 lines deleted...]
-Цвет: хром</t>
+Артикул: OMMP.001.V2.9003.25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 390</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1650</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Видимая часть зеркала 450 мм х 1550 мм.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">7446.00</t>
+      <t xml:space="preserve">6850.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">ОММ-003 Зеркало напольное регулируемое</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: OMM.003.V4.9016.MU</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый муар</t>
@@ -659,116 +659,116 @@
       <t xml:space="preserve">8690.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">OMMP 002 \ Зеркало настенное</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: OMMP.002.V2.22450.4N100</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: OMMP.002.V2.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1600</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Видимая часть зеркала 450 мм х 1550 мм.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4172.00</t>
+      <t xml:space="preserve">6018.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">OMMP 002 \ Зеркало настенное</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: OMMP.002.V2.9016.MU</t>
-[...3 lines deleted...]
-Цвет: белый муар</t>
+Артикул: OMMP.002.V2.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1600</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Видимая часть зеркала 450 мм х 1550 мм.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
@@ -781,91 +781,91 @@
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">4172.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">OMMP 002 \ Зеркало настенное</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: OMMP.002.V2.CH</t>
-[...3 lines deleted...]
-Цвет: хром</t>
+Артикул: OMMP.002.V2.9016.MU</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1600</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Видимая часть зеркала 450 мм х 1550 мм.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6018.00</t>
+      <t xml:space="preserve">4172.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">ОММ-001 \ Зеркало настенное</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: OMM.001.V3.9016.90</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый глянец</t>
@@ -2255,51 +2255,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126311d_91cc_11e5_a43a_0025902b3cc1_598A4A1D_0C7B_456F_A153_BC2D96732DCA2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750eef9d_91cc_11e5_a43a_0025902b3cc1_4F381BC1_4DD2_4779_9776_6DCBA4F0209F3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42348503_91cc_11e5_a43a_0025902b3cc1_VT_31404.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c60b_fea3_11df_b16f_003048d0c7fe_AC3F5C53_C63B_4141_B0F2_F194CE40C3975.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef435a_6be3_11e8_ade2_0025902b3cc1_OMMP-001_bl6.JPG"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa5b16_6be4_11e8_ade2_0025902b3cc1_OMMP-001_wh7.JPG"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd34b4_6be3_11e8_ade2_0025902b3cc1_C5AF4BBB_A54C_4EA2_BA63_DEB6FFE816C38.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bf79c_f306_11ed_907c_ac1f6b40b531_OMM003V49016MU9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5568d_5fc0_11e7_ae67_0025902b3cc1_3FE361FA_31E4_4150_9861_FEBC956ED86510.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416a3e7_b53d_11e6_822f_0025b3ab7bf6_98A4F2FC_73E8_41B9_9D9D_35A70417CC5D11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b702786_6be4_11e8_ade2_0025902b3cc1_OMMP-002_bl12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadec51a_f305_11ed_907c_ac1f6b40b531_OMMP-002_wh13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ad048_6be3_11e8_ade2_0025902b3cc1_15C02BF5_C280_40E9_AE46_A06057813C5D14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e819d_a9dd_11e7_93ca_0025902b3cc1_30F69286_FF78_4F76_AC8A_71A4BC7F0A7D15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8f320_a9de_11e7_93ca_0025902b3cc1_BF70EAE4_7C4D_4D35_8250_763C8AD2BAFD16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54feefa3_157b_11e8_b78c_0025902b3cc1_69E575D6_DFFE_4560_A67A_D06DCCB1F2E217.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd360fa3_4d8d_11e6_bd09_0025902b3cc0_DEA92AF9_DAFA_4C53_99BE_221BFF50C14C18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zerkalo19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ae6dd_1882_11ed_9d13_ac1f6b40b531_zerkalo20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ce6da_1882_11ed_9d13_ac1f6b40b531_zerkalo21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ce6df_1882_11ed_9d13_ac1f6b40b531_zerkalo22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aaca71_91cc_11e5_a43a_0025902b3cc1_557D0E62_E574_41C3_9E6A_0D1E38BD166D23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b1112_0c08_11e0_99a4_003048f27c5f_0C6D2F99_05DF_4960_853E_0524D87DFA0F24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb6c79_0427_11e0_99a4_003048f27c5f_8BCFABF9_3C7A_4D1B_9348_88DB8062CE7B25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mirrow_2-_1_26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af22f5_fdef_11df_b16f_003048d0c7fe_A2502C797F0F27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3c152_21df_11f1_892c_0050569cf81d_SEV34050BL128.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01353e_b894_11ef_8ec3_0050569cf81d_SEV340-40-BL_DM_29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b15b3_4bfb_11e5_a10e_0025902b3cc1_B29CE6C5_F311_41B7_B4A4_19A3665E74CF30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcfec0_5755_11e8_ade2_0025902b3cc1_JOKR_034E_GR31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fd62b_5756_11e8_ade2_0025902b3cc1_JOKR_034ET_GR32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976212b_b666_11e8_a710_0025902b3cc1_JR_34_IC33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780455d_b666_11e8_a710_0025902b3cc1_JR_34_cn34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec711746_b666_11e8_a710_0025902b3cc1_JR_34_cnt35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfbe30_b667_11e8_a710_0025902b3cc1_J_34_d36.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126311d_91cc_11e5_a43a_0025902b3cc1_598A4A1D_0C7B_456F_A153_BC2D96732DCA2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750eef9d_91cc_11e5_a43a_0025902b3cc1_4F381BC1_4DD2_4779_9776_6DCBA4F0209F3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42348503_91cc_11e5_a43a_0025902b3cc1_VT_31404.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c60b_fea3_11df_b16f_003048d0c7fe_AC3F5C53_C63B_4141_B0F2_F194CE40C3975.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd34b4_6be3_11e8_ade2_0025902b3cc1_C5AF4BBB_A54C_4EA2_BA63_DEB6FFE816C36.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef435a_6be3_11e8_ade2_0025902b3cc1_OMMP-001_bl7.JPG"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa5b16_6be4_11e8_ade2_0025902b3cc1_OMMP-001_wh8.JPG"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bf79c_f306_11ed_907c_ac1f6b40b531_OMM003V49016MU9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5568d_5fc0_11e7_ae67_0025902b3cc1_3FE361FA_31E4_4150_9861_FEBC956ED86510.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416a3e7_b53d_11e6_822f_0025b3ab7bf6_98A4F2FC_73E8_41B9_9D9D_35A70417CC5D11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ad048_6be3_11e8_ade2_0025902b3cc1_15C02BF5_C280_40E9_AE46_A06057813C5D12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b702786_6be4_11e8_ade2_0025902b3cc1_OMMP-002_bl13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadec51a_f305_11ed_907c_ac1f6b40b531_OMMP-002_wh14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e819d_a9dd_11e7_93ca_0025902b3cc1_30F69286_FF78_4F76_AC8A_71A4BC7F0A7D15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8f320_a9de_11e7_93ca_0025902b3cc1_BF70EAE4_7C4D_4D35_8250_763C8AD2BAFD16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54feefa3_157b_11e8_b78c_0025902b3cc1_69E575D6_DFFE_4560_A67A_D06DCCB1F2E217.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd360fa3_4d8d_11e6_bd09_0025902b3cc0_DEA92AF9_DAFA_4C53_99BE_221BFF50C14C18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zerkalo19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ae6dd_1882_11ed_9d13_ac1f6b40b531_zerkalo20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ce6da_1882_11ed_9d13_ac1f6b40b531_zerkalo21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ce6df_1882_11ed_9d13_ac1f6b40b531_zerkalo22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aaca71_91cc_11e5_a43a_0025902b3cc1_557D0E62_E574_41C3_9E6A_0D1E38BD166D23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b1112_0c08_11e0_99a4_003048f27c5f_0C6D2F99_05DF_4960_853E_0524D87DFA0F24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb6c79_0427_11e0_99a4_003048f27c5f_8BCFABF9_3C7A_4D1B_9348_88DB8062CE7B25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mirrow_2-_1_26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af22f5_fdef_11df_b16f_003048d0c7fe_A2502C797F0F27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3c152_21df_11f1_892c_0050569cf81d_SEV34050BL128.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01353e_b894_11ef_8ec3_0050569cf81d_SEV340-40-BL_DM_29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b15b3_4bfb_11e5_a10e_0025902b3cc1_B29CE6C5_F311_41B7_B4A4_19A3665E74CF30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcfec0_5755_11e8_ade2_0025902b3cc1_JOKR_034E_GR31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fd62b_5756_11e8_ade2_0025902b3cc1_JOKR_034ET_GR32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976212b_b666_11e8_a710_0025902b3cc1_JR_34_IC33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780455d_b666_11e8_a710_0025902b3cc1_JR_34_cn34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec711746_b666_11e8_a710_0025902b3cc1_JR_34_cnt35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfbe30_b667_11e8_a710_0025902b3cc1_J_34_d36.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3967,221 +3967,221 @@
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">OMMP 001 \ Зеркало напольное</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: OMMP.001.V2.22450.4N100</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: OMMP.001.V2.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 390</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1650</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Видимая часть зеркала 450 мм х 1550 мм.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6987.00</t>
+            <t xml:space="preserve">7446.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">OMMP 001 \ Зеркало напольное</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: OMMP.001.V2.9003.25</t>
-[...3 lines deleted...]
-Цвет: белый</t>
+Артикул: OMMP.001.V2.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 390</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1650</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Видимая часть зеркала 450 мм х 1550 мм.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6850.00</t>
+            <t xml:space="preserve">6987.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">OMMP 001 \ Зеркало напольное</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: OMMP.001.V2.CH</t>
-[...3 lines deleted...]
-Цвет: хром</t>
+Артикул: OMMP.001.V2.9003.25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 390</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1650</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Видимая часть зеркала 450 мм х 1550 мм.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">7446.00</t>
+            <t xml:space="preserve">6850.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">ОММ-003 Зеркало напольное регулируемое</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: OMM.003.V4.9016.MU</t>
           </r>
@@ -4357,119 +4357,119 @@
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">OMMP 002 \ Зеркало настенное</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: OMMP.002.V2.22450.4N100</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: OMMP.002.V2.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Видимая часть зеркала 450 мм х 1550 мм.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4172.00</t>
+            <t xml:space="preserve">6018.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">OMMP 002 \ Зеркало настенное</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: OMMP.002.V2.9016.MU</t>
-[...3 lines deleted...]
-Цвет: белый муар</t>
+Артикул: OMMP.002.V2.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Видимая часть зеркала 450 мм х 1550 мм.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
@@ -4487,91 +4487,91 @@
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">OMMP 002 \ Зеркало настенное</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: OMMP.002.V2.CH</t>
-[...3 lines deleted...]
-Цвет: хром</t>
+Артикул: OMMP.002.V2.9016.MU</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Видимая часть зеркала 450 мм х 1550 мм.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6018.00</t>
+            <t xml:space="preserve">4172.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">ОММ-001 \ Зеркало настенное</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: OMM.001.V3.9016.90</t>
           </r>