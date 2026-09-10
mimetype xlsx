--- v6 (2026-07-27)
+++ v7 (2026-09-10)
@@ -15,69 +15,69 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">19.04.2026</t>
+      <t xml:space="preserve">02.09.2026</t>
     </r>
   </si>
   <si>
     <t>Настенные и напольные зеркала для магазина</t>
   </si>
   <si>
     <t>Ни один магазин одежды или обуви не обходится без такого важного элемента, как зеркало напольное или настенное. В ассортименте нашей компании представлены зеркала различных типов, производителей, цветов и размеров.
 Зеркало напольное – идеально подходит в качестве зеркала для магазина одежды. Высота зеркала напольного в полный рост человека, что позволяет покупателю комфортно примерять одежду и видеть свое отражение целиком.
 Зеркала настенные – имеют размеры, как и напольные зеркала в полный рост человека, но крепятся к стене. Используются чаще всего в торговых залах или примерочных.
 Зеркала на колесиках – напольное зеркало передвижное, оборудованное колесиками для простоты транспортировки и универсальности использования. Могут удобно использоваться в магазинах с ограниченным пространством, где нет постоянного места для стационарного напольного зеркала.
 Зеркала для магазинов обуви – напольные зеркала небольших размеров, предназначенные для удобной примерки и обзора обуви.
 Практически все зеркала имеют регулировку наклона и колёсные опоры.
 Зеркала ОММ-003 рекомендуется использовать с опорами (резьба М10). Для быстрого и удобного передвижения в торговом зале зеркало можно установить на колесные опоры J 34. Если планируется стационарное использование зеркала, то его можно установить на ножки J 14 c или 11221060.HL.
 Указаны габаритные размеры изделий.
 Также смотрите в нашем каталоге плечики, вешала, манекены.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
@@ -85,165 +85,165 @@
       </rPr>
       <t xml:space="preserve">VT 3041 \  Зеркало напольное</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: MSH.008.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 460</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1480</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 4386 руб.</t>
+Старая цена: 4400 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4026.00</t>
+      <t xml:space="preserve">3509.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">VT 3080 \ Зеркало напольное</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: MSH.011.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1600</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 4845 руб.</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">4453.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">VT 3140 \ Зеркало напольное</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: MSH.009.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 405</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 435</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1550</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 4998 руб.</t>
+Старая цена: 5090 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">4588.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -293,274 +293,282 @@
       <t xml:space="preserve">7296.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">OMMP 001 \ Зеркало напольное</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: OMMP.001.V2.CH</t>
-[...3 lines deleted...]
-Цвет: хром</t>
+Артикул: OMMP.001.V2.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 390</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1650</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Видимая часть зеркала 450 мм х 1550 мм.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">7446.00</t>
+      <t xml:space="preserve">6987.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">OMMP 001 \ Зеркало напольное</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: OMMP.001.V2.22450.4N100</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: OMMP.001.V2.9003.25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 390</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1650</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Видимая часть зеркала 450 мм х 1550 мм.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 6600 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6987.00</t>
+      <t xml:space="preserve">4980.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">OMMP 001 \ Зеркало напольное</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: OMMP.001.V2.9003.25</t>
-[...3 lines deleted...]
-Цвет: белый</t>
+Артикул: OMMP.001.V2.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 390</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1650</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Видимая часть зеркала 450 мм х 1550 мм.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6850.00</t>
+      <t xml:space="preserve">6987.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">ОММ-003 Зеркало напольное регулируемое</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: OMM.003.V4.9016.MU</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: металл окрашенный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 334</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 706</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1645</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Видимая часть зеркала  482 мм х 1515 мм. Необходимо использовать с ножками или колесами (резьба М10).</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 12000 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">12107.00</t>
+      <t xml:space="preserve">8990.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">ОММ-003 \ Зеркало напольное</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: OMM.003.V4.9005.90</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный глянец</t>
@@ -634,51 +642,51 @@
       <t xml:space="preserve">
 Высота, мм: 1780</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 12400 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">8690.00</t>
+      <t xml:space="preserve">4960.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">OMMP 002 \ Зеркало настенное</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: OMMP.002.V2.CH</t>
@@ -943,63 +951,67 @@
       <t xml:space="preserve">
 Материал: металл окрашенный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 28</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 570</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1605</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: видимая часть зеркала 482 мм х 1515 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 8500 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">8670.00</t>
+      <t xml:space="preserve">5909.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">ОММ-002 \ Зеркало настенное</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: OMM.002.V3.9016.90</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый глянец</t>
@@ -1077,409 +1089,295 @@
       <t xml:space="preserve">
 Материал: металл окрашенный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 45</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 600</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1650</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: видимая часть зеркала  480 мм х 1530 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 10300 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10506.00</t>
+      <t xml:space="preserve">7209.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Зеркало в раме 450х2000</t>
-[...3 lines deleted...]
-Артикул: 22-0985.1</t>
+      <t xml:space="preserve"> Зеркало в раме 650х2000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: 22-0985.2</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: металл окрашенный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 45</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 450</t>
+Ширина, мм: 650</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2000</t>
     </r>
     <r>
       <t xml:space="preserve">
-Картинка анонса: 8214754</t>
-[...3 lines deleted...]
-Старая цена: 7828 руб.</t>
+Старая цена: 7242 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5590.00</t>
+      <t xml:space="preserve">4370.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve"> Зеркало в раме 650х2000</t>
-[...3 lines deleted...]
-Артикул: 22-0985.2</t>
+      <t xml:space="preserve">Зеркало в раме 800х2000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: 22-0985.4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: металл окрашенный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 45</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 650</t>
+Ширина, мм: 800</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2000</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 10143 руб.</t>
+Старая цена: 8466 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">7242.00</t>
+      <t xml:space="preserve">5480.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Зеркало в раме 850х2000</t>
-[...23 lines deleted...]
-Старая цена: 12428 руб.</t>
+      <t xml:space="preserve">VT 3148 \  Зеркало для примерки обуви</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MSH.012.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 385</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 410</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 720</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">8874.00</t>
+      <t xml:space="preserve">3017.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Зеркало в раме 800х2000</t>
-[...23 lines deleted...]
-Старая цена: 11857 руб.</t>
+      <t xml:space="preserve">ST 295 S \ Зеркало для примерки обуви</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MSH.006.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 330</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 420</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 500</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: регулируемый угол наклона</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">8466.00</t>
-[...113 lines deleted...]
-      <t xml:space="preserve">3525.00</t>
+      <t xml:space="preserve">3109.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">MIR 002 \ Зеркало для примерки обуви</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: MSH.004.V0009.80</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: серебряный глянец</t>
@@ -2255,51 +2153,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126311d_91cc_11e5_a43a_0025902b3cc1_598A4A1D_0C7B_456F_A153_BC2D96732DCA2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750eef9d_91cc_11e5_a43a_0025902b3cc1_4F381BC1_4DD2_4779_9776_6DCBA4F0209F3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42348503_91cc_11e5_a43a_0025902b3cc1_VT_31404.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c60b_fea3_11df_b16f_003048d0c7fe_AC3F5C53_C63B_4141_B0F2_F194CE40C3975.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd34b4_6be3_11e8_ade2_0025902b3cc1_C5AF4BBB_A54C_4EA2_BA63_DEB6FFE816C36.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef435a_6be3_11e8_ade2_0025902b3cc1_OMMP-001_bl7.JPG"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa5b16_6be4_11e8_ade2_0025902b3cc1_OMMP-001_wh8.JPG"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bf79c_f306_11ed_907c_ac1f6b40b531_OMM003V49016MU9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5568d_5fc0_11e7_ae67_0025902b3cc1_3FE361FA_31E4_4150_9861_FEBC956ED86510.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416a3e7_b53d_11e6_822f_0025b3ab7bf6_98A4F2FC_73E8_41B9_9D9D_35A70417CC5D11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ad048_6be3_11e8_ade2_0025902b3cc1_15C02BF5_C280_40E9_AE46_A06057813C5D12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b702786_6be4_11e8_ade2_0025902b3cc1_OMMP-002_bl13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadec51a_f305_11ed_907c_ac1f6b40b531_OMMP-002_wh14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e819d_a9dd_11e7_93ca_0025902b3cc1_30F69286_FF78_4F76_AC8A_71A4BC7F0A7D15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8f320_a9de_11e7_93ca_0025902b3cc1_BF70EAE4_7C4D_4D35_8250_763C8AD2BAFD16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54feefa3_157b_11e8_b78c_0025902b3cc1_69E575D6_DFFE_4560_A67A_D06DCCB1F2E217.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd360fa3_4d8d_11e6_bd09_0025902b3cc0_DEA92AF9_DAFA_4C53_99BE_221BFF50C14C18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zerkalo19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ae6dd_1882_11ed_9d13_ac1f6b40b531_zerkalo20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ce6da_1882_11ed_9d13_ac1f6b40b531_zerkalo21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ce6df_1882_11ed_9d13_ac1f6b40b531_zerkalo22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aaca71_91cc_11e5_a43a_0025902b3cc1_557D0E62_E574_41C3_9E6A_0D1E38BD166D23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b1112_0c08_11e0_99a4_003048f27c5f_0C6D2F99_05DF_4960_853E_0524D87DFA0F24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb6c79_0427_11e0_99a4_003048f27c5f_8BCFABF9_3C7A_4D1B_9348_88DB8062CE7B25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mirrow_2-_1_26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af22f5_fdef_11df_b16f_003048d0c7fe_A2502C797F0F27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3c152_21df_11f1_892c_0050569cf81d_SEV34050BL128.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01353e_b894_11ef_8ec3_0050569cf81d_SEV340-40-BL_DM_29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b15b3_4bfb_11e5_a10e_0025902b3cc1_B29CE6C5_F311_41B7_B4A4_19A3665E74CF30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcfec0_5755_11e8_ade2_0025902b3cc1_JOKR_034E_GR31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fd62b_5756_11e8_ade2_0025902b3cc1_JOKR_034ET_GR32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976212b_b666_11e8_a710_0025902b3cc1_JR_34_IC33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780455d_b666_11e8_a710_0025902b3cc1_JR_34_cn34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec711746_b666_11e8_a710_0025902b3cc1_JR_34_cnt35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfbe30_b667_11e8_a710_0025902b3cc1_J_34_d36.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126311d_91cc_11e5_a43a_0025902b3cc1_598A4A1D_0C7B_456F_A153_BC2D96732DCA2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750eef9d_91cc_11e5_a43a_0025902b3cc1_4F381BC1_4DD2_4779_9776_6DCBA4F0209F3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42348503_91cc_11e5_a43a_0025902b3cc1_VT_31404.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c60b_fea3_11df_b16f_003048d0c7fe_AC3F5C53_C63B_4141_B0F2_F194CE40C3975.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef435a_6be3_11e8_ade2_0025902b3cc1_OMMP-001_bl6.JPG"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa5b16_6be4_11e8_ade2_0025902b3cc1_OMMP-001_wh7.JPG"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd34b4_6be3_11e8_ade2_0025902b3cc1_C5AF4BBB_A54C_4EA2_BA63_DEB6FFE816C38.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bf79c_f306_11ed_907c_ac1f6b40b531_OMM003V49016MU9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5568d_5fc0_11e7_ae67_0025902b3cc1_3FE361FA_31E4_4150_9861_FEBC956ED86510.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416a3e7_b53d_11e6_822f_0025b3ab7bf6_98A4F2FC_73E8_41B9_9D9D_35A70417CC5D11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ad048_6be3_11e8_ade2_0025902b3cc1_15C02BF5_C280_40E9_AE46_A06057813C5D12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b702786_6be4_11e8_ade2_0025902b3cc1_OMMP-002_bl13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadec51a_f305_11ed_907c_ac1f6b40b531_OMMP-002_wh14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e819d_a9dd_11e7_93ca_0025902b3cc1_30F69286_FF78_4F76_AC8A_71A4BC7F0A7D15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8f320_a9de_11e7_93ca_0025902b3cc1_BF70EAE4_7C4D_4D35_8250_763C8AD2BAFD16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54feefa3_157b_11e8_b78c_0025902b3cc1_69E575D6_DFFE_4560_A67A_D06DCCB1F2E217.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd360fa3_4d8d_11e6_bd09_0025902b3cc0_DEA92AF9_DAFA_4C53_99BE_221BFF50C14C18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ae6dd_1882_11ed_9d13_ac1f6b40b531_zerkalo19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ce6df_1882_11ed_9d13_ac1f6b40b531_zerkalo20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aaca71_91cc_11e5_a43a_0025902b3cc1_557D0E62_E574_41C3_9E6A_0D1E38BD166D21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b1112_0c08_11e0_99a4_003048f27c5f_0C6D2F99_05DF_4960_853E_0524D87DFA0F22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb6c79_0427_11e0_99a4_003048f27c5f_8BCFABF9_3C7A_4D1B_9348_88DB8062CE7B23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mirrow_2-_1_24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af22f5_fdef_11df_b16f_003048d0c7fe_A2502C797F0F25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3c152_21df_11f1_892c_0050569cf81d_SEV34050BL126.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01353e_b894_11ef_8ec3_0050569cf81d_SEV340-40-BL_DM_27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b15b3_4bfb_11e5_a10e_0025902b3cc1_B29CE6C5_F311_41B7_B4A4_19A3665E74CF28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcfec0_5755_11e8_ade2_0025902b3cc1_JOKR_034E_GR29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fd62b_5756_11e8_ade2_0025902b3cc1_JOKR_034ET_GR30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976212b_b666_11e8_a710_0025902b3cc1_JR_34_IC31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780455d_b666_11e8_a710_0025902b3cc1_JR_34_cn32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec711746_b666_11e8_a710_0025902b3cc1_JR_34_cnt33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfbe30_b667_11e8_a710_0025902b3cc1_J_34_d34.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2867,51 +2765,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="628650" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -2927,51 +2825,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="628650" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="23" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -3280,110 +3178,50 @@
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="34" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...58 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -3637,93 +3475,93 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z24"/>
+  <dimension ref="A1:Z23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B24" sqref="B24"/>
+      <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">19.04.2026</t>
+            <t xml:space="preserve">02.09.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -3743,173 +3581,173 @@
             </rPr>
             <t xml:space="preserve">VT 3041 \  Зеркало напольное</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: MSH.008.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 460</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1480</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 4386 руб.</t>
+Старая цена: 4400 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4026.00</t>
+            <t xml:space="preserve">3509.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">VT 3080 \ Зеркало напольное</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: MSH.011.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1600</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 4845 руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4453.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="4"/>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">VT 3140 \ Зеркало напольное</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: MSH.009.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 405</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 435</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1550</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 4998 руб.</t>
+Старая цена: 5090 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4588.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
@@ -3967,221 +3805,225 @@
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">OMMP 001 \ Зеркало напольное</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: OMMP.001.V2.CH</t>
-[...3 lines deleted...]
-Цвет: хром</t>
+Артикул: OMMP.001.V2.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 390</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1650</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Видимая часть зеркала 450 мм х 1550 мм.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">7446.00</t>
+            <t xml:space="preserve">6987.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">OMMP 001 \ Зеркало напольное</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: OMMP.001.V2.22450.4N100</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: OMMP.001.V2.9003.25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 390</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1650</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Видимая часть зеркала 450 мм х 1550 мм.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 6600 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6987.00</t>
+            <t xml:space="preserve">4980.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">OMMP 001 \ Зеркало напольное</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: OMMP.001.V2.9003.25</t>
-[...3 lines deleted...]
-Цвет: белый</t>
+Артикул: OMMP.001.V2.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 390</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1650</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Видимая часть зеркала 450 мм х 1550 мм.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6850.00</t>
+            <t xml:space="preserve">6987.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">ОММ-003 Зеркало напольное регулируемое</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: OMM.003.V4.9016.MU</t>
           </r>
@@ -4189,63 +4031,67 @@
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металл окрашенный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 334</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 706</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1645</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Видимая часть зеркала  482 мм х 1515 мм. Необходимо использовать с ножками или колесами (резьба М10).</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 12000 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">12107.00</t>
+            <t xml:space="preserve">8990.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">ОММ-003 \ Зеркало напольное</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -4327,51 +4173,51 @@
             <t xml:space="preserve">
 Высота, мм: 1780</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 12400 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">8690.00</t>
+            <t xml:space="preserve">4960.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
@@ -4657,63 +4503,67 @@
             <t xml:space="preserve">
 Материал: металл окрашенный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 28</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 570</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1605</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: видимая часть зеркала 482 мм х 1515 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 8500 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">8670.00</t>
+            <t xml:space="preserve">5909.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">ОММ-002 \ Зеркало настенное</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: OMM.002.V3.9016.90</t>
           </r>
@@ -4799,1141 +4649,1019 @@
             <t xml:space="preserve">
 Материал: металл окрашенный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 45</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1650</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: видимая часть зеркала  480 мм х 1530 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 10300 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10506.00</t>
+            <t xml:space="preserve">7209.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Зеркало в раме 450х2000</t>
-[...3 lines deleted...]
-Артикул: 22-0985.1</t>
+            <t xml:space="preserve"> Зеркало в раме 650х2000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: 22-0985.2</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металл окрашенный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 45</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 450</t>
+Ширина, мм: 650</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2000</t>
           </r>
           <r>
             <t xml:space="preserve">
-Картинка анонса: 8214754</t>
-[...3 lines deleted...]
-Старая цена: 7828 руб.</t>
+Старая цена: 7242 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5590.00</t>
+            <t xml:space="preserve">4370.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="4"/>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve"> Зеркало в раме 650х2000</t>
-[...3 lines deleted...]
-Артикул: 22-0985.2</t>
+            <t xml:space="preserve">Зеркало в раме 800х2000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: 22-0985.4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металл окрашенный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 45</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 650</t>
+Ширина, мм: 800</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2000</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 10143 руб.</t>
+Старая цена: 8466 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">7242.00</t>
+            <t xml:space="preserve">5480.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Зеркало в раме 850х2000</t>
-[...23 lines deleted...]
-Старая цена: 12428 руб.</t>
+            <t xml:space="preserve">VT 3148 \  Зеркало для примерки обуви</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MSH.012.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 385</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 410</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 720</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">8874.00</t>
+            <t xml:space="preserve">3017.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="4"/>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Зеркало в раме 800х2000</t>
-[...23 lines deleted...]
-Старая цена: 11857 руб.</t>
+            <t xml:space="preserve">ST 295 S \ Зеркало для примерки обуви</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MSH.006.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 330</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 420</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 500</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: регулируемый угол наклона</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">8466.00</t>
+            <t xml:space="preserve">3109.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">VT 3148 \  Зеркало для примерки обуви</t>
-[...19 lines deleted...]
-Высота, мм: 720</t>
+            <t xml:space="preserve">MIR 002 \ Зеркало для примерки обуви</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MSH.004.V0009.80</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: серебряный глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 264</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 390</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 518</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3017.00</t>
+            <t xml:space="preserve">3356.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="4"/>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ST 295 S \ Зеркало для примерки обуви</t>
-[...23 lines deleted...]
-Примечание: регулируемый угол наклона</t>
+            <t xml:space="preserve">MIR 002 \ Зеркало для примерки обуви</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MSH.004.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный шагрень</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 264</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 390</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 518</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Картинка анонса: 8231038</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3525.00</t>
+            <t xml:space="preserve">3356.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MIR 002 \ Зеркало для примерки обуви</t>
-[...23 lines deleted...]
-Собственное производство: Да</t>
+            <t xml:space="preserve">J-14 c \ Ножка регулируемая (резьба М10)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.014C.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3356.00</t>
+            <t xml:space="preserve">21.42</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="4"/>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MIR 002 \ Зеркало для примерки обуви</t>
-[...27 lines deleted...]
-Собственное производство: Да</t>
+            <t xml:space="preserve">Ножка на подвижном шарнире, M10x30, D-50, черная</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.340.50.BL		</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3356.00</t>
+            <t xml:space="preserve">89.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-14 c \ Ножка регулируемая (резьба М10)</t>
-[...15 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+            <t xml:space="preserve">Ножка на подвижном шарнире, M10x30, D-40, черная</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.340.40.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">21.42</t>
+            <t xml:space="preserve">89.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="4"/>
       <c r="B20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Ножка на подвижном шарнире, M10x30, D-50, черная</t>
-[...3 lines deleted...]
-Артикул: SEV.340.50.BL		</t>
+            <t xml:space="preserve">Jr-34 b \ Колесная опора (резьба М10)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKR.034B.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Материал: пластик</t>
+Высота, мм: 80</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Нагрузка, кг: до 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">89.00</t>
+            <t xml:space="preserve">51.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Ножка на подвижном шарнире, M10x30, D-40, черная</t>
-[...11 lines deleted...]
-Материал: пластик</t>
+            <t xml:space="preserve">J-34 e \ Колесная опора (резьба М10)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.034E.GR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: серый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 98</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 60</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Нагрузка, кг: 40</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: каркас – металл</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 120</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">89.00</t>
+            <t xml:space="preserve">175.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...10 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="4"/>
       <c r="B21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Jr-34 b \ Колесная опора (резьба М10)</t>
-[...19 lines deleted...]
-Нагрузка, кг: до 30</t>
+            <t xml:space="preserve">J-34 et \ Колесная опора c тормозом (резьба М10)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.034ET.CR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: серый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 98</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 60</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Нагрузка, кг: 40</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: каркас – металл</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 120</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">51.00</t>
+            <t xml:space="preserve">184.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-34 e \ Колесная опора (резьба М10)</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 120</t>
+            <t xml:space="preserve">J-34 ic \ Колесная опора (резьба М10)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.034IC.40.ZN.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: цинк/черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 70</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 40</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Нагрузка, кг: 15</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: опорный болт М10</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 90,1 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">175.00</t>
+            <t xml:space="preserve">54.06</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="4"/>
       <c r="B22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-34 et \ Колесная опора c тормозом (резьба М10)</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 120</t>
+            <t xml:space="preserve">J-34 cn \ Колесная опора (резьба М10)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.034CN.ZN.GR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: цинк/серый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 90</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Нагрузка, кг: 30</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: опорный болт М10</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">184.00</t>
+            <t xml:space="preserve">131.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-34 ic \ Колесная опора (резьба М10)</t>
-[...19 lines deleted...]
-Нагрузка, кг: 15</t>
+            <t xml:space="preserve">J-34 cnt \ Колесная опора c тормозом (резьба М10)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.034CNT.ZN.GR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: цинк/серый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 90</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Нагрузка, кг: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: опорный болт М10</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 400</t>
-[...3 lines deleted...]
-Старая цена: 90,1 руб.</t>
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">54.06</t>
+            <t xml:space="preserve">198.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="4"/>
       <c r="B23" s="5" t="inlineStr">
-        <is>
-[...128 lines deleted...]
-      <c r="B24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J-34 d \ Колесная опора Шар (резьба М10)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: JOKP.034D.40.CH.GR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром/серый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 70</t>
           </r>