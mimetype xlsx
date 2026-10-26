--- v7 (2026-09-10)
+++ v8 (2026-10-26)
@@ -293,55 +293,55 @@
       <t xml:space="preserve">7296.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">OMMP 001 \ Зеркало напольное</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: OMMP.001.V2.22450.4N100</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: OMMP.001.V2.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 390</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1650</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Видимая часть зеркала 450 мм х 1550 мм.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
@@ -354,156 +354,156 @@
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6987.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">OMMP 001 \ Зеркало напольное</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: OMMP.001.V2.9003.25</t>
-[...3 lines deleted...]
-Цвет: белый</t>
+Артикул: OMMP.001.V2.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 390</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1650</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Видимая часть зеркала 450 мм х 1550 мм.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 6600 руб.</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4980.00</t>
+      <t xml:space="preserve">6987.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">OMMP 001 \ Зеркало напольное</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: OMMP.001.V2.CH</t>
-[...3 lines deleted...]
-Цвет: хром</t>
+Артикул: OMMP.001.V2.9003.25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 390</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1650</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Видимая часть зеркала 450 мм х 1550 мм.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 6600 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6987.00</t>
+      <t xml:space="preserve">4980.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">ОММ-003 Зеркало напольное регулируемое</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: OMM.003.V4.9016.MU</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый муар</t>
@@ -2153,51 +2153,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126311d_91cc_11e5_a43a_0025902b3cc1_598A4A1D_0C7B_456F_A153_BC2D96732DCA2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750eef9d_91cc_11e5_a43a_0025902b3cc1_4F381BC1_4DD2_4779_9776_6DCBA4F0209F3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42348503_91cc_11e5_a43a_0025902b3cc1_VT_31404.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c60b_fea3_11df_b16f_003048d0c7fe_AC3F5C53_C63B_4141_B0F2_F194CE40C3975.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef435a_6be3_11e8_ade2_0025902b3cc1_OMMP-001_bl6.JPG"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa5b16_6be4_11e8_ade2_0025902b3cc1_OMMP-001_wh7.JPG"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd34b4_6be3_11e8_ade2_0025902b3cc1_C5AF4BBB_A54C_4EA2_BA63_DEB6FFE816C38.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bf79c_f306_11ed_907c_ac1f6b40b531_OMM003V49016MU9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5568d_5fc0_11e7_ae67_0025902b3cc1_3FE361FA_31E4_4150_9861_FEBC956ED86510.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416a3e7_b53d_11e6_822f_0025b3ab7bf6_98A4F2FC_73E8_41B9_9D9D_35A70417CC5D11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ad048_6be3_11e8_ade2_0025902b3cc1_15C02BF5_C280_40E9_AE46_A06057813C5D12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b702786_6be4_11e8_ade2_0025902b3cc1_OMMP-002_bl13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadec51a_f305_11ed_907c_ac1f6b40b531_OMMP-002_wh14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e819d_a9dd_11e7_93ca_0025902b3cc1_30F69286_FF78_4F76_AC8A_71A4BC7F0A7D15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8f320_a9de_11e7_93ca_0025902b3cc1_BF70EAE4_7C4D_4D35_8250_763C8AD2BAFD16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54feefa3_157b_11e8_b78c_0025902b3cc1_69E575D6_DFFE_4560_A67A_D06DCCB1F2E217.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd360fa3_4d8d_11e6_bd09_0025902b3cc0_DEA92AF9_DAFA_4C53_99BE_221BFF50C14C18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ae6dd_1882_11ed_9d13_ac1f6b40b531_zerkalo19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ce6df_1882_11ed_9d13_ac1f6b40b531_zerkalo20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aaca71_91cc_11e5_a43a_0025902b3cc1_557D0E62_E574_41C3_9E6A_0D1E38BD166D21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b1112_0c08_11e0_99a4_003048f27c5f_0C6D2F99_05DF_4960_853E_0524D87DFA0F22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb6c79_0427_11e0_99a4_003048f27c5f_8BCFABF9_3C7A_4D1B_9348_88DB8062CE7B23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mirrow_2-_1_24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af22f5_fdef_11df_b16f_003048d0c7fe_A2502C797F0F25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3c152_21df_11f1_892c_0050569cf81d_SEV34050BL126.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01353e_b894_11ef_8ec3_0050569cf81d_SEV340-40-BL_DM_27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b15b3_4bfb_11e5_a10e_0025902b3cc1_B29CE6C5_F311_41B7_B4A4_19A3665E74CF28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcfec0_5755_11e8_ade2_0025902b3cc1_JOKR_034E_GR29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fd62b_5756_11e8_ade2_0025902b3cc1_JOKR_034ET_GR30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976212b_b666_11e8_a710_0025902b3cc1_JR_34_IC31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780455d_b666_11e8_a710_0025902b3cc1_JR_34_cn32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec711746_b666_11e8_a710_0025902b3cc1_JR_34_cnt33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfbe30_b667_11e8_a710_0025902b3cc1_J_34_d34.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126311d_91cc_11e5_a43a_0025902b3cc1_598A4A1D_0C7B_456F_A153_BC2D96732DCA2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750eef9d_91cc_11e5_a43a_0025902b3cc1_4F381BC1_4DD2_4779_9776_6DCBA4F0209F3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42348503_91cc_11e5_a43a_0025902b3cc1_VT_31404.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c60b_fea3_11df_b16f_003048d0c7fe_AC3F5C53_C63B_4141_B0F2_F194CE40C3975.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd34b4_6be3_11e8_ade2_0025902b3cc1_C5AF4BBB_A54C_4EA2_BA63_DEB6FFE816C36.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef435a_6be3_11e8_ade2_0025902b3cc1_OMMP-001_bl7.JPG"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa5b16_6be4_11e8_ade2_0025902b3cc1_OMMP-001_wh8.JPG"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bf79c_f306_11ed_907c_ac1f6b40b531_OMM003V49016MU9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5568d_5fc0_11e7_ae67_0025902b3cc1_3FE361FA_31E4_4150_9861_FEBC956ED86510.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416a3e7_b53d_11e6_822f_0025b3ab7bf6_98A4F2FC_73E8_41B9_9D9D_35A70417CC5D11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ad048_6be3_11e8_ade2_0025902b3cc1_15C02BF5_C280_40E9_AE46_A06057813C5D12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b702786_6be4_11e8_ade2_0025902b3cc1_OMMP-002_bl13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadec51a_f305_11ed_907c_ac1f6b40b531_OMMP-002_wh14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e819d_a9dd_11e7_93ca_0025902b3cc1_30F69286_FF78_4F76_AC8A_71A4BC7F0A7D15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8f320_a9de_11e7_93ca_0025902b3cc1_BF70EAE4_7C4D_4D35_8250_763C8AD2BAFD16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54feefa3_157b_11e8_b78c_0025902b3cc1_69E575D6_DFFE_4560_A67A_D06DCCB1F2E217.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd360fa3_4d8d_11e6_bd09_0025902b3cc0_DEA92AF9_DAFA_4C53_99BE_221BFF50C14C18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ae6dd_1882_11ed_9d13_ac1f6b40b531_zerkalo19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ce6df_1882_11ed_9d13_ac1f6b40b531_zerkalo20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aaca71_91cc_11e5_a43a_0025902b3cc1_557D0E62_E574_41C3_9E6A_0D1E38BD166D21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b1112_0c08_11e0_99a4_003048f27c5f_0C6D2F99_05DF_4960_853E_0524D87DFA0F22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb6c79_0427_11e0_99a4_003048f27c5f_8BCFABF9_3C7A_4D1B_9348_88DB8062CE7B23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mirrow_2-_1_24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af22f5_fdef_11df_b16f_003048d0c7fe_A2502C797F0F25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3c152_21df_11f1_892c_0050569cf81d_SEV34050BL126.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01353e_b894_11ef_8ec3_0050569cf81d_SEV340-40-BL_DM_27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b15b3_4bfb_11e5_a10e_0025902b3cc1_B29CE6C5_F311_41B7_B4A4_19A3665E74CF28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcfec0_5755_11e8_ade2_0025902b3cc1_JOKR_034E_GR29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fd62b_5756_11e8_ade2_0025902b3cc1_JOKR_034ET_GR30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976212b_b666_11e8_a710_0025902b3cc1_JR_34_IC31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780455d_b666_11e8_a710_0025902b3cc1_JR_34_cn32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec711746_b666_11e8_a710_0025902b3cc1_JR_34_cnt33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfbe30_b667_11e8_a710_0025902b3cc1_J_34_d34.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3805,55 +3805,55 @@
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">OMMP 001 \ Зеркало напольное</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: OMMP.001.V2.22450.4N100</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: OMMP.001.V2.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 390</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1650</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Видимая часть зеркала 450 мм х 1550 мм.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
@@ -3869,161 +3869,161 @@
             </rPr>
             <t xml:space="preserve">6987.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">OMMP 001 \ Зеркало напольное</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: OMMP.001.V2.9003.25</t>
-[...3 lines deleted...]
-Цвет: белый</t>
+Артикул: OMMP.001.V2.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 390</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1650</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Видимая часть зеркала 450 мм х 1550 мм.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 6600 руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4980.00</t>
+            <t xml:space="preserve">6987.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">OMMP 001 \ Зеркало напольное</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: OMMP.001.V2.CH</t>
-[...3 lines deleted...]
-Цвет: хром</t>
+Артикул: OMMP.001.V2.9003.25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 390</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1650</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Видимая часть зеркала 450 мм х 1550 мм.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 6600 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6987.00</t>
+            <t xml:space="preserve">4980.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">ОММ-003 Зеркало напольное регулируемое</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: OMM.003.V4.9016.MU</t>
           </r>