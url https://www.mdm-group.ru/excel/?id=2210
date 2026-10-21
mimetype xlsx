--- v6 (2026-09-06)
+++ v7 (2026-10-21)
@@ -33,51 +33,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">02.09.2026</t>
+      <t xml:space="preserve">26.09.2026</t>
     </r>
   </si>
   <si>
     <t>Накопители с пластиковыми чашами</t>
   </si>
   <si>
     <t xml:space="preserve">Накопители с чашами пластиковыми для распродаж – конструктор для создания накопителей. С помощью элементов торгового оборудования данной серии можно собрать множество различных накопителей с разными характеристиками: одно- и многоуровневые, вместительные накопители с большими чашами d-500мм для крупных товаров и с маленькими чашами d-200 мм и d-300 мм для более мелких изделий. Разборная конструкция накопителя делает его удобным при хранении и транспортировке.
 Полусферы пластиковые прозрачные или чаши накопителя для распродаж устанавливаются на стойки. Также их можно дополнить надставками стоек и различными держателями чаш. Все элементы имеют несколько вариантов размеров. Стандартные металлические изделия представлены в цветах черный глянец и хром. Под заказ они могут покрашены в любой цвет по RAL.
 Вы можете купить стойки для распродаж в виде готовых сборок, либо же приобрести отдельно элементы и собрать накопители с необходимым набором характеристик торгового оборудования.
 </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SKR 500 BL \ Накопитель</t>
     </r>
     <r>
@@ -552,100 +552,100 @@
       <t xml:space="preserve">
 Диаметр, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Высота указана без информационного держателя</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">8484.19</t>
+      <t xml:space="preserve">8592.19</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">901 \ Накопитель 901</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SKR.901.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1420</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">8818.00</t>
+      <t xml:space="preserve">9034.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">900 \ Накопитель 900</t>
@@ -662,51 +662,51 @@
       <t xml:space="preserve">
 Высота, мм: 1560</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Высота указана без информационного держателя</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">8882.19</t>
+      <t xml:space="preserve">8936.19</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SKR 500 MDF \ Накопитель с опорой из ЛМДФ</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SKR.500.MDF.WH</t>
@@ -853,51 +853,51 @@
       <t xml:space="preserve">
 Толщина, мм: 2</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: отлично держит форму, не деформируется</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">211.00</t>
+      <t xml:space="preserve">229.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">162 \ Полусфера пластиковая – чаша накопителя  (d-300 мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SKR.365.TR</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: прозрачный</t>
@@ -5283,51 +5283,51 @@
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">02.09.2026</t>
+            <t xml:space="preserve">26.09.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -5851,51 +5851,51 @@
             <t xml:space="preserve">
 Диаметр, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Высота указана без информационного держателя</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">8484.19</t>
+            <t xml:space="preserve">8592.19</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">901 \ Накопитель 901</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SKR.901.BL</t>
           </r>
@@ -5903,51 +5903,51 @@
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1420</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">8818.00</t>
+            <t xml:space="preserve">9034.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
@@ -5969,51 +5969,51 @@
             <t xml:space="preserve">
 Высота, мм: 1560</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Высота указана без информационного держателя</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">8882.19</t>
+            <t xml:space="preserve">8936.19</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SKR 500 MDF \ Накопитель с опорой из ЛМДФ</t>
           </r>
@@ -6171,51 +6171,51 @@
             <t xml:space="preserve">
 Толщина, мм: 2</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: отлично держит форму, не деформируется</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">211.00</t>
+            <t xml:space="preserve">229.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">162 \ Полусфера пластиковая – чаша накопителя  (d-300 мм)</t>
           </r>
           <r>
             <t xml:space="preserve">