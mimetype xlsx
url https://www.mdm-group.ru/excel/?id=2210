--- v3 (2026-03-09)
+++ v4 (2026-04-23)
@@ -33,51 +33,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13.01.2026</t>
+      <t xml:space="preserve">18.04.2026</t>
     </r>
   </si>
   <si>
     <t>Накопители с пластиковыми чашами</t>
   </si>
   <si>
     <t xml:space="preserve">Накопители с чашами пластиковыми для распродаж – конструктор для создания накопителей. С помощью элементов торгового оборудования данной серии можно собрать множество различных накопителей с разными характеристиками: одно- и многоуровневые, вместительные накопители с большими чашами d-500мм для крупных товаров и с маленькими чашами d-200 мм и d-300 мм для более мелких изделий. Разборная конструкция накопителя делает его удобным при хранении и транспортировке.
 Полусферы пластиковые прозрачные или чаши накопителя для распродаж устанавливаются на стойки. Также их можно дополнить надставками стоек и различными держателями чаш. Все элементы имеют несколько вариантов размеров. Стандартные металлические изделия представлены в цветах черный глянец и хром. Под заказ они могут покрашены в любой цвет по RAL.
 Вы можете купить стойки для распродаж в виде готовых сборок, либо же приобрести отдельно элементы и собрать накопители с необходимым набором характеристик торгового оборудования.
 </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SKR 500 BL \ Накопитель</t>
     </r>
     <r>
@@ -552,51 +552,51 @@
       <t xml:space="preserve">
 Диаметр, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Высота указана без информационного держателя</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5668.09</t>
+      <t xml:space="preserve">5507.09</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">904 \Накопитель 904</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SKR.904.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
@@ -715,51 +715,51 @@
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1420</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">8979.00</t>
+      <t xml:space="preserve">8818.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">900 \ Накопитель 900</t>
@@ -963,51 +963,51 @@
       <t xml:space="preserve">
 Толщина, мм: 2,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: отлично держит форму, не деформируется</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">511.00</t>
+      <t xml:space="preserve">350.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">163 \ Полусфера пластиковая – чаша накопителя (d-500 мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SKR.095.TR</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: прозрачный</t>
@@ -5888,51 +5888,51 @@
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13.01.2026</t>
+            <t xml:space="preserve">18.04.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -6456,51 +6456,51 @@
             <t xml:space="preserve">
 Диаметр, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Высота указана без информационного держателя</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5668.09</t>
+            <t xml:space="preserve">5507.09</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">904 \Накопитель 904</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SKR.904.BL</t>
           </r>
@@ -6630,51 +6630,51 @@
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1420</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">8979.00</t>
+            <t xml:space="preserve">8818.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
@@ -6894,51 +6894,51 @@
             <t xml:space="preserve">
 Толщина, мм: 2,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: отлично держит форму, не деформируется</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">511.00</t>
+            <t xml:space="preserve">350.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">163 \ Полусфера пластиковая – чаша накопителя (d-500 мм)</t>
           </r>
           <r>
             <t xml:space="preserve">