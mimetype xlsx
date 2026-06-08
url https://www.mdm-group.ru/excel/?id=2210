--- v4 (2026-04-23)
+++ v5 (2026-06-08)
@@ -15,69 +15,69 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">18.04.2026</t>
+      <t xml:space="preserve">30.04.2026</t>
     </r>
   </si>
   <si>
     <t>Накопители с пластиковыми чашами</t>
   </si>
   <si>
     <t xml:space="preserve">Накопители с чашами пластиковыми для распродаж – конструктор для создания накопителей. С помощью элементов торгового оборудования данной серии можно собрать множество различных накопителей с разными характеристиками: одно- и многоуровневые, вместительные накопители с большими чашами d-500мм для крупных товаров и с маленькими чашами d-200 мм и d-300 мм для более мелких изделий. Разборная конструкция накопителя делает его удобным при хранении и транспортировке.
 Полусферы пластиковые прозрачные или чаши накопителя для распродаж устанавливаются на стойки. Также их можно дополнить надставками стоек и различными держателями чаш. Все элементы имеют несколько вариантов размеров. Стандартные металлические изделия представлены в цветах черный глянец и хром. Под заказ они могут покрашены в любой цвет по RAL.
 Вы можете купить стойки для распродаж в виде готовых сборок, либо же приобрести отдельно элементы и собрать накопители с необходимым набором характеристик торгового оборудования.
 </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SKR 500 BL \ Накопитель</t>
     </r>
     <r>
@@ -398,436 +398,448 @@
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">3938.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">244А \  Накопитель 244А</t>
-[...11 lines deleted...]
-Высота, мм: 750</t>
+      <t xml:space="preserve">903 \ Накопитель 903</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SKR.903.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1180</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
+Примечание: Высота указана без информационного держателя</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3670.00</t>
+      <t xml:space="preserve">5513.49</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...6 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">SKR 500 MDF \ Накопитель с опорой из ЛМДФ</t>
-[...15 lines deleted...]
-Диаметр, мм: 530</t>
+      <t xml:space="preserve">904 \Накопитель 904</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SKR.904.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1280</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 500</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Высота указана без информационного держателя</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3521.00</t>
+      <t xml:space="preserve">8820.59</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">903 \ Накопитель 903</t>
-[...3 lines deleted...]
-Артикул: SKR.903.BL</t>
+      <t xml:space="preserve">902 \ Накопитель 902</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SKR.902.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, мм: 1180</t>
+Высота, мм: 1520</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Высота указана без информационного держателя</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5507.09</t>
+      <t xml:space="preserve">8484.19</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">904 \Накопитель 904</t>
-[...3 lines deleted...]
-Артикул: SKR.904.BL</t>
+      <t xml:space="preserve">901 \ Накопитель 901</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SKR.901.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, мм: 1280</t>
-[...7 lines deleted...]
-Примечание: Высота указана без информационного держателя</t>
+Высота, мм: 1420</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">8814.19</t>
+      <t xml:space="preserve">8818.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">902 \ Накопитель 902</t>
-[...3 lines deleted...]
-Артикул: SKR.902.BL</t>
+      <t xml:space="preserve">900 \ Накопитель 900</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SKR.900.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, мм: 1520</t>
-[...3 lines deleted...]
-Диаметр, мм: 500</t>
+Высота, мм: 1560</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Высота указана без информационного держателя</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">8477.79</t>
+      <t xml:space="preserve">8882.19</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">901 \ Накопитель 901</t>
-[...11 lines deleted...]
-Высота, мм: 1420</t>
+      <t xml:space="preserve">SKR 500 MDF \ Накопитель с опорой из ЛМДФ</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SKR.500.MDF.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый/прозрачный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 760</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 530</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">8818.00</t>
+      <t xml:space="preserve">3521.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">900 \ Накопитель 900</t>
-[...15 lines deleted...]
-Примечание: Высота указана без информационного держателя</t>
+      <t xml:space="preserve">P 163 \ Опора чаши d-500мм из ламинированного МДФ</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SKR.163.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 530</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 760</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: каркас - ЛМДФ, ножки - сталь</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: В комплект входят металлические защитные отбойники. Используется с полусферой SKR.095.TR (полусфера в комплект не входит).</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">8875.79</t>
+      <t xml:space="preserve">1890.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">161 \ Полусфера пластиковая – чаша накопителя (d-200 мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SKR.096.TR</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: прозрачный</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -2673,725 +2685,314 @@
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">107.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">IT-1200 \ Трубка</t>
-[...19 lines deleted...]
-Собственное производство: Да</t>
+      <t xml:space="preserve">SD4-A4 \ Протектор для рамки</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DT.002.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: прозрачный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер информационного поля: A4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">140.00</t>
+      <t xml:space="preserve">25.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">IT-1500 \ Трубка</t>
-[...19 lines deleted...]
-Собственное производство: Да</t>
+      <t xml:space="preserve">ST15–А4RD \ Рамка</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DT.009.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: красный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер информационного поля: А4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">164.00</t>
+      <t xml:space="preserve">62.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">SD4-A4 \ Протектор для рамки</t>
-[...3 lines deleted...]
-Артикул: DT.002.00</t>
+      <t xml:space="preserve">ST15–А4ТR \ Рамка</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DT.010.00</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: прозрачный</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размер информационного поля: A4</t>
+Размер информационного поля: А4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">23.50</t>
+      <t xml:space="preserve">62.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ST15–А4RD \ Рамка</t>
-[...3 lines deleted...]
-Артикул: DT.009.00</t>
+      <t xml:space="preserve">SXT317 RD \ Т-держатель рамки</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HETA006000460010RD00</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: красный</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размер информационного поля: А4</t>
+Примечание: для трубки д-10мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">57.10</t>
+      <t xml:space="preserve">28.49</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ST15–А4ТR \ Рамка</t>
-[...3 lines deleted...]
-Артикул: DT.010.00</t>
+      <t xml:space="preserve">SXT317 TR \ Т-держатель рамки</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HETA006000460010TR00</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: прозрачный</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размер информационного поля: А4</t>
+Примечание: для трубки д-10мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">57.10</t>
+      <t xml:space="preserve">22.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
-    </r>
-[...409 lines deleted...]
-      <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">S161 \ Держатель-струбцина для чаши</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -3684,51 +3285,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61785262_ff5d_11ef_8ec3_0050569cf81d_SKR-500-3-32-BL-MU-TR-12.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce4f42_c918_11f0_8ec3_0050569cf81d_SKR-500-3-32-TL-BL-MU-TR-13.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84528d5_ff5d_11ef_8ec3_0050569cf81d_SKR-500-3-32-WH-MU-TR-14.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a85d0_c919_11f0_8ec3_0050569cf81d_SKR-500-3-32-TL-WH-MU-TR-15.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1774b3b_7345_11e5_81c1_0025902b3cc1_B0BC5CED_0BAC_49D1_8342_9F2F066DB5AB6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5798b70_7347_11e5_81c1_0025902b3cc1_SKR_330_TL_BL7.JPG"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5051a_e654_11e7_b78c_0025902b3cc1_244_l_1_8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc791d_ff5e_11ef_8ec3_0050569cf81d_SKR-500-MDF-WH9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e5c4e_734a_11e5_81c1_0025902b3cc1_SKR_903_CH10.JPG"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd78100_734c_11e5_81c1_0025902b3cc1_SKR_904_CH_chern11.JPG"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f46a0d_734e_11e5_81c1_0025902b3cc1_SKR_902_CH12.JPG"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d53d0_734d_11e5_81c1_0025902b3cc1_SKR_901_CH13.JPG"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c9ce8_734a_11e5_81c1_0025902b3cc1_SKR_900_CH14.JPG"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ab243_b38e_11e0_a476_003048f27c5f_49334838_895A_48D5_B3D4_DF9225A7D5BF15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae517e28_2c3d_11e4_9ca4_0025902b3cc1_D0046A5E_6BDE_4A22_99CF_37DBCFA1F55616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69984443_6e34_11e4_a300_0025902b3cc1_FF316579_8AC7_4DCD_AAFD_18C773E8655E17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ab23e_b38e_11e0_a476_003048f27c5f_E02CA846_2D8F_4259_B7A0_F6D0710F608018.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b2c6a_0a59_11e3_b453_0025902b3cc1_E73F0DCC_5750_46ED_A974_D2BD4DC02DCD19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9631b_c2e6_11e2_b453_0025902b3cc1_71BFDAD2_A02B_4F15_A914_894C6DA59B3620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7ce89_8f81_11e6_9c74_0025902b3cc0_0BBB355A_175C_4F5F_9849_42EC39DF478A21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036714e_9765_11e5_a43a_0025902b3cc1_79E45234_D926_4B27_8FF2_06CD73B915C322.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb497036_9765_11e5_a43a_0025902b3cc1_A1201C5A_5558_4923_A5A0_D9AC583B549923.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b88e0_9765_11e5_a43a_0025902b3cc1_F465DD8A_8455_42B7_BBE5_0BE27B05187224.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04589ee4_9766_11e5_a43a_0025902b3cc1_F1EB0735_73E7_4F62_B83B_2E88218D2BE425.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d8505_9765_11e5_a43a_0025902b3cc1_B2F0E055_0C6E_4F93_B7BA_1F786E06E2A826.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e57fe_562a_11ef_8a3e_0050569cf81d_SKR-OS-400-3-22450-4N100-227.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697c722_3aa5_11ef_a821_0050569cf81d_SKR-OS-400-3-9016-MU25-228.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527661f8_29f6_11ee_907c_ac1f6b40b531_SKROS40090059029.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430b0e3_562a_11ef_8a3e_0050569cf81d_SKR-4500-10-32-22450-4N100-230.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfd0c4_3aa5_11ef_a821_0050569cf81d_SKR_4500_10_32_9016_MU25_231.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14756c93_9ce7_11e6_9f4a_0025902b3cc0_D6D04962_567D_42B4_B110_F06ADD2D4BE932.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b880737_9d11_11e6_9f4a_0025902b3cc0_2439252B_7BA1_4132_AAAB_6CC1DD6D776133.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b8d84_6c71_11e3_baa0_0025902b3cc1_2C1F4680_E726_4253_8316_82A85FE02C4334.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14282e_4318_11e4_9ca4_0025902b3cc1_B8CDD980_83BD_435F_980E_A2AAB2BA539D35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7659e_6c71_11e3_baa0_0025902b3cc1_6FB29B5C_5536_4DBA_AEE9_7610376C17CE36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0e94a_bc05_11e4_afdc_0025902b3cc1_F90DAE14_74C3_4078_AE09_41CA9DC1443837.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba02500_857a_11e6_9c74_0025902b3cc0_SKR_4500_95_V2_CH38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf945402_9d11_11e6_9f4a_0025902b3cc0_66E64043_A666_4C7C_8E63_3F2FDEEFA61239.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645d911_9ce7_11e6_9f4a_0025902b3cc0_9171559F_4E59_4C43_AFA1_CFB6F6C4E77140.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91353071_9d11_11e6_9f4a_0025902b3cc0_60E1ED26_46D5_4F3F_9A14_14C5DCCB36C541.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2451bd_4d3e_11e4_9ca4_0025902b3cc1_DBA2B7AE_CD77_49D7_B429_F2A00529522342.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c542f_59ec_11e4_a300_0025902b3cc1_DA24C031_4F36_47BA_A4C2_CD003E2AC69143.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359b961_09a5_11e0_99a4_003048f27c5f_4D0CEE1F_C56C_4548_A09D_66677ECA39F844.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f0179_13e9_11e0_99a4_003048f27c5f_298F072E_D601_4C9B_8A7F_7C91386B20E045.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac219c8_35b1_11e0_af9a_d3dd3d98c32b_A1224806_1052_46E5_860B_312E057368F946.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf116f3_0100_11e0_b16f_003048d0c7fe_32C48CE7_E932_42C3_96BD_7FBB25C48B0D47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a4ce6_3b26_11e0_83b2_003048f27c5f_F5A48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf116de_0100_11e0_b16f_003048d0c7fe_5E3B8037_91B8_40C1_84AD_D1E2975B1F9B49.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf116e8_0100_11e0_b16f_003048d0c7fe_761F196E_CD65_433C_8BD2_D5D5B6D6D08050.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed83b75_0ac9_11e5_a10e_0025902b3cc1_5E9296FE_6115_4FF6_9922_F01ED97CE3C751.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b721a_7cd6_11e2_952b_0025902b3cc1_B7221859_05BF_4931_9B8D_767D8364FE8952.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cadf817_89e9_11e1_8376_0025902b3cc1_80D01D20_3E7F_4AC0_8197_7A7B2C2C6CF353.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a45b9_ef2e_11ed_907c_ac1f6b40b531_SKR-163-WH54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668144aa_5cd5_11e0_afc8_003048f27c5f_F6F4DB3E_D020_421B_8717_9417E15EDB2255.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68859c5a_f29e_11e2_b453_0025902b3cc1_1AC5DE42_3C50_4711_B34F_7451CA2B88A256.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89dcca_f29e_11e2_b453_0025902b3cc1_E66C7A67_3C13_4E46_825C_1DC3BA6C99B157.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf62aa_f29e_11e2_b453_0025902b3cc1_565674B6_30FE_459A_8971_DF9A7ABC93BC58.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdac9e_68dc_11e5_a10e_0025902b3cc1_944AA5E1_B003_43E0_AD15_74E003ED895C59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333eb6f_d9f2_11e4_afdc_0025902b3cc1_F9ECA8CD_31C5_4AE1_AD5B_37532C7291E560.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919252d3_f9fe_11e0_833e_003048f27c5f_83E8DA4A_3546_4BBC_8505_2C5BD0ED8B5261.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d93a73_3b5f_11e5_a10e_0025902b3cc1_6C501BE6_9CF5_4214_B4A7_BAC13E31922462.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61785262_ff5d_11ef_8ec3_0050569cf81d_SKR-500-3-32-BL-MU-TR-12.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce4f42_c918_11f0_8ec3_0050569cf81d_SKR-500-3-32-TL-BL-MU-TR-13.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84528d5_ff5d_11ef_8ec3_0050569cf81d_SKR-500-3-32-WH-MU-TR-14.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a85d0_c919_11f0_8ec3_0050569cf81d_SKR-500-3-32-TL-WH-MU-TR-15.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1774b3b_7345_11e5_81c1_0025902b3cc1_B0BC5CED_0BAC_49D1_8342_9F2F066DB5AB6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5798b70_7347_11e5_81c1_0025902b3cc1_SKR_330_TL_BL7.JPG"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e5c4e_734a_11e5_81c1_0025902b3cc1_SKR_903_CH8.JPG"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd78100_734c_11e5_81c1_0025902b3cc1_SKR_904_CH_chern9.JPG"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f46a0d_734e_11e5_81c1_0025902b3cc1_SKR_902_CH10.JPG"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d53d0_734d_11e5_81c1_0025902b3cc1_SKR_901_CH11.JPG"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c9ce8_734a_11e5_81c1_0025902b3cc1_SKR_900_CH12.JPG"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc791d_ff5e_11ef_8ec3_0050569cf81d_SKR-500-MDF-WH13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a45b9_ef2e_11ed_907c_ac1f6b40b531_SKR-163-WH14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ab243_b38e_11e0_a476_003048f27c5f_49334838_895A_48D5_B3D4_DF9225A7D5BF15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae517e28_2c3d_11e4_9ca4_0025902b3cc1_D0046A5E_6BDE_4A22_99CF_37DBCFA1F55616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69984443_6e34_11e4_a300_0025902b3cc1_FF316579_8AC7_4DCD_AAFD_18C773E8655E17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ab23e_b38e_11e0_a476_003048f27c5f_E02CA846_2D8F_4259_B7A0_F6D0710F608018.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b2c6a_0a59_11e3_b453_0025902b3cc1_E73F0DCC_5750_46ED_A974_D2BD4DC02DCD19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9631b_c2e6_11e2_b453_0025902b3cc1_71BFDAD2_A02B_4F15_A914_894C6DA59B3620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7ce89_8f81_11e6_9c74_0025902b3cc0_0BBB355A_175C_4F5F_9849_42EC39DF478A21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036714e_9765_11e5_a43a_0025902b3cc1_79E45234_D926_4B27_8FF2_06CD73B915C322.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb497036_9765_11e5_a43a_0025902b3cc1_A1201C5A_5558_4923_A5A0_D9AC583B549923.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b88e0_9765_11e5_a43a_0025902b3cc1_F465DD8A_8455_42B7_BBE5_0BE27B05187224.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04589ee4_9766_11e5_a43a_0025902b3cc1_F1EB0735_73E7_4F62_B83B_2E88218D2BE425.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d8505_9765_11e5_a43a_0025902b3cc1_B2F0E055_0C6E_4F93_B7BA_1F786E06E2A826.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e57fe_562a_11ef_8a3e_0050569cf81d_SKR-OS-400-3-22450-4N100-227.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697c722_3aa5_11ef_a821_0050569cf81d_SKR-OS-400-3-9016-MU25-228.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527661f8_29f6_11ee_907c_ac1f6b40b531_SKROS40090059029.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430b0e3_562a_11ef_8a3e_0050569cf81d_SKR-4500-10-32-22450-4N100-230.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfd0c4_3aa5_11ef_a821_0050569cf81d_SKR_4500_10_32_9016_MU25_231.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14756c93_9ce7_11e6_9f4a_0025902b3cc0_D6D04962_567D_42B4_B110_F06ADD2D4BE932.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b880737_9d11_11e6_9f4a_0025902b3cc0_2439252B_7BA1_4132_AAAB_6CC1DD6D776133.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b8d84_6c71_11e3_baa0_0025902b3cc1_2C1F4680_E726_4253_8316_82A85FE02C4334.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14282e_4318_11e4_9ca4_0025902b3cc1_B8CDD980_83BD_435F_980E_A2AAB2BA539D35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7659e_6c71_11e3_baa0_0025902b3cc1_6FB29B5C_5536_4DBA_AEE9_7610376C17CE36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0e94a_bc05_11e4_afdc_0025902b3cc1_F90DAE14_74C3_4078_AE09_41CA9DC1443837.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba02500_857a_11e6_9c74_0025902b3cc0_SKR_4500_95_V2_CH38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf945402_9d11_11e6_9f4a_0025902b3cc0_66E64043_A666_4C7C_8E63_3F2FDEEFA61239.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645d911_9ce7_11e6_9f4a_0025902b3cc0_9171559F_4E59_4C43_AFA1_CFB6F6C4E77140.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91353071_9d11_11e6_9f4a_0025902b3cc0_60E1ED26_46D5_4F3F_9A14_14C5DCCB36C541.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2451bd_4d3e_11e4_9ca4_0025902b3cc1_DBA2B7AE_CD77_49D7_B429_F2A00529522342.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c542f_59ec_11e4_a300_0025902b3cc1_DA24C031_4F36_47BA_A4C2_CD003E2AC69143.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359b961_09a5_11e0_99a4_003048f27c5f_4D0CEE1F_C56C_4548_A09D_66677ECA39F844.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f0179_13e9_11e0_99a4_003048f27c5f_298F072E_D601_4C9B_8A7F_7C91386B20E045.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac219c8_35b1_11e0_af9a_d3dd3d98c32b_A1224806_1052_46E5_860B_312E057368F946.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf116de_0100_11e0_b16f_003048d0c7fe_5E3B8037_91B8_40C1_84AD_D1E2975B1F9B47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf116e8_0100_11e0_b16f_003048d0c7fe_761F196E_CD65_433C_8BD2_D5D5B6D6D08048.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed83b75_0ac9_11e5_a10e_0025902b3cc1_5E9296FE_6115_4FF6_9922_F01ED97CE3C749.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b721a_7cd6_11e2_952b_0025902b3cc1_B7221859_05BF_4931_9B8D_767D8364FE8950.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cadf817_89e9_11e1_8376_0025902b3cc1_80D01D20_3E7F_4AC0_8197_7A7B2C2C6CF351.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdac9e_68dc_11e5_a10e_0025902b3cc1_944AA5E1_B003_43E0_AD15_74E003ED895C52.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333eb6f_d9f2_11e4_afdc_0025902b3cc1_F9ECA8CD_31C5_4AE1_AD5B_37532C7291E553.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919252d3_f9fe_11e0_833e_003048f27c5f_83E8DA4A_3546_4BBC_8505_2C5BD0ED8B5254.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d93a73_3b5f_11e5_a10e_0025902b3cc1_6C501BE6_9CF5_4214_B4A7_BAC13E31922455.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5286,300 +4887,90 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="609600" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="638175" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
-        <a:stretch>
-[...208 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -5846,93 +5237,93 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z37"/>
+  <dimension ref="A1:Z33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B37" sqref="B37"/>
+      <selection activeCell="D33" sqref="D33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">18.04.2026</t>
+            <t xml:space="preserve">30.04.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -6294,460 +5685,472 @@
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">244А \  Накопитель 244А</t>
-[...11 lines deleted...]
-Высота, мм: 750</t>
+            <t xml:space="preserve">903 \ Накопитель 903</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.903.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1180</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: Высота указана без информационного держателя</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3670.00</t>
+            <t xml:space="preserve">5513.49</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">SKR 500 MDF \ Накопитель с опорой из ЛМДФ</t>
-[...15 lines deleted...]
-Диаметр, мм: 530</t>
+            <t xml:space="preserve">904 \Накопитель 904</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.904.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1280</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 500</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Высота указана без информационного держателя</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3521.00</t>
+            <t xml:space="preserve">8820.59</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">903 \ Накопитель 903</t>
-[...3 lines deleted...]
-Артикул: SKR.903.BL</t>
+            <t xml:space="preserve">902 \ Накопитель 902</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.902.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 1180</t>
+Высота, мм: 1520</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Высота указана без информационного держателя</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5507.09</t>
+            <t xml:space="preserve">8484.19</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">904 \Накопитель 904</t>
-[...3 lines deleted...]
-Артикул: SKR.904.BL</t>
+            <t xml:space="preserve">901 \ Накопитель 901</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.901.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 1280</t>
-[...7 lines deleted...]
-Примечание: Высота указана без информационного держателя</t>
+Высота, мм: 1420</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">8814.19</t>
+            <t xml:space="preserve">8818.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">902 \ Накопитель 902</t>
-[...3 lines deleted...]
-Артикул: SKR.902.BL</t>
+            <t xml:space="preserve">900 \ Накопитель 900</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.900.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 1520</t>
-[...3 lines deleted...]
-Диаметр, мм: 500</t>
+Высота, мм: 1560</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Высота указана без информационного держателя</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">8477.79</t>
+            <t xml:space="preserve">8882.19</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">901 \ Накопитель 901</t>
-[...11 lines deleted...]
-Высота, мм: 1420</t>
+            <t xml:space="preserve">SKR 500 MDF \ Накопитель с опорой из ЛМДФ</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.500.MDF.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый/прозрачный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 760</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 530</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">8818.00</t>
+            <t xml:space="preserve">3521.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">900 \ Накопитель 900</t>
-[...15 lines deleted...]
-Примечание: Высота указана без информационного держателя</t>
+            <t xml:space="preserve">P 163 \ Опора чаши d-500мм из ламинированного МДФ</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.163.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 530</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 760</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: каркас - ЛМДФ, ножки - сталь</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: В комплект входят металлические защитные отбойники. Используется с полусферой SKR.095.TR (полусфера в комплект не входит).</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">8875.79</t>
+            <t xml:space="preserve">1890.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">161 \ Полусфера пластиковая – чаша накопителя (d-200 мм)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SKR.096.TR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
@@ -8724,967 +8127,527 @@
             </rPr>
             <t xml:space="preserve">107.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C29" s="4"/>
       <c r="D29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">IT-1200 \ Трубка</t>
-[...19 lines deleted...]
-Собственное производство: Да</t>
+            <t xml:space="preserve">SD4-A4 \ Протектор для рамки</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DT.002.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер информационного поля: A4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">140.00</t>
+            <t xml:space="preserve">25.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="4"/>
       <c r="B30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">IT-1500 \ Трубка</t>
-[...19 lines deleted...]
-Собственное производство: Да</t>
+            <t xml:space="preserve">ST15–А4RD \ Рамка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DT.009.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: красный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер информационного поля: А4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">164.00</t>
+            <t xml:space="preserve">62.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C30" s="4"/>
       <c r="D30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">SD4-A4 \ Протектор для рамки</t>
-[...3 lines deleted...]
-Артикул: DT.002.00</t>
+            <t xml:space="preserve">ST15–А4ТR \ Рамка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DT.010.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размер информационного поля: A4</t>
+Размер информационного поля: А4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">23.50</t>
+            <t xml:space="preserve">62.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="4"/>
       <c r="B31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ST15–А4RD \ Рамка</t>
-[...3 lines deleted...]
-Артикул: DT.009.00</t>
+            <t xml:space="preserve">SXT317 RD \ Т-держатель рамки</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HETA006000460010RD00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: красный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размер информационного поля: А4</t>
+Примечание: для трубки д-10мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">57.10</t>
+            <t xml:space="preserve">28.49</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C31" s="4"/>
       <c r="D31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ST15–А4ТR \ Рамка</t>
-[...3 lines deleted...]
-Артикул: DT.010.00</t>
+            <t xml:space="preserve">SXT317 TR \ Т-держатель рамки</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HETA006000460010TR00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размер информационного поля: А4</t>
+Примечание: для трубки д-10мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">57.10</t>
+            <t xml:space="preserve">22.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="4"/>
       <c r="B32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">SXT317 RD \ Т-держатель рамки</t>
-[...11 lines deleted...]
-Примечание: для трубки д-10мм</t>
+            <t xml:space="preserve">S161 \ Держатель-струбцина для чаши</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.364.9016.80-95</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: используется с чашей 161 (чаша в комплект не входит)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Максимальная толщина полки, мм: 45</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">28.49</t>
+            <t xml:space="preserve">282.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...10 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C32" s="4"/>
       <c r="D32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">SXT317 TR \ Т-держатель рамки</t>
-[...11 lines deleted...]
-Примечание: для трубки д-10мм</t>
+            <t xml:space="preserve">S162 \ Держатель-струбцина для чаши</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.365.9016.80-95</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: используется с чашей 162 (чаша в комплект не входит)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Максимальная толщина полки, мм: 45</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">22.00</t>
+            <t xml:space="preserve">305.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...10 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" s="4"/>
       <c r="B33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">P 163 \ Опора чаши d-500мм из ламинированного МДФ</t>
-[...35 lines deleted...]
-Собственное производство: Да</t>
+            <t xml:space="preserve">Н 161 \ Подставка настольная для чаши d-200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.097.ZN</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: цинк</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Используется с чашей SKR.096.TR (чаша в комплект не входит)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1890.00</t>
+            <t xml:space="preserve">121.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C33" s="4"/>
       <c r="D33" s="5" t="inlineStr">
-        <is>
-[...426 lines deleted...]
-      <c r="B37" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">P 162 \ Подставка настольная для чаши d-300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SKR.113.9016.90</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металл</t>
           </r>