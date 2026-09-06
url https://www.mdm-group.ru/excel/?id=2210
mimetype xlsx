--- v5 (2026-06-08)
+++ v6 (2026-09-06)
@@ -33,51 +33,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">30.04.2026</t>
+      <t xml:space="preserve">02.09.2026</t>
     </r>
   </si>
   <si>
     <t>Накопители с пластиковыми чашами</t>
   </si>
   <si>
     <t xml:space="preserve">Накопители с чашами пластиковыми для распродаж – конструктор для создания накопителей. С помощью элементов торгового оборудования данной серии можно собрать множество различных накопителей с разными характеристиками: одно- и многоуровневые, вместительные накопители с большими чашами d-500мм для крупных товаров и с маленькими чашами d-200 мм и d-300 мм для более мелких изделий. Разборная конструкция накопителя делает его удобным при хранении и транспортировке.
 Полусферы пластиковые прозрачные или чаши накопителя для распродаж устанавливаются на стойки. Также их можно дополнить надставками стоек и различными держателями чаш. Все элементы имеют несколько вариантов размеров. Стандартные металлические изделия представлены в цветах черный глянец и хром. Под заказ они могут покрашены в любой цвет по RAL.
 Вы можете купить стойки для распродаж в виде готовых сборок, либо же приобрести отдельно элементы и собрать накопители с необходимым набором характеристик торгового оборудования.
 </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SKR 500 BL \ Накопитель</t>
     </r>
     <r>
@@ -963,50 +963,54 @@
       <t xml:space="preserve">
 Цвет: прозрачный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: ударопрочный полистирол</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Толщина, мм: 2,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: отлично держит форму, не деформируется</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 500 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">350.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
@@ -3120,51 +3124,51 @@
       <t xml:space="preserve">
 Высота, мм: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Используется с чашей SKR.096.TR (чаша в комплект не входит)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">121.00</t>
+      <t xml:space="preserve">138.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">P 162 \ Подставка настольная для чаши d-300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SKR.113.9016.90</t>
@@ -5279,51 +5283,51 @@
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">30.04.2026</t>
+            <t xml:space="preserve">02.09.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -6285,50 +6289,54 @@
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: ударопрочный полистирол</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 2,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: отлично держит форму, не деформируется</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 500 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">350.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
@@ -8591,51 +8599,51 @@
             <t xml:space="preserve">
 Высота, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Используется с чашей SKR.096.TR (чаша в комплект не входит)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">121.00</t>
+            <t xml:space="preserve">138.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C33" s="4"/>
       <c r="D33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">P 162 \ Подставка настольная для чаши d-300</t>
           </r>