--- v2 (2026-03-12)
+++ v3 (2026-05-27)
@@ -15,243 +15,243 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">03.03.2026</t>
+      <t xml:space="preserve">16.05.2026</t>
     </r>
   </si>
   <si>
     <t>Корзины для распродаж и накопители</t>
   </si>
   <si>
     <t>Лёгкие разборные стойки-накопители, корзины для распродаж напольные и корзинные стеллажи одинаково хороши как для торговли в помещениях, так и для выносной уличной торговли. Большой ассортимент, а также универсальность данной серии позволяют оборудовать ею магазины самого разного профиля.Также смотрите накопители с пластиковыми чашами.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Паллетное ограждение 1200х800 штабелируемое  (яч.65х65мм)</t>
-[...19 lines deleted...]
-Примечание: Устанавливается на деревянный или пластиковый европоддон, фиксация на европоддоне - саморезом или гвоздем (не поставляются в комплекте).</t>
+      <t xml:space="preserve">3RDT448 \  Накопитель (с регулируемым дном) 400х400х800</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SKR.374.400x400.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк</t>
     </r>
     <r>
       <t xml:space="preserve">
+Длина, мм: 400</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 400</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 800</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Ширина ячейки накопителя - 35мм. Накопитель укомплектован усиленным дном. Максимальная распределённая нагрузка – 40кг.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">8490.00</t>
+      <t xml:space="preserve">2190.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3RDT448 \  Накопитель (с регулируемым дном) 400х400х800</t>
-[...3 lines deleted...]
-Артикул: SKR.374.400x400.ZN</t>
+      <t xml:space="preserve">3RDTUS648 \ Накопитель (с регулируемым дном) 600х400х800</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SKR.374.600x400.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 400</t>
+Длина, мм: 600</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 800</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Ширина ячейки накопителя - 35мм. Накопитель укомплектован усиленным дном. Максимальная распределённая нагрузка – 40кг.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2190.00</t>
+      <t xml:space="preserve">2419.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3RDTUS648 \ Накопитель (с регулируемым дном) 600х400х800</t>
-[...3 lines deleted...]
-Артикул: SKR.374.600x400.ZN</t>
+      <t xml:space="preserve">3RDTUS668 \ Накопитель (с регулируемым дном) 600х600х800</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SKR.374.600x600.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 600</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 400</t>
+Ширина, мм: 600</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 800</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Ширина ячейки накопителя - 35мм. Накопитель укомплектован усиленным дном. Максимальная распределённая нагрузка – 40кг.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2419.00</t>
+      <t xml:space="preserve">2509.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">3RDTUS688 \  Накопитель (с регулируемым дном) 600х800х800</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SKR.374.600x800.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк</t>
@@ -281,156 +281,156 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2809.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3RDTUS668 \ Накопитель (с регулируемым дном) 600х600х800</t>
-[...23 lines deleted...]
-Примечание: Ширина ячейки накопителя - 35мм. Накопитель укомплектован усиленным дном. Максимальная распределённая нагрузка – 40кг.</t>
+      <t xml:space="preserve">3rd 001-2 \ Накопитель (с регулируемым дном)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SKRP.099.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 410</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 410</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 840</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Макс. допустимая нагрузка, кг: 40</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 2799 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2509.00</t>
+      <t xml:space="preserve">2390.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3rd 001-2 \ Накопитель (с регулируемым дном)</t>
-[...3 lines deleted...]
-Артикул: SKRP.099.CH</t>
+      <t xml:space="preserve">3rd 001-3 \ Накопитель (с регулируемым дном) 600x410х840 </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SKR.365N.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 410</t>
+Длина, мм: 600</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 410</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 840</t>
     </r>
     <r>
       <t xml:space="preserve">
-Собственное производство: Да</t>
-[...7 lines deleted...]
-Старая цена: 2799 руб.</t>
+Старая цена: 4690 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2109.00</t>
+      <t xml:space="preserve">4209.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">3rd 001-1NC \ Накопитель (с регулируемым дном)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SKRP.070.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -451,3412 +451,2582 @@
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Макс. допустимая нагрузка, кг: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 3990 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3190.00</t>
+      <t xml:space="preserve">3209.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3rd 001-3 \ Накопитель (с регулируемым дном) 600x410х840 </t>
-[...3 lines deleted...]
-Артикул: SKR.365N.CH</t>
+      <t xml:space="preserve">3rd 001 \ Ценникодержатель для накопителей 3rd</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: K2.SKR.069.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 600</t>
-[...11 lines deleted...]
-Старая цена: 4300 руб.</t>
+Примечание: Высота над накопителем: 286 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3958.00</t>
+      <t xml:space="preserve">203.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3rd 001 \ Ценникодержатель для накопителей 3rd</t>
-[...3 lines deleted...]
-Артикул: K2.SKR.069.CH</t>
+      <t xml:space="preserve">G 2039 \ Накопитель (700х700х750мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SKR.065.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Высота над накопителем: 286 мм</t>
+Длина, мм: 700</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 700</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 750</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Перегородки не входят в комплектацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 8050 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">203.00</t>
+      <t xml:space="preserve">6870.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...10 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">G 2039 \ Накопитель (700х700х750мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: SKR.065.CH</t>
-[...3 lines deleted...]
-Цвет: хром</t>
+Артикул: SKRP.065.02698.MGV13</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: под хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 700</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 700</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 750</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Перегородки не входят в комплектацию</t>
-[...7 lines deleted...]
-Старая цена: 8050 руб.</t>
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Макс. допустимая нагрузка, кг: 120</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">7007.00</t>
+      <t xml:space="preserve">6509.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">G 2039 \ Накопитель (700х700х750мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: SKRP.065.02698.MGV13</t>
-[...3 lines deleted...]
-Цвет: под хром</t>
+Артикул: SKRP.065.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 700</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 700</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 750</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Макс. допустимая нагрузка, кг: 120</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5405.00</t>
+      <t xml:space="preserve">5209.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">G 2039 \ Накопитель (700х700х750мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: SKRP.065.22450.4N100</t>
-[...3 lines deleted...]
-Цвет: черный муар</t>
+Артикул: SKRP.065.9016.MU</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 700</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 700</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 750</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Макс. допустимая нагрузка, кг: 120</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4988.00</t>
+      <t xml:space="preserve">5409.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">G 2039 \ Накопитель (700х700х750мм)</t>
-[...31 lines deleted...]
-Макс. допустимая нагрузка, кг: 120</t>
+      <t xml:space="preserve">2039-01 \ Перегородка высокая для G 2039</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SKR.085.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 400</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Для организации 4-х ячеек в накопителе, как на изображении, необходимы высокая и низкая перегородки</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5201.00</t>
+      <t xml:space="preserve">609.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2039-01 \ Перегородка высокая для G 2039</t>
-[...3 lines deleted...]
-Артикул: SKR.085.CH</t>
+      <t xml:space="preserve">2039-02  \ Перегородка низкая для G 2039</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SKR.086.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, мм: 400</t>
+Высота, мм: 390</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Для организации 4-х ячеек в накопителе, как на изображении, необходимы высокая и низкая перегородки</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 740 руб.</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">675.00</t>
+      <t xml:space="preserve">609.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2039-02  \ Перегородка низкая для G 2039</t>
-[...15 lines deleted...]
-Примечание: Для организации 4-х ячеек в накопителе, как на изображении, необходимы высокая и низкая перегородки</t>
+      <t xml:space="preserve">STS 088 \ Накопитель передвижной (780x560x170) h900</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SKR.3088.V3.9016MU</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 780</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 570</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 900</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Высота бортика 170мм, рекомендованная максимальная распределенная нагрузка 50 кг.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 1</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">675.00</t>
+      <t xml:space="preserve">3700.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...6 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">STS 087 \ Накопитель передвижной (950x650x190) h900</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SKR.3087.V3.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 960</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 650</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 900</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Высота бортика 190мм, рекомендованная максимальная распределенная нагрузка 60 кг.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 4600 руб.</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4380.00</t>
+      <t xml:space="preserve">3909.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">STS 087 \ Накопитель передвижной (950x650x190) h900</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: SKR.3087.V3.02698.MGV13</t>
-[...3 lines deleted...]
-Цвет: под хром</t>
+Артикул: SKR.3087.V3.9016.MU</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 960</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 650</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 900</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Высота бортика 190мм, рекомендованная максимальная распределенная нагрузка 60 кг.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 4980 руб.</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4499.00</t>
+      <t xml:space="preserve">4209.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">STS 087 \ Накопитель передвижной (950x650x190) h900</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: SKR.3087.V3.9016.MU</t>
-[...3 lines deleted...]
-Цвет: белый муар</t>
+Артикул: SKR.3087.V3.02698.MGV13</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: под хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 960</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 650</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 900</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Высота бортика 190мм, рекомендованная максимальная распределенная нагрузка 60 кг.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 4600 руб.</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4380.00</t>
+      <t xml:space="preserve">4309.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">STS 088 \ Накопитель передвижной (780x560x170) h900</t>
-[...35 lines deleted...]
-Кол-во в упаковке, шт.: 1</t>
+      <t xml:space="preserve">1288 SDR \ Стол для распродаж (накопитель) с регулируемым дном</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SKR.107.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: цинк</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 800</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 1200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 800</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Нагрузка, кг: 250</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: на фото с перегородкой 1288-8 SDR и надстройкой 1288-12 SDR (в комплект не входят)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3600.00</t>
+      <t xml:space="preserve">7620.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">STS 088 \ Накопитель передвижной (780x560x170) h900</t>
-[...35 lines deleted...]
-Кол-во в упаковке, шт.: 1</t>
+      <t xml:space="preserve">0888 SDR \ Стол для распродаж (накопитель) с регулируемым дном</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SKR.369.ZN</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: цинк</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 800</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 800</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 800</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Нагрузка, кг: 250</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: на фото с перегородкой 1288-8 SDR и надстройкой 0888-08 SDR (в комплект не входят)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3700.00</t>
+      <t xml:space="preserve">7109.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1288 SDR \ Стол для распродаж (накопитель) с регулируемым дном</t>
-[...3 lines deleted...]
-Артикул: SKR.107.00</t>
+      <t xml:space="preserve">1288-12 SDR \ Надстройка для стола для распродаж</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SKR.109.00</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 800</t>
+Глубина, мм: 120</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1200</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, мм: 800</t>
-[...7 lines deleted...]
-Примечание: на фото с перегородкой 1288-8 SDR и надстройкой 1288-12 SDR (в комплект не входят)</t>
+Высота, мм: 400</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: для стола 1288 SDR</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">7620.00</t>
+      <t xml:space="preserve">2390.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">0888 SDR \ Стол для распродаж (накопитель) с регулируемым дном</t>
-[...3 lines deleted...]
-Артикул: SKR.369.ZN</t>
+      <t xml:space="preserve">0888-08 SDR \ Надстройка для стола для распродаж</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SKR.370.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 800</t>
+Глубина, мм: 120</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 800</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, мм: 800</t>
-[...7 lines deleted...]
-Примечание: на фото с перегородкой 1288-8 SDR и надстройкой 0888-08 SDR (в комплект не входят)</t>
+Высота, мм: 400</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: подходит для столов 1288 SDR и 0888 SDR</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">7232.00</t>
+      <t xml:space="preserve">2180.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1288-8 SDR \ Перегородка для стола для распродаж</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SKR.108.00</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 800</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: подходит для стола 1288 SDR и 0888 SDR</t>
+Примечание: подходит для столов 1288 SDR и 0888 SDR</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">723.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1288-12 SDR \ Надстройка для стола для распродаж</t>
-[...3 lines deleted...]
-Артикул: SKR.109.00</t>
+      <t xml:space="preserve">Паллетное ограждение 1200х800 штабелируемое  (яч.65х65мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SKR.006.ZN</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 800</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 1200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 800 </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Устанавливается на деревянный или пластиковый европоддон, фиксация на европоддоне - саморезом или гвоздем (не поставляются в комплекте).</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 120</t>
-[...14 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2390.00</t>
+      <t xml:space="preserve">8490.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">0888-08 SDR \ Надстройка для стола для распродаж</t>
-[...23 lines deleted...]
-Примечание: для стола 0888 SDR</t>
+      <t xml:space="preserve">TC 500 \ Стойка</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SKR.049.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 380</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1650</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина корзины, мм: 350</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота корзины, мм: 130</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина корзины, мм: 460</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2180.00</t>
+      <t xml:space="preserve">5400.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">161 \ Полусфера пластиковая – чаша накопителя (d-200 мм)</t>
-[...27 lines deleted...]
-Примечание: отлично держит форму, не деформируется</t>
+      <t xml:space="preserve">TC 197 \ Стеллаж</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SKR.075.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 430</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1630</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Корзина, мм: 530х430</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">211.00</t>
+      <t xml:space="preserve">5890.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">162 \ Полусфера пластиковая – чаша накопителя  (d-300 мм)</t>
-[...27 lines deleted...]
-Старая цена: 355 руб.</t>
+      <t xml:space="preserve">TC 356 \ Стойка</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SKR.061.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 420</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1800</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Корзина, мм: 440х370</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">284.00</t>
+      <t xml:space="preserve">6670.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">163 \ Полусфера пластиковая – чаша накопителя (d-500 мм)</t>
-[...23 lines deleted...]
-Примечание: отлично держит форму, не деформируется</t>
+      <t xml:space="preserve">TC 357 \ Стойка</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SKR.062.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 420</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1800</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Корзина, мм: 580х230</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1631.00</t>
+      <t xml:space="preserve">6390.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">244 (А) \ Каркас накопителя</t>
-[...23 lines deleted...]
-Старая цена: 2398 руб.</t>
+      <t xml:space="preserve">ИП 60 \ Стеллаж</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SKR.011.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 460</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1800</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: в комплекте 5 корзин, расстояние между корзинами 250мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Корзина, мм: 600х350</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2039.00</t>
+      <t xml:space="preserve">6820.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Рамка с держателем для накопителя 244 S2</t>
-[...15 lines deleted...]
-Собственное производство: Да</t>
+      <t xml:space="preserve">Контейнер разборный многоярусный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SKR.093.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 440</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 960</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1775</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Контейнер с шириной 600 мм поставляется под заказ от 20шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">352.00</t>
+      <t xml:space="preserve">15570.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...6 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Рамка с держателем для накопителя 244 S2</t>
-[...15 lines deleted...]
-Собственное производство: Да</t>
+      <t xml:space="preserve">Контейнер разборный многоярусный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SKR.093.ZN</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: цинк</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 440</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 960</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1775</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Контейнер с шириной 600 мм поставляется под заказ от 20шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">369.00</t>
+      <t xml:space="preserve">15080.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...6 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Рамка с держателем для накопителя 244 S2</t>
-[...15 lines deleted...]
-Собственное производство: Да</t>
+      <t xml:space="preserve">Перегородка для контейнера КОШ</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SKR.119.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Под заказ от 10 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">388.00</t>
+      <t xml:space="preserve">335.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">P 162 \ Подставка настольная для чаши d-300</t>
-[...23 lines deleted...]
-Собственное производство: Да</t>
+      <t xml:space="preserve">Перегородка для контейнера КОШ</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SKR.119.ZN</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: цинк</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Под заказ от 10 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">716.00</t>
+      <t xml:space="preserve">335.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Н 161 \ Подставка настольная для чаши d-200</t>
-[...3 lines deleted...]
-Артикул: SKR.097.ZN</t>
+      <t xml:space="preserve">1000 SG \ Стеллаж-горка</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SKR.114.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, мм: 200</t>
-[...7 lines deleted...]
-Примечание: Используется с чашей SKR.096.TR (чаша в комплект не входит)</t>
+Глубина, мм: 665</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 1000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1510</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Картинка анонса: 8228762</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">121.00</t>
+      <t xml:space="preserve">12420.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">TC 356 \ Стойка</t>
-[...19 lines deleted...]
-Корзина, мм: 440х370</t>
+      <t xml:space="preserve">Контейнер бытовой</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SKR.082.BU</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: синий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 390</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 540</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 240</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: цена за 1 корзину</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6079.00</t>
+      <t xml:space="preserve">784.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">TC 357 \ Стойка</t>
-[...19 lines deleted...]
-Корзина, мм: 580х230</t>
+      <t xml:space="preserve">Контейнер бытовой</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SKR.082.CRIMS</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: малиновый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 390</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 540</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 240</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: цена за 1 корзину</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5855.00</t>
+      <t xml:space="preserve">784.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">TC 500 \ Стойка</t>
-[...27 lines deleted...]
-Ширина корзины, мм: 460</t>
+      <t xml:space="preserve">KD-019 \ Стойка &amp;quot;Солнышко&amp;quot;</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SKR.079.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром/черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 830</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 830</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1560</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4753.00</t>
+      <t xml:space="preserve">14728.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">TC 197 \ Стеллаж</t>
-[...19 lines deleted...]
-Корзина, мм: 530х430</t>
+      <t xml:space="preserve">KD-027 \ Стойка &amp;quot;Ротонат&amp;quot;</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SKR.081.N.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром/черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 700</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 700</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1420</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5406.00</t>
+      <t xml:space="preserve">15190.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ИП 60 \ Стеллаж</t>
-[...23 lines deleted...]
-Корзина, мм: 600х350</t>
+      <t xml:space="preserve">KD-032 \ Стойка &amp;quot;Рондо&amp;quot;</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SKR.087.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 800</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 800</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1560</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6508.00</t>
+      <t xml:space="preserve">12025.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Контейнер бытовой</t>
-[...23 lines deleted...]
-Примечание: цена за 1 корзину</t>
+      <t xml:space="preserve">ST15–А4RD \ Рамка</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DT.009.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: красный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер информационного поля: А4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">784.00</t>
+      <t xml:space="preserve">62.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Контейнер бытовой</t>
-[...23 lines deleted...]
-Примечание: цена за 1 корзину</t>
+      <t xml:space="preserve">ST15–А4ТR \ Рамка</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DT.010.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: прозрачный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер информационного поля: А4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">784.00</t>
+      <t xml:space="preserve">62.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Контейнер разборный многоярусный</t>
-[...23 lines deleted...]
-Примечание: Контейнер с шириной 600 мм поставляется под заказ от 20шт.</t>
+      <t xml:space="preserve">SD4-A4 \ Протектор для рамки</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DT.002.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: прозрачный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер информационного поля: A4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">14586.00</t>
+      <t xml:space="preserve">25.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Контейнер разборный многоярусный</t>
-[...23 lines deleted...]
-Примечание: Контейнер с шириной 600 мм поставляется под заказ от 20шт.</t>
+      <t xml:space="preserve">SXT317 RD \ Т-держатель рамки</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HETA006000460010RD00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: красный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: для трубки д-10мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">14586.00</t>
+      <t xml:space="preserve">28.49</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Контейнер разборный многоярусный</t>
-[...23 lines deleted...]
-Примечание: Контейнер с шириной 600 мм поставляется под заказ от 20шт.</t>
+      <t xml:space="preserve">SXT317 TR \ Т-держатель рамки</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HETA006000460010TR00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: прозрачный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: для трубки д-10мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">12138.00</t>
+      <t xml:space="preserve">22.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Перегородка для контейнера КОШ</t>
-[...11 lines deleted...]
-Примечание: Под заказ от 10 шт.</t>
+      <t xml:space="preserve">IT-300 \ Трубка</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DT.10.300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: металл</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 10</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">305.00</t>
+      <t xml:space="preserve">65.70</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...6 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Перегородка для контейнера КОШ</t>
-[...11 lines deleted...]
-Примечание: Под заказ от 10 шт.</t>
+      <t xml:space="preserve">IT-500 \ Трубка</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DT.10.500</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: металл</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 500</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 10</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">305.00</t>
+      <t xml:space="preserve">82.10</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...6 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1000 SG \ Стеллаж-горка</t>
-[...23 lines deleted...]
-Картинка анонса: 8228762</t>
+      <t xml:space="preserve">IT-800 \ Трубка</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DT.10.800</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: металл</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 800</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 10</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">11322.00</t>
+      <t xml:space="preserve">107.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">KD-019 \ Стойка &amp;quot;Солнышко&amp;quot;</t>
-[...19 lines deleted...]
-Высота, мм: 1560</t>
+      <t xml:space="preserve">Трубка для Т-держателя</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HCAA006000100008AD00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: алюминий анодированный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 60</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 10|8</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: диаметр внешний\внутренний. используется для соединения Т-держателя рамки SXT317T и держателя трубки с зажимом на трубу HEPC (SR-42)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">14728.00</t>
+      <t xml:space="preserve">12.65</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">KD-027 \ Стойка &amp;quot;Ротонат&amp;quot;</t>
-[...19 lines deleted...]
-Высота, мм: 1420</t>
+      <t xml:space="preserve">Держатель таблички с зажимом на трубу</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DT.013.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: прозрачный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 80</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 20-32</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Крепится на торец полки, корзину толщиной до 25 мм. При креплении на трубу - максимальный Ø трубы - 32 мм. Толщина ценника или таблички - до 6 мм.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">15190.00</t>
+      <t xml:space="preserve">74.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">KD-032 \ Стойка &amp;quot;Рондо&amp;quot;</t>
-[...19 lines deleted...]
-Высота, мм: 1560</t>
+      <t xml:space="preserve">Держатель таблички с зажимом на трубу</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DT.016.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 20-32</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: прозрачный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">12025.00</t>
-[...793 lines deleted...]
-      <t xml:space="preserve">175.00</t>
+      <t xml:space="preserve">188.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -3924,51 +3094,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc6df4_dd72_11ef_8ec3_0050569cf81d_palletnoe-ograzhdenie-12.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd6f68_e97b_11ed_a27f_ac1f6b40b531_SKR374400x400ZN3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c29c4_11ff_11ec_80bc_0025902b3cc1_600x4004.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f9288_e97b_11ed_a27f_ac1f6b40b531_600x8005.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55639e13_f61e_11ed_907c_ac1f6b40b531_600x6006.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2137369_6e6e_11e5_a10e_0025902b3cc1_4721376F_FF1E_44EC_9905_91822DF599FE7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33913d7a_9c84_11e4_afdc_0025902b3cc1_E893CB77_C4A5_4861_84A0_E665C798D6028.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa28eef_dddd_11ed_bba1_ac1f6b40b531_SKR365NCH9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec4c68_d37d_11e0_a476_003048f27c5f_BC305B66_A224_49E4_8963_616E4CFBFE4D10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7ad9a_fdef_11df_b16f_003048d0c7fe_203911.JPG"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28552b08_adea_11ed_be80_ac1f6b40b531_SKRP065CH_212.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971ac9d_58f6_11ec_9747_ac1f6b40b531_SKRP065224504N10013.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b340dd_c6f0_11ed_a449_ac1f6b40b531_SKRP0659016MU14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd09b8d_02ae_11e0_b16f_003048d0c7fe_BCFC4F14_E52C_43F0_8063_92EC426C561915.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28bbb1_246f_11e0_99a4_003048f27c5f_2F97192A_BFC2_4F70_AABF_2A4B3080D2B316.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d954e_31d3_11ee_907c_ac1f6b40b531_SKR_b17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46cbf8_31d7_11ee_907c_ac1f6b40b531_SKR_x18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14170af8_31d7_11ee_907c_ac1f6b40b531_SKR_w19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5017f8_3205_11ee_907c_ac1f6b40b531_SKR_b_220.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9692a_31d3_11ee_907c_ac1f6b40b531_SKR_w_221.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3bf23_ed7d_11e4_afdc_0025902b3cc1_53FEB4FD_F52F_41DA_BED8_C12DD8C8757022.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f029a_297a_11e6_90be_0025902b3cc0_0888_SDR_kub23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fa792_ed7d_11e4_afdc_0025902b3cc1_6D6B5900_96C1_4614_93C3_01CB65E3A90A24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2df163_ed7d_11e4_afdc_0025902b3cc1_1AB6F6FE_B1A4_47C0_B3B0_6060B99A789E25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1d721_297a_11e6_90be_0025902b3cc0_8293630E_CA7D_433A_BD3E_AF0DB918D72726.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ab243_b38e_11e0_a476_003048f27c5f_49334838_895A_48D5_B3D4_DF9225A7D5BF27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae517e28_2c3d_11e4_9ca4_0025902b3cc1_D0046A5E_6BDE_4A22_99CF_37DBCFA1F55628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ab23e_b38e_11e0_a476_003048f27c5f_E02CA846_2D8F_4259_B7A0_F6D0710F608029.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668144aa_5cd5_11e0_afc8_003048f27c5f_F6F4DB3E_D020_421B_8717_9417E15EDB2230.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68859c5a_f29e_11e2_b453_0025902b3cc1_1AC5DE42_3C50_4711_B34F_7451CA2B88A231.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89dcca_f29e_11e2_b453_0025902b3cc1_E66C7A67_3C13_4E46_825C_1DC3BA6C99B132.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf62aa_f29e_11e2_b453_0025902b3cc1_565674B6_30FE_459A_8971_DF9A7ABC93BC33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d93a73_3b5f_11e5_a10e_0025902b3cc1_6C501BE6_9CF5_4214_B4A7_BAC13E31922434.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919252d3_f9fe_11e0_833e_003048f27c5f_83E8DA4A_3546_4BBC_8505_2C5BD0ED8B5235.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f457c_068c_11e0_99a4_003048f27c5f_A9A8D223_B4FE_4411_A9B6_D51AD88BFDD636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1123146_02ae_11e0_b16f_003048d0c7fe_5E88C667_5EBA_4295_B5C4_BC1DA75B404A37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb6c5d_0427_11e0_99a4_003048f27c5f_2E256154_0D04_4153_BC17_4D751117043038.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c5f0_fea3_11df_b16f_003048d0c7fe_C0EBC670_DD52_4AFF_BA26_12466CC60D6939.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823294f8_fdef_11df_b16f_003048d0c7fe_ECC22C64_B776_42AB_98FD_6236662ABB2340.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7928a_fdef_11df_b16f_003048d0c7fe_9A64FB70_8204_4270_8ABF_EBE7D7E7E8DC41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75db980_273e_11e6_90be_0025902b3cc0_C55A965D_E922_4811_BD62_1BDB1A8F380C42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa94c79_29df_11e0_99a4_003048f27c5f_B607C2BE_7B7E_4963_A1FC_7476AC3FB2BD43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b51549_fadf_11e0_833e_003048f27c5f_AB01E451_0DAE_4AB2_A8A1_C6837A0370F944.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e272dc_1d99_11e2_99cf_0025902b3cc1_29294020_A6A9_4710_91DE_F6AFB3FB830B45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9594f_2e28_11e6_a1e2_0025902b3cc0_7A2CCAF0_63BE_44D5_941E_6FC32C6864B346.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fcdc82_2e28_11e6_a1e2_0025902b3cc0_94A9E7C2_E713_46B0_A5AF_9C7EF548A3A347.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d969d_e767_11e5_ba27_0025902b3cc0_D1CD4D71_90F9_4BE6_BD51_8C1093E79F7F48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb1f_fea4_11df_b16f_003048d0c7fe_51E42A7E_B1A4_4F56_84B0_2F7A8A95AA7E49.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ddaa63_c395_11eb_80bc_0025902b3cc1_ccb0b502_0100_11e0_b16f_003048d0c7fe_k_027resize150.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd09b77_02ae_11e0_b16f_003048d0c7fe_84FCDEB1_E97B_4967_A6D6_655033C224F551.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf116e8_0100_11e0_b16f_003048d0c7fe_761F196E_CD65_433C_8BD2_D5D5B6D6D08052.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed83b75_0ac9_11e5_a10e_0025902b3cc1_5E9296FE_6115_4FF6_9922_F01ED97CE3C753.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf116de_0100_11e0_b16f_003048d0c7fe_5E3B8037_91B8_40C1_84AD_D1E2975B1F9B54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b721a_7cd6_11e2_952b_0025902b3cc1_B7221859_05BF_4931_9B8D_767D8364FE8955.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cadf817_89e9_11e1_8376_0025902b3cc1_80D01D20_3E7F_4AC0_8197_7A7B2C2C6CF356.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359b961_09a5_11e0_99a4_003048f27c5f_4D0CEE1F_C56C_4548_A09D_66677ECA39F857.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f0179_13e9_11e0_99a4_003048f27c5f_298F072E_D601_4C9B_8A7F_7C91386B20E058.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac219c8_35b1_11e0_af9a_d3dd3d98c32b_A1224806_1052_46E5_860B_312E057368F959.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf116f3_0100_11e0_b16f_003048d0c7fe_32C48CE7_E932_42C3_96BD_7FBB25C48B0D60.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272d0b1_8021_11e8_ade2_0025902b3cc1_461.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a4ce6_3b26_11e0_83b2_003048f27c5f_F5A62.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872588e1_ec1a_11e1_a1fd_0025902b3cc1_E9D962CE_9549_46EC_96F2_F40C8732010F63.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb889d_4481_11e8_ade2_0025902b3cc1_DT_013_0064.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4186f57_bfd7_11e8_a710_0025902b3cc1_111165.JPG"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd6f68_e97b_11ed_a27f_ac1f6b40b531_SKR374400x400ZN2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c29c4_11ff_11ec_80bc_0025902b3cc1_600x4003.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55639e13_f61e_11ed_907c_ac1f6b40b531_600x6004.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f9288_e97b_11ed_a27f_ac1f6b40b531_600x8005.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2137369_6e6e_11e5_a10e_0025902b3cc1_4721376F_FF1E_44EC_9905_91822DF599FE6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa28eef_dddd_11ed_bba1_ac1f6b40b531_SKR365NCH7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33913d7a_9c84_11e4_afdc_0025902b3cc1_E893CB77_C4A5_4861_84A0_E665C798D6028.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec4c68_d37d_11e0_a476_003048f27c5f_BC305B66_A224_49E4_8963_616E4CFBFE4D9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7ad9a_fdef_11df_b16f_003048d0c7fe_203910.JPG"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28552b08_adea_11ed_be80_ac1f6b40b531_SKRP065CH_211.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971ac9d_58f6_11ec_9747_ac1f6b40b531_SKRP065224504N10012.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b340dd_c6f0_11ed_a449_ac1f6b40b531_SKRP0659016MU13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd09b8d_02ae_11e0_b16f_003048d0c7fe_BCFC4F14_E52C_43F0_8063_92EC426C561914.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28bbb1_246f_11e0_99a4_003048f27c5f_2F97192A_BFC2_4F70_AABF_2A4B3080D2B315.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9692a_31d3_11ee_907c_ac1f6b40b531_SKR_w_216.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d954e_31d3_11ee_907c_ac1f6b40b531_SKR_b17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14170af8_31d7_11ee_907c_ac1f6b40b531_SKR_w18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46cbf8_31d7_11ee_907c_ac1f6b40b531_SKR_x19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3bf23_ed7d_11e4_afdc_0025902b3cc1_53FEB4FD_F52F_41DA_BED8_C12DD8C8757020.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f029a_297a_11e6_90be_0025902b3cc0_0888_SDR_kub21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2df163_ed7d_11e4_afdc_0025902b3cc1_1AB6F6FE_B1A4_47C0_B3B0_6060B99A789E22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1d721_297a_11e6_90be_0025902b3cc0_8293630E_CA7D_433A_BD3E_AF0DB918D72723.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fa792_ed7d_11e4_afdc_0025902b3cc1_6D6B5900_96C1_4614_93C3_01CB65E3A90A24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc6df4_dd72_11ef_8ec3_0050569cf81d_palletnoe-ograzhdenie-125.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb6c5d_0427_11e0_99a4_003048f27c5f_2E256154_0D04_4153_BC17_4D751117043026.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c5f0_fea3_11df_b16f_003048d0c7fe_C0EBC670_DD52_4AFF_BA26_12466CC60D6927.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f457c_068c_11e0_99a4_003048f27c5f_A9A8D223_B4FE_4411_A9B6_D51AD88BFDD628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1123146_02ae_11e0_b16f_003048d0c7fe_5E88C667_5EBA_4295_B5C4_BC1DA75B404A29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823294f8_fdef_11df_b16f_003048d0c7fe_ECC22C64_B776_42AB_98FD_6236662ABB2330.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b51549_fadf_11e0_833e_003048f27c5f_AB01E451_0DAE_4AB2_A8A1_C6837A0370F931.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa94c79_29df_11e0_99a4_003048f27c5f_B607C2BE_7B7E_4963_A1FC_7476AC3FB2BD32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9594f_2e28_11e6_a1e2_0025902b3cc0_7A2CCAF0_63BE_44D5_941E_6FC32C6864B333.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fcdc82_2e28_11e6_a1e2_0025902b3cc0_94A9E7C2_E713_46B0_A5AF_9C7EF548A3A334.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d969d_e767_11e5_ba27_0025902b3cc0_D1CD4D71_90F9_4BE6_BD51_8C1093E79F7F35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7928a_fdef_11df_b16f_003048d0c7fe_9A64FB70_8204_4270_8ABF_EBE7D7E7E8DC36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75db980_273e_11e6_90be_0025902b3cc0_C55A965D_E922_4811_BD62_1BDB1A8F380C37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb1f_fea4_11df_b16f_003048d0c7fe_51E42A7E_B1A4_4F56_84B0_2F7A8A95AA7E38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ddaa63_c395_11eb_80bc_0025902b3cc1_ccb0b502_0100_11e0_b16f_003048d0c7fe_k_027resize139.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd09b77_02ae_11e0_b16f_003048d0c7fe_84FCDEB1_E97B_4967_A6D6_655033C224F540.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf116e8_0100_11e0_b16f_003048d0c7fe_761F196E_CD65_433C_8BD2_D5D5B6D6D08041.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed83b75_0ac9_11e5_a10e_0025902b3cc1_5E9296FE_6115_4FF6_9922_F01ED97CE3C742.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf116de_0100_11e0_b16f_003048d0c7fe_5E3B8037_91B8_40C1_84AD_D1E2975B1F9B43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b721a_7cd6_11e2_952b_0025902b3cc1_B7221859_05BF_4931_9B8D_767D8364FE8944.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cadf817_89e9_11e1_8376_0025902b3cc1_80D01D20_3E7F_4AC0_8197_7A7B2C2C6CF345.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359b961_09a5_11e0_99a4_003048f27c5f_4D0CEE1F_C56C_4548_A09D_66677ECA39F846.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f0179_13e9_11e0_99a4_003048f27c5f_298F072E_D601_4C9B_8A7F_7C91386B20E047.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac219c8_35b1_11e0_af9a_d3dd3d98c32b_A1224806_1052_46E5_860B_312E057368F948.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872588e1_ec1a_11e1_a1fd_0025902b3cc1_E9D962CE_9549_46EC_96F2_F40C8732010F49.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb889d_4481_11e8_ade2_0025902b3cc1_DT_013_0050.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4186f57_bfd7_11e8_a710_0025902b3cc1_111151.JPG"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4176,81 +3346,81 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="561975" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="561975" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -4506,51 +3676,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="857250" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -4566,81 +3736,81 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="952500"/>
+    <xdr:ext cx="857250" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="22" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="857250" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="23" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4656,291 +3826,291 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="685800"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="25" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="685800"/>
+    <xdr:ext cx="714375" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="26" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="381000" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="27" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="752475" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="28" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="723900" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="29" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="638175" cy="952500"/>
+    <xdr:ext cx="628650" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="30" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="457200" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="31" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="457200" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="457200" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="33" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4956,201 +4126,201 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="609600" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="35" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="752475" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="723900" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="714375" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="38" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="381000" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="39" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="628650" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -5459,470 +4629,50 @@
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...418 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -6176,295 +4926,295 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z38"/>
+  <dimension ref="A1:Z31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D38" sqref="D38"/>
+      <selection activeCell="D31" sqref="D31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">03.03.2026</t>
+            <t xml:space="preserve">16.05.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="4"/>
       <c r="B7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Паллетное ограждение 1200х800 штабелируемое  (яч.65х65мм)</t>
-[...19 lines deleted...]
-Примечание: Устанавливается на деревянный или пластиковый европоддон, фиксация на европоддоне - саморезом или гвоздем (не поставляются в комплекте).</t>
+            <t xml:space="preserve">3RDT448 \  Накопитель (с регулируемым дном) 400х400х800</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.374.400x400.ZN</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: цинк</t>
           </r>
           <r>
             <t xml:space="preserve">
+Длина, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 800</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Ширина ячейки накопителя - 35мм. Накопитель укомплектован усиленным дном. Максимальная распределённая нагрузка – 40кг.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">8490.00</t>
+            <t xml:space="preserve">2190.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3RDT448 \  Накопитель (с регулируемым дном) 400х400х800</t>
-[...3 lines deleted...]
-Артикул: SKR.374.400x400.ZN</t>
+            <t xml:space="preserve">3RDTUS648 \ Накопитель (с регулируемым дном) 600х400х800</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.374.600x400.ZN</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: цинк</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 400</t>
+Длина, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 800</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ширина ячейки накопителя - 35мм. Накопитель укомплектован усиленным дном. Максимальная распределённая нагрузка – 40кг.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2190.00</t>
+            <t xml:space="preserve">2419.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="4"/>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3RDTUS648 \ Накопитель (с регулируемым дном) 600х400х800</t>
-[...3 lines deleted...]
-Артикул: SKR.374.600x400.ZN</t>
+            <t xml:space="preserve">3RDTUS668 \ Накопитель (с регулируемым дном) 600х600х800</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.374.600x600.ZN</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: цинк</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 400</t>
+Ширина, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 800</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ширина ячейки накопителя - 35мм. Накопитель укомплектован усиленным дном. Максимальная распределённая нагрузка – 40кг.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2419.00</t>
+            <t xml:space="preserve">2509.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3RDTUS688 \  Накопитель (с регулируемым дном) 600х800х800</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SKR.374.600x800.ZN</t>
           </r>
@@ -6502,159 +5252,159 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2809.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3RDTUS668 \ Накопитель (с регулируемым дном) 600х600х800</t>
-[...23 lines deleted...]
-Примечание: Ширина ячейки накопителя - 35мм. Накопитель укомплектован усиленным дном. Максимальная распределённая нагрузка – 40кг.</t>
+            <t xml:space="preserve">3rd 001-2 \ Накопитель (с регулируемым дном)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKRP.099.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 410</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 410</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 840</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Макс. допустимая нагрузка, кг: 40</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 2799 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2509.00</t>
+            <t xml:space="preserve">2390.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3rd 001-2 \ Накопитель (с регулируемым дном)</t>
-[...3 lines deleted...]
-Артикул: SKRP.099.CH</t>
+            <t xml:space="preserve">3rd 001-3 \ Накопитель (с регулируемым дном) 600x410х840 </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.365N.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 410</t>
+Длина, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 410</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 840</t>
           </r>
           <r>
             <t xml:space="preserve">
-Собственное производство: Да</t>
-[...7 lines deleted...]
-Старая цена: 2799 руб.</t>
+Старая цена: 4690 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2109.00</t>
+            <t xml:space="preserve">4209.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3rd 001-1NC \ Накопитель (с регулируемым дном)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -6680,574 +5430,586 @@
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Макс. допустимая нагрузка, кг: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 3990 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3190.00</t>
+            <t xml:space="preserve">3209.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3rd 001-3 \ Накопитель (с регулируемым дном) 600x410х840 </t>
-[...3 lines deleted...]
-Артикул: SKR.365N.CH</t>
+            <t xml:space="preserve">3rd 001 \ Ценникодержатель для накопителей 3rd</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: K2.SKR.069.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 600</t>
-[...11 lines deleted...]
-Старая цена: 4300 руб.</t>
+Примечание: Высота над накопителем: 286 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3958.00</t>
+            <t xml:space="preserve">203.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3rd 001 \ Ценникодержатель для накопителей 3rd</t>
-[...3 lines deleted...]
-Артикул: K2.SKR.069.CH</t>
+            <t xml:space="preserve">G 2039 \ Накопитель (700х700х750мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.065.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Высота над накопителем: 286 мм</t>
+Длина, мм: 700</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 700</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 750</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Перегородки не входят в комплектацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 8050 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">203.00</t>
+            <t xml:space="preserve">6870.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...10 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">G 2039 \ Накопитель (700х700х750мм)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: SKR.065.CH</t>
-[...3 lines deleted...]
-Цвет: хром</t>
+Артикул: SKRP.065.02698.MGV13</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: под хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 700</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 700</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 750</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Перегородки не входят в комплектацию</t>
-[...7 lines deleted...]
-Старая цена: 8050 руб.</t>
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Макс. допустимая нагрузка, кг: 120</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">7007.00</t>
+            <t xml:space="preserve">6509.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">G 2039 \ Накопитель (700х700х750мм)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: SKRP.065.02698.MGV13</t>
-[...3 lines deleted...]
-Цвет: под хром</t>
+Артикул: SKRP.065.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 700</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 700</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 750</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Макс. допустимая нагрузка, кг: 120</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5405.00</t>
+            <t xml:space="preserve">5209.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">G 2039 \ Накопитель (700х700х750мм)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: SKRP.065.22450.4N100</t>
-[...3 lines deleted...]
-Цвет: черный муар</t>
+Артикул: SKRP.065.9016.MU</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 700</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 700</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 750</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Макс. допустимая нагрузка, кг: 120</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4988.00</t>
+            <t xml:space="preserve">5409.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">G 2039 \ Накопитель (700х700х750мм)</t>
-[...31 lines deleted...]
-Макс. допустимая нагрузка, кг: 120</t>
+            <t xml:space="preserve">2039-01 \ Перегородка высокая для G 2039</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.085.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Для организации 4-х ячеек в накопителе, как на изображении, необходимы высокая и низкая перегородки</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5201.00</t>
+            <t xml:space="preserve">609.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2039-01 \ Перегородка высокая для G 2039</t>
-[...3 lines deleted...]
-Артикул: SKR.085.CH</t>
+            <t xml:space="preserve">2039-02  \ Перегородка низкая для G 2039</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.086.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 400</t>
+Высота, мм: 390</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Для организации 4-х ячеек в накопителе, как на изображении, необходимы высокая и низкая перегородки</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 740 руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">675.00</t>
+            <t xml:space="preserve">609.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2039-02  \ Перегородка низкая для G 2039</t>
-[...15 lines deleted...]
-Примечание: Для организации 4-х ячеек в накопителе, как на изображении, необходимы высокая и низкая перегородки</t>
+            <t xml:space="preserve">STS 088 \ Накопитель передвижной (780x560x170) h900</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.3088.V3.9016MU</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 780</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 570</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 900</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Высота бортика 170мм, рекомендованная максимальная распределенная нагрузка 50 кг.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">675.00</t>
+            <t xml:space="preserve">3700.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">STS 087 \ Накопитель передвижной (950x650x190) h900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SKR.3087.V3.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
@@ -7256,3063 +6018,2165 @@
             <t xml:space="preserve">
 Длина, мм: 960</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 650</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Высота бортика 190мм, рекомендованная максимальная распределенная нагрузка 60 кг.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 4600 руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4380.00</t>
+            <t xml:space="preserve">3909.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">STS 087 \ Накопитель передвижной (950x650x190) h900</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: SKR.3087.V3.02698.MGV13</t>
-[...3 lines deleted...]
-Цвет: под хром</t>
+Артикул: SKR.3087.V3.9016.MU</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 960</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 650</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Высота бортика 190мм, рекомендованная максимальная распределенная нагрузка 60 кг.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 4980 руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4499.00</t>
+            <t xml:space="preserve">4209.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">STS 087 \ Накопитель передвижной (950x650x190) h900</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: SKR.3087.V3.9016.MU</t>
-[...3 lines deleted...]
-Цвет: белый муар</t>
+Артикул: SKR.3087.V3.02698.MGV13</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: под хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 960</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 650</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Высота бортика 190мм, рекомендованная максимальная распределенная нагрузка 60 кг.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 4600 руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4380.00</t>
+            <t xml:space="preserve">4309.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="4"/>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">STS 088 \ Накопитель передвижной (780x560x170) h900</t>
-[...35 lines deleted...]
-Кол-во в упаковке, шт.: 1</t>
+            <t xml:space="preserve">1288 SDR \ Стол для распродаж (накопитель) с регулируемым дном</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.107.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: цинк</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 800</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 800</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Нагрузка, кг: 250</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: на фото с перегородкой 1288-8 SDR и надстройкой 1288-12 SDR (в комплект не входят)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3600.00</t>
+            <t xml:space="preserve">7620.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">STS 088 \ Накопитель передвижной (780x560x170) h900</t>
-[...35 lines deleted...]
-Кол-во в упаковке, шт.: 1</t>
+            <t xml:space="preserve">0888 SDR \ Стол для распродаж (накопитель) с регулируемым дном</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.369.ZN</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: цинк</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 800</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 800</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 800</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Нагрузка, кг: 250</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: на фото с перегородкой 1288-8 SDR и надстройкой 0888-08 SDR (в комплект не входят)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3700.00</t>
+            <t xml:space="preserve">7109.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="4"/>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1288 SDR \ Стол для распродаж (накопитель) с регулируемым дном</t>
-[...3 lines deleted...]
-Артикул: SKR.107.00</t>
+            <t xml:space="preserve">1288-12 SDR \ Надстройка для стола для распродаж</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.109.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: цинк</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 800</t>
+Глубина, мм: 120</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 800</t>
-[...7 lines deleted...]
-Примечание: на фото с перегородкой 1288-8 SDR и надстройкой 1288-12 SDR (в комплект не входят)</t>
+Высота, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: для стола 1288 SDR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">7620.00</t>
+            <t xml:space="preserve">2390.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">0888 SDR \ Стол для распродаж (накопитель) с регулируемым дном</t>
-[...3 lines deleted...]
-Артикул: SKR.369.ZN</t>
+            <t xml:space="preserve">0888-08 SDR \ Надстройка для стола для распродаж</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.370.ZN</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: цинк</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 800</t>
+Глубина, мм: 120</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 800</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 800</t>
-[...7 lines deleted...]
-Примечание: на фото с перегородкой 1288-8 SDR и надстройкой 0888-08 SDR (в комплект не входят)</t>
+Высота, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: подходит для столов 1288 SDR и 0888 SDR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">7232.00</t>
+            <t xml:space="preserve">2180.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="4"/>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1288-8 SDR \ Перегородка для стола для распродаж</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SKR.108.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: цинк</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 800</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: подходит для стола 1288 SDR и 0888 SDR</t>
+Примечание: подходит для столов 1288 SDR и 0888 SDR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">723.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1288-12 SDR \ Надстройка для стола для распродаж</t>
-[...3 lines deleted...]
-Артикул: SKR.109.00</t>
+            <t xml:space="preserve">Паллетное ограждение 1200х800 штабелируемое  (яч.65х65мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.006.ZN</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 800</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 800 </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Устанавливается на деревянный или пластиковый европоддон, фиксация на европоддоне - саморезом или гвоздем (не поставляются в комплекте).</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: цинк</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 120</t>
-[...14 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2390.00</t>
+            <t xml:space="preserve">8490.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="4"/>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">0888-08 SDR \ Надстройка для стола для распродаж</t>
-[...23 lines deleted...]
-Примечание: для стола 0888 SDR</t>
+            <t xml:space="preserve">TC 500 \ Стойка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.049.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 380</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1650</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина корзины, мм: 350</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота корзины, мм: 130</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина корзины, мм: 460</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2180.00</t>
+            <t xml:space="preserve">5400.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">161 \ Полусфера пластиковая – чаша накопителя (d-200 мм)</t>
-[...27 lines deleted...]
-Примечание: отлично держит форму, не деформируется</t>
+            <t xml:space="preserve">TC 197 \ Стеллаж</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.075.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 430</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1630</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Корзина, мм: 530х430</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">211.00</t>
+            <t xml:space="preserve">5890.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="4"/>
       <c r="B20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">162 \ Полусфера пластиковая – чаша накопителя  (d-300 мм)</t>
-[...27 lines deleted...]
-Старая цена: 355 руб.</t>
+            <t xml:space="preserve">TC 356 \ Стойка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.061.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 420</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1800</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Корзина, мм: 440х370</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">284.00</t>
+            <t xml:space="preserve">6670.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">163 \ Полусфера пластиковая – чаша накопителя (d-500 мм)</t>
-[...23 lines deleted...]
-Примечание: отлично держит форму, не деформируется</t>
+            <t xml:space="preserve">TC 357 \ Стойка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.062.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 420</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1800</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Корзина, мм: 580х230</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1631.00</t>
+            <t xml:space="preserve">6390.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="4"/>
       <c r="B21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">244 (А) \ Каркас накопителя</t>
-[...23 lines deleted...]
-Старая цена: 2398 руб.</t>
+            <t xml:space="preserve">ИП 60 \ Стеллаж</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.011.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 460</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1800</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: в комплекте 5 корзин, расстояние между корзинами 250мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Корзина, мм: 600х350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2039.00</t>
+            <t xml:space="preserve">6820.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Рамка с держателем для накопителя 244 S2</t>
-[...15 lines deleted...]
-Собственное производство: Да</t>
+            <t xml:space="preserve">Контейнер разборный многоярусный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.093.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 440</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 960</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1775</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Контейнер с шириной 600 мм поставляется под заказ от 20шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">352.00</t>
+            <t xml:space="preserve">15570.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="4"/>
       <c r="B22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Рамка с держателем для накопителя 244 S2</t>
-[...15 lines deleted...]
-Собственное производство: Да</t>
+            <t xml:space="preserve">Контейнер разборный многоярусный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.093.ZN</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: цинк</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 440</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 960</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1775</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Контейнер с шириной 600 мм поставляется под заказ от 20шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">369.00</t>
+            <t xml:space="preserve">15080.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Рамка с держателем для накопителя 244 S2</t>
-[...15 lines deleted...]
-Собственное производство: Да</t>
+            <t xml:space="preserve">Перегородка для контейнера КОШ</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.119.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Под заказ от 10 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">388.00</t>
+            <t xml:space="preserve">335.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="4"/>
       <c r="B23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">P 162 \ Подставка настольная для чаши d-300</t>
-[...23 lines deleted...]
-Собственное производство: Да</t>
+            <t xml:space="preserve">Перегородка для контейнера КОШ</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.119.ZN</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: цинк</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Под заказ от 10 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">716.00</t>
+            <t xml:space="preserve">335.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Н 161 \ Подставка настольная для чаши d-200</t>
-[...3 lines deleted...]
-Артикул: SKR.097.ZN</t>
+            <t xml:space="preserve">1000 SG \ Стеллаж-горка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.114.ZN</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: цинк</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 200</t>
-[...7 lines deleted...]
-Примечание: Используется с чашей SKR.096.TR (чаша в комплект не входит)</t>
+Глубина, мм: 665</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1510</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Картинка анонса: 8228762</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">121.00</t>
+            <t xml:space="preserve">12420.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="4"/>
       <c r="B24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TC 356 \ Стойка</t>
-[...19 lines deleted...]
-Корзина, мм: 440х370</t>
+            <t xml:space="preserve">Контейнер бытовой</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.082.BU</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: синий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 390</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 540</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 240</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: цена за 1 корзину</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6079.00</t>
+            <t xml:space="preserve">784.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C24" s="4"/>
       <c r="D24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TC 357 \ Стойка</t>
-[...19 lines deleted...]
-Корзина, мм: 580х230</t>
+            <t xml:space="preserve">Контейнер бытовой</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.082.CRIMS</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: малиновый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 390</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 540</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 240</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: цена за 1 корзину</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5855.00</t>
+            <t xml:space="preserve">784.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="4"/>
       <c r="B25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TC 500 \ Стойка</t>
-[...27 lines deleted...]
-Ширина корзины, мм: 460</t>
+            <t xml:space="preserve">KD-019 \ Стойка &amp;quot;Солнышко&amp;quot;</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.079.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром/черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 830</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 830</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1560</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4753.00</t>
+            <t xml:space="preserve">14728.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C25" s="4"/>
       <c r="D25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TC 197 \ Стеллаж</t>
-[...19 lines deleted...]
-Корзина, мм: 530х430</t>
+            <t xml:space="preserve">KD-027 \ Стойка &amp;quot;Ротонат&amp;quot;</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.081.N.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром/черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 700</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 700</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1420</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5406.00</t>
+            <t xml:space="preserve">15190.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="4"/>
       <c r="B26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ИП 60 \ Стеллаж</t>
-[...23 lines deleted...]
-Корзина, мм: 600х350</t>
+            <t xml:space="preserve">KD-032 \ Стойка &amp;quot;Рондо&amp;quot;</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.087.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 800</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 800</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1560</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6508.00</t>
+            <t xml:space="preserve">12025.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C26" s="4"/>
       <c r="D26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Контейнер бытовой</t>
-[...23 lines deleted...]
-Примечание: цена за 1 корзину</t>
+            <t xml:space="preserve">ST15–А4RD \ Рамка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DT.009.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: красный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер информационного поля: А4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">784.00</t>
+            <t xml:space="preserve">62.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="4"/>
       <c r="B27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Контейнер бытовой</t>
-[...23 lines deleted...]
-Примечание: цена за 1 корзину</t>
+            <t xml:space="preserve">ST15–А4ТR \ Рамка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DT.010.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер информационного поля: А4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">784.00</t>
+            <t xml:space="preserve">62.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C27" s="4"/>
       <c r="D27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Контейнер разборный многоярусный</t>
-[...23 lines deleted...]
-Примечание: Контейнер с шириной 600 мм поставляется под заказ от 20шт.</t>
+            <t xml:space="preserve">SD4-A4 \ Протектор для рамки</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DT.002.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер информационного поля: A4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">14586.00</t>
+            <t xml:space="preserve">25.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="4"/>
       <c r="B28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Контейнер разборный многоярусный</t>
-[...23 lines deleted...]
-Примечание: Контейнер с шириной 600 мм поставляется под заказ от 20шт.</t>
+            <t xml:space="preserve">SXT317 RD \ Т-держатель рамки</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HETA006000460010RD00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: красный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: для трубки д-10мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">14586.00</t>
+            <t xml:space="preserve">28.49</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C28" s="4"/>
       <c r="D28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Контейнер разборный многоярусный</t>
-[...23 lines deleted...]
-Примечание: Контейнер с шириной 600 мм поставляется под заказ от 20шт.</t>
+            <t xml:space="preserve">SXT317 TR \ Т-держатель рамки</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HETA006000460010TR00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: для трубки д-10мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">12138.00</t>
+            <t xml:space="preserve">22.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="4"/>
       <c r="B29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Перегородка для контейнера КОШ</t>
-[...11 lines deleted...]
-Примечание: Под заказ от 10 шт.</t>
+            <t xml:space="preserve">IT-300 \ Трубка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DT.10.300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: металл</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 10</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">305.00</t>
+            <t xml:space="preserve">65.70</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C29" s="4"/>
       <c r="D29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Перегородка для контейнера КОШ</t>
-[...11 lines deleted...]
-Примечание: Под заказ от 10 шт.</t>
+            <t xml:space="preserve">IT-500 \ Трубка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DT.10.500</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: металл</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 500</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 10</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">305.00</t>
+            <t xml:space="preserve">82.10</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="4"/>
       <c r="B30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1000 SG \ Стеллаж-горка</t>
-[...23 lines deleted...]
-Картинка анонса: 8228762</t>
+            <t xml:space="preserve">IT-800 \ Трубка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DT.10.800</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: металл</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 800</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 10</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">11322.00</t>
+            <t xml:space="preserve">107.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C30" s="4"/>
       <c r="D30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KD-019 \ Стойка &amp;quot;Солнышко&amp;quot;</t>
-[...19 lines deleted...]
-Высота, мм: 1560</t>
+            <t xml:space="preserve">Трубка для Т-держателя</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HCAA006000100008AD00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: алюминий анодированный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 60</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 10|8</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: диаметр внешний\внутренний. используется для соединения Т-держателя рамки SXT317T и держателя трубки с зажимом на трубу HEPC (SR-42)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">14728.00</t>
+            <t xml:space="preserve">12.65</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="4"/>
       <c r="B31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KD-027 \ Стойка &amp;quot;Ротонат&amp;quot;</t>
-[...19 lines deleted...]
-Высота, мм: 1420</t>
+            <t xml:space="preserve">Держатель таблички с зажимом на трубу</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DT.013.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 80</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 20-32</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Крепится на торец полки, корзину толщиной до 25 мм. При креплении на трубу - максимальный Ø трубы - 32 мм. Толщина ценника или таблички - до 6 мм.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">15190.00</t>
+            <t xml:space="preserve">74.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C31" s="4"/>
       <c r="D31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KD-032 \ Стойка &amp;quot;Рондо&amp;quot;</t>
-[...19 lines deleted...]
-Высота, мм: 1560</t>
+            <t xml:space="preserve">Держатель таблички с зажимом на трубу</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DT.016.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 20-32</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">12025.00</t>
-[...849 lines deleted...]
-            <t xml:space="preserve">175.00</t>
+            <t xml:space="preserve">188.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>