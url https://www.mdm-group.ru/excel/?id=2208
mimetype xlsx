--- v3 (2026-05-27)
+++ v4 (2026-07-23)
@@ -370,50 +370,54 @@
       </rPr>
       <t xml:space="preserve">3rd 001-3 \ Накопитель (с регулируемым дном) 600x410х840 </t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SKR.365N.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 600</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 410</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 840</t>
     </r>
     <r>
       <t xml:space="preserve">
+Примечание: толщина прутка - 6/2,5мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Старая цена: 4690 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">4209.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
@@ -427,50 +431,54 @@
       </rPr>
       <t xml:space="preserve">3rd 001-1NC \ Накопитель (с регулируемым дном)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SKRP.070.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 600</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 600</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 840</t>
     </r>
     <r>
       <t xml:space="preserve">
+Примечание: толщина прутка - 6/2,5мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Макс. допустимая нагрузка, кг: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 3990 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">3209.00</t>
@@ -1195,51 +1203,51 @@
       </rPr>
       <t xml:space="preserve">1288 SDR \ Стол для распродаж (накопитель) с регулируемым дном</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SKR.107.00</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 800</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 800</t>
     </r>
     <r>
       <t xml:space="preserve">
-Нагрузка, кг: 250</t>
+Нагрузка, кг: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: на фото с перегородкой 1288-8 SDR и надстройкой 1288-12 SDR (в комплект не входят)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">7620.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
@@ -1834,51 +1842,51 @@
       </rPr>
       <t xml:space="preserve">Контейнер разборный многоярусный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SKR.093.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 440</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 960</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1775</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Контейнер с шириной 600 мм поставляется под заказ от 20шт.</t>
+Нагрузка, кг: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">15570.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -1891,51 +1899,51 @@
       </rPr>
       <t xml:space="preserve">Контейнер разборный многоярусный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SKR.093.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 440</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 960</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1775</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Контейнер с шириной 600 мм поставляется под заказ от 20шт.</t>
+Нагрузка, кг: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">15080.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -5344,50 +5352,54 @@
             </rPr>
             <t xml:space="preserve">3rd 001-3 \ Накопитель (с регулируемым дном) 600x410х840 </t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SKR.365N.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 410</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 840</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: толщина прутка - 6/2,5мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Старая цена: 4690 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4209.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
@@ -5406,50 +5418,54 @@
             </rPr>
             <t xml:space="preserve">3rd 001-1NC \ Накопитель (с регулируемым дном)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SKRP.070.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 840</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: толщина прутка - 6/2,5мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Макс. допустимая нагрузка, кг: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 3990 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3209.00</t>
@@ -6222,51 +6238,51 @@
             </rPr>
             <t xml:space="preserve">1288 SDR \ Стол для распродаж (накопитель) с регулируемым дном</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SKR.107.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: цинк</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 800</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 800</t>
           </r>
           <r>
             <t xml:space="preserve">
-Нагрузка, кг: 250</t>
+Нагрузка, кг: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: на фото с перегородкой 1288-8 SDR и надстройкой 1288-12 SDR (в комплект не входят)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">7620.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
@@ -6904,51 +6920,51 @@
             </rPr>
             <t xml:space="preserve">Контейнер разборный многоярусный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SKR.093.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 440</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 960</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1775</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Контейнер с шириной 600 мм поставляется под заказ от 20шт.</t>
+Нагрузка, кг: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">15570.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="4"/>
@@ -6966,51 +6982,51 @@
             </rPr>
             <t xml:space="preserve">Контейнер разборный многоярусный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SKR.093.ZN</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: цинк</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 440</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 960</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1775</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Контейнер с шириной 600 мм поставляется под заказ от 20шт.</t>
+Нагрузка, кг: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">15080.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="5" t="inlineStr">
         <is>