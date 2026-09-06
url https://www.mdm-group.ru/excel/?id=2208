--- v4 (2026-07-23)
+++ v5 (2026-09-06)
@@ -33,51 +33,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">16.05.2026</t>
+      <t xml:space="preserve">02.09.2026</t>
     </r>
   </si>
   <si>
     <t>Корзины для распродаж и накопители</t>
   </si>
   <si>
     <t>Лёгкие разборные стойки-накопители, корзины для распродаж напольные и корзинные стеллажи одинаково хороши как для торговли в помещениях, так и для выносной уличной торговли. Большой ассортимент, а также универсальность данной серии позволяют оборудовать ею магазины самого разного профиля.Также смотрите накопители с пластиковыми чашами.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">3RDT448 \  Накопитель (с регулируемым дном) 400х400х800</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SKR.374.400x400.ZN</t>
     </r>
@@ -711,51 +711,51 @@
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Макс. допустимая нагрузка, кг: 120</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5209.00</t>
+      <t xml:space="preserve">5920.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">G 2039 \ Накопитель (700х700х750мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SKRP.065.9016.MU</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый муар</t>
@@ -776,51 +776,51 @@
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Макс. допустимая нагрузка, кг: 120</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5409.00</t>
+      <t xml:space="preserve">5920.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2039-01 \ Перегородка высокая для G 2039</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SKR.085.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -1223,51 +1223,51 @@
       <t xml:space="preserve">
 Высота, мм: 800</t>
     </r>
     <r>
       <t xml:space="preserve">
 Нагрузка, кг: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: на фото с перегородкой 1288-8 SDR и надстройкой 1288-12 SDR (в комплект не входят)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">7620.00</t>
+      <t xml:space="preserve">8090.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">0888 SDR \ Стол для распродаж (накопитель) с регулируемым дном</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SKR.369.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк</t>
@@ -1341,51 +1341,51 @@
       <t xml:space="preserve">
 Ширина, мм: 1200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: для стола 1288 SDR</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2390.00</t>
+      <t xml:space="preserve">2480.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">0888-08 SDR \ Надстройка для стола для распродаж</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SKR.370.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк</t>
@@ -1447,51 +1447,51 @@
       <t xml:space="preserve">
 Цвет: цинк</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 800</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: подходит для столов 1288 SDR и 0888 SDR</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">723.00</t>
+      <t xml:space="preserve">809.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Паллетное ограждение 1200х800 штабелируемое  (яч.65х65мм)</t>
@@ -1500,63 +1500,67 @@
       <t xml:space="preserve">
 Артикул: SKR.006.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 800</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 800 </t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Устанавливается на деревянный или пластиковый европоддон, фиксация на европоддоне - саморезом или гвоздем (не поставляются в комплекте).</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 9100 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">8490.00</t>
+      <t xml:space="preserve">7690.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">TC 500 \ Стойка</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SKR.049.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
@@ -1573,51 +1577,51 @@
       <t xml:space="preserve">
 Глубина корзины, мм: 350</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота корзины, мм: 130</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина корзины, мм: 460</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5400.00</t>
+      <t xml:space="preserve">5590.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">TC 197 \ Стеллаж</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SKR.075.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
@@ -1626,51 +1630,51 @@
       <t xml:space="preserve">
 Глубина, мм: 430</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1630</t>
     </r>
     <r>
       <t xml:space="preserve">
 Корзина, мм: 530х430</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5890.00</t>
+      <t xml:space="preserve">6210.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">TC 356 \ Стойка</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SKR.061.WH</t>
@@ -1683,51 +1687,51 @@
       <t xml:space="preserve">
 Глубина, мм: 420</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1800</t>
     </r>
     <r>
       <t xml:space="preserve">
 Корзина, мм: 440х370</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6670.00</t>
+      <t xml:space="preserve">6991.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">TC 357 \ Стойка</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SKR.062.WH</t>
@@ -1740,51 +1744,51 @@
       <t xml:space="preserve">
 Глубина, мм: 420</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1800</t>
     </r>
     <r>
       <t xml:space="preserve">
 Корзина, мм: 580х230</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6390.00</t>
+      <t xml:space="preserve">6670.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">ИП 60 \ Стеллаж</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SKR.011.WH</t>
@@ -1801,51 +1805,51 @@
       <t xml:space="preserve">
 Высота, мм: 1800</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: в комплекте 5 корзин, расстояние между корзинами 250мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Корзина, мм: 600х350</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6820.00</t>
+      <t xml:space="preserve">7190.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Контейнер разборный многоярусный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SKR.093.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
@@ -1858,51 +1862,51 @@
       <t xml:space="preserve">
 Ширина, мм: 960</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1775</t>
     </r>
     <r>
       <t xml:space="preserve">
 Нагрузка, кг: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">15570.00</t>
+      <t xml:space="preserve">16220.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Контейнер разборный многоярусный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SKR.093.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк</t>
@@ -1915,96 +1919,96 @@
       <t xml:space="preserve">
 Ширина, мм: 960</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1775</t>
     </r>
     <r>
       <t xml:space="preserve">
 Нагрузка, кг: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">15080.00</t>
+      <t xml:space="preserve">15880.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Перегородка для контейнера КОШ</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SKR.119.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Под заказ от 10 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">335.00</t>
+      <t xml:space="preserve">350.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
@@ -2017,51 +2021,51 @@
       <t xml:space="preserve">
 Артикул: SKR.119.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Под заказ от 10 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">335.00</t>
+      <t xml:space="preserve">350.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
@@ -2086,51 +2090,51 @@
       <t xml:space="preserve">
 Ширина, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1510</t>
     </r>
     <r>
       <t xml:space="preserve">
 Картинка анонса: 8228762</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">12420.00</t>
+      <t xml:space="preserve">12900.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Контейнер бытовой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SKR.082.BU</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: синий</t>
@@ -4976,51 +4980,51 @@
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">16.05.2026</t>
+            <t xml:space="preserve">02.09.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -5714,51 +5718,51 @@
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Макс. допустимая нагрузка, кг: 120</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5209.00</t>
+            <t xml:space="preserve">5920.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">G 2039 \ Накопитель (700х700х750мм)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SKRP.065.9016.MU</t>
           </r>
@@ -5782,51 +5786,51 @@
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Макс. допустимая нагрузка, кг: 120</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5409.00</t>
+            <t xml:space="preserve">5920.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2039-01 \ Перегородка высокая для G 2039</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -6258,51 +6262,51 @@
             <t xml:space="preserve">
 Высота, мм: 800</t>
           </r>
           <r>
             <t xml:space="preserve">
 Нагрузка, кг: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: на фото с перегородкой 1288-8 SDR и надстройкой 1288-12 SDR (в комплект не входят)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">7620.00</t>
+            <t xml:space="preserve">8090.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">0888 SDR \ Стол для распродаж (накопитель) с регулируемым дном</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SKR.369.ZN</t>
           </r>
@@ -6384,51 +6388,51 @@
             <t xml:space="preserve">
 Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: для стола 1288 SDR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2390.00</t>
+            <t xml:space="preserve">2480.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">0888-08 SDR \ Надстройка для стола для распродаж</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SKR.370.ZN</t>
           </r>
@@ -6498,51 +6502,51 @@
             <t xml:space="preserve">
 Цвет: цинк</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 800</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: подходит для столов 1288 SDR и 0888 SDR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">723.00</t>
+            <t xml:space="preserve">809.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
@@ -6554,63 +6558,67 @@
             <t xml:space="preserve">
 Артикул: SKR.006.ZN</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 800</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 800 </t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Устанавливается на деревянный или пластиковый европоддон, фиксация на европоддоне - саморезом или гвоздем (не поставляются в комплекте).</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: цинк</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 9100 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">8490.00</t>
+            <t xml:space="preserve">7690.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="4"/>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">TC 500 \ Стойка</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -6632,51 +6640,51 @@
             <t xml:space="preserve">
 Глубина корзины, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота корзины, мм: 130</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина корзины, мм: 460</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5400.00</t>
+            <t xml:space="preserve">5590.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">TC 197 \ Стеллаж</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SKR.075.WH</t>
           </r>
@@ -6688,51 +6696,51 @@
             <t xml:space="preserve">
 Глубина, мм: 430</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1630</t>
           </r>
           <r>
             <t xml:space="preserve">
 Корзина, мм: 530х430</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5890.00</t>
+            <t xml:space="preserve">6210.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="4"/>
       <c r="B20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
@@ -6750,51 +6758,51 @@
             <t xml:space="preserve">
 Глубина, мм: 420</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1800</t>
           </r>
           <r>
             <t xml:space="preserve">
 Корзина, мм: 440х370</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6670.00</t>
+            <t xml:space="preserve">6991.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">TC 357 \ Стойка</t>
           </r>
@@ -6810,51 +6818,51 @@
             <t xml:space="preserve">
 Глубина, мм: 420</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1800</t>
           </r>
           <r>
             <t xml:space="preserve">
 Корзина, мм: 580х230</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6390.00</t>
+            <t xml:space="preserve">6670.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="4"/>
       <c r="B21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
@@ -6876,51 +6884,51 @@
             <t xml:space="preserve">
 Высота, мм: 1800</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: в комплекте 5 корзин, расстояние между корзинами 250мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Корзина, мм: 600х350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6820.00</t>
+            <t xml:space="preserve">7190.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Контейнер разборный многоярусный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SKR.093.WH</t>
           </r>
@@ -6936,51 +6944,51 @@
             <t xml:space="preserve">
 Ширина, мм: 960</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1775</t>
           </r>
           <r>
             <t xml:space="preserve">
 Нагрузка, кг: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">15570.00</t>
+            <t xml:space="preserve">16220.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="4"/>
       <c r="B22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Контейнер разборный многоярусный</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -6998,99 +7006,99 @@
             <t xml:space="preserve">
 Ширина, мм: 960</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1775</t>
           </r>
           <r>
             <t xml:space="preserve">
 Нагрузка, кг: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">15080.00</t>
+            <t xml:space="preserve">15880.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Перегородка для контейнера КОШ</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SKR.119.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Под заказ от 10 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">335.00</t>
+            <t xml:space="preserve">350.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="4"/>
       <c r="B23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
@@ -7108,51 +7116,51 @@
             <t xml:space="preserve">
 Артикул: SKR.119.ZN</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: цинк</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Под заказ от 10 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">335.00</t>
+            <t xml:space="preserve">350.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
@@ -7180,51 +7188,51 @@
             <t xml:space="preserve">
 Ширина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1510</t>
           </r>
           <r>
             <t xml:space="preserve">
 Картинка анонса: 8228762</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">12420.00</t>
+            <t xml:space="preserve">12900.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="4"/>
       <c r="B24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Контейнер бытовой</t>
           </r>
           <r>
             <t xml:space="preserve">